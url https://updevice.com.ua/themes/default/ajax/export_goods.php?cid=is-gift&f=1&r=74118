--- v0 (2026-10-08)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8e93a1c28cbf3bc9cda77d9e447f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91082c779cb9f52220cfc3df4852adbf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494432c4d35e01f5ddcbf03cd40be153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23dfe8f731a79b7541a52701f1bfa64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04c98bc8991cd67a2a98518613fd6e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b060d258ff8a1b6b9d8d1c98ac9ed016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e40e81636ba999b5a8b8926b43b827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c15b6d933c63ef6eb86fe6d80fccb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e10505967b1aaee554f876f2a6f519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cceb71b7bb291b8a4435d2e89106ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e461bcf58f6d6d7bdb04c97bf6ff4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653b1e46a9fda47092473adae9bfd2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f208dded8d3ca54959d9006deee3fd513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e058ec434fda65196984e450c2627414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc497ae0a74a30dd860db95c50aa31615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de773a8026c56cf22237ace397c654b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8290ca92c513c948db8db856d7bf3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8baaeaf548dbcb5c62f770dbe8e74518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0391ce4797b5f9a3d54e7a6824e3119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5af66c90709ffba167d12197696cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5668f3e7a902dde679eaded46fad73c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e0ec54b4c48baa824f7d081c2e36c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1bfc54e9127fcbbcc02ffedea060523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af55705f4abf3af36277a31c0cdfd6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557bf7c5569eaa606c02d8f1c10526d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef5f149338c26a83605f843020faef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b4c2356e32afd45a2a3c328915f1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa619c4fb67aaeb32c79d017d68902f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fcd25df1a992ef9bcbebb6ee369f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ebec0244173fffdb75974c35625d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf5a4df1c05216de4d28025820f00531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25a90f7fb3a9d1cb881bc484cb51a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2fd8cee693fadf5f31f02fa2d7d5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77b44dd08085ee3c4ddb774b632f3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ef20206a717384b0abab5a9cd940835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050eda0c3147a71a90b09af99242f3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72421ef77a21580cdd6a9b54fd7c282237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22c84a0ab84fb2257face8da7f3c3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6dfd838ff68695cbfc5b17beacbb839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a20a4bb29017ce3f3b9321cfdad2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48baac6765b5b1073dafb83884cfdf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70e24d806ee81bdd34a973015c962f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523d986344a749017dcbd07ecc93aee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef8d985a7652bcbb82d9af026cff4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89524d113b2b4beff61db33a484280c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9bea4ef492437413e14c539715e3f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818ecd4dcf80d00de9353b37668879247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c5f97ab07d66f197eb769512bff2548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df49fca6736db088ffb0b549d9a9eed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020c01b5e6d64924e927df4f1b47a3650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c43da798ee82d3017b45795493e7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a39ee32297c67c198fcb804c71dcd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c47051eb2b1aa94b60c3a891ebd99953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44045a16fff4d3f1676f577997b1ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc407599b5dd867a7c334fa1343dc455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b2d1145660c99903104514261d90e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20dee693c63cbf136116cc2395482857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465965f5264924d21ffff00f9594ac858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd620f59ac4cbd1bdd29937ecebb3e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7cf132821a4d9c35630a8c7873c4260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff34ef95096da1c6dec0c589f8c51561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62214c5a40a3cd0e7bde21f6a0370e3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcedb50c4650eeeaab964d077f840ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce144f0de30e6fc77846609b01b29d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8f8f3577e1d20bb8f7b96a4afad9165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0363ad3ce0fcbf0c215771e8cca8c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403175b976fcbedbbc8f0935ca99f0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750d7f97e75de8b70d698f7860c369a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504f45ef3d3c9da14e10ac53631d56b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729ee054aad956defc25a1b84a4e6a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e1cc709ad8aa320b266045fd4a5af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abaa5bc921dda9d192e5f03b926ae072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a4a9c93f04b2d05c54048e705ced173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e37e30594b26aa9817f4f5f22378074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e511dd4e6596cf50ca54f61a327e6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fd888df1138bed748fe013bafc06976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a1be68dacc697fa179ae55042fb3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027712d9bfde1e1a8c6206a41d2d10078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b4e1a3ecfeeb0a2316767a18845f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcca2236f9f0f547868a4923b6323580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c27599bd6710b7cc620a7c9c6dfe2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec34b02e12d0293189ac35ccc1ac19582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ddc1485c6bca1372df214ff61478183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c1bc84c82972758e75277743fd97784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5207dbb8b6e7bb966824fcadaf9bdc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1f8af97ab8365936be28540c2e1f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dac078b7990793052867439c87f0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926de51182517172d7b20bd6a79a6d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32859e0ee0ff3c125fd1deb44ade6e0f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524d626b94a1d17dfaaf66b314672e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47438ccfd533866667360bf66373043391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac4d3f63b89b93f86536346bb441ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e691660dfd11bb0f137bfed4f5e02493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e0bd8c9ce5be4520494e2007aef0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7ea40ca7915a3f9ba94b0e176c7fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadba712a4a762983b89d04fce4a5e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053a1a2726b97cb3ccb489c43aed36297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a53afe89e96fd9a89efe6ff16596798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a0f6cfa6ccb91932416ebcde14a3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa541fd3eca1b3b0bc4ee0774482ce0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9cd97547afdc58aa738a806c6b77a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022854b30edbd2b0db9b3dcd1dd4dcb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645dd1c2edef2802f82210cc893782e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c0786e1b18c286c8bfa46665661f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105427d1c94353f5fab7d86f325db735105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d007db04be4132de80eac294c0288106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e5e859acb7925474ff07906dea6be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84864f9f55e82af2eaadfc34aa1abb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d15d4e2790adcca0425bd8e3fa1398109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb70543d4db3a16714e991039221e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab802928469609dd8740f0caf88d10111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abac251c9ea7ed8d1013af37a3f5ad9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8700fa14526229fbf408d4ca98788113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933deb89ed48fc87ec43f68716ca7f27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be76f4666d303699c4aceda0130e4e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423893d3b69e5ae7d856d438befd90b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cad23b2687eb9a3d18f565f46dc1de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034433edca1cc7b08b6e93cd4ddf2009118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122cec2f670fa86b80c92688a30e3b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7560d187e9aa59f8c8653e19605aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffc32957dd64fb90cd275021c517b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc1df2f2d80b57888040ff8fa065e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffd24682b49ccff9e9437ac8791685123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bca185d6749f1b83e249851a7dc13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d004a1ecd5e66e3043af7d33c2a9090125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb07c33e0a6afeff42afb513e32ef7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d24e0d7a837f05779921b17f6ae4b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6841a570116da5d9978494c61aea3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a8acdc28681dff017bf211cb6a05c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11371aaa0b4e89c19fd74b6efb63005f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6590095457b6ac5d5362d8808992ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cbaa4a8b25ec4eea1738446f31b28132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a43722a483cea2eec119b9f7eecbeb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedf74f16318bd51b702595ca3944c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85afca2bdd84c3600e04019dba7f9f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674134e4b5d3e4112e77516b28d85a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9f5f3241196d32cafae3e39d18be0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ae22594f4ff77f5f5cee182176914138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa781a3fd7f595c3ed0647e5791f22f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae9a7066e7098015d10b2eb18c1857140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a95dc97400889c39cf9594eb3e7415141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aff5a0e3efacb1e3ad3726937c9032142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b090b1738ea6057a337a74088c4d78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc48be71b18bc4ea5f1c2f1c2f5a316144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a58b7c0590f869ccfeb727e0eca2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097716a11adca932cde196ef4a4e9987146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bff3f7ed10b5b61955255d540d6a15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cdc7756fdc303d67d339e16f74f29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff774c63d11a57fb516d83add30c5b6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92d5aa6e7df9e365fae3c94b65275e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114370ee341ae6e453023bbe81d3f026151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b54d91655fcabafcf85d3aba98da8c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cbf6d98b63ffe645414a2a7edae89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbec2edd8ebba42cd3797cd197fd645154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81a5827a1321442837eab36da1eb1d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585a88c0390c11d718edc001c89b90b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6aa5bafe6fde476a599f68bb4f3ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93214cf93a257531fd93440db60bb8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba6088dbbe8475821983ec885f9f54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c93b686c4def7ebb14254fb71b7f1a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ad016c5c3874eab1b1a7bdfb6bcd6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894b6a6a3d4dbcfff215475e7964d90162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6041aad647df5aab16e66fd8aea52d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bbd428dfac34bd32e5d90aa050e7d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97048c7f091d0dadcfb0d8743ae7d9d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa127e0e6e8c0c6a356b977a952c5ed7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbb3e45d26bddd3216404bc226ab56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665c73aa04f8eeaaf7902c81546f71c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6c194f8cd8893c992e827465f7a2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cc5771cfff9f956416f1cba67dd62170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbf9d2884f94bbe3534dc587713711171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de22ffe1597bccbf38a1226374815a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381db69fc7c76a2ecd17f66ffa05dd1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53e0cd78aabf5140ab2de204c477d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee560e97228b9d0e2b323456d842c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc21cb16c7c7b034f6c70085043ffa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191eee41c5d7343ef93d7a0e2b750ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b90f01c5ad603993d3d2207868680178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7460390beadfc39cdfac7cc70cc5e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf5ca6dcae06d159c46e3b12a19c9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39416968cc8991296007dae9b5bbca6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3e6677ff678c5c25b3ffa3ac6fb73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb83d786c597be9e275d951e9b443a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd32912776ed6ba5246adbf7fb884dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838051cfb258d3ab301289180593470185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d148ca6f228af0f7fca2a1218c046e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cf62ac1f339b7c5fb8cc6fd0bc492187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c420f3864e3873d0042c1cf140aa359188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb528adefbcbcd96dc4d7101468521189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b247ffeabe493dd53af14a0ac1aea5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b38f2d70f55ebc67b227535c36fd3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0069df2ed5417396190e6252c5e279192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62367cfd0c138678f220dd6d2d11940f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf0472e556f6bf06777701ae05a0cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea423d3cd3cc2f3d52d83912e604854c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b8a29511dede29f538084ae165ebe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4dbb9eca92237eaf8ad68678cc2ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19a38938f4be3827ddfbaaec9f4705198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c78522c861878dfaa92943f11bed47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e0b3eaa1fb9ed52410b7da74fe500200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52037bfbf689b3a24a7581616731db0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4a8b9b7f0936e07aa832d0f0eea78202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349c32bb84fa18d0fba6858395ab6b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5313677918cdf129a76d98c58ffe25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085e50767973640ccc4550103882697205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b369222d461782e423eca872b24a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f8b2e7c08ea56765c9e9c16e5d414207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739abdc2c2c9703109805d60741cf56208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4b2de9aa275b110fbe0863c608672209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefba27fd9052e5418580c71af4708a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf0dd25557e32888739992e8448fe5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc8ed5041fc9dbb923a85d5c6cf7f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866e5457f79e596c29e4d6ea0f06d72213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5964b7f6f193e4ca3fcd2295225f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239771d12e069398fdd3855ecd842e9f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c09b007bce24ccb8eca5874618b3aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef38b570c095861f1b30ddfe11d27f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17e733f2f90be79651c8fc4ec29ac9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27382d7979971b10c72d2c7776b04ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d633a6f9e218136181db7cf336f7dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199c3dc4044ed48dbfeeb8a0e073d86221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ae42bfa94be43add6eb2bb392ba4a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8687eaba7a74cd91208e23060cba16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c56d43bb7d93a73d3dcbc59af11de9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2392a7d02ca212d3bdf1cdaffd2811225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79076df360c950ab03a82a88ce46094226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb977aa12259c87955d53fde6a7c999227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68cb96882126ab14d09ea709edf105228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4ea8bbecb6c4dbbb23712de54008f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cc07ba7d481342550c4e76fde2c36230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea4a1f00c3a6fb771a7c57aa302693231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ddd657d6eb00673cd1da28d7f08cf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe51ac071fed52ad713806902ca1679233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac74a25056671fc7a680c17923a5ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37808ca1e1eb5da1c8e32db32b95ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8662842f105927a4697bebe23ba7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3bc7d2081ba38b60169406c5173db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09071d5d6c4b5311c8908ce51f9bbde9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09cf085ec362adf1f6469137edce18239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595871c6d24933510753d73c4ebcb7c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c871f89cead48df05eb9b8ea5906c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938b4df5e22e1ef0b34a8505dcf2078242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845488b7e89319b83418d8f6b2e899f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7379445d498749fd2f191d6b84d639244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbd1ce46c51dc69770fde7b6ea98e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f932f2d487cca83f7be10d2c6bb0d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d826d54ac81c8763275be56d73d960247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba94646e776425a91f47b11d31a4e31248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47cf8da5258a5b8400c4d702aa61b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fc7867480bb361c52fac4a7fd8fed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c41616a939212fbb7ea44fb795933251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e942193e27802b5860f8cafb67f4a8a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af51d43c82192dea737522f1d25a3fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f243d41c2902582e0f1bfa8a3c21c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff488b250622c4b0c37f36963d25d355255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a7857a8aecf84271e9fb128bad00e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44da7db5bcb79298fae4b1bfed2fdc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca28ba7f0ccb147bcddc2b13ffa961258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e5de56719c9427b5abb06bed9e3f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b82e8829a318e50182a8663fa93fe3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad573e85ed4f821bccd2b05460744120261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76fbd6c7c5cf2c834c58fcf9c99db9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38900c87582acf892dbd44b440abff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b38127f7a2afa28845b5d6e553624264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b3a9445384cf025250fca09f51f53265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c7734035fb28a041e95a4dd7525fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c81d6da698a2d17e2a02d9eb6a09b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3281775d98b997d3439ca4c3bf969268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded8698136dab3669fefda3eb2a8817269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09842bf4c5805c7bcd4b7f514110751270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a19871410e10cb473451674b97cea3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee0a46ab87b5c5ce129b5a5fc6d907272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035911bd43eb53310e036c1fd5982ac2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ba81e6abdc43808856fa4ac447440274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a954db27504c5eddc6eabcd884669275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6c98fdec9636b98a85c039eb1b3de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d4cdc40d625a903ab5d40b8bf5268277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cddc313adcd9a0c9c9ddb2c4d78f6c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb3c4506da52480c0511eb1d76ec28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c4e8033852e03bba12a5f97e14d6f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b9a236652236776da179273192bfc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487a069994714cf43771b6aab201c0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248c445c9425b3ce003afb112668835283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5507a616e4165da6b433b44039a5b8f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae75f71928cb605f09d757bac4ed33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51490ee4d21f5f26678f707b40b623c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4216bc15e85f8edad3e9de3ec04ed1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfa5b50f517ba64f5fefc371e4347b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b26701a49ee92b3062e2bd8d0499e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e36f8cfacc32756f37a7e406f56246290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002b3e8ca9c634ea171e4725c57c10a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176d157ff8500c117d19b01c6f89af9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deced86db8966aa8224f6d161a7ce537293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbe30b9fb2a3e0394e30bc9a43f7dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21396e6d30f93d74e58d8cef682a52c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10234da97824e869ad2b0a20aec170296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969e7a35aeae24c592870b29c73f775297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399d853e808a73465d59ca6fd62a05d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23c123f1f2e678f2626a477905054d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad487359b8c19c1ec1af310302116a7d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6351bff49fed5cffb0a69febc8d362301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669e3ef23cfa0add2698726d08ac2ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23147a9d93f95f1b3ee93874ac6998b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2292c8027bbc985bca29b365314fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf111e10059ce91665d6ae59f1a7ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebbe60b96ba7e22379f4350a2fce16306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc8ca38088b20bd409e27f116c92a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00771d7d2770f30cc8faf69d5572334a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e85ef42352d6f177638d431bb2c0ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f511965e7184e90d2fea7fdc988947f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ea4e23b1e50f5aa5616cdb8417808311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9db8469ac15d25e0490822910c7dd5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ff6e84d8ee34d0cf7b7e558f080b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295c74d1fb8d5e395201c68175c449e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c364e5d58509a4a93f5fe8b9ed6243315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daedf0f024aa4aa3092c3b3c27c5829316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc91663bdeb299c3cee5d8ccc575d28317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8921377b504f43860ecfbde2371f6a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae0922bc0a497694ffb11470874541319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24882092c90bca811beb6d66ba2adb47320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ad303dfb156be3b5a182d2ba48404321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7be7f14f3598706ea06b4f0e92b69322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86754c7b406653d0eb08f7e7ec1dd3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37263e87da4bc486b2026daae15ba0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc89c4d8eaffc5220bdce9cf5c5180325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14f02c4c3245f625b4ca9523215c90326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0bd7c8e4a79627eccb13c2ec10548327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f78e0b6e2921aa14304e137f18216328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da891b8c47f0bb6c5a18989933d6e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3310039ae36d8ace111775ba0f6ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23828c484244338233b0e4e195ca32331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692a4c8f80dfd97731a3de7a7d264fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de64cb3d586953ff23faed233ea3d1e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fb7900c4f11007cd7e9dec9d6ef40334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7471c10aa4723443982e655f442b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ca4a71f7fcb76828a4d7d2a223de0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8688f9a72006a7fe44aec87f076ccdb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a6f61e626bbb7638fc2dd7a554d60338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed073a5be51fcb7f24967745f5dc41339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8a2b863c290ad52956fedaa5119e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d49daed47cbe553a9cb1afa2d1c6da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda157e07bc0d7470d8ea6f3eed05c04342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e281b5bb09ca76ae3e082805e53dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806a4a72064bf0538f124f2bbb81fe5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d7a31b53b554bef9ca4c7c19947c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025797a8f1ce7db80ed96d9c8221a438346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23430b1560215279ba5f178c82cc5c74347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ffbcad3cd183fbed6aa816b121ee4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30dea34666b5438fa942b4692bd799349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade65b25588c5c135c95fa79e886138350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d43d361ab84e2dbe7f9cbdaa063f49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7aa37caea6785d684e6faf78a00f5e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aaa4a58a062ddc593073227a8a7029353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fb7f4eb506ecaa9af456bafb96495354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a277e9b70152d7b92d44216dd86588355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e6398d85c264d77cd9b8c565720a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dba78e34bda44ada8c648322c018f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadf755120799576637450e99b639ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59276bc98ad9959eb35aa6f46bedc628359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcd9a9c66982d3eb43cfe3d5a03305360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61151255dfb5347e7d3d65bf521d5d22361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3a1f2d88bea6902018b015685aef9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093f4c337d228077f6bfd3fde3aad43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867618d9142a2823082a6ceab25956b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c251b77b4f2283e8505703fdeeb95365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00020053310a3985b270155b946aaf2f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f9c041b0e360e10282094e360065c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3adc57804e073422ecba371b35683368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f784995e8e310ef18142c1c75a94b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee90f6646a519eb285f4ee7cc22158370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd0e3e67f1088d62942d1c27f05cbe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76a8385e4a274b2bbd3246fb1f7613372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078066560c3714eff3dff2d2b4cee85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73366189f3b0415ad00b1b947a85ab49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1e427c2384f0cd928a56d6771c6ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef8b32fef7cb91e0a4d72309333235376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f093b65fa5a6f6e0df4d9074d4001f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615310d175bef8748270874f456bd918378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246df4b243809473f7e0c9381d3e0a9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d84bcf39fe728c3c379cb35d173c3b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69563ae83a5fd009e7d301150c731cc0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d758e325007a1cca9775d26604e612382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260657fe0a61fa764139d861b489209383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c045b1983fbea9d588eb65b27c763e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a722f4018da33781314fa807f8f792385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026cb120ececb1b30f433b41a1fd1e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da768db4eff2bb19cf0c1f78574235387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd998863b5a3a4d617b19add56acf88388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3931cc3ee949ea83508c2047674b63389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee063134f0e5f1f240e290eb89c897f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574b08eb24e459f07debdc61402587d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7bc8b6b8f26372da4e7539aef56b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91609184899c66396dd362d3b6d3c0ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e348b7eab32116bc4f0d21085e87f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a72630e2658fb839c89202c73c26ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354e382c3f70304a49e0e79f81edbfd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acbb0a348bb3ba95490542f40eda56397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ebf6e563f4948975715b85e265719398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508518dbb800bae868cd19e950db37b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1b31168c3871eb91c758820b569a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36484a3a574294d17bfc1de072ed780401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5dc3019d715fe3e487bc914b98991402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246a819a54785ec39e60663269c9916403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653802c02965fa1906f79ca09a4e0c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3447d898d58e39ab7835f2ddcc52a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a1ce9966c761761b8b184c06667be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cdedb980c950fb48d810c0091d865407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e7c1c82bbbe2bcb3517537186f677408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edf3a55471968896e183702a4b14ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c6d1d626da85f75d86686315c9b3d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eeca6e4e2c0d8476dffe1d70e45bf9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1aa11e41255a15bc2f7e3d9da80281412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146d3228bef64e4d112169a92e4b50d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476eb257db056a0828b9a2f62769f00c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2a98b4471d0e558e7006f98588b71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcca1d1ed7fa783ecc7d9774112bfc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874e078bbc0b55ff137afa3f584574d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b929b7bea6f9cbe7c621be2bc6e36418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7ed6ae037e1d9e5de3ccb24a05ef5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec6a9147a3cf46412db3c0b12017d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b89e203e321bf032c5e67d8ce22b57421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8dff1cf69f726f7c95de11885e798422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fd89e21549ed9018cf2c5b24a19cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629b8381d14c51105719f1d09961bdc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b995010e0df3133eec5b02dc95eb17425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bc1884bc4710114ef4952e4d19d09426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d91de1eb977e75eb8bcde76098451427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab04074c2c8a1895725485943be61f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371d797141029ff4d15c802f23e07c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96cf2f55a827bc48e73d3ea1e67926430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dd7cb42341451ad2aa9a9086828af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4eaf439f2e1ca4966c3141e10a717c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6142eeaa650dcebe1f84a5391b8c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d27b781e45e38b150251cd2075808434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee87ce92ec9964133662af5b4a04bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8f5fa006cc4f15765f00498533a86436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e93df81cdb70309bc96e1ec46708ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469d65fe02b7f469bd6e57c907fab82438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5145132c97059511ee3085021e250d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9bdcf494f6fce4e16d81aa495ff08440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711423f6b0d80f1c1e34a9de6124f3c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23feb374062635aa16138f241367304b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ab971e9cdfaed831de2f3a32d830e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb460629fed5fff5ae8f7ba6274c37444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd0fec1240aa01bc02fedf9eda9455445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3749a5ea0fcbc709270105035d178446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b5c633d3897772910f4420caf1337447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d80dc3eae1f0134f97e582500d942b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47316654ec62983b5fc32ad297c34551449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fff6c8edc49f86fb564007ff6aeb9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242309eb6a29b26dd8edc8e4d35dd93451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78813800b02130073b0082d556127a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778df4c218618910b269b9a5144991fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c7fe643c0a8970d97bbf7994624f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aeb3068b2b6172dc4ab28535741d73455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba0a49f36ead7e1f2f7bed2103fcfa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4b2925a082b214a6a49a927475da2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39644fd7b889581ee4069933215904f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f2c8897e4d2d6eb6f5a357cc2306e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d87b62bd12ca3bce1b0af70503d03460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54d3fb685a1bd5830b09f55636f1c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae089063ace85131c7243e721b3a068462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94eb8cafb7194644ef58fcf5102bcf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d46881ebf1abb4eb1e526e13e81c0f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8164b50ac9f77df1df0c0014565d81465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2f148b0cacb04cab31d43ffd6d0c0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a003e25932936d1d8e766968758050b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241ecb5f07336533cfb35cbe1c64d14468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056985e292cfd0355f0407eacd34450a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f983c8d21a9acaf533044ecda881f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32b8074f645a73f9e5e978a70d356d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422138471cec58d4e703971ad710809472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e4ad8a2ba807838166130e3a35295473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a8be933a0d19d6cb1ee12c4d73173474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb089a0bc72a53cbec641fb97a40360475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc14f402efe6ae5dca15a2d3dde950e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665336dd5441fd6599291a465ad1015c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1295239cc2b1c6d0579d99ab4756bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573b0c6811572c99269dae1464a5f4d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a674a446276703e431b2e11d8c436480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be7972af4b31545253ff21d95ff25e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360d7e23aeb14d41c5c84769b8cfb13482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c64d1d974438aec623c8d498826db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44319e11f974c591ae1db6d149094ec1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2d7019b277fa75a17b943d147819d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591006a6c4b44f8c59942e92907ce827486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d5e92d0f67561d861135e225c7aeb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a81b9405e8363b89f60edceb381a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c97ae98ac59c5f80b3ca8c684e6e66489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20348f9c122cc5acd6642bfb37e76078490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01905fcdad21f998f12559cc987432491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596f619e98f316adef619add36f0233492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d260a70c010e0f5962c76a85e40a63493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5f630f8c0c2f43abb7215d507ae2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523bd09292456ed0d6e85dd08f72e31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619eb7d5049c66c4da69bf7a43f1bb35496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b4134b5a798be5d7bb1e81e8875ca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27b7e7f66c593121fcde4efcd77abf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da07cf14c6cf1a7daf0f04d7d8544c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876e4658ade69ee126002de93f95037500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08ab5c5e07791dd6ee21fe2561cd83501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2990952e9a686ed85356217cb0250ff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fe9bc1087b9ed41bb4a2495318db2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fb610b33a1daf3b1e2d786afa30dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb7b4cbb86ce36cda439ac49357c31505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc0a3474b27e062340f39064338ecf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdf00cbaa98e4dbbad625070e48be8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae374e36073b4b8755d4664d4f6f9b3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9f8d0c5a68178b0d3281f26fbd93a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653c18e95c003caef5150c080a9deb6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92194dbf246b47d25bed5e5eed09c35a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b946aafc0a39b75e9ccb1c76bef262a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ae19a02cab9ba0d5ed4607109616e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f14e45423106439aad3e4edfedf486514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7d617fa49e6e8b50125f39a9234b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7eb76399ff229e0f8909d6949f22a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d10b53adb5926a8edafd06891fd67517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b16842a88416a350722c24b670b781518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043ea2f8f511f2d1f58262e8bf63ff2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb09a49cc7b091c06cfa12306507391520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d9c28f98703229527e4217d70b3a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50e9fe7e556278f82a312f5eaa6056522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d9fd07d32c0c2df8a8ac14c86b539523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0145cd56519bfb250536c34f10b0f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fc0234619f867a80edd6e92cf4707525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c36184badd504d926d721886d4164526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc955c8209698fa09a6283b40eeb95527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cf2443decf285f206cd864bdc4db4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbaac1b9c75fe7b859d49f911310c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789548a86a4b1825107bdf57740d575530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa04ca24d7c9f5220bbe64e2138f7a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cf033440b90d0c9f1a78de9bdf4c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f07e375b2ea4d25bdcd370ae0cc5f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5955658263ef015f6d28ffe564c77d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893a8c1649d395e82caea81b8e6eac5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334c7c7acf86b553dc1bd14467ba9fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0315d5772b75b24b8d47af1b47b39c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb5dc416636997083718b8126d77ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510327179e3aebbd10758e7b03d3c83d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2052b99e02b057d6323c8291889c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481dd23bc89d590026979ee64b2724d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731b9aef67b19a9ec1f614951b8aad8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6696dea62cd0e920c5729943e6e80543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54504d7d7cef10c8bcf607fb1df1fc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edeaa92e1c37e47ed83da909de7a118545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d846968964e3510b7cd50bcb9e8415546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89a160821eb1a2bc7abf447dc61055547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ee7839be0c2aaef6d5d742a6117b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56716f741a1ec8a8ee8d3d9c519781c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2475c3239812b6a15c164443eeb810550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a01f810bb6bf0043f3e47a72aecab7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb152e030ecd1728b074bf7f5da02d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f2746914cf8e2294dd469848565fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1617e4a0680d1439bc08f16f77e26c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c834214e3de80f8f6bca3906b07a357555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f979e27359a3350aecaea85caa112c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6a85d335bd2481539694549a69ed1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a247eef0b6ad17d7d1ba97c0f827f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55358b2296c101836cb8efa1d865255559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f0ba5524480e1576fcfbaebc7ca38560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e303a99e7ff4967d5bd285868ad9a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7902cf55bc55bd955bf6814efa5e805562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d2c70dd45567e642a16a90be78b0d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04d07264f0d30e81f2170aa397f302564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a58ca0f1adebc8fb7cafc420da0c6f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698178f345ce0901dbd720e633896149566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07446047a5edc9fb0532d508eb3aa03b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c0301dfea896b7586cc9a39f9239a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01515d34dbaf750e675fbfc9ee6d0bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ce52a36f3a204a24cbe02cd352099570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfbdf7008bce0dbe95dc542b0eebc7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e81691590f96f102855254372e7348572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fefa1e81a77c20d693b719c817881573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86718663c56ddd6313b33ad3b67aab5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52955a9b05326c75fb3b649ab6325bfe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35dc924d41136ad7f068281477e4a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479e06b2c8206e21d0500003a46c02e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f3c83bd3a6a3ead754b2916d34e0a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da76b625549c94a2a2dabcb3dd0d1b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1a967e059d230f3bc4d8711f3e7b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826384e4423c9c29ba179e62ecc5ec1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d0f590c517ba90a320269148a0495582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317087810dbb61deb2670152f167a22583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14cf06b4067676c01f42708b601b88584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cec1146510631f3745dda34b1345e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f45785ac0a6f4bde1a37aa052b4029586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca80b8d62758041321456d0acef95d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47926eae7e6abeed45fe4f515fc23c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08756cf70bad3d864e77ad7e7851beb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d134d4d3abaa9c5f279f47f7c010e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d097acc425312f0a48b154fc5e830591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3720ca6f23ac0144d85a6250a3f5606592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0597228af42fe3a0ffe56205bcb5c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c75b828f5e5c4535dd69838a32f54d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de5b8d375e349f51eb6f76c7ef7cbc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07289e2dd338b8f63ee5932f8c1ca1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c3944e22a16d2780cb0aa060d7b7d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178ac1b86e9486b8cc0a79d2c33cf4c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e0f5bf20d3dff9c0532d465be9bc2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb306a45801d32790194addb7c34fd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53922e8dec91296aeeabac2f6cfadc1e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13d20fe1d7ca3e1b7b4e1727966851602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74da3f902640b39408813d089380d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf31c8125bc9ac0f157fc0ec74c46d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84599ca87ab8c8fcef7fb71b37737df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366e438b4f8f93b1f365e3a29b5cce3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3e710d8fe4c988069d8e3bd1786b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78450067d8f6b9b6c727e9c0ccc25c47608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7b94c10637bb17b0444b76843fc3c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7a0e181a2fd58296cfe4e5964ea2e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ee0e0a4a91b619ee3f61d64cc9a5b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8d075397b8ee7d65fa893a743916c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b64657d8d14f129f9fdaadd33e2239613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f481351b4fe9399ab4db6652bebcf00614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c24f6c8aa3d8752c46bf6245d8549615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c1c5529b9fd3f478396a85cf12c5f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c0619ec174b318f73fd622de1b81d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773eb955c24e78212ec0e7e7299604e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ccb49d39486806108b01439b030d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da072de8690f16698e31a01bbe975a78620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20397df03ef80520c52c5fce9722d9c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39b15458045171cc2f47f8b6664112622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0c9bffd31194c06850e5e079643fa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a307dd9260375de4de7cf881512074624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e3fa43648f5d647fa476ff7654645625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d62fa5ef329f271e410865e326aacc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5a1e2e5175a2d6a3c8d310bf5db17627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19808f8dd96b35649cbbf310ddd1e3c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6a88be5794921e54ede8e397565e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99c7998c430fdc6cf1a455d527ab8c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb00b2f88ed63cc308df71c2060e2f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86eaf2b7868a70291b35d2672d9a699632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4aec417254f5485343262ab2e94e5c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d5c2fa86d9a44a14c473c5de850c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd25d12723654c4dfea6b436fd1aff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9b5b6a43146c6e76c441d70906b79636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889de35453954d3fc25f8acb98b2acb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f7a4ff33bd6dc7898e9a68e8e061a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084095117f9e67bb8a16fefc82548922639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07883d0d518ee94df77a6ff4717cee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cf931b21918d6f82def01f9624987641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e2d1fba27b9ddd4bce6d066ff1eb1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb288138b82e6372d86d6363cab0246f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20165a7b65afd8e1720cce9a9a2102ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd619eb7d5488c595e84ca81834b739645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f41f02873966c9d7c0e90cf5860f89646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607c03e2d6d8ca098f807daa539717d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d77217e104ed1f174f9828b7e30950648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361deaec33bd529aef056fbdad63e26d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ac26ee88801ad43a03e9330a4a17a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0614e053b24df8fbec54511d4c6f1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecd7dd916b1df1624e41142d5be514652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db120ecb6429b0e98990a3fa4cc289653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe195e69b48d25846ca63aece17f2e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33a4a07e486a47a850464093e23d44655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47388e909984d8a87fbe6dcff1849fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f0f410fabc95f79f700e6a48cf355657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7db0819852e332ec434aafaad388b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7631bcdbf9d287d1c5e85e2b8f6a28659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf8b0cc2ce9cb5f06d3893a400fa65660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d15aca37528a0b5940fb548e84a6db661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cc709df89a8191741c5ab7139bf53662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8d31cfa7970e4823c05bfa7b9e733663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a8651081681a3b68c4c2683dbc803664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4be174c0e0d12dc47ce16c81bd87d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53763a9c9abdddadcf471662fca82a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3e795a1f882b057556a91226d77ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743d5cb352955f25070ffce707026e4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5f07aaa0c6de013a48a089a94f615669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca1371485881bc057721fe338404da670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cf36db5c78e352601de4eb975a5f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847deb26d2df2ec012daa8eb275aaf0f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e63025e136cb17616790a0ebb54528673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0b8327218959104c4cbd7b8d3094d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8492c65278a1bdb852f8305c405f36675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098bf582671216d803597f0ff1b1c74676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ab62ccb8c404c73481edf2acb9fcc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167eb7ef91ec98692d7463c3abf257cd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7859945c70d60d5796e1ab6b793827679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76d1d25e21558f087420b397a113d5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3e4ecf1680302ea1e752b71f78522681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cead84c7fb88e77162cbadc6155b59682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62301cae907317906fcf37f305ec6433683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d769d5dde5e9546d17ec2adf24db07684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d5fa65639eaa5f2e16b5a6c583b3e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129473e0e5ecbc5af1ff09c5bdd25ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217485fcd5a4afe771c3ffdd02275351687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70e5ae30198321f96376bdf61b207d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c2b5fbf5751c63d12f8fa74b2ecb2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc196d584ec354190970dcdc922a8a09690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d2bf0c4e4fc968488f40227e6710c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc77e5c0a83a245158b2401bcb97e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6253ffa759d87d3e1fc78d33bd7be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0376a9720018383f28a702baa48396694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2693d6035c5ea864942af44130523695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf96d9a23becce952d7162e9b85d507696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cfa0910e43b731dc8a793ce95790a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e8b5c7e6aa684c6b3f47e19a10f2c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570af935fb9c292301bb56837f344c85699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67c8419759527afea630e5f43c7780700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecc1154c0a4167e218dd413ffab207701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07fa5c376eafdbbf29e0d9afd5af24702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0061ce475cf208428287a53aebddd0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9ca81ab8a4b5eb5b7a7b2bb4cf588704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af1a5d4aa3f4cfe7093347353a5385705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324ec63c6de93bf46155bfaf6859795706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199a7fe7b3a0a2e0421286b785a2733707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f6c9f518ea4b1c83927412b271743708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a23cbaa54fc31061af6bbdd08e00a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42a8765c2c2df8dbec34c6c9b92814710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37b9363523ca3112ca995ad324260d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995151f458b059272c0b97843ad2d61712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe389a395e65df29d617010f44caac12713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec6aeeddf3f39a9cbd98038c5a68ab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebcafcfca8b91b9c35b97f4a28edf7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a02afc680f4eb83244a665612fe4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e1ea15e6965d6c6c00c80beead0d0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb01faa17198797aaca7ffb2c1264a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972880a6eced087f598453de736b710719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd403afb05a43f8b5fe3173be014bb3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d9469aaa6d320eae0e477bacfaa36721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1c596605c875f03c62b9353d78967722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf0123e345523ead1566a052deaae9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bee6323427b1918adfabee1df4fdaa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318a407b3606181cdcb69c79f241738725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20c7f3a8b3a2a609f5e174bfc73095726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bc92c8ecb92dbea71e80c05c1cd73727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f48e807783dc3ef4a228e81e431fc4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2286df75450eb778cef7a602231153729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47c68754d4a61d25ee2eb964a7ec97730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71481d4c06e09809d0a7d7cae89415f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aef1f6053536492d7b9460528b35a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23282471cd9847ca827f1f3c9a33865733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d0cb7bf42398e7aece3e983a05be7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99335227c656d614d68d897b340ed287735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b0e7403147065f2f6d086f79f3b5f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2be01ae15092af940bdb30c2c92e0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcde93f191aa17ed9a4e65d0a545fe2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0ef5f3ffa2743a98ddd8ad81a5541739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f629f084606e349b5f7decd272f12af740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661809c5d12c900ea68f2313861664a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66717e843770c8d7594cd27fd065b6bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e213093a04e3b9ffd8b0a42e529fac3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d368847277afea3964c7ba503d8e8fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d06af87f00f10e955f1e43702ce59745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0f5bc72a526088b435ba0612903f4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc19024bb91d5c4814d750463161485747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7623802982265d4a9c30900bb0d29748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15faf1c6a1c26d9f0fa472624aed718f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c820e84fa7646e3880b1af0a97679750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d78434aea2ae7338a462a386bb436751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419e78d72556bd17dbae61ab8644d09752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff69e708871d09213652811a7fa9a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c151895081e8ed6f43efabc94c5f8f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f895a884c57531d8e312d2f5a8f86755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e486228f8307eb9816529973e7a89a9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20242a616ed2c94f3f8949ff8e71a75757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f91df89b0b6332b7ffb51c5f09a48d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597e07cff1707fff0a2a3148b0de876759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a7b3616d5fdf8dc0ed49caebe71391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2cd4ea09c8cc66ed228e205afe47c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056742ebcc3c71b996e08a8e02a598743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113abd966cb53d8f2eaa3b2ae6422be14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28faf6669c14eebe5eb7043fb8d35cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9845e6af27a4e7c0bf4619fea82284e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d69e3d13cd2386feddd5aba3afd667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0cac961787530b2e2c437acc81e178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042ab6180fe9d94234f5342451885749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9a796fd33715ca109c5b1bcdeb43c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd50cb1874dfbf85c78f91f2d57a7d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831048f1af35325f9ac734462657b4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91263d9ad2c5778b49e30bd5e5434cee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323f1c62c2d4ec32985616b0560fc8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c96907a50219acfbe22daf6f3102715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218a8e141e6d55978e010566f9acae116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b130b77d3d28211fd66be3ff0f141617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a784ee093465ca228c673af930e0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205368493296c61787e10f05b8c2d3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b447fa6f7e762afdbdee428c0bd83da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40ee762882054c091dcc1750e100d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71fd0093f0635c47e467449c7d5ed422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1035f5680431db91f6bcf5c1267d5b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae8b4431027379fd455050173279fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be457c19a6821d29fce943462ff57725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d42a977c1d5c945291fc25f9df39a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597732fde20668a8fa8418056e857ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536e1686d2bc9e9055f768edc13527528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376fbef54d63722aaf1f343a01ba20e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7d4383f55157690b63fa4064265a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e2fb2e0ceb10660d04358634f36ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c2c28d3ef8d4891d66a5821782d5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e48c37b2970744996d9d9904c7e6d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512610bab67cb6a9f8ec8295b8557cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e1146e6166088df1de754a7fb7f3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98105f02937852ace51a4bf77a8054f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d68347696fc31761e4c5014f57c54137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e78520ef38dba1d1bed26af77a678c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2659fd905ea55b9a5a3bc4bc67b75e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2c3b10b636c3969652e800be5563740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5114d494f3b6e99eba85a1b7bb45041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64a474e953642253c2cf57b2a8f1cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d947c74a9655a1bab9577a4022fbd243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09a5f8b8541891120bd8a48bde0f1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778db1365865c60154762f8132498f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea40da53b19235be48d2a66479b633946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdd971426a1a364407ffc5d91349c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af823ebc6de935c4e106f38d1ce0e88448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cf5d9186c20bec4ae52ae570650bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0436ba83483e0aaea7ae3c3924098f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bf7a5f9a66c7102da3a1fb9ce5eba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fc93d7e73e474ec38832be7a4cb9152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10ce7efe7b42ac7df62f0a54f354d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f75f9c68f8442aede998c54f3c1ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e750a1a76cc600f324f2ed58dacdeb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a532451678293f0cdab1462d72d7a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011879a637b2035e85100ff6aa96971257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96593a6460247be52d248ee3c74208b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704ea466bcf7b8e1249844e038893e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac8a6bed55d20013f141084556065360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f2ea95a8e1ee739e7cfbdda085b4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e745c3ba57bf50803e9a8f764889fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b520ecf145d41c85ee21123478f9463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccefbbc3548d0c36d5ee141cf52dc4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d274faf2705d3f5202c7aa7af87da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f8e99a8af102f7c0e5bc2d59e3e3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ab78137b8c90fb77536aa644e367667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b38ff63940b686f2fc17a1fd5471468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a1dfe34e85085a2668c98ceb7e22969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130344315683a128d3d0701ebc7ea3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b038aaf37e66d5327339e31462c4b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99fef6bde33f02dd3521b46f38b01872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3826c8bbca073e0e62d630454613f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251abea21f7b32bd7e8b222c6389f1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e5f3ef4348a7472f6813fd6ce101575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac202454430fdbe23821bd7b19fe24a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe854f82b9198368aa33cd0345b90d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0afd1196858be4343dbc8bd86a067678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd675e8797320c8ba74d255827b820c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7f576347107087417e87f528ee7fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbb5eef931e7691422fd236faa8c3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32189f604ce4ee34e696952f860d23d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a6c86624863b6dedcd8e783150aef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a580b714e54d6448662e7065f187984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd690e2e1df4242841ff1c6b29e32a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2aafd36b320f348b03ab35ab2f9e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f8f170f09fb4ebd338e8227239e6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605958d5e37075c7006414c1417165d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc1bd6b22df02f47459bc8b4e89cca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674ebcf96ec46f0d9073bd3a5c554d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504b60044f829fd15f7843ec56fafb191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2be61f1dfe1a1e4e4d83ad7a67b1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3054447c8168a73d9a9175d1a70299f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd31262d0d70a4c067615a31d3a824794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b0aac722f411afcaf9b9e77d51da395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79a527e11299c0fe20ca10c092215396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504bc909a22726c24bfa3bdc5ddf78497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f6437d6022b2d345748bf55f9b9b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006a7bdfd5a6de44bf60efe9c1016f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0925472fdd887a9f8cd4fc22961091100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f9ebbc807785f780d8597979badb3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3cc107be85ef2f5e630c5801ed2c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f258cfa6bd5d9bf702e39416ac5aab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee90d984405ffbb87d37cdcab96132c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28574821f4553e8e708887a7f7408590105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c676baecb05443bea4c11113496c932106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185896fd036dcd992a3fc4f08c526971107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd39543d5288d05ee50f282abb1550d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de4c4e10f996f604837a85e00115df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e97e9e8bf5e8c2c6d408b687957da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3004b25e3c19b1ccc1d7f97e9c89e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a08920e9c47c6993e0f0f87e3364ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376db7ebb9227a2f0580c8ea7bc2a19d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dc3c250573a1c26468716e23db422114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14f101c7b1959dd5bd9a1fe2c8a1e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c4f7f7543d3f536f1c1b807c10d08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4042a13978c0ff41f1b4efcef807b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970743027ac5c91be030a9aa297916b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c535ff12cb346f76a290ad51bc52a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0d466ba57d0a486537c6cfe9e81a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e60a029d5871808f3ac91c96ec8bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed0c2dd70a8b824884ca29f8615b58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702427fef2e74e37cf90c7cbf5379bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11922206b8707b25dd0dbef137414d35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5b1067bc56f38b21a6fe78f9dd7f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8c803fec5fbb4c143068412016fae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0592809a2c0d60deffdcacb7c0cf2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba36b95fa871d6fbbf29edf5031f905128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d349c56a0977151da0291b052f475129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d79a731976767b16ed72cd73efdbf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b430f6ab538c9fbb1e3564a3b19dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8b241d4e13abd82b33be07e6671db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d3caadb49a5693cc1904123e28598133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e67bf971bc9ecbf749dfe1aa50fe86134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba3fbbc676f6060a6cbbface7b5bb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73337f52a7f6c93ae03777a2f31f9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a45ade5698b864fdcb2f3b698e1c9b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcd6f1157950c5c27c7edb1ea86bb7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c55075eda340ff1e9c2e33d12436a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a57a1d7661617494f0b46fa06bc165140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded78eb3addd532652ca5dd9a2c901d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81339ffa55fa6bfb949dde0f8c64c365142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6ba754c9a75244e50f894cfaab31e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d944ba0a79c49140aeb724dd2b4f83144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440f0c69e60bac389477407a206bf64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a060a4cd7bba0a69c97c51d5a6c0772146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d3dffdd1de8677af7626b8d5664a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69cc94ad78b58f8714fa72f25f9e96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7776c78f9523be54979792883ceac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b55d7b07daa0df9bc018583790266150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce6967dc8f1c041ff29a79cbe7f2be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e03242018727eef465b8eb35ab1e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ebbceac99dcd530f852caaae218d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ce8b1c2b18e2fa8c0652f0dc6d959154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfbba08ec662fb400ca0b83a1dee2c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075b6bcbcdc0ef98df6eef2386aa41f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f8fbe283fc1a2607fc23d94024e2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c9c2d6b13241f9ba66b4b61f4451d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74995afcc1f903efacf05d2f2ccce754159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ce8ca832058d602c301e69ef7e7e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f36264dfe83994091af87cca63a9b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c489cb519c42c3a2b27f1d20c0435162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059ebf82b509b64b0b076fcddeeb28f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660283f4f2e7ef2332c0d6bf9319ea5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49af53c81532b72a16910e4404a9a43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f495c7590b0fb559f2cb554d5a8a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773d57768145b31addb234a55f5f3ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6f28b2d45e7e2e725e3f0f0e9f9b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dda5bbe8fbbbb8a7aa3efbc695422a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf330ca99ef3587c75e95d2a1a3092170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f6389261b484c78a25e03b7c6ba8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6e9c93431565d102f0f01b5d9e048172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90fdc8602a2d3ed92c806055871bf3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb717ecf825015a2e7a077582847cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a47dc88a63b3b056c74281042ca025175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76feb97df8643c067a0d09372a80abd2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265e08fafea0c762368d2562dd4b630177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea76a8d0c35adaaa9cf737d31cac862178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962b5cf77c1456399ea97a30b2b2a78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714866f7052b1c8d8324397193d6a54a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecf25dbefc8c3f53e2297410e3b3e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7ef81854706e73ddd0791e6524d4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d7d8b69b461b98eab1350cee01b33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4360460fd3cc6f3e97c909ac9510a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7b9e89a35d3a21f163e5aa214d573185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e6579f02eda7b3801beec79022f9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86683154c93804da222f767d16bd7a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfba7e89e963a4df7fb13c832b34454188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151787c9199b6c3f3c3e08382a6e5fe6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca350d9e761aa94fbc11eadcebdcea0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e67d07ef8dc7f726d2f1af155f116191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922eb3e08a94987f68a5f6874571ad1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f1f477526f55e274050119a78c350193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8046222698b6fbbf2fe348335d3fc2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af211827cce0cd876ae0980793f4bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675dd70f184aaa55066037f2a74ba72196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8de9c8f81a7ac9b37679b28fc7e93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c08f227f3de987e52711a225a4a368198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6df85cb7222e55c29e3190ff52ab6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fbaae25dd192799d74d9c8d39fecf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb35a4a0be699a4c149103dfdb2e7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56640ca386cf23b38b7715f101166986202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d002d911f5cf04a82ed95dd29f56acb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a53b90ac7cd6ff23806559af313c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6e746a37935a4e033ce7e9d4d72f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c73f5fc50ae05724b7ffb03440ae2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c5d790258d11a24fced09b7312a2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11841d372f2fe7e208610fe3ba6eb4e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937ce33e30200d496b78ba915b77492209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a358f665d8d99e85d05cca2028325fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938b7e5952a2c99f7ee4fb0f2b74148211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0674821a60735c755d4e33715e03acf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62c31b815a61405afc68efac0f8f08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02816b7e4ddd9a8dd37ad35a0371cac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f09e391a2769177ee44b46ff5cbbb8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e41a6186052823c6a8a85457440545216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0f6e1753d83c88fb067c895d39b71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9151eaf279bc56ea3dd29aa357446a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e0468806c5e496c190feeb1bb7ac5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45463e46000d4060b96a6a91698ade21220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b720da97469559aaf0dcb79d2c1e94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18227fa76c6096caca7083314c213770222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e1119dff0fc6fa0241c775061792c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb46cf84da330a38344739b667def5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767579bad9ecaa8cf8e9481a63cf433225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93510749ee8b8ad2e88f0272a24a3e95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef5501ab6d592beea1908ae3c49260227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fa304e083e6eb9a430a61e73eab93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fae792e94497d2d2f6f25cdd6acba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472b48be6482e58ccf3238d8972efcc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839a3a37f016c1321cf4beff4afb666231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55601b78aa62a3e2572f51a1e0ae172b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aac7e10b0c661e2530f35608db86c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302947867ad1209d584db2a9821e55b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644af31025f53c35cbf2d679d34e7801235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f68714eacef7da3cb3ab5205428359236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c6a58e55d474d8f4369e8bb6e7bef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d01577d16a0265e450e6233998ec5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21bec00c49f7cc50ca0f2977d1de9c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f41e8dcc1110e735ff662bb0b0b9c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5e548d1494ac401da12b8d291c2e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6fbc0cf2489b69ffc471ea67d0e7d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bff4e83664bffa0e24bf1bcac0e1e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429b3e8c78cf4666cf526599dcd0a4b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83c9d52ef0d762d354adb861057536245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bb239c66873c927e73f8da219e477246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1e971348150a3fdbf9c7e47f75240247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464c8bd46acf3295f68537475e8f24b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fae1384091a78eb54b2470ca94d68a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e869b3e06a8eaf7c9fef3afa5bf34c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9d9f872946e0a9569073242391140251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08182e0268938486606d2a1aa35f78e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b62595e6f601bf52e425180ad38c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c71d0c226550f9f691cc1f5919945254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe3c32a984c5c05f73482216afd2cf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597ebd6170d65dcaffbd66b435b5bb2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a843531b67f3fde306b42ad312112257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2a479365d8585330ed9cfd23c00bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47e9cca193cfa56bf2d60da793f17f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816e8ea8941f9bc87659810dee0ccf5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494f5304bd33d6c793411d035e55eed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad504f1b0859d6d55ba555e73847f7f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad2227051e503b0e961b5ff8787db2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d1c0caf7a077a78ab89e09f3427ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bd909bec08acb20c9a66afd6359f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56a0ff54b722bd8c19b2761689694a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba560463dcf9e18ca43184eae0871ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287ca4b8e0fcda122fa5ac592ca8a46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f2b3557d08ab8493fd97d3cb1c6c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876f00d9955ac1084a0b8763c7f4335270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efce5028ef8bc4880f794c684745a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51eab6243e2301d0309b1ad31609f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9610c09b689bb5d2a3abbe568ab8122273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8a5afde33e6e3d4b2386a83a32358274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324789f22107bbc98e6a1a774bb6fa1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf86783b52b5df01678d2f9d713d953276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9321951fd5742f6b1d57fc7c0551082277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35211834c72143c326b819c127b8ed4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb166d524abf4c4e148db39b6c804008279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef2abbb6dc70919b38469ce522c9f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39d96f30561226ec616a0e3b60c96a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f92c08fb6246edc3515d373ad998b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f37d0e313feebbd446875e8cd35c09283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a3afa4e0a6fa18b663e948caa59b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712b93d4fb065836fd7c6e1f3fb2b6a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e558249e540b2d31a6fe31e20f04ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb8c76c22bd58bc0324bfed132a747287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9957124a3d1acb27a5cdcb21019c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee61dd588952913565f2b8ad6fe3d06289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34c96e4906464405122646944d769d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd230513dedd8b5b6c0b3fa68679d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e5f54b4e2ce804a10f7b5852348b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44db7fdc165a1f4587ccb141c0a2d0a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6af2d233a693cf34671dcd340e161294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7531726089cc00d0b4f9466c8498b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027f78e001c5a2e1349babec9553ea2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294122aa95b3999fbec684f1f47e6c40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ffe9b21edf7aef8d27677bb2f44cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade0a6c6ad50b9e0f0c4149560861e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b42e5ea7f3f234ba8666d098f8c1ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef22b826566ef9dd414eacc9031251a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083ea81a0e6da409144a8d45659f414302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33120b07b4816630032efde28abbf371303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd04fd845393f4db435beb6e985ef2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a00e49b87901f20adbe0e7ad33fa2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049aa7350b439c050c0d68df947d813f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f0fca7b4438dda085732d00ddc52c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe25a56ef71cd943883cd63feb03dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b368d2670d5c44e004e26934b8ae41f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e49d095023e0f43fe628f8d9216a4b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e1ef4e80c8ffc2dbfca5c117bbf17311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735619502f28a87e53853d07fc7ca5e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d403c7232579d0356fdc8c11347a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990479eea1199aca1cb5fc4ba9e5fdcc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d107ae8590fa0ecfee761f29dbb44315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ad8c3ec0c5157d9a902dd4c9b4c34316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e65c72092de83c71cd4fd0290f593317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5117ee68c24764ae19a3797d2abf5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93196f2d09e35cf816d3267dc728f83d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b2557de29b6c61739d6001b7176e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba956ae654421e4e2d2d7f2c8eb2bbcb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50a91899fa447b4ac4e6f55c5a7021322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4a9945d03721013e46acfa5f20dbb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39026426590acfc62d2921047afedf09324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08fcbcae621467062f029f8b11121c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc1dcfb755e5c869dfac11631cc872326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e989fcd1b95c0ec9dbdd814193e8f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eaa6a34e837275877746c71f8ebd84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a3da97759289629d3da58a776d06b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5dada08a8aced02d02e6a2863256f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c3da9e9114e52bcf3bc8168bd2394331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d7e7c60972e927e0b8bc6041b1566332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25287b3e1ecfa329187b509897b305d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee42b609c29bd17f940a895d080b023334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33950a49e3313de1528251806f962879335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7daf73cf7559b1e5ddc76508b18210336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52554bdfb5ad881bba0f06e1bf09a29d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5d0bf5c9a73497026aeef13978a4a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880914bc876eb76a7f491f17b6666d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a8403efa186e7d0221f9992cb6328340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da138038fe31e999fc2fe1bf677f4e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbd94b255a0c736d97d6425976a2df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a664c550c0256a322299319d450567343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42380c944548d7c1ad1f5a7756627d50344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fff20d4e67917ada9fe0d7df36244345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709dfcc4c82842710dc68f431dffa53346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d796c8cd7b6335aa80b35a1a04226e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6859fc5f4911775bfb1b89867f6f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183ec61cd24192dd752e9beae542d2b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b956081d497b20d6180db3d80586941350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7197f9d6f064b3bf8f1175e965a33e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad2e3c8f22034e0330b6184c47e44e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20430047db29b637a320576ab9dc5995353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e572a370f68df155ea4285be4653d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d919916d51eeb68a5e8177e268091355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8355487c5d4b44deb15edbb02f11e9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18940ef0a05eca8afdd3fd3d933777357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d7707dade906094b144c3ecd19a26358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721973caa3c4fe9252015c23de493739359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d835d33c3e60c3cebb3e20239fa4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0be681363fc2c3f49e5be7eec0182361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8a5c1299f00c3fb12c6037c5879d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd8900a605fbfb7d23e08bb5a5b5fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69926eb2fe7f37989dfe1021157430b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6877aa9c527ea3691f534fad62ef91d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719b97c55a00bc7e4c2d198aec2d298366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ced908a18749c8dd6f468a7377b1a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4031487f415872a2e9f563105338b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594da556c4be751907c2a79a788b9701369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72917bf09f2bbf4761c8c22b0699e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8ca59d1f820ff095780b2d58f90a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7745e05caccd26e8c19e72aab1976372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3aeab6c700efcd4184ad49b31399f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3809fcaa4dbee40a8fc5b71064a692374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0316832b34c5b721669261c143e9908375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32905851645f9a93b4024843884a2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dfaf7e171f8fd038bdfa95043c410377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e1c0215338ecc284c263f5731dd82378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e9ee6d597c706c190fec96d812f36379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11a5776c58c7695ee308d736645a2a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93feeb85e79b22df05ce918280ee25de381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9dfbfe0b199e16618005c364186f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db88fb7db8ff5bd579b10cf5abe1d09383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a56cad087ba1bc527aa3b75b967e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43609d3d63efc2f1c3e8bc151582c7be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c1d816b3813cd0ec4c89deef8baa3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e36a3817b4e6f11d7ae7fc218175e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e461e63f7cd5ee530ccf8ae49ffaad8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d012ac4556d7886c7af282fd0ef2e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdd75a483e22004dc6bf73e3aad789390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a69a79338f270696f6dd5834b8602391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff2a0f937e2e7a62f1059a48588622392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52329e90f6ec90bde9020b1567aebe01393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0b55bc21e65378bade83e3241957c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bd27a087edbb231d5523ca595203a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2652e8b7d2a64b3ecdc623be22813fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563727ea02bc3eb271979af6b82b2f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73586d9331d1e4f173b5f327fb147ce1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50fb0f8cef9dcf4bc63c046fce525e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad789aed3ab07218738032fa4f4ac4fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9514d96ad21e4ed88a20e01b7aafc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386413b9f44e74491abea4ea221a54c5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915a92d5e6760687c9de8992afbe199403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c913de7ac62f434c7ad66e454b71c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d355bb795685a2385cfe6ed13c614ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531657ff3bdd79eab13c56aa9e08bc6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5f3d66d01e0bae37e1475e83fe401407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd84a3a978ff3ff38f8b71682cfb67408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe10c0372fc7b25d20f33bce98b9e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b55393cc118349bef9e525a977fb3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d61074c3b943a8043a4bbf3a74d9e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5d34e0c7015fc2c31b2ace1728d07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048ead8293f8960629f6f9cb4bdff9e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ea66682d4f5ab67f9ac64072b8d8d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5892fbb217d6b4e6cbe2da56628e472415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1a305a9d13a862df0325641a49023416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44334a52c02f7fc6ba4c03e6857dd6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9d4714d06e05521af8a167e7b4302418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f9f9cb5389dcccaec2db287313205419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffce4079970c8a47864fc697a6ae45c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c835877eaad04bcda3f1007340f34421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c7512ec40998cf2ee71ca2a47981d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc046dad2bd7b631c0362f56aceaff2e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df95847bb28e4df2dab921fda46bc6f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98560b3188b189fe8ed1f146ca082c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a9cc6ab666886b405ec23fa299fc9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1819fe284b1139147d79a70cbbe78427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa32cecec234de83afd40539765a912428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c02c8ab90e72e3f2a67655dbb146a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49751cbb1a716f4fee4832a8d48769e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613f36ca9e5fee6fc5099a3c2fed2f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813d8eae1c4144b0562b0bb8ab127f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9929f9af103acf432fb81d7a20199d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa51a419b0eb5a8ca400a2a916f961434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0d3b783f08b1062f3732e001374ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f9ca9caf90d96882aac25bd5951a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8348d9b1afb5361e7d41f5706e8b7b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe329ffe4269fd4da9226d26f106936438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca138263d36c39a3e441004a09685853439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcc9d03d0e67be362e1c677cf3e8b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46c083dec02da5e460c6ac7c58205a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee889ffc792cfb548d4a97ea8c4698442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942829f040c643120fae40d92b11981a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4889e85c2a9a5a4da7613ba8b2df8a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2336021c01b9622d1653a284c48e7fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d20c87cdcdf4460e2745723cc8c95446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057565683fb35242a07e4da9aae795a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0e7f63eb69f0ebc155eb2f63ba5fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2f2a159b64697c41797c989aff609449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2b2772b950f28a1ff7753c50ab573450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacac5cb47186f63c9088455933ffaa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24386f21feb572bf4d51284a7034db8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c55b07cfa600f25f04c95db4edd2d1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b88a644ee79cd732d8b7a482eb7f6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548c0aeac4c64987d5f8c35a8cf7fa0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf70dc48b2c4b4ef4de3fcc0640616e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04538ed135f73ee017164fc67713c9ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64257ad30621258e351bfd6e3e692044458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5fb1524765b909699a0e373b1128c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af39f9618144a99f6890991caf0ba2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb85bfded6345084bfbe1922131ec09461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc144145bac79eecb8588609d29d4e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356a760d1b914c294924ab707f0ae9c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740661284b88fa08171ddd765be5412464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b237a8e73656245b29b0b7168b9f939465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8825439451d5a986fe4d3f0157c57466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9eeff46d7bfcb3418fc5544d7ce8f0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4988d9171c515fee09c204b7931dde468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31260bf580c3e55018ef44f553812075469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed21853c31ca1a4869b98eecce82a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b35fc1860ae03e8bec52f93dfc4383471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf29aa451c2c0944b5fcecee710bde3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f074cd8febb936afff9c1022fc6d07473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5c4be88d971f6f8d5d0d82762e0a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13715c6267664f5ff6ff85689c68f336475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2a218adcc1891d5ef8c9ca7ea58a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721b3da5d26636ab30f28a24de9bf2b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526f9c4f608e2929261ce7515f37e38478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4cc929f77b3bb5cc9a2ce405da326479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cef46439768a468cfc67adc8a9638c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099feefeb34dfb44952dec21baf4914f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1e700329c0aa6832af35f5b8e1d66482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a18d8c6c049613634028c086d653b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd95cb0b8e5c2a0f123b168bafd1bd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92ac2b4c408a5734994af54b0a03a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f640caf7c2546dba09668a30de89355486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e2c6f0a86efa5291b75f8d243a48a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678e63c6ceb893916f5e576c4555b0b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b6b33d7439a1a795d28942c325936489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4af751c9bb1d63f248ad88586d93a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e80674036ec07f94db3d085b91c71491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8817c04e9e4588c3424a2bc9c411edd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc10ba13773a856344981a5a9a22687493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4fdcace5c73370499a1fefbe87dfb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d0f838261381204aba635bbd7d86d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2f4b5ca8a9b1bb4add0d7b4414afd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b18792c8e19e0e3e3cf7492a18e03497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad58f077e46b6026c549004e15f34d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60c111c4eb6f68f05bf82775038c2b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6f3c7767b547e84aa2fea272b24c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79899a507a281160715fc7b5dbcca40501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11584e8a895132969f3ccf594fea7d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7497a8334d07ea5725e752317c9fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364572d02ff1ec7e5e1562fcb474bdf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a16d842d8b0c53a629fd09e3a74d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3e6634f71540434c0c6a2132902ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b8e13a5f6c995c5d8a49e7238a1b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e77fccfd953a51e1a1a1e0f9c7a905508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceec6993f0dc5a17c15dddfc467cd27509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf8bb542ee9dd93da5324aa0f2c04d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0006de99305a798a8c52871e807a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be2720df19f305ee9fdf96e768d849512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9586b72bb0ae7e8865d9b3968ecc74513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcc8feb755a991d017a10014daac3c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b351c0a2ada546fa5f97d55d8eb500515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc31a27e0ef40892189c4e2257bb1a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e0a50c59499f6c9d594fcb4733443517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641eea5c35ea5a91f87c9ab0f9f5997c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5c029b372f8fc7f02e256ae7a5bd2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312089dfccc14e8a913f124f5dadf1a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2f0c6144206c51dcfdd0d739bc246521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ee2c2ff69d71e82cad3f674c6b074522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38735e2b1458df5f224200f309b7aa7c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4473f95e2c6b0ee4a66b6c49635b11524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ab8c464f36c84ef0b46b6df3bb503525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0f6ccc176b6865c7aba64d9eda560526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d01bf125a0f0912a22ee8bb017eaf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d246387a3f35d6e3b23578fd514066d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cb42fa59776b8f45f0d52bebf404c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef35c67f0fd6a80ccd72ab2d1a463e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e4d3335adc66d4492a0b63b981c67531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf43be49f350eab64f4bcba210860b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615ea16e533f93c533da7bde6e848fe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca22c8a5cd2286cdf2950d90298410b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f6b9923db891a10099dab51768102535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025465c6b574c510ee48e76df1b8b2a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d96bb73758623f27dd7c9ae493d68c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d2e3aa944dcf0c8d9b8e1514c22e7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3068f18843f42fd9119b169be3bf55539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c561facb7c7a6f79824c1645193e8a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d033f58f36497cf5cc9684720f2fceb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f610ffe172d233da113d927caa6c54f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb167d9bc67b3a776bbc18eec8470c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f060fcc68ff1ceef2d70535e0d00501544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934c5619f183856db6d76662475567e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758efa4cc6ed2d58686700e73d720ad6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd896ebf10038c90a6a604fb242224f7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3110015d126e796ec32cc8a4f7b978548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937e418aa0111b5a628ebfc2428f37e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d839092d7b25ffed388b0b5a5078c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba11de7be911accda7004f8ccdfb19551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7500ec4f1b7ef9e6035b386572a80d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7257fb2f922a2122f0421c8ce02cb0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bfc4a0b74325a1199ed9416f3bf0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc947430def129acb6bf1d3e59d8865c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6da48f3b0f585a015d4b61cb54d5c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb935840e15b4278461f5620ee529ae3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc9a979c6b0057745bcf018d95e31c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0a843c9ecbcb988126b76f5fe26b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecdccee33b161cbc35da987032223e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d7bf3de50f6e902e2ed5a5fbe9721561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce5c90cfc4a05cb145d28458922675562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1035935051d642c003f46cdf4507ce7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d2a56082f54bf13125f5b5c5f084d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02bec6f56af6f00f4f964e4d26ed99565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c5528b7b12a0e26d2039206684794566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e8da2aea013a3256a52718cd2e6b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbd050a964ee78f3b30b40d11382cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9422d4d9fc01d052abaa6c77a12f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ea7a7435d419cf09ccb81a82e300c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58003fc68e9b6f32d153403510f9b4b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058d63435e430430e98dc62bd38029d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be317bb3899e74a6522d6b1b5227d815573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531e1e2cf0842796effde981142e22b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229120ff8cf8110902607e59d5c0d03575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628ab431f0ab96e6362d0bf38565710576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f968acda55f8c0ae97b42b31466e6b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d5cfd2cc28aaef65efcd9f4026bec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4471734a71c919ba50b1aba9af6390579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e710a25fb0b32930158c59b354e4ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c218ec31b803c2095b9ee47bc810e8d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6db4c218a8c02d4602934743ab5da7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dc3e09622f6d7e912efc1fc75b41c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbf94c998f813d073debac7a3a1a09584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb430eafb0a649b583b3814a3ebf02585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4fae8b559c606d821a9eea6408b24586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fd2df7fd6d36dd1dffab57c84bb4a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e92630394f8d2f24269877c216b30588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c39c0cd863b6712c04aa18f24f42a9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114304776f5f0f1c05e28d4f4fd42133590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac753d3f0d500ae7e7cf66525bc2e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e2e33c9606fa49032b21578df1937592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cbfaf46148399f4536857b5177223593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a661aa7609015f3aeea6e73752030594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39751299a81d4816a06e508d56bfdaa1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df45442490417ab34a4ac1ca19bed6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585332b9745b450ff081c2db4c78739597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888207838918c685289e3c86c40fe9d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d680e7068a32520ef7dc09b4828d7a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9db0c7b70353403da1c66a75244f11600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf65b533e831bf2245b137f4a7f325601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590ffadb58b2b4505961745401cafa6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270e34093d4c968a04000005928ec8e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e86c0672fde6c7a85c75a4a1efebb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71084e2960921f8b26a189fc53c6d6f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba58bf76d75a5b363fd21c8748a9ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8c697b78a0a38568da8f42d82bb26607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e7a72e6ad9b7e7bb0e92d656347ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55125d69c571a32027221e6a38949f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310f2f211176f4baa344e58f4251859610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5360089458c8c18a709a97bb9300443611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd299a0a009c2e5fe1f15bb218b5fb76612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eade4b65b23506be3ae47142cfe50f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6984c61661703ce83d3920c6729494614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5584ed758e07014a0fdbbe35cfdcc21615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27260cc22ee15d655a52fab86bcb6f06616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354ac1a1c21a191b6a34d1566af963f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360006524b57d45a269911c65416a676618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ade99706f4400fac5533aaab4e8f6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b60a7da8762530a8bf6bb9d439eb0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e995fcc57781fa2246f20f4f63d099621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b176fb88d24a85387ee647672ceb588622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983239bd84dbbc0d86c2e733ad53a14623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085a22760c2b362ea1d3f0122b9b59e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8f3ea35de5e139b78d614c911255f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb5c9dd9ba86c28649c7054aa456ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09613ba6de82c5c6fd529b98a2b16bf1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc7a213f0f92a21195083a1f5a6263628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde85064ccec95e6ae7e2ecd587a7c5b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98186db120d7140f9665a2e35c540577630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b199b958de0e5f04a9f80b42916af7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccaf119f8c4c24724ddb11f9e7fee5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef5faabb8ccc5643df987f68db290d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a71822af131f528a7193a4b53ab6c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d758ab060da6f67c19cbc297f6aada635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1e91252691af4ba7e43eeace2cf88636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebfb1077956e223f9907c54c837267637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f4504a39429215c74e82541ba1053638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590fe5648ef87461c627134f4129584639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cffde0f0e6be96b1f50b51d95aece640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3930402660f7bcb1ba6a6e305b307c4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b57b427b7694813d42c90f875cb04642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79dceb2e049d67995240055c6a9ad4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b089a9c97e744480ad2ace1f52cc6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fde4a6149ff4aa5aa4a604767c589645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a072d9760a51048e78968b78f424f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530639285481cc336c075b7589c7e33647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e88639e36c50f6bf984197d22fc4b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9ec03b5495bd7c8d416c760568b3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28226dac99055d9548f9d41bf43220650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4646713cc9ac7866bc8f40ef28b8714651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a70abd7b1da1514ae3265d1102f8cd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ae50bca088e7b1562b1a8de91c90d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd6d32a6b8bed3833dccc0c06f13af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6851f67fc5ad4896b4cb02a7b7f92d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e840ab8018a57337bee4f86d15302656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac510dfbe73f73c2e677bacb7751da21657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21407ac44a7c0a15229c1906ba1857dd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5d41aa891f44b963f658e7e33a93c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a876e1ec170499418c495c8e240a17660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492fa6fac77454831fd3cf317480104661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4125e84e9aecf21d26ddef6554560f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e57c33aae2cc183767393107565610663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6909e69d4421c73787a9e87fdeb08664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7df35fcb5a07ab47f4abad8d393f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046c6579de98156c15e0ffafb6c3707666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5de687c5182568cabda790fbaa264667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982747558b1f55f02b4fc8ce012e7228668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e6b1c4bbcf736625a2bdfe16a375c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae703501e2a38d76b9c060515426721e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943bdb2660b0243d87c5a78048d8a6d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1378d8c07f19b64475844ea2b8518672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c516a6efd045acebda2bcdab1240b7a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3188dd4b01897a2aa789462ff5e2b09674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a278466b253bec9e670973f27d750675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebae45a41ad08bc01fc01a1a7d86a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b20d096608a5e77c7b42ca7e1f8038677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66df0252ffb5de0e8bfbf8d85ab7e9f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8b1ff175bcd198a1cfcce8173b915679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed1246af6237de68c5d63dd3929d79680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c31903333f4a97efc8593075a3d987681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3130c65d8ae30d3bf6ec79dfb72963a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e222adf1ef8a5851a81e7f2f566d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2acb7a954f8d20b7d3f98251948f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc89e7e57df697c00f2bba0db96934685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9451186adf9e3092586a73723663e4f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30401076f0195cc2e88c67a222f9f086687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430269e7ee314fef8c4c33c472732bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f319ff386fde0ff437b03684b6851d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078a521923a0c68bf32e18c9b1441cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72489e1b3cb954cb741bacec90dc5181691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01163462ff3febad5138c93d6989601692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69b25cba8484c88f0d3e3ea4ae2296693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8162ad9b744c179a6e19079fa6c42694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622c341b6a5ca0d6d230139f1cf6219695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7a38dc4972ce98e7d60eff1213832696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdb6b1faccd33ba1b20f6c057ba482697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefbf416157bd95a86f53eea874e6cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afa3cb8366ded38f4739a4a092609b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a954842b888abda05ac5df224ac36f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc363604461d297337673386fe67cdf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9fa8b239918e4b47816a436fda599702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb29e41920d15a394ae010ef51247f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9349c3bf6d17617b44f3cddd30a6787704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04578faaab8fdf55bdcc337e55a362705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfec927002f52c615a7fe7311edb827706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4c7db77e87abd848f782bf0999743707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c6875504fb97489624f6c30a5cded708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ad90c751473aafee2ed7d45dd7d34709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e23cfd8645ead503a78300a959f7a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585e823f3d0ae4c3abc3164dd4e1fab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210b1921940023ae3b7146794157074712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46749a12aeaeeb5425e40bd6e1862c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914771b9c3d56c7fc2d76a56610fb27714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5f188767dd83fa143ec108ebf7be1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b737b912e2e9d4ad7b655f47d9ef42716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8f0fd2fd42bcd8760dfc4946af399717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fbddd4f866fc53f86a330b409c982718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5f8dde3a0cd77709b90cfe1590e40719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f0d4b5ce5e04c5aa751201de4d059720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9684f31cd147bfbd173e4f07ce7c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869804502188a89934e9e4ab79c664f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbddb55853ba1a8e112dd5cc350004723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483cbd190eb5c4f2c6e97a19f948c42724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71de0a027d44109b05e1172115fce8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72476d52889861ca654ae98e67d0836726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363caab6f95966b54c2e4e5956285125727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc89819b2e48c56a26fbb1de6efa34728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9af6fcff47bc0fe9d929135d1abeb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c2b9445ff0994a35327c0796bf992730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a54e7103907b30a2f1b46291830a0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11739dc8813a9b3761035fde2431f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676753c0fda1e28389c05dd59e217a23733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8412c4f8789a1ac41e92a4a9fbb976734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420e11d7542596190efdbed5ca5d3ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92c428dd9202f6a4fea4cd650200b6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92c5e9e0fee58b0bf74075f67a889a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf055bb1405d9f8bfb5169fe110e1f1c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026e43bbfe4f6f53835bc7a732004f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da042d311881fe7bfea39afb2b67cb8b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31da3a46c77891f412cb577c4c8ee8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908107ddfa955e865fde25f323c22d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8501477ae8b11cd8ee2ce58648a5c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6452b0ba47066f25b17c1d579cd7ac0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12cef7836d3cd3d99035ccbfe109fa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431af95cddea1dfcad6bf5b4a4884cb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ea0f5833ca7663e4ba84b46a2507b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a2f964fd08a0886fdb0bd553fef0e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5c162a94bba1ac47d5f2dbd8cabd6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14417b5712b45200a8bc0dfefea5069d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59ee6a76c2a4a96fae13099ec9dc35751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d609aab9c8e110695d09a610d5aa3bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475b9ca7d057c22e92a1ef7cb03adcb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c994377616d9e9edfc7291405b3cf93754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdc091a28600fc7a6384298d1fb387755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95956d8be85e5cd84e4b97868fc21e1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4c4fbee1d93b5126d26c537db4433757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2c437de2c4e1f0246aef93d7c7536758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21b73d060811692d49e968da000030759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>