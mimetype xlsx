--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374be87f7f6aaf1cacd8c9354a811ad41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238e7d546e97141612dd6154525ad422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af6e1d4e38bc7c44fa7619311f46b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360d2e58aaef658bad246a6e40e5d9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090fad895cfd2d3efb501046612903f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aebc830590f3481d08451dd016f2566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf072c0e02d931b8fbe099eb22a99e8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d884d646afaf5b4b4b7725e8d80393b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992b00e8906246341d91d0c3b4554839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d22a038930f0a037022ac6b21a64610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6c2ddc3162893a67d5392f861438011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8da0d475f5e9a2b7d577dfbdb4bbd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacd3fe826183d06af6dafd6df710b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadd2ff54549e73b14cd34f6c331aa214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca828d01b7c460e77c825c4646c3ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814da08fce65f4c3c5c841db538ceb516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f4d6941f74d630264f7be87e467c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000820165a02d0de0eb0e96e796c5fbc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddd9923c1e8c71203e7a386c3b703a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a514a826f88087d6ee909166b78d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdad7aed8195497ab9f135d5871c2c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2695339f711377a0aed65aca1f2cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd502c5496a73e87d02cc2a6339144c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17ec54c9664a8c1b6f85d420fc60fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0d5a280c2b9aebf2cf1bb0fe4cf6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980551741984798b003dfb865b8aed6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77360385a4472f4884d038a9cce9a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0291887322b930003e7a7f5d2f27328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791530a7c3e5f2a479651458b9b4f84129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ac0d66c592ec2b5d49fd6f72c839730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0ff986eed222c1cdcb44a887530d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6d05e2f60b02ba78355731bbdf18632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c3362a8a11182918d30c0ef724e9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968555dd3e30e10b5fb0566f285bc5e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9eaa9261551f011f31a9cde16e4b2d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f618b5f5817956a44844eceff927db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87303ad3775b1d5bcbb1dab70abb8cdc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0322c9f2e5d089dd930b324f61e8b0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a58a0168c922b4eb69045a043f6d6f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af81de3eab860344e351d7603aac3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d7721b3c7dba2bafe7ff07382ada441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2457027e789c2fe2b8dad647664eca242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fa37c98efbbf3ace120a3d46872ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7da6f2b4d3f72918e3b25d11e461db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b997e1822509300bfde7734d95e2b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c7295bfc336e711a06938478f810d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea36faa33e1958b8a9e48368615094447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b03d2d067d66c32481c407d89698548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48c8c50563a724f8b460a7f531088c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64782cb8f93c0f99802e2fbb8a4adac750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399a0a87202e23bf02c73b6b4353acb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5fdab811a67228a19578109cc838f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f98292022dfde41acb198b32ffd33253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39ef986f8d6f968fb60af095e6704954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84446ec9355b35371b2ac3ca6a2d0e1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97eac072857f35251a6a8c2d408e5856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ead3342489e9fd1ea62e180d67cc957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929c394a641c531e3544e668456082158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77ac3b5cf6ea7445f93b6c6e37e8eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b9d5114e27bfcae0a0be1351cee0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9011cd850a697a75036ae83d3859c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0363fe26790967e4defad15bdd60262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c226d861ebc787bc295d796f3b67863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c2e4ac0b6886d1cf757c3fe15d51264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be612ec7fd46badd23394db407c8830b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413937ac5b1614c000cea3746790b8566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60407862c017b9c2b004b65ed3cf6d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5e245a514b230f5cb1726c1103d7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5192334ff35a52c1565a773f33edb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec89f9981a4db3eeb641b9d621ad6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5083003131b1294f026d95d613f41571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9ae8e90189644f55225dad47d991a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e89fae503c6f2ca3ccdc45ce80deaf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce62e96aafdf58c500b35ed4e36a2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0dc71bf58dd8d30d4ed46b1ebf6ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e92a8063542e64985f3ca70768e55f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf0e7264f91171f42462155760a7c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b16f0f71f66ea8a7944dfbaa578a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599a8cd59ddd5a34a715ade41f7e40a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491460ac1b6baa16cb7b2c987f1e10e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e74cd2fa58e9984ef8ecbb9524db781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcaf2aa4f65ef3b98e7bfaf79dd5f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282e9c0d82eeb5a2cf7874a6193b8b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894a74c06c293caded14933860128b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51339026d6a3fa960385a3c600f18085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f1aecff938482fadfaf31348e250d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8381cf8a4a4926737a4b2e44cfb9d2387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e222065257c320071093b43d34ca288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970627c4ccf4e97309f94e17642a65189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64d7790bcbce1126d70273d5d30c8590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c571dbe915191fa2dfa4bbd7dd98b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac9c1718bdde0f53894febf82bbafc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0876bf1af8d2dae9079d2fb978c6b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb514943521377594617b316de79725b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d41b6629e482d52efc7b935a62fae895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca871cbddd153a8d02a7d52fd727d8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cd1d8c8ed05e2c524d8a0eb84716d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e077143656ddd0a71b001329d30ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b3127ae98e66a0d9e88bb846c47cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea93bc02fcd58d7f3662cd6c6171e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c357dec260be39531f3b8ed925ff1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f065f47c9b16bbb97471b20c10300102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a592c9a15c7f2fe62c7fc6379ceb2c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320e488651befc42d4bfd4cab816296104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8147755e14e8576d2547b7717d383d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01f8195ac72b091d2ae94bd4fd1aea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb6e715ccfcc0249d520c4acbec184107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f11dee3ac97d09799c3aa1ebe4962108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30658885be20c273eb370e780e4c71109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43db3b5e12f6951acf107229c4dfd5d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585915926d071083fe68d3078afb352b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0f7d9df408a1a05b7d70250df0596112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9540d7f4a6e68eb91e943242a1ba3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d613d6b26118f0a7a09d61090f469114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e0f6081c887ad3bf8bf0a14512aa1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96cfdaee284ae58687bfe5f6b47a14116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d482735be695d259421822c258c14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6244a3496de1c61927997b63cf627118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed25a08cfcf0c172e17ae7b34b7d167119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7066210289817e40f5a7ac569eb044120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb92465033586b509ef8a50f18f0738121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1decf1ca5a227f0502ed3645a9f42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f04892c1392da1cb7ee57ce35e5db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36770c568d8620718740d859f52ac9d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957db6fa6b2bb4247582b404d65e334125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8336c7932b9e8d32344a585b2015352126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2b98f1f8fafb3de07d09433990d19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915fce51be3002b9b91fd4bd9403e40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fbe9fc2a7d04dd6602d83c6232631129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9409bb29fef3db439c77a76ea9a6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546eb5013aefa8a20cd8c96fa4047802131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315419fdd208fa18518faa1cd0bd9b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451aa47d9a7627fbe2b8e1e47282a2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da374382acaba7d722b01ade9a93241134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714bb12af4c0009d1d247e5624614d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86747ea7fcf44df67c756d118424aece136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1493c891c8fa7a51e94e1aaa6da5c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946a8c458df91b4e16f6f5dc7af824a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c611249ba05d71fe3a085deb6c59d3a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1dd5372c6ed8cf77158f6ab1fdf08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f57a21c461b8970ec037c1af5f4ab2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724546a433ab8d7f8ceae3fe90349fea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b93e2d4d1615f8c80d7fccd7cb95b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b73834a15f6cb631f87834f9e2050144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3612e8cdbeca720783742b6c93999145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee65609632c7b04744049446491abcd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291f9034212cb4c819c61615a93e27c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e557075cc1580f08dd94fd03ef007148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e6d5d5d4288e609f828a1d3ef34b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2283544e36b74070b795a607f9123d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efc8b628f283ec1a8f1bef1f8f82dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d470bee8b1f99bba91b0d9114efed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750f7f9cbe15b400c6d2e443dc77763153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e50069152a2d49b0a68c62654d0b37154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ec2875eb5ee53230146937d27f6a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab6333fbb6f8e13d5f7f4d3d4d2e0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c5cbc233e0aa5ca8c2f9660357ede157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5641dc8999037dafc4e8f152d4485b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fe715cad54ee40456e70619ae3831159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98132e4f5d3ad63a372a1e74c64a82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831b0af4225c7c3ad51ef413e2462d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11da8b75c3c23a03df32718f852c21c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b953f611e7f0104d8b0fc15d235c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e073f2f7f84c8e672b55c39e34654164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d4720fa2f2c11dd2558e4cc5cdbde165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6abe611e9540fbcfa205ce34d09485166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e756df95d87e684474ff44238b793d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37747697051c77977ecc6802ca21ca5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c489590c0451d246fa18747d5808a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e2a8ec4d9cca10ab9c05da9652fe0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e84defb4dbcf251c85648a16f37647171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149b6ce543fcbf24cc815c8bdeafaa2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b05a5e6f987f856a7477dcb27fed7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c692cca3b2a1e012937f49a80b7c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d0fd677362a2abb34c29c23b99247175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57ade325341e7420e91b7d2550b6d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d077358d55cbecf98940ee5c9f234ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d186a69ea9277667872489927ff28178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de938036367cec24649194865aa225ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37339f6e1303c73eded2e16190229479180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b85e573282edb2f6f75f0e046a861e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce9d45c8da65c83f00ef680c4f53a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273ca369fda04681eb51c6911a4608a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a5b4676e1a5c28fbd086175a5701e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94bfc19bf676aada9130c1cd4eeaeb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d908ffd1ada4ac363e0a2524544f3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d5ca893838a557fc99742096b0b72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff913ba74b3247df154e1c07672bd2ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2bbbff8124ae99f51286d8eb1aabc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bfd74dd92dfaec266135a6eafaf08190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17086213e1ba46f3b40ef0c19e47e703191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7bdb366d23002fc497fbef6f7d45c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896603ae3e7d9d717e3f379b71522830193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac2dde15a22d2aaec28466ba1fcd24194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e487c315ce6a338e7d5f7aaf76b537f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f1cd0c21ae193e52be9912488c656196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3eba7b894e8cd20dc0d71b1d97dcb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81412474c2c047e25bf19fb2a334e3d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fba829e03567411917909f91e50f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd83ea020dd90843b0e42b9bfb0ec9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047efed9aecda98bb42de9ec5e93eed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e3262af8f39498de44d1784ead891202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0e9070a47439ec0f2b18517b089bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e63fbbf6885db830b89cb490a3629204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91630ae1b592131a9f01f39dbbb9596205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e1c25394322025cfe8f9756109ca1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e24a4d3e7f5a0770da65872403845207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e22fbc3e12d81e73ee4ea2067b158c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebdde3e572b4adc9f4db038eb09c16209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9421396b493493fd202e52a092b3a9c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ce0204fcd5aed31d41b90ea248443211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3389cde56d34d3cb0ae8106b2066e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5f067f606989fd2baba37b187d396213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde97c2d475140acbeafbe529b232201214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870cebaeb22c947c671d5f6e52a74c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343cf155397eff49328ee25dae92f0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b674c342526916c25a29fe95ca34941217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77796effeb2c083d7d8c090c0c28305218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc7cd21c3304b31899e047e629b1c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9e2ae1b14115dbc78bcfc69f6f8d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f1351cb64df99ee33822c49de3012221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f44d40367ada0518ab48eb696aa600222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94121f5329ab55182408811b22d1e9ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07d3e186dddcb31697ac735e18e026224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cafb00d5f2d264872720cd835f8f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a914f2b792895607074a51918912b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290552ac4a71db5b4674de31799cb430227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a34b815d6906af285d5a1215b83410228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf75683d7e854a722f246ee47cf0c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ff0a278888f41b173d306232cebb2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc62fa5cf26d78741fc17b9e816a064231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53094489df21ca02a0184aba2910c2bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc902993c5a876edcbc9659aeec072de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1474abe8ea7e847c7cee27637563c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1cfe521d6d741be0abd7bfd99404f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5c38e8a1c3b91f24bb072b9e79c3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec096b02807ff2c45d15487d529c03ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5275673ac3c8e246f1841519767975b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd3396c74c3ea471dabefed20e2d33239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e56960b1fc7ee1ce66b4c0b1de6e66240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fb3f04ea606f810b04ef6af0f0f9d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea5469a0a2294bcd7cd81c8e5e579c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf07188a1892fa815eea42244cf5423243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a863c11285193083712a3e50f5cfb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7864fee4bf26ba1a1ebe8d7087de5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0c67baa5004e793dde9a7e7c7b322246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46456782131f5080b286ca02f512bff0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85265aa9089282782c58503e7e99202b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03532cce79cf82d9da64505eff2fa2fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cf159f1e3302e8d05aadbe5119b45250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72e7cf36b7139a33a340d865978652251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b6da31f53a9ee47b202cdeba93f8c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ef84fb7801be041f649c89549c1fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71758eb32c3a8f4adcbd1b9b1ad6c61254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d52c3c8efe38bb478cfa0fb2f45cf3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a43501c53a9f5b818408c4be81de9b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a08faf74c5e9732e8c5bc1b93cd3a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c509aca4250218aa582c812d9e94fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61538960c095039048af6bc383edcd9f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa5e6e209c36d5e8bef6e50d093d8e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae346575f11b7ba9d2788be3cc1897261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413756bc15620db825a4efe25c70129262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5aaea02deb91c09b5db0a70da2215263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615b0eb3727e362946672d4e58b59d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5796791358ab2527ab6de58df1c1ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61178a870f241fa0186c18684decc6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3914014c7a7eb196bcbc45c424a4139267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaeb9c010ef4ea9393e7cc26d92d6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f8603cd8485b12496fa05f338d3ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c423b17543b8e0d35a474741dcc593270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5e5ba3fe76fecc0415357dcca926a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fdd419234bb7f03144afec1fe6d52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd946253f2fcff1b83cabafb0899f0af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f0c14a82bf9589a2977298efcbe0a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71cadecf4c8cff84f962d05ddea65e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a65194f39a77b92b5f82fbbc766480276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e8cb965b58b018f9e61771f0b35f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544899d279657cc87dfa504c3c2fa20a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1720dde8c96aaf272ec71732f734b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebd7cf6897b902f934e84fe16721df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604e789316a0d03e4866e8f3b5ebc23281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f0ed3b468f54e442bceef69094e3b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a90f6df2e853ae025e5cdc490c512283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437797083b0859fe2f680e0f81c1dad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66c922f53d6fab83791864729a7f07285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b29b75bb6c469620dc5560124eb967286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2aa9f972f603155377a6374326869287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbeb48ae4e8277552b1eb920cd0662c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7cf85f98be285fa7595279184ac16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbba19828f35bf13af77477710434b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5ff3f76bc10de8b911b1a1f6b0520291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6344241d5826570cc18ac18c045bc4e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2229f3b7ef2a97101e366194597842293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3db86c9d288c90a889009b72fe02db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56aa53f523eef5063fcf1e8a4aacbb1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2671460ebb2a7d7f75ec417340fb74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad0fa45ff3416e6ac8482416312be9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f11be86b4d3dd244fee8125699b345298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c58b9f57f2a6c73fac9aadc1a4b15299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e26414057ec4dd94bc1952ca38c6c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f9533c3e927bfddf0944a85558c0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba149a78e6f3c0f9eb8b0812fb3e3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce37c88b699556ece4523a1fb02f6e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e593defb630801573fafa0496b5234304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbaef15fe3fe1b9411c0d6801e18d41305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01a2f62ceb2a07448fa9ecfb535b47306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb795138064c7585fd7f5fc9a060f733307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d40b651272b0899ded2ba53103648308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9365a9ddfe003454becfa666fa8a46309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999fdc43968c7e4f374abfaa7217625310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160af5f718bb5059537e65e8c6652612311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285189bc823de6cb341e3982e198f1c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b1d8ca5c13a470c4ffaf5e822de1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7926b431abd26587ca5a726920fcf1e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530e8a293b91a1c716ed3bb5bbd94ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda4d631e1cce1ff1f76f5389160827316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d2c53c16e99cca703f930382230ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bb6d884438b3736ea096c0e4d514e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444994d486195751fac49ee6ceeb6d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b502eefbb5e55883c433fe816e656320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f17fb8e06a629fc4099580a4d0b1d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b6a21ebd687ac8cf514bf6ff85bcf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550116507bf4bfc191d13252e8bd9df2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943bc79af5ded6d7cecfe5f08da4f8e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f92551218370c9e83274ebcc7a2c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89a1780a3a55d9150c3977fbf47e15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d5cfd599380cd0f0db8211e55d0bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc4ae65a323780e4d46dbbb51bb0bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afa61bb4c419c6523b2537334efd17329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caa61a0b2a90b08604d586345480a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c663b462bd0822aa8058090712e350a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f988923a6ca7b9edd094ed69cdf60a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d976ed586f1cca167c88e753b78dea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66741d0f24120fa84f21c4943056d761334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5407aa5a0a8e275aa3c47aaebad5b00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a938821e4277b29836dbd5ecb07ad7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c20075ad02fcd9ef61db0f555c99c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea58f4e7ca153a343c626da27e1c645338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbd2d6de04b47b107d2074c8d5617b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f50bb872e68374bde9c839be65394340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fea33fb64ce22518a5c8aad1ba61fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d66aea5eacdaab59ac305a48561a9e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc6b95ba6aafb25c554033dfe0c155343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8daa6fcad84b2ffb9ab62b1cb3d7ec3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f19317f39fd7ae25da5d60fb7c3378345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76213283ed9d51aaba9851c5b74765f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b7d41625676ef9442f63e02ebba5c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde467c5ce9651f1ad1f46702d9caa7c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4546125b7d27826e2de4921db09fb1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b48d5aebd2a785b9898ede59b93190350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75cdd7865c11b58ea2087bfdad3c50351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4757c6129f18e41af8fbea718be44352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ce7c6c3ad776472b358c70e22728a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f72764e5032a859a798583775d413354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a0deef328155c865fe58057588f94355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069fb4b01813f1175fdb668cec6574a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de33284eea2616fac57777ccbafda4c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4635dd58740c959151d471ec76634e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e9f7efe2b194443c660e942d57ba5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ba20d954bcd1ba0b5b45a21665f3c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fe13f95ef4c4aef6bcaaebaf129f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6e9c10ad40d9961428c0336663ae2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b0c5dacb544ff895281f183d587db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017ee6d54179365f36a67bddbf4557f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f2e33fbcb326bc0bb2fc9cb406b39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74771f53fc383acd1d911455349c481366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238b9776aec7b9631302fc365fc9a0e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beeba03e5a2766ac1cba9d3f87460cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dda66f5cb1909d5c36abb1a94441f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a954595b18ccf374abdbf8b276ac6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edaaf86651dc851c4e63fe6ad3cdf7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eee02c6201018404af5d461677d891372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671eebc739b2cfd0b0dd1647b0f6c7e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f186410bd3a6c7dc95bda365e98aeb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242a833dac6b089c5e8c2a35719a6d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afbe48c8ac51dd7f48708b12923c91376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6179a68e6b70dc18853b730183a536377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93251d75b2655a09d38be20e72b1a552378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7143ac8f541508ae975e94ca0906918379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7ab4d673613427a39aff79f812357380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e28e8ff75985ff62fbc170d86a64e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272492bfb466a5d5f20401652395166b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e375803f958accdc5a55128cbcf03b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08e6661f422cf52e971eb72892e748384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e647e40966702aed171c29957d4904b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a26e301fd673cd5edf8949f2bf83e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda313e6b488048734da258f9e893ebc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e35733e60a8d179dbf5af2e81076a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621374871744b8cf052ad7f8fc5561a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1ef390c82a28fe7367f87862e259b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a24ed6fbf605758ba0884db712453391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce84648528dcc758a8363b6011c74d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056263a468218bacd3bda89699116117393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149a42ae0a25f3f5e18d8eda94a2d67394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62f4cf6f5ee8a60ba5a7cd0fd30e02395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471703707b385e6d8dfae270dba60c28396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e20e3c04089a1a06efbe454c09944397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f93846a63ab8b38fb6ced11608069f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4771c6351be3b262f11e3bbeb35b4b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb6518577805d2de4563c1b1aa8c83400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a7d2c7c4609eb4f49ca29dbc03546401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931ed22d54aacb134734a8dccd8c3ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90370b04079de1b15b1b0bd0b0a842403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138276feb4e2e2410ec2d9a325ab2ceb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8603982ac83f375f1a8886df35c452405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17e0e01a785eb769b8c341040fc48e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe634ed74fdf3e8fcf053c9c3a44b0b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e039cd54bcbd64f8d5a770fd1b981408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6181eeb123cdf7447c85fd029a4d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f1c2da6c2a1726e00aeee997de05e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d388d6237847ce8503b21bb7a40b737411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe17cd0741845c79b0aebce8a3daa3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01853b89cf23294dd31f70be5fc69517413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafb88d5fb3053363208b34f3d9ff26414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cabc2d56c8c6b02ee0d4115bab3f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66618af3d39f3e90a7720f081d23d510416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1ab5626d268156c2d7459f82be136417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73220bb0359f148fd1abb5ba4f1e4c0b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281b89272091353fcb171d72277a749419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0c7527b1a53f23abe805e890820cb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45033e927aa0797826f7fe01074ce8f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605a2401667b211c3d3e9812b722d2d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1362132d2ba495f488769b8508ef53423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953fd19128f6aec1b4c2c6b00c8c22f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401167cb97302ef7a5cc9c76bbff94b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d40bf7dd24e5a2712dd06aeea18926426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47fc94306ee9d92ebb1c50f1924fab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0401cd22e020338714cccc0ffae148428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfa9da8e782829f953e293eaa3a544429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1562c66866c7a334833fb1f51d34aab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a43a73d7529f0094cd900c0c5e7a62431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4af10ec9a1f8995f98adfea130514432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f72e9893cf133f95b8b15c31b38e83433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ae0211c32817ba738525fe0457990434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bc4d8b67e4312d6f453df7c9bc8a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df988f3c6ef0f71e30ee0292e40aa25e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe6b7ec5ccca47046d8c3b3843e705437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe2d723c83187fc50df981c821869d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93984e39b325fcaf9a58dc013781042439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c1c34c3b76882811b00d9ff7b51a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a0acfec8d356def8ce1559d7ff7fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cca85278247e53c6794297f91045f9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b977ed377a15c151470b88f355e13443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b92ebaaad3e2ee2dbf9e4dd416baf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a32bc4583d48fe3626d10b8a513a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b716da7a5d0f71802b64f7fb5af193a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5b3835bd4a93b325aea99c4ec6af3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e255a9e9cb4d0516ac1fb437c8405448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d5ae491761ad3c1c2bd42b1249d00449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba2974e1dbe01cd61d8ff32383356e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415eb690342d976ef3d5dc6603b36328451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f6c8397529324b5973d8f8550ef7f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee100bfcb18ef3269b05f31afc5b0abc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237ff925cd59bba3c27bbaf155575e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985712be418e14457d84823215b9e702455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0be7ae990e6fe56a335c7d483d589456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347a466c39c5729770b47ff3eb9d4b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5b29f72f04f58bb49c82b492f682d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72965d86173066beeb81099a51f26f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cd64bca9b6e285b6c922be207f372460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f378602afff3a57a758c69bd40e31461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0276ed98e775501a26c62e9bc4aff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d32f76a9aaf461c25ef722d3f84ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf851be66be72883cade962830ce90b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18164a3fc331d0ad8ad9a1756ee786ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccd2d567d7bdffbcdf013e8491f2ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24324fb7f4487c53d9037cf1a7d0fba1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e99f86b7ab020cb0ea6533323f378468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd9d473be83bf1ad4e0220f1dde614469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ef772804b7a3c85d9ddec8b4af443470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d074582a3eb8e87075810ef94fcd690471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd62e56a740f1afdaa82f443a55fba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627b02081ed88633355107e599786f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cf18e03af0473cb2cdf164f4f11e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b8ef42ac97a469680ed6813230f38475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdd1adb3e8623cfa901aa4abb8d010476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda75c1e814d65be48810d8d742d02f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a2f50584a586acbb78478dfeec2ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b259fd39c36bbcad081b5b5d25ca9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788f1fbb9b355a1a6ce7c7e9782ad8c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3aa4f0cefc16d0d64d8425483d804481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbac2c2440f873d58a3f08feca0fdff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18024ad1f5b821a16c762c3379726043483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d110a8d4bcaef7067f56e7674d7f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbd628a88c82d1769677a3e8a83ed6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1cf5063d1dcbd5092a8075c7322a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a282185958410d0e126d6376883694487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5056843dfd4aa7780b91746b708e7c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da017d6032ffdd7d06e9f8b065b0f1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1079ca8f98d84809467c9d18f8052490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b9458bbdc984156b4e66b7d7a751d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b837264caf5013e2b98838a4cd18f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c670be1425593d62a85e382edefe3fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b1d4cfb32b45f9734f1acbb167717494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989d31cec816f98d516384167a8a27f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6215cda1771dc372a5c39388f8ef17c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1b5f505fb17ed06b65064ee13063d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845165cb952979297d995ef3e755518498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464e1f3eaaba68f878b7718c0da9944499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6fa170df64aebb42511f31eedd774500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d210064959ca1cec3b74af721b1ee3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de7aedf56998791fa93667e12ece4c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfef9a066831219ef2be85caef55140503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93750bf4c3246cdf03c54a8082d9850504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2d984eb04a8c95f97d52bfc735cb2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0576349a40cdb0bf7c4c8f3772a085506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bedc70760c4d4d073ba0eebf66621507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549612a23f43655a6917179cba90054508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bb23c76aa27b7cdaa524a210f16da509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a5afdea3860227f71fba8d5d945a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63054b89e7c00472d6477a2acd7b0a30511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacdbeff1842c0aa420200f657d450d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed5224aed9f6fd35cab709624f810a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6753fb68e9c5fb3c41be15e862f13514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5c18ce89517541479e03a3b1c7bed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a520984e8b21c392e0eacbef0980b3d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a9e7f285bc1293803fc429a6d577f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeb67360184102f03cc974e793abb0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028d411a41167cf0a4f411e24b1df76519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cc590bd6e1fc0e1a356ef9ed97135520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e220c5f4d9312643793561c33a79a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e0d7f5dc5485f90637336f1d8d683522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f74de61191122911b29bd1136e056523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0c5dfe0dba6841e3897c46605bf01524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea20bac2c0fbd8a7e6293e3b81aefd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdac89a6f494d7ca2b46d9114bca02526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580268093e9129f7d1a762ec6397117527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3227a74ab552712c3ea8bfbb8ca4c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a87b9e1a1d6cf2bb70a8d319982b52529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8df704190462dbc8bdc89743fa737f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394efd7d8945f63c87478f396cb5b418531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcea9e420e17c38c484fbdaaf5740b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f4df2edc90036af805008b7ec7d2b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a65c66c1372adffbe05c8a38f509f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ded6a70bfdffad744d9b4e6ef6e415535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f20cc590e0b339576310cf1187e14536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed41fde67c81d51a24b5a4ba91e71f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2a159cfb8fb48b05f6976add6815b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707316925b8315aabe733eb288373d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebbd0f11d2f8207cc2f93d009ecde5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a92eac623ae0a071d968c0e1943769541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0722eaf81ec90687751a3904e5945b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a465d50a9c6257c46484169b2e5d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775fb0b62eb6aab2ee2e8a4434ba6b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db4f984fbcf771ba433d0e5fd85c7b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4711c641f1dc976eb1a86033f49124c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22043801f6d40cc0c018d0829d153f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d64dea5454b0489ebf3b5bcb66916548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6fb2a303714f62a2d27a167a35429549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22b0927477552bbefe74cd5326e5fa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884579d58eaa8684d77c5811fd23015551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec83e01b040368e3162f5892b803f17552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa503d0db04a6aab7d6d992050252f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec552b8c0c898c896a1658244d482a9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827848005da604a730a26615da6b77ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985a7e7d0f9ef9178013f082bc1c525556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da477b8496d14b2344efa73aef121bdd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c06845089fc7bd175f9b007b429e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e157d02348d55fdf933b31c7079bced559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571a4cab5bdc3c3abf1cdc7c2ec4172560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbafcd0019b0031149a6a09898530c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b53b9ad2ca97d4284ed2e1a6b5f77562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2868067828145aea0db13cf56a66a7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d26e07c1e27e7f2a5d34f57635628564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065748c4be5971f1998cf9174b33f931565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bea8dc3e5b044b639766579ed49f2a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2f2285fc4914971c05e816096b1ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5fc040848e6e7abcdbfdb296fe664568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab75b4f0f13718b6b960fc7c601a8c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a66a8a6ca7e148bab51a2fa2dec7d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cd430cf77dd97d0a300ce19d774b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61112d3784d0861262c691e075cde9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf1da3b469c153d7f1cce8a409e1c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee0148e500ec88dfb592f94a9e9bb0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208785f335a8076b610fdc1dcc42a084575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb12a9cecdb092606ae3740619f5203576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd03449510a03bbc91ce9f450aefe7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ca898bebd831d76dfd8de875b95a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47e2b940669938ab5f083aabe356a6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f727d78c8bbffb68ac7654cde7db9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da5fb300ea07ea0848218ad76af702581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2a7841151910c12dd4f549a77fd89582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5226b02c7f97012131f3adb03ead31583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65faa14023dc02b5552b21fa42e799584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fec7ff648bc1394555e5c0631e657585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4334c611d498958d6c8671ad6bb1ca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3e2b3d5a99a576e6c754a43184c5a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d925ac33c9dcad01204df5b2db2a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38a2f6ba539f3a779f93a3fb502a11589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923583c6ab871a1f9036f5b83a1ab90e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871c4610040d42f4b3af376b00075f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ed3c9250f2a4c17929f1c4abbcf45592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ae9d280815878e364ae6a31e2141d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad31f6b54c5d5c693aeff884c98edf8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f82ef1cd0c107e359c23f7c4ec87e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c04e788a988580af38bd8117e5174596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13a0f8f8bfb0bfc113daaf3affdc63597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86443a8de5d1cee0ee9d22d252d77d15598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a76ba5824c355283fb4014c572aaa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b6cf476248f2125c7ebeb89732697600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f7a21d4d6fa4b7b4ac9537bbce7ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755bda38999142da86ccd277ebf3c2f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b178e0077aca542d4738f17912bdcf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c7bbefa14f033e2b6723ae0939086604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81848a595f3fa5efdbfb6cdc951cd0ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13303813d6a3bc30cdb4ea9ec28aa04f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa724232ac0cda838bdf902d8fb59c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7d9c4f85a1915ce306adfefc8de03608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbc2fc4dd3269ec78e6b0942ab888e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550085f2d8903a0fe83c74bcbfaee1a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c767fcc35b3846689797646663330611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4252f5e6b2f1fccf22449d5735c899612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1e158bcd97de72bb2687ca61ba70d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bca7a5fcf4238ba745b3fdab8d76d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92116ac18a6e222f22cd1d3beeaccd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e2219adf5a079c9b65896db4a42d3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb987a0c64269727433b932702f319d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ab9051d5b44c9b9f4ad8f73f4eacc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045563cccaf7d120f078e71c9de76fca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182038c9708f532551b9d2336d73686620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a192e9c6e3061da7c3b8d59d172c5f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30025aeeb0e406b373e59de93cb371c9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff735b1db54d79f24f188d2c651862623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c925f35c3bf7f6d131dc5e876e2e9bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3404414c28515ea766ea5720b652b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50846ddaa51f1addd7beb17162b269626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee1347d69c8bbd6541ebcdcfd6002c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c18f3a28da7051077953cab1b5593628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fb52246de815fa0e4ab11204a6103629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7ec355222d2fb8c6edd63a01f7867630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e95b089604b425fdf48e0ba573069631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55138915cd92831d7cce846e59c3d0e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b7de39a313b59349d72dc281644dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc1b0db4ef8b730a4468a7b01ecc7f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fafe24faa04e3caece1e08c7d17998635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2385057a195abbc7ce56d21157100fa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ae4b2b8c4dda54fd54be353a1d7d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015bb25d341e0f269db64267713d3f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfe3ea00a5b821ee20dd0d48e095da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b27e27fb4e6d1a42b5ddaccc4c000640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fcedf3f3141e52b213a45a7cf0e78641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102db122d138d4e518b3977672a22ba4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72dae3167c6cebe9178c78d0e963a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428a217ca2ab0811ab3dae4b0c0cd86644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651631b3ad6fcdfb4ddb86ee7b8b437645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53794e84d1c9c5e122ada9ca509849b9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105913a0ebf6fa118fc32f1711da5444647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cc7589483a3e196e2401f3e5587ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9cb3254e49833e2e3f88a808948c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533194c10c65adcc28a1a8acb0ff9e39650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825ad10c1ff044b736c17a6ae42129e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a2e8a5d359e4703e5b87c9f96afab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62028121805428e7baa9ddc6cc8868d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d16e652d537bf04cc313fc2d27c24b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b33bd27cedb09398d93d98e198225655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70d6734e6d7259f82a79cebc030022656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe376528a8fcd4eecba6d8a948ca812657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c94e6f8cafea50b6d252e27262946a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117833fc7735a621b26bf7895a5d497659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598277d3da5f97923a8575d8ca9afdf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1522baebf2d54f7773ceebfabe7f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532c650da77bae991f95b05739ed1ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af157420012a61980a04ce68ae070be3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733cb31fca49ea5171b414729f1e79e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cf5c7bd137f3719210e0f8d55912c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4298123afb2c8e6d9e24acb4f4319b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962bb4be0ca4dd6cb8537839589e340667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0d2799e9a184a7393a8c35cb3809a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec069658f7b0c0dc7bcb1923486955a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca456d500c7fe7b8a6186beba01edffb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762a7ccfa2ae9ba19cf8a05907c44db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9711a67e6d09a050ac70a0bbb1b4c91672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c09a60ec9b8ea18feeaca87d099b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c39d835b8149d3295d90eface7fc6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a66189359cd97f6bc9e1f8ca7f749675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f3b40adfaa8d442a868048ac788f7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e539c08f7530cd4b228d39488770a6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bfb6461c0a508d96f71003576a474678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2367711a755e4cbe923c107b8e26c17679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfd3e685a2f81b6240ab1a970b3495680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b0f7b50ca5ea86c7b3f3fb18e217f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dc1d08284ae01e28137cd393acb3a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232bae039636d5d76412a411f8a827e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813317518855a5a814c31a1bcb634a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8715245235e2c26afba44a51601faf9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d84d076f5e82afc0ccb9eccf221f22686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e155af1e0f0c6fe8caec7a062f4a8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32cdc7332a0fc4aa0906c505b73136688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25825aa8032d4edb4fe03c07dec0bcaa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ce9b4c8342fec6d74b1137ad06f2a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad1a5975950ea8daf737f92c7f764e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25678d9b301fea339f77258dc3967e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636e5149059dab960492b318c3275ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d98dd0d431fcca63a9b227c75cde6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8430a0b54505e347b20496317ccd8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b189614270db0063197b81cd7038c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4715716a331325e1a5397b63e4f87697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65092e4464156def0416e94086ba14698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22caab3ced8f85aadad0320f51810d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996dfc213304d7b3f8b2071e03560f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd627ccdc571defedb7b4306e60410c7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d56bdc7fd038444f58a841ae88dba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206902342f4e46cbcb8c2b58c5aa25e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665392d5afa33c734278be9d64f2c24704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9243fbb504c566a27f58276d02ea0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdbbc2fc83e81ec4d1352c9fd193bc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab4504ae451fc73d517c0b89ea4644707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ee3cbed8f8b41b356ee564ed70e51708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae27edc855f9cd9e71d02a32312cd84709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730533636494d0a0116a906d927bb33710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199d6e0571baa1b380d5775c8f79790711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c76f24bbc6ee6c1cd3e8dbda8d4c6a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962808b363b179b24d64bfb4c530ad1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a762524a452d7cad372d26845078f12714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc227bfb96ca9272ba7088aa23d45ab0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be0c154e5c79ca85ecdff8bbf9d08e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8200563c61747a39db81ac885d94ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e85200c1f7b34a8882376b025a8282718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a9847a3dfd7bcc20350f9712a5bd9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1e257cd58b23e5b961eea5f511a73720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67deb06a1aea5f8ce9f488d05815a152721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa19d6d3338f492f62025690dec94d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fa4b765fbc9b4fda1edb865657cc2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac0d08166466da343cb09f39cd8a3e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d680118b3892dd54360f1ca8a8f986725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321e7b440b84992819b2ed9926d9613726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834719b40455aafa38c5cf51dbaf36a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b0fa7fc69593de5499d187392f77b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefcd116d61f2ece5eaa4c3b96855d1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b2825db2ccc9d79b1326268aa5fd8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b93fb15c45f77fd593308672a1a59731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c7a586d82089d9e4f3ae9d67c1f84732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d791ba463da104703e6d070f53cc6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8ba675bc4e66a0de2e15d9c0e9f4e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514517a154ddf680d2e2ee081855af6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d812ee1180a8dca054dc3d1bb01dc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5e0e3575d56519ba08e79f0815d06737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33315c3ca003b5b75e342428faf9971738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f509cbbc7f640bb448a92ccc65216e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163ce3164ca697c58c382f8cca9db7b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6b256fa66d948f8bbd315bdfb660a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addecbc2e12ca13545994061e7e0eea3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3371a32b50b488f90d2a60ce65f07a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131dd980e2195410c24ff51095c4fdf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926a286d1a996fdc173b6407dc1c18b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4bf61a6ba8d48e1df56e2f2ba3ba5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb1d8f1172812c32bd31aef989c7c8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8b97b7f5c4e8fb9044755c307ddbf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad729bdbb78834ed36dca8208389d330749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21076af96c266a44bca317c6788c5584750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cb20ddb2b4d47673bbe1077d1e846751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346663f6bb86cdc2468689a530ab7880752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edf4c7cebb1809c208131ea7f6bc7f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16302d269a7f156e73bad6db5e7c138e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1c78319eeb8d3667c2a51ac0bfeab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2ab697263fb8a5ffe569f7e267d2b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb5a98daf20b424b1808eb28321a3c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682392acc48e7c61d7b115d8bb80c6c2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276cafb1934ba9c1dd71a24d14c4111759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6eab3f3c17b9a24ae734db56b72d151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361f6b64527128e481609c2cb3256e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557d2986b846c441ecec35a95208e633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31039a9474b2fc402fa0fd38e76f8e4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff5e394f80692c9f0eb92048b2a9dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b834c02dc24ff3beab5173f5d0d89b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac3ba71d3f85ce553b49ba1344943b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd0aa361d4b3af4755571bbc630ebd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1b67491bf3d8fc1d4959022e8475e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cd400a1cf6d4a751b0a22e6e234f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91809cb3f948e98d5256bdc4964a44de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0122526619781b6ce31887a842cec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa86ce98ea55568acc09cb73833a8213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219905705b0e1f0cfa369d0b77b98af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201238fdf11d74590e1179bf52898f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a7e58b8daf9be23edb52b9183e45016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216edc347a808f53e410a47106d480517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4026d08a34adb33d1497c41f4e77f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6313acb8f8a6752fb9df140c19dbd7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24848d73073764af6242f5696c9b5c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47576df16e7d3cc419f9640c8be062fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743855d66263d8af8a972973cacfad222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60d23f5db2abb5a5a06a3357bf500623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eea9537acbd54eb62585e8f4edb85124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49d389707cb1bad076eca39c23f73925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc1a3f795d7b891d07d10d66bb1f0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c2df2c5bdca26c2a0bb730e79039127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c2a846da0e9f83fe6c3083dfa1c7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08183c653829aee4bdad1f6dd0a5bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0642dc1b450e063b90b688602d29a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0a0e2b34de213e4aa3b41b9b45f6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0545bb994931652aaadc13eea17868232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d406b221f7f2c944968e804a32717d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d841aaec1a0c99016fa00e95ac2139a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43418ccbf4311de359c028e5345f23d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18650398fa75e0c9a0d5c633d42f0e5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d649e11b5f3cc83503f700df7e2d9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584b67d1760e148ce4a64f21db32f3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64271930ad6b604ee55a2bab6b763c8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74565893fafc681f37dfaac12a95687040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f08fb714c3561639da61e3c97531541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617584275a1b22edaf6c8db4d275f6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ba0231fc08df2889ad3c6dc84af9443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58804a4272fb4a7709acb36f427c964044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41aa071bf09f172fd73fd05cc9d266545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cff8248bedbb5586b0208eaf6dbb3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec57f557b69b828cf3c989b787bf21847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d318dab5cb8c55cf4c10bf6a8995448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b34833a8eb1f3a970d96ace51057b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6375b61f1326bdbb20c39c86c861550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982d845493a504ebe2d7e70158b510d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f1196b8b4f4ee763a1ea85422907552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed730fcb35b25762e4d4605845a18f1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33ec604341bc4986f16a5625e32f4454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c6c527039551c7dd48bd07fc927a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775acfd09e6d17a76b76949cd2b9e40656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97319a8e9181fa0777bdba8dd92b22557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb463a7be375f6d076cd0e586949eb558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a73cbd01780d18b5eed8bedeb1fc5e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9daaa528340f13ca181dd073ba702e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352070160d55fde9f7e50cfafa1047f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8d7e1d1318057241c0951d185ef6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84be78175d30b824a7bd4b1db2917c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cadda2831b2a9f6cdfef861f735cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb9acb3795eb5cf14b44446d4d5c3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96772fef946ce58f42317ee8ad60f3ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817afd6fcfcb0f4b8fadb868a93e149267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af611fa6e53e4290fc79055c1c69fb5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea26b60cf50f5dc0dc601298ec41b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044bb19a6dcc728a6cfcb57aa0bf83070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f25487014f7a0b9ea3ad3b390ca7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ad568f119ef0a978e6120582495e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbff7f6a0b61b0fb9d23ed0138f4c8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db98defc2902bd5d1e3d439a6fb6ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f54e148abe9c57d731a3f01c41f2aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8e8585329af00eec90a11970664d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c18e89711ae6e2b2266062ec48cecb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054001198b37eb8bcf505bd0ecff6b0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221d0162ff656e87d7c1abe7947a84679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce5d913644954d9595207e88dc748d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb4c0a6fb42c17fc01a98b88e82bbe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a465038f457a5fdece57e61b71bae982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525744c37c657d5b80bbbc122fab529583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5f1a7e53e2a745aa4518c1a419dd084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8b2c946ccc15c166a79432d4b0f3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f5d4d61b5423d1a9ff4684a2513df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6776ae01941a482a99254daeb081a5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349c0ca460aec51cb7f40f68b99998688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2f5e90fcd967e0576ae60abb7754389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e758f6d0e3fc21f9a5c151fb38c1c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f18cf7a9e539d54080c73955a2ea791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb888ade9011ed7c99d719a0b4c730db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832b3f58d6e4580bfabdd132202a46593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6bdfd5924bd185a780c45ead6ef5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfad8d5a884ef5294a6087d17e3a7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a79827dda938a1aac02e21de22f46296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf12881e7710213373c834f93a7e70c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab714a0b136201f559e7524094eb6b0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922852a10b5535374014cfc687acaa6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7800414871c0b766e5a087b3f61d048100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92cbeabea3f6fa8558eebd8df43475101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6fd20fdfa5f0510b9ae419e329f06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634f8fa79d3d8a21f2f70a32e5bf4f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8344f5dd48fcc2e34c9cab74254e09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f76fe55a7599be5a6f95d273f8ab07105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860412dc96951a841b8bfffce87663e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3928dda952843f944da4f43f45e6db4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a78bd9891fed78fd9ef170c8f86e24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f98653e00b17957a60f0eb151499f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c283d48ec9baa8874161edff3f8a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b779d32a3942c359b12bb774a573b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dae58050949a0734857e56a45e0fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5b354d6f4d1e882225c6037b00eab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06499dd9628057211a154ebe63fbb0a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4ec6e3d1f092fef1ad6d174ab7762115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec0e8c28bc94aa6def0b42f7ac0579116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d1ae6d67bf6101027b4cb43ad2d19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d63db072fca3ea2a1d163fc13113e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244089f4a70a65d8cf09b2990c2dc37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fe90ce9df09ba2b3ebc9af08a3a1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabe4d382335a7a90db10ba120bbc31121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea6f36f81382ce1e39b93e7d7f35a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc62e5ba2f439026df23a0220264b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2168b207e6eb945d72893b5c713764124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e0da66f74e809d9e28bdc0794cc1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f6eda6b55d9b3594970b008efa9fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07147987889fc75fcc663bed50380de7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abdbec1a791e717c5764715e9d2d37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c1bdcaa603b9c1ac99f850d947791129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f8fc4cda29685155784df6a93c00f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed68c0e3190c012ab5b31ff55f19e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d3c256b7883a5dfcf470dbfa28fb6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65f978929234842851a72ff2965b37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74de3ce891331e2d0b1ea78be63fe75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ccf4c63a0560fdf9d050885c81700135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d9ee50273a8babed7d0f45f0398b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bee72f0337ccee905a339b66534dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d96fca08267accccf90499feb4621138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d18923a3bd72b587a2b1b045b840c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db77c095bc2bcaf580d5ad01c77d28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117d76c50157d08dff760058214f255141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d56316303348d7079711e120f9a477142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2ff8592037c94f7a8c5b4a7b89e60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c841de4e99ee446e8da980404fa1ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c8f3c6880c48ecd661a19e668cd35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87033744fbc98227084c6c2cde460c35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac84dabe0c343265202b511f74220d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e3aeda8701381482bb885b69fd5cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d512bea183334348b03ceaff90d7e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d619e3d0b49bf90420c504a21e549150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d1526a14d67e5f5700ea99129c93b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487351ba390695ad2e35f42c81989137152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868592ac050de82acd873673c719ac6b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b374dbe6ac2564b299916ff6b9786154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9737d9dee29fc2a22486e08ecfff561155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd1623cd3c1d85b3ca624a69c63552156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675c36590462ac3e8209663684c9eb6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ecab9ecd14b1ea6306f652c495570158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a758b9e6cf45e41e51bae16bf1ab86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d19e2f0ce07263f394bf6364304b6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371231b66accd81eb98ccc8e4a73f2b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b0ded0121af1a6743def76f97c10f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0b1ba1f093875a4d158b5b5af0ca6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558922ec27f06d88041115b981e3b26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70539a1ebc2785d67ac2fbf157712f51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4059798bcca7d8ac0f060c981f9ae83166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe80d53add6484a8c84e27bd151d2f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e93adaa5eb34eff3d703cc7f2cd09168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ae93920fc2306f431823d4374edad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fafd1d8b772111c1b19e0a02a4bb9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6224ca8eb0fef4c6642ea0e1887bdab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337da4322cca889a1f28950d38e622f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dbea82eebdf38126d33dbc46b2f2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645c8c4abc5968f1a0e5e2805f5ecba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085482a7b8631162b022876957781a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ce72f31ffd5395a92f9dd6bf5c756176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4726576915263bdb01bc7f73465f367177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e193864ec659e68d61c9c80e312275178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955a7585ff59b289850aef4ad7790c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429a02f8397f91ddd921e3c456d8402180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270526ebe750cda4ceae5eba85fa2d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce215a6104df93543e54344ac7c7816182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a8eb207b913be5cc4f1964f332ea7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614130b68870aafb6c5b5b72c0804648184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26163dd5ec7342b786913291a4ccd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cb6c734f6d15df7df0eef16af833b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f47c70d3d0720f3fe525e30390a49f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adc7d43486b5115612bb395f2b1970188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4371e4aed7d0b492079157cad6713189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeef2480c34c9d6327cf7f602111e03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e231c32a935c68db4a17780965c8c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f4d42318783b50b4c34accb226684192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00173b09409f208fff40103fec121607193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458b1327b188623799587e2afc6b408194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5ad1c564e91468cc5e20d73d589f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0d9d6a6ca6b1b68df05c4c43fcef4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314dccb7e496a250784ad55632565a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6530359e0a13d6d562704e2ff779e25198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad69bffe6ecc2ca1e5e7367a9c956b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae77dbc3f7ef893dea62154a839d12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948408f4153274ef6a7d535d94ddf96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae14257cab447582c21e8b901447f0e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9e5d37a9a235f2ca406e05a22f9bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797046bb6063702add861120a448df8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c722b2a7a289936316b8ec44359e507205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d861a3a7278d5467ce09b1243ed6f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5950c82ae495375c5ee038c51262c1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6ad81ea3e682acdb973ddc16bb9a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704374bf04895f73f57f29365832e773209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c35239e3d1f970a1d5c26ca4498b8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb71ca4f3749836170d49f462c1026211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad1d3d89c504af9c7810ad9e3c6707212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20278c821386cbbe8dc0d60e1c3eb0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a634b52883bebad5d1dc60d636810214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2b80cceca12b12149fd6d94324364215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049291d6b69652c6955d2f6978bec16e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79d73f1e7edcfcc77aeca78fa29267217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae8fe8414077d4a338a82116e1da33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cf9f18539627350f1d7725a2e1305219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc99d91ebdd5fa4c2a385c35f91abd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee52c77d367342296d9e40aca6c1856221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfd83639d6abccd1b0f49acc6bfd10222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb581b3e26af4ac25308f19182b1905223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf276a5ee20cc1a649b88ea91215eab3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae1aa29ac35d6d023a6291a6894fd9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618ef4db75f64d1f09f3452de45a362226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537e986b5da79ac7c2c865fcf41dcce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ee4160a08148c62a4b968f66a86e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9310a44b76759984cd955cad619dba6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c11c4e93aa88dedeac0809b1520776230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9552a24ee7319ca1047da09ecd4d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df856574e6c9d3b56dd18fb04719a34d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cca11a21b1ca7b7ddd82d501e12d7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece5a429bc4509e6a2c814a2a697123234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec971eb1483dfa1d8646dd9a1268e770235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093e6cdb56f2a1e5270c582a297c9da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d7638b26762de7189ae67280e7ea4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc54c0c85d1dac2d21687d73ceeb67238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86ab94338c8690a6311929157b2083239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95424fbae772f1de11cc91b465c4a86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea32247fa519315a4b27ef658701c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e953a8ce19367692812748f43cc60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54672f42889d910426514e5b6792eba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cb53488662ad5cec0eb1289c8ac75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5907fcaebfa16285c80a7d17864b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a482ce5c08ea1f7c040999905a468e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c99ee442dc4de93eea7152037861e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a0b4a081fc197162af00974baaae3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61ae706b2b25555a36de93835b5753249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cbeba8d12fbc3b4db05f481603bad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe5a3e737808cd79b9b7d1b2a5a075251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4fed0e1e81550c79334aecf1845b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220897096be3566da7a34af5ce7f787253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681113e7d6cedd98099e168101b5b99254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789d3512d5ee1d81b204bf6b8f1cc1e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61306a262b1f38bb19a361b5da40ed70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161cf1533d75ee683ae72d1187811cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb27af85c68643e5a045bdc141b8095258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe883eaf6d5d077ba550c1ae03ab98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67c1e973a8ec4e02e57648d756eadd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec108b657ad2128a5906fee13a2102d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37971de6aae5abe4285ea76edcc421c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8372903a8e0ec79cbefe033464d2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f391325112ae164a4289cc48f1bccdd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937959939d90d724edaf4c652fffd6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b00bc19d96ea0298fff4d44725e84266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c9c04f0dbdd2f4017e28c1f615b47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5206063e15631fea185ff689dceac6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc1abe188b4f823479fa118697af97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70d862a5aac7b8ced6b45436f17200270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f53292f800e27885571a8e377a205271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e86de9748be826512a0c47c0e3f513272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a4d0972cc36b8b2ddea047af4fbc5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300a41965a344c4d332574486703457274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6e3ae320985c151ecbaab604fa169275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd661c3d6cdcf86630a03564752e761276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db1c5fbd6c47d16c3bf98f2d20e0aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e3c03b58a583dfeb5678004bddc40278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df7088e9576d449d311aa690f15694279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde67053a5f0fc602a414fbe0c02a0e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f27ea9dc99dc8deff11c68d52ce15281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294135fa5662c7cb9636eddf288ab55282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3627a71347df4fcec1a2a47767822b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ae0196975a292c2ddb1a7c668c8b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06547728d2b000a43e92627678a339e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39ad492d2e628acfc74e20071ecd22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0be710e098244a14a53b601e4208c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17d9a40c8d10768230fabae40af0b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8a0c9de024c7d54cffa227e636b64289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0133ea0b1b64718f7720d587629ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb059187ddc4141dc2e3b0c4ae4ada291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3211e6051066f96cba3c86eac8723a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44776e2f939a6e68f7292bb24c7d90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2846920abb9388ad0f2430f5894eac9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e724623ec898d9ea88efb42815c7a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd2e070a8d0fcd0459ef2fce02d2bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c27a4015d0b9a85e0639ff311f67a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a64768a39e75b5f23a01ace3963d73298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fb6e44fbd8780fd695a281b10a0ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e9229a2cce2b099a62b2b0859166a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544de6e425c059a02f76644df68f6bab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836adfd986960da92d3d13864570ae3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc9744140ceeb2a092443dd69fa066303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf57b7d278dfd050111f55a3788625304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dbab7ad5dbdbe8ff6165a9de7681c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87875e8bc86ad3318c252e5c9cf262b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac990dab399d03bd6156353bfb0e040307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe1117734cd61a63b7ab9e203c4c1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed475f5a6a4fda6324e61bf11c16b12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a307fa2467cf92eec9561fa0b91e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735714e8a673e6925b7bc49ba8a996ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd018efc208093fd9383d7572583b89312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec51e9e180cbc96d045cbd9b5d0a19313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd736200a09c2849d9c4d60eca1055d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb901bdb0629bb57c0080f541dd23f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdde7cc374cf7da5cdc80f327d1204316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f982d6a5d4a26aa288db22de777a3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc186a8bed38161856d1bd59ada055318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0b643b5f1977529e4d2a064ee9c5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03ceb0beb4a46c9c859802749a9cb9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f770d344ebb10b585c9eb379492d9c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be19f7a8e669a511fadd08022e521a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13258619cf77b1720826b71f2496637323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a481d90c4c3da60d54f78c03594dfc7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526578ab82c38808c98e3d37a5abcac2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ec1735dd2903df1e613988a159e3e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb8cccc7de09e16eaf412e6f3168fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c2e6a9d1f6a7ae38767bd0400bb09328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d91e4871ee7b7b4fdd205b5bcfbf5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b166873a7d8c89122256fd3418775a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e56d42f730b0c04124b5e65928acfc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26b36c38598f1f1bc3569eb93db385332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8485b48a6c612ea012825da7e81d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d4996e08a3d32a290d2f9972afda1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1da6d749343d935653b298374b8604335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d15a3236a8cbb98852b64e87840912336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71c154eedfc49e2ea1a50c3048a5a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a03c487b6b9e220f0fa3b86a75a863338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6edd276ee4cd45258419a2e4a69fe3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696aa9e9b15c302d80743fe0479bf59340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dd2c4ddebc5f9c6a5b0553f66138e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc181d5ce09b740e26e099f2f897784a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c33cd8f856acffe93f28240bfeae0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2ec2779f52ce61239c558e92e5191344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124d12486354e7db8387ebd2328a291345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142de06b479cfbb37113d8d11d9e807346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bd19083f118838bd0cdbb95127fef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cfe75f9c1f827fbfb55259203cf68348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfa9ea16f0970328a253d2b54e3dbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f928f0e174f7a02ee03e25c9c98ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ba283963a0b94dc6fe00645045c48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695752490ed636e2f2b066cdb8e7bb3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc99b9c8665ace450ffc910b5bbbaa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985871a73139a508524e77afb15091e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe36a94ecdbca620827d42fd414ef71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a36891357c7d83e38ed856d5b79bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0998ae7b592f303b5fd7d27504a3ffb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fb528884aa5e477e69e143de7da0b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e27a6a302f2d31020430cc141ed3cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938561ec08a2466732da1d47ed7d6903360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295fa2db651120ae8b28951dd872a17361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1da6f7a4179cce0d862e3a21210fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3723d3579a21aee99ddfd825dedb5b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044a56faf15a6c1f6eaf4fccae2eaa0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ff871c2898d3f9916a6cbb2719a44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa42df5ec61f696752de34cbbdaeb13366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61863577dfb5190ccfb8eff486d694a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed80085e3f5d280529fa8a905e45d1f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb23614b38ad896d0a21c2b63e333e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50ccf1c711b7c33f36148df5e853d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80264c054ae8086c38401e164421f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1de9a5349c39a5ecb7e5eed0b20ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e8bd3a817ff920bc8fc5e9fa75cd6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d2a241d3f47b201071acbcb9165db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa3268ab087df7409bee1571b5eb78375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c198457244d55c3596e02be93e68e8e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fd2ef9fbd4486211d349d09ca2cc2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013cfee68c2f354f99cc37c3a0d3602378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9be5b399ce159baf46a1c5adc84fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3781dc1dd860b99117ea733fd99fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917414f44fd3d816dab300601202811381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2f5f8526031b2460218c0f5619843382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a8043c64b216f505bd5d8b3645381383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7b6c0dc2c8b755e2399896b43c2f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a3ee1ad9430d01127521071fa798f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b5951e81eec3af9e480fc5495d680386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5a5c75a692d27274cd30a49815066387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e687c65dac1e6e8f456def107a7b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1e9c6751e05b3c6be1a378e753d58389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cecbbf111cd97b45041024045beaf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7716592fda2eabe9a4fb74592061068391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18199a486de7f4a11fcabd69a9888757392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e95f3c98d7eb70427f37ad7ec558f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b2fc7a3d769bd317a0bb79f1f3a71394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc895412eb17dcc9a9a22920fa7d9e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acb32e608f909e9aac48f3b8f74b7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9f333314e559de0e3ab1f3d026528397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcab8db99ea69e4c27f33ecc090ed0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c71ebdee3814dd06d6286436e4b810399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad9b4103e4d7549b8ee59e132cd97f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efebfef53ba3d3bb58653a8d65d3e5d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35db1fa91f18f288a1f1f777334504402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858eb3cd1975c35e1cc58cc441cc7bb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9918fbb52d1d898a370e3fd752558404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc19cb47be9604f95a8f052e6e12e0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcadb27a87fcf94879ee67e09bfbb9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c5b1d19b5f481df4eb2e3a8038ffb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15552c96165e66c7dbb25194701a9f29408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38835354a5c972c932abf722ca3c079c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304c62b9ed867a5f253e0411ddef8f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5293689e7193ce112e9cdab06e0a74d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03061746c40d200b95199ab73d8c3a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d15cb7498fe807b0ba3d05e7ff0a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169799b4e3acf1bd2641563ed72b2df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7938fd8a1aa40ddc6dc53c18cc591415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922d0752178e97bfde6c28180f956a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a779e3e382759ca75bffe1e4d891c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4330c84719f431cde82e4d5d4830eec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9075315f4b546ea798c2da56896d8f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be70fc1d215f805b86076c5eac050ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177f22dd8e26e8880c8ebd43a8b4907421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233af571f92833426a1952defcff1cea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9519dcfc86fedfd7798a92785802d8a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842aee35ad36c8ad2170f8cb2ba113b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0329e1ebbb2356fbba55b9e0691ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6ce1813a60082760f3903b7653260426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b372f8ce818ea1d2172107d9d87d8f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7399fe9766bf30f66c4283f9a4ba9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a086f1cd8e43bdbe051482cdccb951429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3c7e610df154fd72c3d6ee0e9b49d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e932dfd64a640df57617e4d142b79a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f34086aa6ea70f29b3c41326f3510432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d50c3f33c9b721b5c4b70b168138a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2cbf6e9cce85b806cea391ec4a7ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80804b28a51d7781a24484c0ec7af5e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19313d28810998e0e25ae2f9958ccebe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3642b9c2f1ca8463b875a8cea2ec96437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c96e3dad5621b191400437ee6592de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fd6bb47cc2ab8185a2c8013ba83d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da06a9d074803f862419433b2b180f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcf71de55b59d9c9b30db42fb0e430441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b89e9986a800719f1be4921a61aa87442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf800d6f62c7bd52f81347952d102afb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fd23732ede67109c5b4a058ca8988444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e57c3506442e0f285c61be6e23a78445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffe1c7878952bcc1d3c8dfc306c3df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e132314dff8a8afe9c92765260a36447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e291231a11a8a0325b31b6c802711f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7e363af75526b0af0cfd0bc85850c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fbd5f812ade9448452c4d6762830f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f062805651775eed5ad52211c993550451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e062385a5b02fed0bd805d3298c03d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654501e9683aefd4245859128e95d0c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bc674df1e1d8ab96eb0addbe2c958454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20c3702654614d62078d94ed8165e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3c2fad0a9cc554ddf0d0a59bea1db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82beaa73007f61e725023c312e3f15fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede08c0250f71a98cb18ecfa3c7624ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec2eab00107aeece66cf942109e99e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5561ec6c7b750a548559e64e290bcc6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ec99c93394f11072fe3ef0732cfde461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7445afdb823f5b151db33b709a1eaaf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4d8558fe1effabd7179ade3a7cdaf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301742094f66d4ddc7b2b83e6b66989464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ece7dde25c1d43cc22c0281e529a72465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf888af3cc351accaef271ba2f95fb38466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97459b61d21b3817a38d514597a85c76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf420686c71c76527eeb0d293c31e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5597d310f971d0b2f9b4e9d2ba60389469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54a5bedc99edd2d6be12368a1c9d8f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbf9b79ab7cb8ee6dbf79885671bf0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fc3dc3d99a08db2b33e975aee1ca2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf22fdb5191755f3a017e2031611bab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303069427090ec59362d2e09e1ab11a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d299205b6336397e112c0b4d31e2589475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1849c2e3f2236cd1e5adaa5a5de9b90476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27271d26cd299eaa925f7282ee904d2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396e817ef82655a199cafa28dd13af3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac8ef3d4bc3c0802aeb9f2982e5c04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37716e896f01ac84e1d508b8751fa59480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa50650747e4346ccdae6e432e9c12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220264c78b6cac90a086b1a9e70b10f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becaa06bbf1550c691b3be995a4e05a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e0113fcf4eb8857715655f5f6f2c1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02e68562e0bb9d56402267ecfe7443485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f6de62a97debd9b19fa25a9056b88486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28919c312bd78280c28e196f08809560487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58264bafafa671527ccc780ba63aeb8e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627941715d8871ea26848321cdf6cf2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53d4ac7aef8762cb51a80acb583bdf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96d11f0ca2ed678a39f35968992300491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4de0b013959088172535af2c3753d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d8792c566ff6f91b7e4d3033b418e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5685b9e258686aad0aa92b7d512c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913e643bee983b0991ba0ac9a38ee71495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c1be0f1b50e477a3e847197a1726a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dda11611d2389403068500e10dd27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcb7936ec29993cb0736e2bd30d42b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa73ab3fe2016ecb75f9d8bf836e28e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da227f4dd5b0c81c6ade8d476db23a4a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc846044733e762beb7fe1b96dfbbf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28665734e59d9b633eeb2fb520e72a9d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48843c29b3f2ff1e98640b7dc3e88567503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7727daf317efbe62baf04855ec14d9a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d806e34a3069f8b89a46ac4f7f0dfdc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500181ecb858fe6d5d1431825d70c18506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f6481dc55b4166d78e46ecd0d2032507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac408ef5c5ca8972c818f3a82c809061508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8c6c8a522b67fefca3463c5fd1729509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc157e6fef2590d800391f0ebc16324510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5b724bd32120321a5c22042c74b62511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bb7453e9d8a3e692c38f4e89d4eca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c0c661e8ee6de65c6c6d37679d369513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e3f5a7df9d7224010a43bd79b193f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c136803a305036c860ac6a7ad1e78515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17059751b4c4c2961fd2f16830123e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e8dc1745380521b1239defc5a9626517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999e4bda3be0c2d0a6c87b0192bdfd5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaab2e5ff3733470a3906f497bf4950519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1012958d4932a38ca45c80c001ed358520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740920fca891c7f932ef9f47114003a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52e60e982301e45be8595238e82537522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274df95a0fdb2d690b22232f0c779c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701de7d00eaf23f7b6027e4a73b91e56524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fc46194262d64ed01c5b4e0fdbe31525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d968f25e879c5790a051a2a7bb924e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aca73423821ce0415f46ea7155c987527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ef8e736ca7bc4f3cbfc8b080afeb9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfacb03b5458ac9c2b2efaef865503529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced0e8bcc0c9d7e4f470cf9272a879b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bda805cd4b83ee488e61f4cfa9e64a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03e53c49c1b3ced58fd4664612db3a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2d8d93af47356ee5f306abdd7029b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a3e2b661cb4cc4f6cc58d11d8f4c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05855cd3c8dd13ca4e1a5543cb1cc485535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720851fb204c6276c662c3fcf73f8437536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed85309635484f9cf262121cf1b7e7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9649a7729a148e66156b04f92ac24ac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b942d683a6260e1f1ee0333f3f0d19f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506da62c5bb014703860a1862af108e2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba220a9aac2b8055aba8895448395f9b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36642d7edb8641526b51e0db1aa986542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a76fdd8396c5f5aefe2dc40cc49084543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cc30436d5fcb07142c0c753456bfd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251dae34f933d985142b2aa5e6dee5eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41263dc1d04ccdac941a43f32872492546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517a0d386e3ee9388b2841612a59481547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92c0e1272f4092e79b767de195538a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054f6fc1fb84cb18dba5f0dce3dff31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1dd6dcc175d57701f2f8e15aaedad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc15056f493bc6e3d57031db02f2db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44ee27758dc4de68162327e8eabab1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f3bd381fe4d11472efeff6da9d99f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ca892437c807500540fb27033d2ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f06a1b66d17f9ed475abf49f03baf8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b6f8a135a7b243095f7aa462e836e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e76c0ed6f451279e342ccc28b06803557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7023ef16f22fbef0e39f1f410efb0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ee5b288e8247e6193bec4d5faa91b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e22f263c766758b10e9db06c05895e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db216affe29fc2f5a76ca1b2e71ef856561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c88c16586730f6923365c6213f4a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd357850703c93764279f3695889e2d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7a43067f0c8de691d99213bb1a1c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d98c87f5a9d4d4d0a925731b8cb1f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a960ea771fe862d72e822690f310f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d677a05da657c7f2672ecb80c608e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f626235f05db90743947416284b1550568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d222984cbb4dea283ab7b2590a7485569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e60cb92bef8c97d1876fbc567b367b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6e41a3ed7d0d6612139752ffe4e87571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4185f57ca41680333767abbc585f99572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17f4ef7aabf47b6cef709c0a44f4d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d13e537fde8794daca2de7cd24df5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9af97b7e35657a4b3ab71fd0f1744575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1eb520dfea63d181da534ea64159ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90870a20e1e2657f0d4ab0460b272e71577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13a145a56972dd5eda37a23afc5f50578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d00bf6bb11c200345efe43661811d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6bbf8bc94d1ed6687fffcc9173cdc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc265e2d3c24b3d9dd88e88954b22cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890440bc009037f2587ab66c603d11b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d4e55219e6104bdb8d0175758acf1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3333d965f2826ddcfd260d4d0c51f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751e12f8cde0b74f15581c83eeaaabe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d8f2839ae011d7615532854c78e6d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47863e5389f29075d183d4da57d84ec9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eafe9512e341e771c9662e34296610588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41004163f491b5fbb1ba1068a7e3e15589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b07c0e2da35dc9b42cf627be00eca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe66e6cdcd275170f3cdd100248d9e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dec1be6e28ac8339fdead50b59431592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a604046f96fce9e13545245a423d6a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462af617840490ca1cc428dfaee20a4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324ffaea628026a77b3feaac840cbc6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb014217551395ab24a8545e3bfa59c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198764ced841f6f16c2caebc01f4880d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf45974602f89624c03eb9d49cc2c41598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfd55526c5744b6f4f223d58be55c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f944ca8c029f0ed6d29b828a86f442600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cb23e8926b858ea89bf4de4a9c2d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01412f94d06de579669bdd1862d0ad6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635496bca419eb3315b4c12d50a340a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095b305d59d22d9d80001eb7e817920604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be1c6f0183ba51f95194228d2d15c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5afa028fafb419bc1f0551e2e3b5c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca61c08f7bb5842d13d01d07f434fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183fbcbd22fae50d577863240e2272d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be130560648cd4035e04190b25b930609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dda601e3556e209fd5807fb8fac0a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4daa3a9888e466ac5f61188c4eb09611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1895087e4ad35256dae373255db4ce4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164702d99fb12ecb8ed788b30f0d709d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cb8f86a1ff170d795ce2bc19ca674614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626a3d4f1bc2a3016227ac3abafbaf8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4907f33a687b0729c5af64827216d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdcaf10f47344c099ac3fbc6b679da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591caeb6039b145cacbdbf8a6a516b57618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfbd310f559399c9706c67a40cca78619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52979d46f9c30993a2ac7d69bd5dda7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c050c64ec1353df4764e3b799df3e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0a48f7f0f7c07364a50cb53ed514a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8bae9f9d49becb7f585bebb2ea6ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b27bfbec8c6f1eac78be8ae973872624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bdffab017ae4a03143cd3dd8aaf55625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965d75b315d1d2a46221e02a513eb84626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571cd317c28ace42b04bee96210b0ac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3234e3b8dc0b817cc6c6d31acb9858628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d414c9917367831571a88ddb0624f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e03952c92907420cbacfb165bce59a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3585da9c9a656206f78eaca973d636c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830ef99b1f4441bb4650cde772bc417632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e01fc68d4ecbe5c8fec30bb049f5e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1753fd2382870a89014cacf3ea97fd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f91588a76c2cfa692b2c7ae1a5b43c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935d7ae625bbfb08283c33af3a8392c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdce8e4524be6424ea3c8c8d63a497c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51309eb70dd429981593b3de11155574638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810d417f290b2129bdfc00e19825411639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79863f0f1fe3a0d9ddb53ce4fd109ca5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ab017f4b9ba995b850277cef5d3bf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf179bb4fa9aaefb7a9aa5f63f9e6f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50f557edae28579d50751386487bf4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547175315b7839354deb6af615f32a9a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a0e9f7e47b0b681083fe81f53c83a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac76a4a69d174424ed27683878781a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe195ecdbd85f7d580e0de470eaad9af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a30043d8beceb5c1fd7021dd65488e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9ec2b5d205d841609994e6fa2e6b8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60030e0b11d46695414ea04f07d6eee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd07136bd4eddb740589e880a3876f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2775c6486df46f8a7b8762231b214652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6143feb8797bbf8af1ea9b144f48ed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd1442d1d1cfa937c15f4faea2a94e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46a02aaf81c66bfeb7b1f8d7842b93655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a59aa6cbb26da2c890fa75dc6fc96656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5956882d0a9109fd97187efd361b3ff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e94a84f0deeedb410a3978c60de93f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bc20eaf0a51f09fe014e102848bfb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cde6497400b65b7972a303c446aaf8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fd107f9759bef1b80a213d69c14da661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea1170d44ca028eb0bc4474d134a6b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c927ee670c3ae4d824febc475e226a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de3ff249481011519844a716e5e6ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39001b41ba154d3a9e3516acf6d1be25665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c937a64f5090eb5a96c5c1ea77ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c02b78b3d62a6732aa5dfb655c3dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e27f1f5467df9ba46ef816eb193aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9856d5ea00e61d60c9590eecbfbd9a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe15a70dbe4bb802fae3e012ad7fdb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e043699e89b3de67e2550d9a18ba3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e742764ff8f254f26f0c6de1553b0f9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a581cd58b8dde1bfbff610becddcec4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71928e22df6428822a9c2c74507bcda674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789c88a84aadef10536876b8a3de889675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87389493c2dd0817a7c02cbbe08f2c65676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c871dc58b52e71c232d5671dacc2e9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056faf549bb748ca4325add729047025678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee87ef1b3a0190413bb392ec725d73679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81acfacf4e21f5f15b19b1fa37e97f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88080492935a4d1e6ad77124ac8fdd41681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81db22b2f6fd4cbce898a3b0c12ab8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93121477f417cc68f51b82d5cbd452ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569b04c56541bd198c9f6f6913866cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ade5aed64eb643bee6a946afe2ded685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4dc0f6666e8c0ada48ae13ea6eb70686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295223763af0109f7c4e3154ac1d5c09687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced6b8f6346713f1cd2a413cf2256bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cf20ca0d97d31b4013bc52f242e82689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23537ace43ce231548fbaa8c03d9e7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcaf6a2ae8c3d04507220d96b446d48691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ca61d5b36607bb85a12578fb7c849692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2efdaceacf86aeb89b82e285dd8c3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de221883ef56aa2a9966a6e4b1466564694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954890c5acbae79cbdd03d41a46c2320695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11c14d2ca7495cb84d1001cd506423696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e794ca3289a8ef15d9c3ea16b9779697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0ea38d09b58cfdb2bc50ed774fb4c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fad7e7f58961c49da19fe61791a9b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f82e47fa059283e3fe1fec3a905f88700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de124cdc957d87fe18f620e9ce1489701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916a2cb04602304607485c2952f50df702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f3bb19daa59071f465cd804a29465703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622c224388ce174c9363e85fbcf4380704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bc4fb4ea1624db2338180b75aaf8d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7380ccd5217219808f8feb92e8b1a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605a1a1a35f11b16441d7648d114a0c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4654825a735c4b51a7a985fea50b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d167885bc8ed72b0991fd869a086987709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14a7b4d1329dbd6d04098d08ff2bed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8db379e10f39d61dbaa7efa590ec2f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df90d19be37d26d2719d630d97c4a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a4eab2a0b50431decb3e00540fac5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f988d99dc854e4391aee6d3feaff9e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c394722a49f44a51ee0a1f25f2254715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22685532ad681e393bd121fc6179a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd303efd22015f6ffc6056c55d66d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b573ca412f83c806b0eebe96e9dfe7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da10bce6eb19067ab4ca1806b7f973719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a9a629a20fb11e2fa1a671cfd21c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093c534cda635e9f7d54fcdcffc0682721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf225d90b33156181c8aaaa6c9b664722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c864ff3558b9dc9d31cf9d7a96a6aec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd94ddba3e383db29c561977197ef2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a1b06ef048ffd5320ae79fadae618725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c4e6e44e0fa8e2d3b441f1d7694b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502024dbfe3ce7a59bbb8d0f43003e6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086eab5a42ce52c123f6f52f79767ae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36825140d3735b97d43c03c81139614729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c5d06061af050aadb1f23774eb0ed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174f371ce30f8826c3cb364e017b8fe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805807c39a3c639a95aea9d60d9455e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae802453519878714316635d4575098733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f57f69652d3a3b27dacc22d43596d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc913bae076cbcf4c838d6ae5acce5c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c65b10ac357df17af95416de717fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654776636874fb1ae147bc277d146679737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588176649764ac5dcb7a958878cfa73738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d752b1a285343babf3bb03ebf2e0a59739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d8adba5339111f4cbdd8f7c31957e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe91ec955c86cea94433b4dffe206a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29907e8b6dc1521cf13710c8537e8444742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beadcc23f7a406a21614fe26d69ab80743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8812f40a3b74989b9b89b32657770744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d441dab5121f8ffc2a5a8a3e3c06338745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e595fc0411e3b40476a9e9d2170cef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f42147127fd01dc3c7da7f2c0c634747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1962b174658958261d2ec47571ad1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb9efa82c94425186dc6aa7e683181749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28733785cb9e03d16d7d6a246c8085f6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e3f065c2c71a9b263f1b894ee8457751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade614e64a1b01a90ec617a28e53b03752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccd6ab3e27f71f28d9e8cc17f083b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902939c7a08ac50c729c5bf1eb16832754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1ea6585da0fdeab35f60c78978f6b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31db27263aee0d49f0f8341d35693a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb55d20effc175104e3545f53f5074c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df3d538dd152619a8b35ae88227ef4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05a8c726c20f643596d5b851bc753d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>