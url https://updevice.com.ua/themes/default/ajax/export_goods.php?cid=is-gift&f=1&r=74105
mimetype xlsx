--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6eab3f3c17b9a24ae734db56b72d151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361f6b64527128e481609c2cb3256e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557d2986b846c441ecec35a95208e633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31039a9474b2fc402fa0fd38e76f8e4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff5e394f80692c9f0eb92048b2a9dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b834c02dc24ff3beab5173f5d0d89b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac3ba71d3f85ce553b49ba1344943b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd0aa361d4b3af4755571bbc630ebd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1b67491bf3d8fc1d4959022e8475e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cd400a1cf6d4a751b0a22e6e234f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91809cb3f948e98d5256bdc4964a44de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0122526619781b6ce31887a842cec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa86ce98ea55568acc09cb73833a8213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219905705b0e1f0cfa369d0b77b98af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201238fdf11d74590e1179bf52898f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a7e58b8daf9be23edb52b9183e45016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216edc347a808f53e410a47106d480517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4026d08a34adb33d1497c41f4e77f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6313acb8f8a6752fb9df140c19dbd7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24848d73073764af6242f5696c9b5c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47576df16e7d3cc419f9640c8be062fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743855d66263d8af8a972973cacfad222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60d23f5db2abb5a5a06a3357bf500623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eea9537acbd54eb62585e8f4edb85124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49d389707cb1bad076eca39c23f73925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc1a3f795d7b891d07d10d66bb1f0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c2df2c5bdca26c2a0bb730e79039127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c2a846da0e9f83fe6c3083dfa1c7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08183c653829aee4bdad1f6dd0a5bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0642dc1b450e063b90b688602d29a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0a0e2b34de213e4aa3b41b9b45f6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0545bb994931652aaadc13eea17868232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d406b221f7f2c944968e804a32717d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d841aaec1a0c99016fa00e95ac2139a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43418ccbf4311de359c028e5345f23d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18650398fa75e0c9a0d5c633d42f0e5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d649e11b5f3cc83503f700df7e2d9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584b67d1760e148ce4a64f21db32f3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64271930ad6b604ee55a2bab6b763c8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74565893fafc681f37dfaac12a95687040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f08fb714c3561639da61e3c97531541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617584275a1b22edaf6c8db4d275f6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ba0231fc08df2889ad3c6dc84af9443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58804a4272fb4a7709acb36f427c964044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41aa071bf09f172fd73fd05cc9d266545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cff8248bedbb5586b0208eaf6dbb3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec57f557b69b828cf3c989b787bf21847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d318dab5cb8c55cf4c10bf6a8995448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b34833a8eb1f3a970d96ace51057b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6375b61f1326bdbb20c39c86c861550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982d845493a504ebe2d7e70158b510d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f1196b8b4f4ee763a1ea85422907552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed730fcb35b25762e4d4605845a18f1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33ec604341bc4986f16a5625e32f4454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c6c527039551c7dd48bd07fc927a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775acfd09e6d17a76b76949cd2b9e40656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97319a8e9181fa0777bdba8dd92b22557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb463a7be375f6d076cd0e586949eb558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a73cbd01780d18b5eed8bedeb1fc5e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9daaa528340f13ca181dd073ba702e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352070160d55fde9f7e50cfafa1047f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8d7e1d1318057241c0951d185ef6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84be78175d30b824a7bd4b1db2917c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cadda2831b2a9f6cdfef861f735cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb9acb3795eb5cf14b44446d4d5c3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96772fef946ce58f42317ee8ad60f3ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817afd6fcfcb0f4b8fadb868a93e149267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af611fa6e53e4290fc79055c1c69fb5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea26b60cf50f5dc0dc601298ec41b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044bb19a6dcc728a6cfcb57aa0bf83070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f25487014f7a0b9ea3ad3b390ca7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ad568f119ef0a978e6120582495e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbff7f6a0b61b0fb9d23ed0138f4c8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db98defc2902bd5d1e3d439a6fb6ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f54e148abe9c57d731a3f01c41f2aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8e8585329af00eec90a11970664d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c18e89711ae6e2b2266062ec48cecb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054001198b37eb8bcf505bd0ecff6b0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221d0162ff656e87d7c1abe7947a84679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce5d913644954d9595207e88dc748d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb4c0a6fb42c17fc01a98b88e82bbe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a465038f457a5fdece57e61b71bae982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525744c37c657d5b80bbbc122fab529583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5f1a7e53e2a745aa4518c1a419dd084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8b2c946ccc15c166a79432d4b0f3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f5d4d61b5423d1a9ff4684a2513df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6776ae01941a482a99254daeb081a5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349c0ca460aec51cb7f40f68b99998688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2f5e90fcd967e0576ae60abb7754389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e758f6d0e3fc21f9a5c151fb38c1c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f18cf7a9e539d54080c73955a2ea791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb888ade9011ed7c99d719a0b4c730db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832b3f58d6e4580bfabdd132202a46593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6bdfd5924bd185a780c45ead6ef5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfad8d5a884ef5294a6087d17e3a7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a79827dda938a1aac02e21de22f46296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf12881e7710213373c834f93a7e70c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab714a0b136201f559e7524094eb6b0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922852a10b5535374014cfc687acaa6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7800414871c0b766e5a087b3f61d048100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92cbeabea3f6fa8558eebd8df43475101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6fd20fdfa5f0510b9ae419e329f06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634f8fa79d3d8a21f2f70a32e5bf4f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8344f5dd48fcc2e34c9cab74254e09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f76fe55a7599be5a6f95d273f8ab07105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860412dc96951a841b8bfffce87663e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3928dda952843f944da4f43f45e6db4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a78bd9891fed78fd9ef170c8f86e24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f98653e00b17957a60f0eb151499f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c283d48ec9baa8874161edff3f8a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b779d32a3942c359b12bb774a573b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dae58050949a0734857e56a45e0fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5b354d6f4d1e882225c6037b00eab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06499dd9628057211a154ebe63fbb0a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4ec6e3d1f092fef1ad6d174ab7762115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec0e8c28bc94aa6def0b42f7ac0579116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d1ae6d67bf6101027b4cb43ad2d19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d63db072fca3ea2a1d163fc13113e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244089f4a70a65d8cf09b2990c2dc37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fe90ce9df09ba2b3ebc9af08a3a1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabe4d382335a7a90db10ba120bbc31121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea6f36f81382ce1e39b93e7d7f35a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc62e5ba2f439026df23a0220264b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2168b207e6eb945d72893b5c713764124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e0da66f74e809d9e28bdc0794cc1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f6eda6b55d9b3594970b008efa9fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07147987889fc75fcc663bed50380de7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abdbec1a791e717c5764715e9d2d37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c1bdcaa603b9c1ac99f850d947791129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f8fc4cda29685155784df6a93c00f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed68c0e3190c012ab5b31ff55f19e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d3c256b7883a5dfcf470dbfa28fb6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65f978929234842851a72ff2965b37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74de3ce891331e2d0b1ea78be63fe75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ccf4c63a0560fdf9d050885c81700135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d9ee50273a8babed7d0f45f0398b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bee72f0337ccee905a339b66534dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d96fca08267accccf90499feb4621138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d18923a3bd72b587a2b1b045b840c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db77c095bc2bcaf580d5ad01c77d28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117d76c50157d08dff760058214f255141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d56316303348d7079711e120f9a477142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2ff8592037c94f7a8c5b4a7b89e60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c841de4e99ee446e8da980404fa1ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c8f3c6880c48ecd661a19e668cd35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87033744fbc98227084c6c2cde460c35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac84dabe0c343265202b511f74220d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e3aeda8701381482bb885b69fd5cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d512bea183334348b03ceaff90d7e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d619e3d0b49bf90420c504a21e549150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d1526a14d67e5f5700ea99129c93b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487351ba390695ad2e35f42c81989137152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868592ac050de82acd873673c719ac6b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b374dbe6ac2564b299916ff6b9786154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9737d9dee29fc2a22486e08ecfff561155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd1623cd3c1d85b3ca624a69c63552156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675c36590462ac3e8209663684c9eb6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ecab9ecd14b1ea6306f652c495570158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a758b9e6cf45e41e51bae16bf1ab86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d19e2f0ce07263f394bf6364304b6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371231b66accd81eb98ccc8e4a73f2b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b0ded0121af1a6743def76f97c10f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0b1ba1f093875a4d158b5b5af0ca6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558922ec27f06d88041115b981e3b26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70539a1ebc2785d67ac2fbf157712f51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4059798bcca7d8ac0f060c981f9ae83166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe80d53add6484a8c84e27bd151d2f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e93adaa5eb34eff3d703cc7f2cd09168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ae93920fc2306f431823d4374edad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fafd1d8b772111c1b19e0a02a4bb9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6224ca8eb0fef4c6642ea0e1887bdab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337da4322cca889a1f28950d38e622f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dbea82eebdf38126d33dbc46b2f2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645c8c4abc5968f1a0e5e2805f5ecba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085482a7b8631162b022876957781a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ce72f31ffd5395a92f9dd6bf5c756176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4726576915263bdb01bc7f73465f367177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e193864ec659e68d61c9c80e312275178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955a7585ff59b289850aef4ad7790c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429a02f8397f91ddd921e3c456d8402180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270526ebe750cda4ceae5eba85fa2d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce215a6104df93543e54344ac7c7816182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a8eb207b913be5cc4f1964f332ea7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614130b68870aafb6c5b5b72c0804648184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26163dd5ec7342b786913291a4ccd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cb6c734f6d15df7df0eef16af833b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f47c70d3d0720f3fe525e30390a49f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adc7d43486b5115612bb395f2b1970188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4371e4aed7d0b492079157cad6713189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeef2480c34c9d6327cf7f602111e03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e231c32a935c68db4a17780965c8c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f4d42318783b50b4c34accb226684192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00173b09409f208fff40103fec121607193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458b1327b188623799587e2afc6b408194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5ad1c564e91468cc5e20d73d589f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0d9d6a6ca6b1b68df05c4c43fcef4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314dccb7e496a250784ad55632565a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6530359e0a13d6d562704e2ff779e25198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad69bffe6ecc2ca1e5e7367a9c956b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae77dbc3f7ef893dea62154a839d12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948408f4153274ef6a7d535d94ddf96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae14257cab447582c21e8b901447f0e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9e5d37a9a235f2ca406e05a22f9bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797046bb6063702add861120a448df8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c722b2a7a289936316b8ec44359e507205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d861a3a7278d5467ce09b1243ed6f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5950c82ae495375c5ee038c51262c1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6ad81ea3e682acdb973ddc16bb9a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704374bf04895f73f57f29365832e773209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c35239e3d1f970a1d5c26ca4498b8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb71ca4f3749836170d49f462c1026211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad1d3d89c504af9c7810ad9e3c6707212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20278c821386cbbe8dc0d60e1c3eb0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a634b52883bebad5d1dc60d636810214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2b80cceca12b12149fd6d94324364215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049291d6b69652c6955d2f6978bec16e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79d73f1e7edcfcc77aeca78fa29267217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae8fe8414077d4a338a82116e1da33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cf9f18539627350f1d7725a2e1305219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc99d91ebdd5fa4c2a385c35f91abd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee52c77d367342296d9e40aca6c1856221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfd83639d6abccd1b0f49acc6bfd10222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb581b3e26af4ac25308f19182b1905223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf276a5ee20cc1a649b88ea91215eab3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae1aa29ac35d6d023a6291a6894fd9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618ef4db75f64d1f09f3452de45a362226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537e986b5da79ac7c2c865fcf41dcce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ee4160a08148c62a4b968f66a86e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9310a44b76759984cd955cad619dba6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c11c4e93aa88dedeac0809b1520776230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9552a24ee7319ca1047da09ecd4d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df856574e6c9d3b56dd18fb04719a34d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cca11a21b1ca7b7ddd82d501e12d7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece5a429bc4509e6a2c814a2a697123234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec971eb1483dfa1d8646dd9a1268e770235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093e6cdb56f2a1e5270c582a297c9da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d7638b26762de7189ae67280e7ea4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc54c0c85d1dac2d21687d73ceeb67238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86ab94338c8690a6311929157b2083239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95424fbae772f1de11cc91b465c4a86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea32247fa519315a4b27ef658701c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e953a8ce19367692812748f43cc60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54672f42889d910426514e5b6792eba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cb53488662ad5cec0eb1289c8ac75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5907fcaebfa16285c80a7d17864b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a482ce5c08ea1f7c040999905a468e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c99ee442dc4de93eea7152037861e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a0b4a081fc197162af00974baaae3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61ae706b2b25555a36de93835b5753249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cbeba8d12fbc3b4db05f481603bad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe5a3e737808cd79b9b7d1b2a5a075251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4fed0e1e81550c79334aecf1845b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220897096be3566da7a34af5ce7f787253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681113e7d6cedd98099e168101b5b99254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789d3512d5ee1d81b204bf6b8f1cc1e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61306a262b1f38bb19a361b5da40ed70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161cf1533d75ee683ae72d1187811cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb27af85c68643e5a045bdc141b8095258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe883eaf6d5d077ba550c1ae03ab98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67c1e973a8ec4e02e57648d756eadd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec108b657ad2128a5906fee13a2102d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37971de6aae5abe4285ea76edcc421c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8372903a8e0ec79cbefe033464d2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f391325112ae164a4289cc48f1bccdd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937959939d90d724edaf4c652fffd6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b00bc19d96ea0298fff4d44725e84266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c9c04f0dbdd2f4017e28c1f615b47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5206063e15631fea185ff689dceac6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc1abe188b4f823479fa118697af97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70d862a5aac7b8ced6b45436f17200270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f53292f800e27885571a8e377a205271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e86de9748be826512a0c47c0e3f513272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a4d0972cc36b8b2ddea047af4fbc5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300a41965a344c4d332574486703457274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6e3ae320985c151ecbaab604fa169275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd661c3d6cdcf86630a03564752e761276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db1c5fbd6c47d16c3bf98f2d20e0aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e3c03b58a583dfeb5678004bddc40278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df7088e9576d449d311aa690f15694279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde67053a5f0fc602a414fbe0c02a0e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f27ea9dc99dc8deff11c68d52ce15281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294135fa5662c7cb9636eddf288ab55282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3627a71347df4fcec1a2a47767822b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ae0196975a292c2ddb1a7c668c8b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06547728d2b000a43e92627678a339e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39ad492d2e628acfc74e20071ecd22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0be710e098244a14a53b601e4208c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17d9a40c8d10768230fabae40af0b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8a0c9de024c7d54cffa227e636b64289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0133ea0b1b64718f7720d587629ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb059187ddc4141dc2e3b0c4ae4ada291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3211e6051066f96cba3c86eac8723a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44776e2f939a6e68f7292bb24c7d90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2846920abb9388ad0f2430f5894eac9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e724623ec898d9ea88efb42815c7a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd2e070a8d0fcd0459ef2fce02d2bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c27a4015d0b9a85e0639ff311f67a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a64768a39e75b5f23a01ace3963d73298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fb6e44fbd8780fd695a281b10a0ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e9229a2cce2b099a62b2b0859166a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544de6e425c059a02f76644df68f6bab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836adfd986960da92d3d13864570ae3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc9744140ceeb2a092443dd69fa066303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf57b7d278dfd050111f55a3788625304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dbab7ad5dbdbe8ff6165a9de7681c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87875e8bc86ad3318c252e5c9cf262b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac990dab399d03bd6156353bfb0e040307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe1117734cd61a63b7ab9e203c4c1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed475f5a6a4fda6324e61bf11c16b12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a307fa2467cf92eec9561fa0b91e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735714e8a673e6925b7bc49ba8a996ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd018efc208093fd9383d7572583b89312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec51e9e180cbc96d045cbd9b5d0a19313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd736200a09c2849d9c4d60eca1055d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb901bdb0629bb57c0080f541dd23f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdde7cc374cf7da5cdc80f327d1204316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f982d6a5d4a26aa288db22de777a3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc186a8bed38161856d1bd59ada055318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0b643b5f1977529e4d2a064ee9c5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03ceb0beb4a46c9c859802749a9cb9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f770d344ebb10b585c9eb379492d9c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be19f7a8e669a511fadd08022e521a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13258619cf77b1720826b71f2496637323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a481d90c4c3da60d54f78c03594dfc7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526578ab82c38808c98e3d37a5abcac2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ec1735dd2903df1e613988a159e3e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb8cccc7de09e16eaf412e6f3168fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c2e6a9d1f6a7ae38767bd0400bb09328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d91e4871ee7b7b4fdd205b5bcfbf5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b166873a7d8c89122256fd3418775a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e56d42f730b0c04124b5e65928acfc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26b36c38598f1f1bc3569eb93db385332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8485b48a6c612ea012825da7e81d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d4996e08a3d32a290d2f9972afda1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1da6d749343d935653b298374b8604335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d15a3236a8cbb98852b64e87840912336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71c154eedfc49e2ea1a50c3048a5a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a03c487b6b9e220f0fa3b86a75a863338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6edd276ee4cd45258419a2e4a69fe3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696aa9e9b15c302d80743fe0479bf59340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dd2c4ddebc5f9c6a5b0553f66138e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc181d5ce09b740e26e099f2f897784a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c33cd8f856acffe93f28240bfeae0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2ec2779f52ce61239c558e92e5191344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124d12486354e7db8387ebd2328a291345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142de06b479cfbb37113d8d11d9e807346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bd19083f118838bd0cdbb95127fef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cfe75f9c1f827fbfb55259203cf68348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfa9ea16f0970328a253d2b54e3dbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f928f0e174f7a02ee03e25c9c98ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ba283963a0b94dc6fe00645045c48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695752490ed636e2f2b066cdb8e7bb3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc99b9c8665ace450ffc910b5bbbaa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985871a73139a508524e77afb15091e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe36a94ecdbca620827d42fd414ef71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a36891357c7d83e38ed856d5b79bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0998ae7b592f303b5fd7d27504a3ffb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fb528884aa5e477e69e143de7da0b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e27a6a302f2d31020430cc141ed3cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938561ec08a2466732da1d47ed7d6903360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295fa2db651120ae8b28951dd872a17361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1da6f7a4179cce0d862e3a21210fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3723d3579a21aee99ddfd825dedb5b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044a56faf15a6c1f6eaf4fccae2eaa0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ff871c2898d3f9916a6cbb2719a44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa42df5ec61f696752de34cbbdaeb13366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61863577dfb5190ccfb8eff486d694a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed80085e3f5d280529fa8a905e45d1f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb23614b38ad896d0a21c2b63e333e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50ccf1c711b7c33f36148df5e853d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80264c054ae8086c38401e164421f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1de9a5349c39a5ecb7e5eed0b20ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e8bd3a817ff920bc8fc5e9fa75cd6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d2a241d3f47b201071acbcb9165db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa3268ab087df7409bee1571b5eb78375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c198457244d55c3596e02be93e68e8e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fd2ef9fbd4486211d349d09ca2cc2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013cfee68c2f354f99cc37c3a0d3602378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9be5b399ce159baf46a1c5adc84fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3781dc1dd860b99117ea733fd99fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917414f44fd3d816dab300601202811381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2f5f8526031b2460218c0f5619843382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a8043c64b216f505bd5d8b3645381383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7b6c0dc2c8b755e2399896b43c2f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a3ee1ad9430d01127521071fa798f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b5951e81eec3af9e480fc5495d680386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5a5c75a692d27274cd30a49815066387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e687c65dac1e6e8f456def107a7b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1e9c6751e05b3c6be1a378e753d58389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cecbbf111cd97b45041024045beaf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7716592fda2eabe9a4fb74592061068391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18199a486de7f4a11fcabd69a9888757392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e95f3c98d7eb70427f37ad7ec558f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b2fc7a3d769bd317a0bb79f1f3a71394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc895412eb17dcc9a9a22920fa7d9e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acb32e608f909e9aac48f3b8f74b7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9f333314e559de0e3ab1f3d026528397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcab8db99ea69e4c27f33ecc090ed0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c71ebdee3814dd06d6286436e4b810399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad9b4103e4d7549b8ee59e132cd97f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efebfef53ba3d3bb58653a8d65d3e5d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35db1fa91f18f288a1f1f777334504402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858eb3cd1975c35e1cc58cc441cc7bb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9918fbb52d1d898a370e3fd752558404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc19cb47be9604f95a8f052e6e12e0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcadb27a87fcf94879ee67e09bfbb9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c5b1d19b5f481df4eb2e3a8038ffb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15552c96165e66c7dbb25194701a9f29408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38835354a5c972c932abf722ca3c079c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304c62b9ed867a5f253e0411ddef8f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5293689e7193ce112e9cdab06e0a74d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03061746c40d200b95199ab73d8c3a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d15cb7498fe807b0ba3d05e7ff0a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169799b4e3acf1bd2641563ed72b2df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7938fd8a1aa40ddc6dc53c18cc591415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922d0752178e97bfde6c28180f956a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a779e3e382759ca75bffe1e4d891c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4330c84719f431cde82e4d5d4830eec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9075315f4b546ea798c2da56896d8f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be70fc1d215f805b86076c5eac050ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177f22dd8e26e8880c8ebd43a8b4907421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233af571f92833426a1952defcff1cea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9519dcfc86fedfd7798a92785802d8a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842aee35ad36c8ad2170f8cb2ba113b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0329e1ebbb2356fbba55b9e0691ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6ce1813a60082760f3903b7653260426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b372f8ce818ea1d2172107d9d87d8f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7399fe9766bf30f66c4283f9a4ba9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a086f1cd8e43bdbe051482cdccb951429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3c7e610df154fd72c3d6ee0e9b49d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e932dfd64a640df57617e4d142b79a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f34086aa6ea70f29b3c41326f3510432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d50c3f33c9b721b5c4b70b168138a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2cbf6e9cce85b806cea391ec4a7ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80804b28a51d7781a24484c0ec7af5e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19313d28810998e0e25ae2f9958ccebe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3642b9c2f1ca8463b875a8cea2ec96437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c96e3dad5621b191400437ee6592de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fd6bb47cc2ab8185a2c8013ba83d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da06a9d074803f862419433b2b180f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcf71de55b59d9c9b30db42fb0e430441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b89e9986a800719f1be4921a61aa87442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf800d6f62c7bd52f81347952d102afb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fd23732ede67109c5b4a058ca8988444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e57c3506442e0f285c61be6e23a78445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffe1c7878952bcc1d3c8dfc306c3df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e132314dff8a8afe9c92765260a36447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e291231a11a8a0325b31b6c802711f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7e363af75526b0af0cfd0bc85850c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fbd5f812ade9448452c4d6762830f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f062805651775eed5ad52211c993550451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e062385a5b02fed0bd805d3298c03d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654501e9683aefd4245859128e95d0c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bc674df1e1d8ab96eb0addbe2c958454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20c3702654614d62078d94ed8165e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3c2fad0a9cc554ddf0d0a59bea1db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82beaa73007f61e725023c312e3f15fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede08c0250f71a98cb18ecfa3c7624ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec2eab00107aeece66cf942109e99e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5561ec6c7b750a548559e64e290bcc6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ec99c93394f11072fe3ef0732cfde461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7445afdb823f5b151db33b709a1eaaf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4d8558fe1effabd7179ade3a7cdaf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301742094f66d4ddc7b2b83e6b66989464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ece7dde25c1d43cc22c0281e529a72465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf888af3cc351accaef271ba2f95fb38466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97459b61d21b3817a38d514597a85c76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf420686c71c76527eeb0d293c31e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5597d310f971d0b2f9b4e9d2ba60389469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54a5bedc99edd2d6be12368a1c9d8f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbf9b79ab7cb8ee6dbf79885671bf0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fc3dc3d99a08db2b33e975aee1ca2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf22fdb5191755f3a017e2031611bab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303069427090ec59362d2e09e1ab11a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d299205b6336397e112c0b4d31e2589475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1849c2e3f2236cd1e5adaa5a5de9b90476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27271d26cd299eaa925f7282ee904d2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396e817ef82655a199cafa28dd13af3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac8ef3d4bc3c0802aeb9f2982e5c04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37716e896f01ac84e1d508b8751fa59480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa50650747e4346ccdae6e432e9c12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220264c78b6cac90a086b1a9e70b10f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becaa06bbf1550c691b3be995a4e05a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e0113fcf4eb8857715655f5f6f2c1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02e68562e0bb9d56402267ecfe7443485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f6de62a97debd9b19fa25a9056b88486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28919c312bd78280c28e196f08809560487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58264bafafa671527ccc780ba63aeb8e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627941715d8871ea26848321cdf6cf2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53d4ac7aef8762cb51a80acb583bdf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96d11f0ca2ed678a39f35968992300491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4de0b013959088172535af2c3753d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d8792c566ff6f91b7e4d3033b418e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5685b9e258686aad0aa92b7d512c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913e643bee983b0991ba0ac9a38ee71495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c1be0f1b50e477a3e847197a1726a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dda11611d2389403068500e10dd27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcb7936ec29993cb0736e2bd30d42b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa73ab3fe2016ecb75f9d8bf836e28e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da227f4dd5b0c81c6ade8d476db23a4a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc846044733e762beb7fe1b96dfbbf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28665734e59d9b633eeb2fb520e72a9d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48843c29b3f2ff1e98640b7dc3e88567503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7727daf317efbe62baf04855ec14d9a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d806e34a3069f8b89a46ac4f7f0dfdc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500181ecb858fe6d5d1431825d70c18506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f6481dc55b4166d78e46ecd0d2032507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac408ef5c5ca8972c818f3a82c809061508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8c6c8a522b67fefca3463c5fd1729509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc157e6fef2590d800391f0ebc16324510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5b724bd32120321a5c22042c74b62511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bb7453e9d8a3e692c38f4e89d4eca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c0c661e8ee6de65c6c6d37679d369513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e3f5a7df9d7224010a43bd79b193f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c136803a305036c860ac6a7ad1e78515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17059751b4c4c2961fd2f16830123e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e8dc1745380521b1239defc5a9626517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999e4bda3be0c2d0a6c87b0192bdfd5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaab2e5ff3733470a3906f497bf4950519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1012958d4932a38ca45c80c001ed358520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740920fca891c7f932ef9f47114003a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52e60e982301e45be8595238e82537522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274df95a0fdb2d690b22232f0c779c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701de7d00eaf23f7b6027e4a73b91e56524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fc46194262d64ed01c5b4e0fdbe31525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d968f25e879c5790a051a2a7bb924e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aca73423821ce0415f46ea7155c987527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ef8e736ca7bc4f3cbfc8b080afeb9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfacb03b5458ac9c2b2efaef865503529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced0e8bcc0c9d7e4f470cf9272a879b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bda805cd4b83ee488e61f4cfa9e64a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03e53c49c1b3ced58fd4664612db3a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2d8d93af47356ee5f306abdd7029b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a3e2b661cb4cc4f6cc58d11d8f4c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05855cd3c8dd13ca4e1a5543cb1cc485535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720851fb204c6276c662c3fcf73f8437536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed85309635484f9cf262121cf1b7e7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9649a7729a148e66156b04f92ac24ac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b942d683a6260e1f1ee0333f3f0d19f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506da62c5bb014703860a1862af108e2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba220a9aac2b8055aba8895448395f9b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36642d7edb8641526b51e0db1aa986542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a76fdd8396c5f5aefe2dc40cc49084543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cc30436d5fcb07142c0c753456bfd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251dae34f933d985142b2aa5e6dee5eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41263dc1d04ccdac941a43f32872492546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517a0d386e3ee9388b2841612a59481547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92c0e1272f4092e79b767de195538a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054f6fc1fb84cb18dba5f0dce3dff31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1dd6dcc175d57701f2f8e15aaedad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc15056f493bc6e3d57031db02f2db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44ee27758dc4de68162327e8eabab1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f3bd381fe4d11472efeff6da9d99f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ca892437c807500540fb27033d2ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f06a1b66d17f9ed475abf49f03baf8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b6f8a135a7b243095f7aa462e836e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e76c0ed6f451279e342ccc28b06803557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7023ef16f22fbef0e39f1f410efb0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ee5b288e8247e6193bec4d5faa91b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e22f263c766758b10e9db06c05895e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db216affe29fc2f5a76ca1b2e71ef856561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c88c16586730f6923365c6213f4a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd357850703c93764279f3695889e2d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7a43067f0c8de691d99213bb1a1c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d98c87f5a9d4d4d0a925731b8cb1f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a960ea771fe862d72e822690f310f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d677a05da657c7f2672ecb80c608e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f626235f05db90743947416284b1550568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d222984cbb4dea283ab7b2590a7485569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e60cb92bef8c97d1876fbc567b367b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6e41a3ed7d0d6612139752ffe4e87571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4185f57ca41680333767abbc585f99572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17f4ef7aabf47b6cef709c0a44f4d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d13e537fde8794daca2de7cd24df5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9af97b7e35657a4b3ab71fd0f1744575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1eb520dfea63d181da534ea64159ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90870a20e1e2657f0d4ab0460b272e71577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13a145a56972dd5eda37a23afc5f50578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d00bf6bb11c200345efe43661811d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6bbf8bc94d1ed6687fffcc9173cdc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc265e2d3c24b3d9dd88e88954b22cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890440bc009037f2587ab66c603d11b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d4e55219e6104bdb8d0175758acf1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3333d965f2826ddcfd260d4d0c51f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751e12f8cde0b74f15581c83eeaaabe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d8f2839ae011d7615532854c78e6d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47863e5389f29075d183d4da57d84ec9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eafe9512e341e771c9662e34296610588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41004163f491b5fbb1ba1068a7e3e15589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b07c0e2da35dc9b42cf627be00eca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe66e6cdcd275170f3cdd100248d9e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dec1be6e28ac8339fdead50b59431592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a604046f96fce9e13545245a423d6a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462af617840490ca1cc428dfaee20a4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324ffaea628026a77b3feaac840cbc6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb014217551395ab24a8545e3bfa59c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198764ced841f6f16c2caebc01f4880d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf45974602f89624c03eb9d49cc2c41598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfd55526c5744b6f4f223d58be55c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f944ca8c029f0ed6d29b828a86f442600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cb23e8926b858ea89bf4de4a9c2d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01412f94d06de579669bdd1862d0ad6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635496bca419eb3315b4c12d50a340a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095b305d59d22d9d80001eb7e817920604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be1c6f0183ba51f95194228d2d15c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5afa028fafb419bc1f0551e2e3b5c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca61c08f7bb5842d13d01d07f434fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183fbcbd22fae50d577863240e2272d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be130560648cd4035e04190b25b930609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dda601e3556e209fd5807fb8fac0a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4daa3a9888e466ac5f61188c4eb09611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1895087e4ad35256dae373255db4ce4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164702d99fb12ecb8ed788b30f0d709d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cb8f86a1ff170d795ce2bc19ca674614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626a3d4f1bc2a3016227ac3abafbaf8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4907f33a687b0729c5af64827216d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdcaf10f47344c099ac3fbc6b679da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591caeb6039b145cacbdbf8a6a516b57618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfbd310f559399c9706c67a40cca78619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52979d46f9c30993a2ac7d69bd5dda7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c050c64ec1353df4764e3b799df3e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0a48f7f0f7c07364a50cb53ed514a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8bae9f9d49becb7f585bebb2ea6ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b27bfbec8c6f1eac78be8ae973872624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bdffab017ae4a03143cd3dd8aaf55625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965d75b315d1d2a46221e02a513eb84626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571cd317c28ace42b04bee96210b0ac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3234e3b8dc0b817cc6c6d31acb9858628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d414c9917367831571a88ddb0624f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e03952c92907420cbacfb165bce59a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3585da9c9a656206f78eaca973d636c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830ef99b1f4441bb4650cde772bc417632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e01fc68d4ecbe5c8fec30bb049f5e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1753fd2382870a89014cacf3ea97fd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f91588a76c2cfa692b2c7ae1a5b43c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935d7ae625bbfb08283c33af3a8392c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdce8e4524be6424ea3c8c8d63a497c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51309eb70dd429981593b3de11155574638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810d417f290b2129bdfc00e19825411639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79863f0f1fe3a0d9ddb53ce4fd109ca5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ab017f4b9ba995b850277cef5d3bf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf179bb4fa9aaefb7a9aa5f63f9e6f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50f557edae28579d50751386487bf4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547175315b7839354deb6af615f32a9a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a0e9f7e47b0b681083fe81f53c83a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac76a4a69d174424ed27683878781a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe195ecdbd85f7d580e0de470eaad9af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a30043d8beceb5c1fd7021dd65488e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9ec2b5d205d841609994e6fa2e6b8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60030e0b11d46695414ea04f07d6eee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd07136bd4eddb740589e880a3876f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2775c6486df46f8a7b8762231b214652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6143feb8797bbf8af1ea9b144f48ed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd1442d1d1cfa937c15f4faea2a94e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46a02aaf81c66bfeb7b1f8d7842b93655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a59aa6cbb26da2c890fa75dc6fc96656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5956882d0a9109fd97187efd361b3ff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e94a84f0deeedb410a3978c60de93f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bc20eaf0a51f09fe014e102848bfb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cde6497400b65b7972a303c446aaf8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fd107f9759bef1b80a213d69c14da661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea1170d44ca028eb0bc4474d134a6b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c927ee670c3ae4d824febc475e226a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de3ff249481011519844a716e5e6ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39001b41ba154d3a9e3516acf6d1be25665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c937a64f5090eb5a96c5c1ea77ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c02b78b3d62a6732aa5dfb655c3dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e27f1f5467df9ba46ef816eb193aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9856d5ea00e61d60c9590eecbfbd9a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe15a70dbe4bb802fae3e012ad7fdb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e043699e89b3de67e2550d9a18ba3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e742764ff8f254f26f0c6de1553b0f9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a581cd58b8dde1bfbff610becddcec4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71928e22df6428822a9c2c74507bcda674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789c88a84aadef10536876b8a3de889675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87389493c2dd0817a7c02cbbe08f2c65676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c871dc58b52e71c232d5671dacc2e9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056faf549bb748ca4325add729047025678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee87ef1b3a0190413bb392ec725d73679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81acfacf4e21f5f15b19b1fa37e97f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88080492935a4d1e6ad77124ac8fdd41681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81db22b2f6fd4cbce898a3b0c12ab8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93121477f417cc68f51b82d5cbd452ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569b04c56541bd198c9f6f6913866cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ade5aed64eb643bee6a946afe2ded685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4dc0f6666e8c0ada48ae13ea6eb70686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295223763af0109f7c4e3154ac1d5c09687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced6b8f6346713f1cd2a413cf2256bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cf20ca0d97d31b4013bc52f242e82689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23537ace43ce231548fbaa8c03d9e7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcaf6a2ae8c3d04507220d96b446d48691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ca61d5b36607bb85a12578fb7c849692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2efdaceacf86aeb89b82e285dd8c3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de221883ef56aa2a9966a6e4b1466564694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954890c5acbae79cbdd03d41a46c2320695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11c14d2ca7495cb84d1001cd506423696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e794ca3289a8ef15d9c3ea16b9779697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0ea38d09b58cfdb2bc50ed774fb4c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fad7e7f58961c49da19fe61791a9b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f82e47fa059283e3fe1fec3a905f88700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de124cdc957d87fe18f620e9ce1489701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916a2cb04602304607485c2952f50df702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f3bb19daa59071f465cd804a29465703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622c224388ce174c9363e85fbcf4380704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bc4fb4ea1624db2338180b75aaf8d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7380ccd5217219808f8feb92e8b1a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605a1a1a35f11b16441d7648d114a0c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4654825a735c4b51a7a985fea50b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d167885bc8ed72b0991fd869a086987709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14a7b4d1329dbd6d04098d08ff2bed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8db379e10f39d61dbaa7efa590ec2f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df90d19be37d26d2719d630d97c4a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a4eab2a0b50431decb3e00540fac5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f988d99dc854e4391aee6d3feaff9e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c394722a49f44a51ee0a1f25f2254715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22685532ad681e393bd121fc6179a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd303efd22015f6ffc6056c55d66d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b573ca412f83c806b0eebe96e9dfe7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da10bce6eb19067ab4ca1806b7f973719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a9a629a20fb11e2fa1a671cfd21c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093c534cda635e9f7d54fcdcffc0682721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf225d90b33156181c8aaaa6c9b664722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c864ff3558b9dc9d31cf9d7a96a6aec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd94ddba3e383db29c561977197ef2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a1b06ef048ffd5320ae79fadae618725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c4e6e44e0fa8e2d3b441f1d7694b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502024dbfe3ce7a59bbb8d0f43003e6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086eab5a42ce52c123f6f52f79767ae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36825140d3735b97d43c03c81139614729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c5d06061af050aadb1f23774eb0ed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174f371ce30f8826c3cb364e017b8fe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805807c39a3c639a95aea9d60d9455e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae802453519878714316635d4575098733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f57f69652d3a3b27dacc22d43596d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc913bae076cbcf4c838d6ae5acce5c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c65b10ac357df17af95416de717fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654776636874fb1ae147bc277d146679737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588176649764ac5dcb7a958878cfa73738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d752b1a285343babf3bb03ebf2e0a59739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d8adba5339111f4cbdd8f7c31957e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe91ec955c86cea94433b4dffe206a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29907e8b6dc1521cf13710c8537e8444742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beadcc23f7a406a21614fe26d69ab80743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8812f40a3b74989b9b89b32657770744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d441dab5121f8ffc2a5a8a3e3c06338745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e595fc0411e3b40476a9e9d2170cef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f42147127fd01dc3c7da7f2c0c634747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1962b174658958261d2ec47571ad1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb9efa82c94425186dc6aa7e683181749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28733785cb9e03d16d7d6a246c8085f6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e3f065c2c71a9b263f1b894ee8457751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade614e64a1b01a90ec617a28e53b03752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccd6ab3e27f71f28d9e8cc17f083b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902939c7a08ac50c729c5bf1eb16832754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1ea6585da0fdeab35f60c78978f6b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31db27263aee0d49f0f8341d35693a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb55d20effc175104e3545f53f5074c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df3d538dd152619a8b35ae88227ef4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05a8c726c20f643596d5b851bc753d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d93deb5f1e0c15f6863b2a619d53bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4b15e7a6c11bf4a88ae626a87037a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb226d54544186da158286477d07043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a26b05695f3b8ec23fda26b31e69374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ab5a7d614dc15cc07a5937f8bc3d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0846e41eb7607159583e4022812c4186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b1972fb52a6e7ad3ca027d833d75a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2f0419a095cf535df9b4a51fbea8c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ec6072c87218a4c843e9fdf0fc84f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637359cb17c72f1624f6ffb0cd78320710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998a8dac4f0f1e8aade5eea86d0eadd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa5c3727ad9102f5d67708161eb83e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9fa30c68cf49856c7c8b267f8f5b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ab189648f4ce7fa66169be1985f1114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d0291c1f82b3fc3b8e642cbce7b5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3675cd6f028bc8dcb316088910533416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652c89d0da78ab93c1bf8c2e537723d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e09b3f4793f4cad9c6759e556a0e5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe0ef56e662f55233148e08d92ebff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cb20648314e60a08c0034eec265ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5c0bcfb0de357cc52a589168681d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5afa94b90b84272171953e3abc02222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1d869dccd9a0fc195c10b976b890e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef5f24107fa67968079a75b861c6a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36348b096e5123f6073b184f4b7dce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f505a80ab26337e7df8e4c62677ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624f49b572886754771e0e99bfa9d9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667c3d6144f0f01443b6f629dff645028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7b46c17918087b1e4ae07cf5d9a4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e40ed996e99011d0bef6c50f9a074630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821758f610c87a758d35f771b846f3231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43458d0528a6d487188b730c7fdf23332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ade570ea49fbb05cb71aad83b041e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed98f6ae7cb6b113456de568d9ee98234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cfc72aaec5cd8054f4c128587391e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a83e339def478e53cbf4f6965ffe9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585873072af200735ba0eedd64f448e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe06155ac4cf284cb1a85879345cf438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b170ed77eabbfa8d08f076076a16ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450d383ce9d57fa4a01b8f45210386d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b8f14a5314f2ec450549ac5c92a8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9048089a542ba497de372be72bf5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b8ec2996742b761025a8d3a6bac9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e247da38e4c1b4ae9362f747d18b1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1187a67749a1a901276aa47093a3845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fdb17ee96dc3cc53f4df67ce0769a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59915b3a769d9178e21d2f7f00d5b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c28a36e30eec7b4496596576adc1f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcba825d3de4204010d9d0b6e9f94e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c93c19a4a5390aa13d2e9b8d16a2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed539b59a0a4a18c91c22a320a9a443a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374afcea193c4f441c4115d4cb96157052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386a143b609ae0c103f3ca8708756e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf495a4d558a2bf2e1d9eb860a973754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfbd86085675d040cabc5a5632daf755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07958eda7bd37ae5cdfc69aeeb9486f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99ad4152e62dd1b70aad56522218bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b38f3dbaa25fb1597878f67b498eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c0fa66ec929cb40ceea2c293c713259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d11611b7131d06006988bd32ee68460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfc835bf4de410d5afa16ba13cd34661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03b8ce554b5809e21ad40f6fca2f2a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604f7a5b6124cd1aa8d911504d8effb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501f7899f41b21da5f48f985243e70664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ca9d437258868a7bedcc161cc019065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b397928a185f385f5a46ccbe226c7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb44a18b78d52cc8c55c01f88eb594967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8c84d7be4d1327a8339687437353d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b273928ca149e9dbe7cfe56581e4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426c9ffa47187c29bd970f94f2118b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e597587803d0397c3aced93fcefec371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367d48e6ff343a399279b69e687318372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c45f21ae381156437d1ca60803c9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8478629509525e3cf6a31a237e25b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8d5577b58f9b47909bc5638e5793775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f1bccaf44143d49e3f50d4efec8b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52783872d164682ec65f140ab2b115c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9486245819eac88f32685bfdf49b34e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599399e9ffefa473c9ca3823dc7223179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb320d688b8775b5bae232aacd1ef780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6f672e6282bc9c337c3957fa9825381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228066dd174a4e25ab4a0d7ea2718d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba1d13437d9fafccd7ca9f06810ca683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f9170f6a1463e6c94375c8385c96e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6295b73bf197787ee3bc1dd1d79db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5f25d628c2aa2ac28e0b86cf5912c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742882074bbc91929c90587b8b9ea0587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d35a0fb81956c387aba47a42d172c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2741b7af19e4f36cab7248a29283d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0b78ed6ec857caf2a6ddf49380b7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7cdc4a9ef19a3fc47cade3d79fc8e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba53976297024706d097666c3f6c2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5e07d2a449bf5781501be241679c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71763fe39e582d6f34558c6ac58bd1f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad048bea40474be9014637341b560d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2256f890aa9624718abcf04608cd8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962a9442725388039d140bce60bdffa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64a6e209be35a34d1c79c4894d471898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002e3f0d3de4169629667dd0f3594c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53b1e1602d456c923a02b4d9a03c15100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daab476a13c25b1cfe2245e4f78f0ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53fba9ec15f294a77a87b20f1ce138102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa872287e90738c6596bc3f0d165aed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af97bd5bbe854a949b505b9f35cf54104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7190947bdd51afb650e86d69559eecb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1795f1994a367e9ed0aa28fa4c3f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7579fe8b2166299a6f38eb9b17f32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0303be2e6261159cece50f3139bcf6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d857c8abf98223c13520eca77c11f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7ce8b29ff433956a0d98020297a89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89038ddddcd3eb88c9878059a8fccea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c8dffeb691c5feafc808636099b20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648129b0a2aec5062e42b2a272aaf40c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573a40f5666109921a4fb7c7832757b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23684f2d6e55c85a5cf5690a7e9ca8b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac7c20b51087deadcec8eb022405b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2473929bcb3a3bc064ca0d4d2fa601b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a14cbcdc65425aa208551a32c5a6a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5c59a490ee9dc5546a3a344a21120119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f523902cb34681b2922b8e6a96f136120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720be70ec3a844579dc85e735997807121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fc05811eaaddbe47183f0be826ada122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13043bb1d36a006ca684c174038d5510123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958569df3fdcf38e5cde422087a78f9f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8732097cd74263cfca3a08d6e69f56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8b48dce3a35cfe4d4f82cc1e6b97a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d879b5efbb69be9ca6701ab6360958127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044124c14d37636ea0b8ca33224f555128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d2a382165448a1ff83f3b2ddf4175129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112148c24f6e3c7cd6035d1c75ce3d25130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00750e0232040e6f3f048f6d54fb6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855d1e72a21597c7bc7baeab53ffcf9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8259b0ccd606a08e7309d5d770580ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80ee2c17d58c41015a156e9c53a35f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c61d5ec8bc319fa4e421711593ee75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2933606ad2c386065968e831d889bff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990903f16245f0b7257da5023b2aca91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c78b17af295d24510bb6cfe1706ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34450877f8b07f8729d49e02d05209139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb0bde702e52219a0e2ed3863b6206140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d585346058766d12cb72b5e03d4288141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b062da52002849ed00911ce6ffcb336142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e57d40f00504dcdfba8868bed77a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf2f3505789f86e380de6b6c8669ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4b47a2b52514ef1c350105bdee857145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137fa247b2d22f27afa8850fef396f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a28627a582ddb591b524af12c8999147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cc9456c77065ae4f6090991de2532148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37eb2d672fa404b390112851b292db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6b2b9848f5e8e779fe6eeb46ae41b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda9e48aca7b993040e16a47a136332151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150426074b2b3d8d420e4ff1e20ea29152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c914cae167379f90f1d19563b4dc0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089baa8e0d787807314c6bf79ade9db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419f0858ba17cc08d1b0c54ffc91bf1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a037fec5bdb6f468bbfe8fc941790156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa977c74c3927c26ce57ab26c04f9a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acd0b690e3fc93ecd6be50cd1e798b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca9cb43054fd1c5ab551f3653c8eb5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989f25235a25229e4d06dc7fe7926eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eebcbd48427c070627f1d30c352eb2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23aaf2c717307cbb14a0e158305fac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0198f3c406cd46008dff5960a0f70f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04b208e14f08d0bdf122f6d2e9b827164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63359774bee0d4079972706e70a3fd1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77605ce8bfd2f244e4fb8ebaf02c50166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc06ef2d2dfcabd3e820c9fa0b9730167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522eb6d2e261a7c2b1574bae85b44ae7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f72838b4a22b15227bcafe32f1614169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f72bf0ed6cff8620f95d113436eec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45770927b13bb5bee4829cbc56cb9e31171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4b080bb178562a55b7f047bd20244172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4ce62537e70c26a04ad47e2ec323f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618968a44353f478360fc15b917343a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79f7f9b2efd7a54488844924dbcc7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b213178be54dc6ed42dfecfda7be0a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27031a6d5c2add0accea0b187a3b8211177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b558c32ee3397303043ea994aa6c89e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77eb3dabee7476f83d63ae35ce2d1a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92c17c9757cb2dae84cb3ae803cde4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27214c5dc03f63323fd46c9a08aaf23b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060744434d2a7f09b39010d2aecfb66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269c104ae0b7c323772e4f12376dbbe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac9247d656d9e66e035939c9760518184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f077288dc5a20bc390e018ea6d4749185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2589028a27c392b289583a048d39159186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbc977496b47eefb9757670352157e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1beeadb8e2f9bbacc4db5505a1200fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef03f3ae2a2195b30e44f91e252ba8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7aa9a81c773b6f29ff5466b922002b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a8f98ab4efc182a93d42f6c31e41e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1667d65b24281b928c8030dcb3ccb3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df8f0a6d9b695b5371039e21df0237193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af060b0fe3b33e12682c0cf353a4507194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eac273d03350795520036b709e7f4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbd1417228180ef2dad37c51af5527196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0e1c762febf6b7be05b75b4c23383197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513d45056d5f5ab007efbeda3d1ff9a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2a9da3d00b06720419258fbc09023199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc409b8208ba8f95bb621b1920405b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94943c7afd3eb598c32f191819b39725201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7332b934da16b6ff1f75b4afe12b03202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd73721950149b7f5c4e242ca96bb0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101cab32952a72025cbcec6c7f3c4ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f640d175207768cde1c0f9182ad4dcc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934d5535e156df6d18c061ea65b1675206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14eb9d511207237d00918499f3e460207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db222873f3e759b28df76b875845f85208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa37d646a23567c4d40b71887d35706209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab72b68c310f7e957da0a16cfa282b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab2a186b4f6a80029e1d3224aa3d3f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41728a45167aab9a371156058e1bb6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd5b04aeea785b779247b4ca2e919f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e29f30e04ed7fdb937293fe29d74f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc161b69fd6283713fadd7682f622910215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f2bf672ab3520c04c9b13d0c14abb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f42e790463819cca22cecc5f33cfc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0beffd2b3e37df70718cbd69ae9248218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb519d7c3431d9cd8609067588f601d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366049ce5ca90b5a3e54cba5f9cfaf77220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dc66431567842f27665c47a0be14b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce573c07522a81f8520ef95dbfb7a1fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03cba2e502a495d2d31e16c54a34a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bd5f333ea647fb7bd61e486058049224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8c04b3bee6962caa3ff73382e3424225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a749d6216237f4e599db8a7944c2e6a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3362be94786ea7f06a7c26e99ebba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2abfbf9fa32ecdb201b906244e7e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56749d983761e139784f906dc87d72de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd865e518de7b38443c8b1bbe89060c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc24f16546f3e9bedaebaea7b269f0c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b483e2597a970e95dfd61246c55fd86232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086898bea4b4f996f93fa8fa123c48b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0e71112dabfe1f9b9f3ec9c8dd061234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510ed31a5a3bdedc98b8eb63952a441235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0364104165aa14e9170e5a6cdf0d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083fa4505dfd7b2a123a57514caa437237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989a81209e92aad76f6a7ad485f9180238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5d8f598fd6df45725d4a2399d2ed6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1194d487c0e0f82bfccf04318b71c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a74764c8798f13ac300e09fc73f02c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103439624a34440df6b8d3959bc9dcd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e521f737dd787a29099392f831b7dfa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f9757bf26d573c29caa39e63018af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd3a0c862aedd26c7bc27876370bec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2886714a4e535dc8c6b8dcafe5179246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ccf668d3d45603d53943e431d94ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6eb7e83b5ccd47e0faa20ce0a0dbeb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faa3d59487f7b7642e064445e15361249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f1c3f3ec3dcd7e76c6a8908582993250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bba21e83a6772e9534bd217515fce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1516dcd5ef1f8f14263b36e92b1ea5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5b955314c725f5a8394b37a40588a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c729aced68fcc43757988eb9faee8d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345301fd1ef08dbd91a3f4dc647f6d2e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b6d21bfaa7c56d6e5b9201b8fcf37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698f36d4854809fcd26d46449646cf7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf9c07adc2de58f87daa6dabea6895258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e162e8a7594882f4abc09c80e7f3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475aefca329be293a6a5e674769ed11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec9c361437d1e6c08e9e2fc9926cdc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dc353d69c3580f1a4e602a8a6ffca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2775cd70bbedba2214935088421ed47263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cfc7bb336b87db007363dd6084cac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d65dd54e8daa42c67215821b58f88265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe21d038da534c1e3b8a0d8df329054266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e08dab84e5f60f9c6cba689c3f2b9c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c24ce176ac24ed8046533848d6cf0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d17412a7546fb2f4c99c7c17ce049269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179efdc93aef83ca7f61e8489c576a46270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d956d724ace34e0b15a42d2c1b8cf6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f74cafd851468c7e35bc5e52c279f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf8a0ca231b4ab7edc8c11dd967562273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6591606b1893debdc185e36df2768274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd47fca27424a479d2a6ef12a2bc475275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1a026485fd0390fd65b7d2b0e4f76276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4299065e59f17669d27464ff56f3f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f17ebbc6f5fdcaf5932c4c42fe29e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd361a01cb9ecd867b83ce742ef9a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f484443759be7c42373f2b579f3b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f498f3e7f4f24f0526100b85929e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf46592a2d5ce6800b9e54d523e5f23282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc907a1650d46c650f5bdc6505faf65283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda57470af566c26a208347b2223c2f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965592ca11a57c931ac0cddcc03291c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27df7d003ad3ffd8f71ee36799767cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e331376285f37ba13fb58ab380f1d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27becd5738959fe309a070792aee969288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d883642ab387b25a8b1c661d8eb53289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4f00f5a08d8e8a79d2a5a6c808bd6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67f6c6fb765e32b51dfde5e1950a62291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75e9f3795ce310d88213d702aae150292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ba33f8ac0ae8828b5d5ff7577cd51293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8f45939b81257b30ee9933be67529294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38500d35a235b4f9292a01efe4fe1fd0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3c3cbb2976566767d8103a53875c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ffdb694835fee7b898f8364108b39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fcfbb357f7489a3b5af2b979f9bb2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684cbde27dfc0e5008c575b34a6f04b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e6644d86a5c041b5f4a478709a338300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f4b85015d2cb84140488a8da0896f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eff985dd387e677391608c93cec96f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3489431b5eda92c795a9be5b76d1124303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef483c6dd62c1fb38ed15d11d9a56e0a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983b4487eb65c7d1e3dea99dd05a33c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9653a5afb0a1581a2710df3eeedf996306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236b328b28efe3f570f2cf71f5baabf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12a1ae9793cfaedf6aa3f57c3bcd06308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a65af127c5972ee91919b5286e722309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bc14b3fc85db00078a28bcebe74cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209578808c56dd0dabe0385d962e6d6c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721fbc6d59cf7581d5db038237981af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59b5f896736b89e19e2fef279a8db9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7443b12066593419ae0bec503c805314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebff2e7a531767028dbc3880da966af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f77e5654ea5ca6e7a2e11fd4cea751316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce96ab36ad8343c662a6f5fa27aec4c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51df4c5c2098c01d2c1f4cb8a7f5f37318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8e83fd80e8038b9de4737b644f6c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db24030181204dbfb79e520fd80c76320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc75ffcd2ebb93d33461c24a7d859c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a73f1f1e356d082cb8e91714b2c1d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ee5944e1906337a9e50fff79dfa87323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f0279f21375effba177bc27c184c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d12c71fa42d6dd62050cae024f741b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2557d72c58e0757da2b68f8008f6ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ab1158e350230e9c2567c4e05219c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b82f11e17e3c0728df1604656da48d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4846325b57b363baf6bdec5fe69b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f41c7056253de561ad9b78450be4a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8372922fbadbe952cc17f00af506f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2d213773e732241d6ea93dc8787a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961deaca02657f0111703bebeed0482333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f59c02f1d7747d077968daa58faf8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a91e6de7506730f3de547b671203d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17a4c4253b6c1f83a62facf77de72b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42feca8320ededf69c5a50c6197b2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c97c453e1bf92e914cec136405880338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b925b453a43b030bb2cb9f6048dcce2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a86241b4fd7abcecf37d2d722d4a04340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ed37099f34a21b7fecb192dc2517c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80c3ac9cc15f972adec17da3701bff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74050763da2d0135491d4066bca144343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea246a237a72d29a22ce28fbf5fccb0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63781393aa4d866c67c36dd24c0094345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de5ca6a1f9b960c0ce0c27a7b8f790346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca18e14b90f1287ec6ebc6a2f2a8a24347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d20bd73760c6a84f2f751393d550fd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db8d0c67c0446dde402da8e625862e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4bda17d64333d91b4742f84eb738f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccb9bedd788645f6875b99299e5e77351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e451554af1a7d83985e7a028cfb69f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91180b80e87b0fc4e6db3ed0b82ee7a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31a4294eddb4e9fc8a0b844ed0d822354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473855ed09733834557958f5cb87316f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ad2027ecb9ef9c8e7cbbb486636ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efe99bca3061a062b5893a5d7109f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d44294a2789915703e118b55b56a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627b0e2fc6d0ffb6d08cbefe77a0c34359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11978c03debd281ad0804c9da82728360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49cf7d70082920d9ed1b2ec5a83567361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943760abeef895db3bdf84a9f4a42e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e01902777fa632e05e39c2378c8a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25418642abefd04ac7b4c00eb8c4f48a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f077d2104812151847b9701ef0826365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30ef254c0f3b68c3b10049b201156c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf073e788cb92f117990283f3338ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3f036760f61bfe637634e9f7f11b2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f70d4f63d45748587e4e4a2484119369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef7b34cf08433cbfda1ef419ea5261370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92c4d7392c08c3611f241548376610371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac963bd7574133478d643e6e806dc9ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a923bebd1debf30ff884cf7d3a49c62373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc097aecde9181d8cb940c5f933ecd3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630644eadfeebc9934b8699b42f9d29375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990917a3d25ecee8319a287db0ff54eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f9448502be10f9a2f20c4097983f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b2fdc2cdc70469556f95876a5ed02378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4a351d20543124b6b02eea2ea0173379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aca5d7a59e9f1179005cf971d16f7a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183c3b1d752740280ceb94972bb0cbe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da12da91c8e3f657f0ac52aaabb1463382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f251c561b952c85d32c98677c6b65383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e21aedfda6bda23fe75d7097f7b51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20d90f210af417a9d81cd8da61f97b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88c29e90f3b36c530961782aa43477386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e03ba851a0e5019d55aea9eeecf967387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4a5aa295c673e495a599af86f4426388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd491c20c93d19221d3cacf91f530a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4228e676eb6c7b6e48b9fcd1b8d3f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffdcfb12d5ed5dac0c211ffc38ab43391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645f90514972f1e7507db8cc0c01c42392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa723ecc159269f9fd9c3eb4a731a91c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51efa6200d4e53bd5ec37c417ab78a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0069fe392fcd1ae0207b2ff79348f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94899428773609b9d2532f70a6648c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee215aa00522dcc6dd8c1a61e9e17ac7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091e747019efd064ec09b8bf6600568398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c522382e1d5606b42c291574394960399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcef1bcab019eb51af2e67c1193f183400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df93e9c69de97932b54a989f81f8e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764700b724c66fa9c68642981a2ee676402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60a9f407dfa46e4ff97bdd4b9e74bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caee6503004acb9b3ff02c3894c7e65404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd111201c2a5dfb85a6a8c2c1073a4c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3f297d06e48be261247975df17680406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81322ddc3c07d56cb9b8961c62272b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e9cc1e85e00b59518ef72482aeb79408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220c407dc73a56d0de0dbdbd84029c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3821abdb7a41adadc21bec587dd8b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24e4e1acfec02d4c88e860bc17c593411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17648897ed325193249818b41f5b5dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60648ca8f39d12d044cbf71707fe53cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb7e643698c52f4e69741a99e57a8e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bfe531a799d0b17ae93b9fdc45b66415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f368533bc80731db643285cb7c87e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a26c8f779579899e372132b5c5dfc2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea528af9e3546d1d1d4f61ed464466418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2a72e7d1ef58bb946bdf61fb6d40e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b9315e56f5158f085cf1b42496642420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee96fe698be41465c763479cce46d0d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d323fd959795b4c9a032b8020ed04422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcde8cb4171e9ef36fe555f6978545e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96be33723a7c58975897fdc7e4c14e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cfa8c9c315220787756d4b64d58cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1de8e99d30f65571c3804c7e4dbd52426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159627a999d5fe50cd57dec5282d48d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7226fab5342674d714a924cb873159a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0db6c12fee9a255cb208f6ed832a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69261037a84abb546116f69248b8780c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a63eeb5ea2822525284ad7638b10d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9b4a2c23c9e82b9937e2734219651432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d651e6dab5246deba14107a644fd29a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d140f014373a96a752d1cdce991a1c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78114a0b245cff98288a56a3af1c866435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511c9d2b911b46681a46185670a4230436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f332873dfac2d02611adab03b3beb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924809f902714df220a400e8149b67e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db1753ea44dd2bbd334e6577a60f96439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa283e9312df50bac1475b57efb75e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcdbe6b4b539403e6a5f9770bb93fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dffbfd50fbe0095c00e40dca87e383442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fb207790f54ad8ed6d16010220447443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0eccf33ee261142a07166a5166d45e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87987cd91a82fef9a2b9c2f044991e95445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae608256a93c529616eff6a42bb8bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04b580fef4d6a20af3506c61b1898a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b502e18b99a48f25ea0260c8639fe6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399c472f8d283ca13b650fad33a98cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15590447290d4223c14c5c12beef9aba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07bc6edb0830576efd4299c0546ae3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da765e5bb6f56e3aa56d903a6059ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59643e67da83c0bf6cf73f0c7fbbecf5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a561379b15e30170c2475b8ce032593454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5cd8cdb47e292df6133c9a1e93113455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a87788e82db692c8cf5ca09af03446456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c538c2996e0cfd5daabc83395d90874457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57938b38800ce0b6d5bf33bc67f2a79f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357b211ebfdf571de76179a93aeafb1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778712e32eb9879a7ff20a15f8609c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9ea890aa92300827ea63894c6c371461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0302a07c442cae6ae8926d174784be3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e2a65e5d823a1e195b49e647f68b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9a88f4f2002d284abf069970d7607464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49865cef621f37a6eb11fba7efb13004465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59a01429d0e274f3d6d87bd28454d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594de756c399281cff40ab319338f12467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793a8cfb6f1b91d8c8316763bdced8c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a817b436e4d563bf7ea99014bc52a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09961d4c76782325be8b13879eba5b0b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eeec61a6c679fc23122e042d178ac2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a360ed0c2732f4251e0881e891855472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24871536d8e9b52e53216fefe15208de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e55e0f8e437f9dc91c9eec33ca4e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70be25f447517f367cc17a62a01f8ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39541b873b89f36f0af4f4c97f7c0a67476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b73b38a3a1ecccec611668252e88b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa55c75e8044c0b05c92d78be2f7f69478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80721328506c624f694ed73c3c22a5b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5041d0852993d1c7ad39db615a14c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a03d16b6e72a376059c6033a71993481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36426b8452856cd09b6353dd09ff73ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc11ace44d8d06ef61ee67d6ca087f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3199cc249f85e108fd9764b1095330f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8d8f42c4a1f18a31b21a211760636485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984b4646612aa5dcee991558981bf4f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92292727e58de87bfd722e1559b0de7d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6e0e17d8abfdf997d9e136dfde4c1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a3150bb71658fa772399c44ae8cd7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf2108a13f9569a24e42b1b302689c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe440fd4f19551fe681dbe3fcb71ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abec58456eee4f0e481ad19adc481bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7559372e873d344baed792e4e3f171493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d07c9873451eef8f1294136cf4089494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a53a6dba9a1e042ec92864365f274e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04662e0865a9170defaa80548dc60f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661ed06c5f14b070aa564b395c8d36d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3ddd211f767f991a5efe1959f0d03498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9380f45680660da1ba68b23d7ffa5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b8b0df578466f5cac8fe5447ffc3a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cec239dfcd44b1281889ee902ef1f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279ca6929bcfc842cd64035c54b8daf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4ce1a2d90abed6371a6fda7899865503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c846be1f4e7d73a4b327a5b4dc825504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80e23ab80f4fe5d8c58a55565b5ba4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba43afc4f538c7372cd28e139db067506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef651c25c9c29a98f85fb53a780e99507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a025792ae59edfaeb5de5e942e297508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7398f8339a63057c5961793700a76509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595470fce8ab519ad910023f794b2fea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40cd622dd2a707996cc10d0ffaffdb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33ddcc4caca5ed06ebac940d7a0cf1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf274e84e2208601c93bc8b72f12e22513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13bb9481ee45feefb3083f4f8b34c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe304ee009a304ca5c0bfb44f3e090515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bda26b7f96adba10a3462da41c92b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9d8f6a9d091f9c90aed3a181700b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa04ece249ce079484ab43832cc136518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b402f95b7a1629e7a9b7a384b3a40519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937b1ee121ce48c1cd9621c6c51fb0c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e11a7a8d53645ad5ee2944b632fae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0e8e76fbe6aa49684051dd73650e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd013b358ff8493891cbafe996d19ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d4718115e19eb2b5bc7355fa06f31524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952808c2ca3827566210b21ccf366a8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b0d199b3c52dc9ada889da1d71bad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f652fee429716741fc0b25bdc444c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbfab18258c7cfccfd867996d41b37528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16782341ae7f1d68bc21e880f09539dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586cd2a7240e2ca159efdc956cdad87530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff453019dc32ca50446d23013dfdfa0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fda0acad504b50048fc3e2400b4e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349e18893900c19924e2632dc42415b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261659bdff819a420da3362befc233cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08aa8d9301c4244cb151e57e77df0e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03435f1f84971445d7d0dc6c45abc805536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a144735bdbdd94dda9e61d10046e522537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392bc299748830ed0b5e106092290da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede57b0893777301954d6fb476cb192539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104ef27fb90edf839b7a7d97e598d7e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156adb14627d00b602ce38a9168cc45541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d32ab673a9404f64defd0a96d6844542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd1beca31951a8fd75925941e21e53543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81480c09992fbae482a28e699bd63293544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb40e0bb41a54716a86c5d68385418545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830991fb8cd949b48438260ac255edee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ae4b087b8324807c6341f3835f78b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d40ee2b043f5cfe2daac0d55c66c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ed03aded0db98b93883935b682779549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fc05b503f01e0d6dd67e3939445ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7946ab7782a7ee9e7a33c737e521d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5c30298f8b403092a2d3521555330552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60ea7c6b434dc447a2a0f9c861c1a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b18bbfc7384aca64d2d272a6143bdb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798a320326e58cb7556d43d2ac8ed2c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b32a3912ef221bfa6b4b09cb476ca1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa45e93af2ff4aab3979df8ca25d40557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2820264593b4730c4378cb6462fcc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775abe6f51f5e0f72b777b40bd43ff4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9884ffd6840573d9d9f243a99d637560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7e527ce4bdd20a775eb81bd10d982561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9837273d92b521e3f756ce317fcc626562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb26099b3107a4cee7acbe6de729fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df3567f84214f0ada0edf4a0861467564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987389461af6f1a607a1aa19e74ee6a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea767dec61a038769e718dabaed67ab3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402f694b87c1455caa51e02af7a9617567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c75a12101f10d238f7d2e54700c39568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04491bad74be624849cecf4304c6bb8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e402a55fb9accfdf01c45974c818d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5da9c8bb216d8699b694c51e61c3f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d139016595abdee0ef24653be647a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fa6fcfb19487b3d34424f593d13ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa0a34c6e6087308a19a4e158d45f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7c3f3e8a7868342f5ed75da7d6226575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d7e80ca3b4861f57965b3c34d0d19576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2cd439aa0ac6d9d580129cc19d186577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188950fe998ed09d68c54514bc868a56578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c5b478f091106223850b0c4a9bffe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2091f7983deb0da64c90c24135008580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55cd55ef1fd837744276926f427e03581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26100cdb40b8a49672f4db7c0cf797582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea44ec64d9b2e0a6131ec269f06813583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff08ccc47aacb9e1e770e383549bbfe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89878361a6520e61b57f63e26fa6cada585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc21a7b25b98879e95d9013c8ad035a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b80b71f8c55ec224b4cd4ef904fbd4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c7b75b70ff4c9eb66546391e67966588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa2aa09d8ef14c2c874b0cd46b8837589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681757b88c8ca023da28c4cb4ca2b2f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe69eb2a00d1d41d935ee15c4e5b736591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e36858c949b9132fbec5da0afd698592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ca5d61ce3a093a2f0a712bd3d3191593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4e7bb4d721eaf48876007ff565e34594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08065b8f02393c09f38e13b15d2230c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e8690394a78ebc3a5e8dd6c80ab25596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3526532f223cc38e17df110bb84851597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174c6fbd1a276741437ee78bfaeb8ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299e42c46aa9feb2856a5e2b9713831599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53eebce0dc35b106570ff73df4ef0b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484bea3629520c8ebac19cc91091e8a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204814abb9c55cf4b85b67747415d67602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed236c2b0595b54b92e3bd7c030cf6ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575176500fa222cc2e5910dda71b00d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fe5ca4d9ca4e7115e3afe023873cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc69f2a1bb1e2092d91cb66f8cc7f96606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435591f53eeacf8d5e0cbf300108e26607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676eda3be9d571eeb97baa178b16c1e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c06be125081aabce30ca07aafa906609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96125b727cd47f12d0406835a89275f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b24707d860562eadb3cf46ee9eb34f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992004e57caa33d0d8b8651a59fbcc6e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fd70a3d1c4b412b16e9699d549a66613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c5a5d125c257ddad7b806286a00e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f99cb12e17c6373f50fb97c7b54618615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58749a7f5527c7489cda453630b0e828616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a1aa1d2b528add7ec2f0a049ad5aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb05bb62cc9e7ff412075b8cfcc8d91618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b45b4c99322ce7d7839fc32a913c93619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c756c9063ab6ea2882cd974208cd3d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5342a40f852f319f90b13dbbc8f50f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed0623888249280978be509ce94e5d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bf6083b7f0428ed9b5cb8192890f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ad6bb803f41dd2d6ad0931384e054624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9a72e190453a91a610112cc471cca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25102c0889955072013d02037298ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd83083f04aaf4c61ecdd8aaf28199627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b452beae620b3453f14c57f94cc1a17628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bf776b4387eae6d1955261099b4db629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc76e689a219f77521cc0b86e7800ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71840a17b312883ac2708f05ce3f03631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7a72f991a7ef222e7b7c1a4472cb2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4834e49cbeb3ae951b56d193884c905633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4fcab70bc8389208783914eff440c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab648583e0968553118d6fd12e38fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533b1e45b73f2af13aa7e30a553f752636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944216a2814f50055b5c048d1cf0e9a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0772f110051cbbea6259eab3434a5a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871179297e95129a5e020aa8a04582a3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5258f642de5c32cd6a4a65fdbf8c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c9ff63bd46bf1dcbfaec9041c44c4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc9c882814e2feda3d201a81b36a57642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2faa4fff16cd6a3d465474f462da9e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab6639075029bfdfb16e773267e378644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1058dc73de560011dbb4b9cf71642645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4d892dc172493b9923f210cdf3bf9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d33db65f3b5340450bc81dffd92f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d6521bce18c6130e1962fef401cae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49f029f25c7dc36f7c615470b0c41d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8241852d264e86075f520652b7ea41650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bdd97180eef122a1b6d70683a15d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7aa4eeac9d72e7b7184fc96345dd0c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaab5475fd1eaff762141f8200044c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caece36f1d143b21306d136d81e23d83654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f74a9ff7c9235a6edc42dc8b0ff13655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28ee2d7b2acbe28aa617dd0386d08f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2799e45cb354016daf6fc087233e340657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31910c83f4a164c70eceefe6c5a0aeeb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f33f240d9be643761c35a52ea2e065659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420466e59d1834d5b4b2080626eca793660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9555ca4ec93629fea175dc3dfefad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffee3c9ce7250c13dbe1e972828f76662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6afb4430e4325f58edc5d575d5a658663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325eb5b79352b4533d7f4778bb5bd5c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1681a68456c1ce57453e0040632102665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c2074834873cb8b1f206a440297f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b75cf3c7bf9df90e7165c7039dc99667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0da446166d7e4f0f8658a66823555668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd4b1855afa19ebaa88994b77a042d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5cd01c84d175dad8f0b10bccc7b81670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80945841f9843d6b39dc62808cf11ec5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27660cda8966a22c98cec19f780ab09672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e46c3cfcede0999f96413ae984c547673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97a2ce7d4bd4d22ab7aee9cf9714e9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09947e2979325f52e945d498117f77675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7b82ba0a02e3d08cee8d382b12662676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f30434911c0f5f7a069bdbb9621cba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138f2a1809ffd195c72c66b30f52542678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512025816c2c70fe0d5b7e10a766981d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14037a140315634b7925913ccdb62485680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12f7aea1a9a8567c479a8b6e356882681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d7aabaca21787c476bee01fb74bc5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5720b89aa6e2d42b93c0e829f79cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172d804f0d2990d92da34a996875eba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9707673370da0526bff0fc09fd7d55c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf95b2c031e18acfa2de834857a7c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5bfdaa3c59ceec2278f671ab01a6c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c7c1c921baf0e7879a39a95949c95688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a85d8c7088bfda07c83d7bd422d968689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfdec604e67823c00d7a4ffb147533690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aac17f2c0a4f31c8c5b717fb9c16c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed38e7482dbc045fdf3b2fbceb65bbd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4e7a54f2b394139a80fd3d5948a9e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232a7a5cb083ada66bcc008fab6658b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d508019baa5619f4cec53f9f751b67c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb5f68b1fb421020960f56ee2efea3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097b59838be23195a3bcee0a0d14ab1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef001f20c96929fa7e32d8b0d61630698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fc13b97ba3ef7bcfafd0cc70d1098699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b40d9335432c4bca211781aef6f45700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b07f91bd0c9444124b7124acc39bd3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e0e9d8167bf278685d1837704a2d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f3d8e43d42837c9ca4b7c2cee67b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d344c73e1242c528b8f95f8712da8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de5b2c84a5ea57bc8b400a7dc0b62f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32359c903df92480d417ba9ea963120d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d63c4425b85323e892e9d101bb68eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6462488186b28faad0b9342f19e59d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437dddaf5144143b0ec8adb327cf2b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757fb1b8113961b1911e16a49ba2bfd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee7ef30765f59f754cc555e7016598711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04b24e99ac742af4dd19de39611137712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1c141510676fa8366fd6a9fce8464713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf2e40ab216068bef9bc38bc064800714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70362cec889973d35932a84389792d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef07169eed5412e8401e12032543db6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398335eb28c0901f4a3afe699c242af717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33420066fc16f8cffc6a26149059bc62718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a8a6459c078645dcc6616681b8b42719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5569e388b7133d81c95b20a1ec34e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3935e6a9b400911344d1ec2019f14721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6b6c5afa77cfa2d7d460757f8a011722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38170af8d388c5c0eb7e76a70d194da5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccffbbdb8469477bc515463daf001a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4802a0b6a88837d5229d83df72ea47725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50650eb6f95c34eb17a5923d7b631b8d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a5e97f87f23eb97ca95b837df36a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61c51b92a2f6b7d865a23868a5515c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117dc1dcf9416bdb7463f6575187692729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a82256eb40e034b638239faf5c7f31730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf85c7bf55bb89099c12ed63986ec5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfdf728ca9c22b19dd0f9c6e3ecc0c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fcdd2e32ca7fdbdb0c8cb1ef65295733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec01d82e4b3f7bc29970db3fd956de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6f74ba26fd8d098de556eaa43d659735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f4179823488fcf539bfa02c1abf46736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c096d88c06497bc6c5f80308adaa0bd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837005e9099d04a3580a09fa2b68af0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e338d0f995e674e1843b935ba87f28e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3706d79c0e5e5e06c3d4f6e157040b7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589b025a5178dc4b953d44cbc15bd9f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3eb2de50eb500a1d8de6b7f8a8ab2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7a394a242fb8017fade68f2f22f85743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadc1b0fa5e58ac16095c49351b666b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c9ce0ee031ca3e2c52aadfb3443f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55421c348c290f7cf7eedf569ad5f7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f5e98db0d4eec7f0da6ea71151312747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374a9268b4cab3ac3831f59a179d5d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1fdb77078505badb0626e17406785749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b630fee21b93b69b310fbeb3db93b57750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed74e9d582ab56eba1d98cc6651fd67751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ed2df644453d18f68dd4807c51e04752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319e067ad652eadf07880b250bd9fce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18107a0dad30e005c517a91c6cb448754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0184649c21c02a0365b5194484b66755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492a0ab88d19ab10b035433a229022e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f08d67117327f3f9fa83f60cffe4a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0811acfd111406ec207d0c4e54df0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b77b2dd3ac6ff9fe5094f9b884e2c6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>