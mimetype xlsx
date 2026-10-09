--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d524f2edb6cc00e919fc0578767861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162c2dc448a06fd4150f524652f553b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2551575528fecf202115e00561c85293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4d70132212fcf8eb5303322c904a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f36ef9ee3ce389e3a6dccd7410b415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d1ce8d6be3c9cabfeab5835aa62066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347558312ec771cdbf700b359ba89907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d80cf951cff34bd1ebbb810d7c55fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa711b9640db5e7b8f8ff7c4a7438cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a111dabb8e3a9122d583ffb48a35510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b94b5ae4e3eebcfcece9f74513cae411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131f9b0701f50bfa42d7dbc9348347012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532048f7b1c5271d0c3b4c223a7ae9d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02a77873c28966200dde9ce2760f1114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16296395630d33bac8ff8cd5406e7dda15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592555b9b63be4422946eb50759a68316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e98121a7d2af6adbe0c9bbb84ea73517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bcd88913fa3a60ffac0a9938aee9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4b85f9f3298f0e5113ed75812062b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e3a567507ed4d71efe0b46a1717bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d622306af1a2cdddbe7dff1131eeafc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e1d5d8dd2d498ac910d274f5d42e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d9c8f98ca42c225199e9914b6cb6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf05fc8d8fa0844e12c02d12e29cf724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5e0ef703adcb78d0e2900b58804f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555267662aae82d471307ee009fd3a7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5894ee2d654b7e74924324a73f913b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518929240433a7df05cbfd8a111967d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9c580f96648c1486b13c27cd2801a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9aff1b68f0d459bc697877c182ef630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b24ebc4acf594ff2bcd38731773fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0ebff55445ca75a8c935df5fde59332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb4a1bb8536fd5348556517dfd3c3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54ecb88afa0f2f319b943994d8ebe834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e067d002e99741be30c43e1b6d4382135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad382aba41fc86a57da47abe4bcf9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17cf77ddf727d1a20fa0676693cef337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33be04e6d2f54e9fa6f763edbcf042238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd11390f4039fb9a553e933b5f0c1be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b409182949d090f4e4017180d1b9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e63a3b3af012c74f2a85a3723e1ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa135f563a52f59d93ec4d9d6556eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa432ff6c646ae647a67533b979f3e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe63c044a7d44f6ba87168aaeed8d3a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1107898a638c3e6cd552199cb468cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818c9d6ff8497df94ba67dc6bee327146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a25db47ec67dcc4731016cfbfedc5a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c21f21b1cfad3004167293cf7ff7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5b2980948bb4168b81b6b71680efe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809075918c25bb6d97b78dbca96d417f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0c473de016bd42cab98e751558d8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97737942604945029ed8d81f8e4161e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b382a098ee7de01661768e771fdce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbc735f538e867a7034f5ef3704d3454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53f1f17f55f895d4bd047cad9c00a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597aa5ca1812ceb4e7618bb2afc7b8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c748f140a079dd6581b9306bbc8613357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4d4f9309baac2413d67f3fecd545758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4399dc8d23596cfe6ebf9d4a6c08fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a0be247c90fc842f8b204acbefd2e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea9f52d9f4097950fa13356a3b795261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b05d7bb1ddaa9b57872332c3e1fcf362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166065c6376516740a44be4e99e7aa563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18437a974e4a34904e1ac610f32444364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592eef9aa6d5bfa427032d4999d7738d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7bd0af909181b196cb6acf1164ab366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a95ca276768d22f916c6c3f425ccc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bd9b77afd385440c5cc3dbe155ef868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8e38655ed5628922fc9785d1356ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04c7f6f9b414b852eb655d43830ed270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865fe496a0ee12a3071c245473dc1ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785d05c99e3c4ca9b3a5586dece548272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94548425689cba8b26abe8180b11d05173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbc20add15b5f1df5e594e7301cb2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d07b0ec12673693f09aa695af502075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03f66bfc5ef6b0a72038e435d0452c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe15244f2aad34b63e23313412e0ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ede857085e819836f6210536f476078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ca9932c0c36e7a323488c1962035f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbf0ca7c57077e80ce4eb8c18a694f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ca9de9b1f2a11b856317d2451bafe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bb44bb48d02da41f662dd99a211da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51fbcd2f7feac3dbfb3d32bed865f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fec9cbfae6ab64d634cab60802e55684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e96177b4a9b7b31303bb5418004e8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026496d43e9cf19331ec26b64d3473586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b60fa1942b4367332da3b0b8630da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e049191bb5299ca170c8d6f9f39f63e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d22d9c71faf3b7bc200861388635a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943381700d03d25c2f8eba95525185ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd936c2c34a4a3f3746740eadc8a9f8091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63f7d2a9f451d17152c1f284f052b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772a9ed178a5dc576313d0880900d9093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782ac055f4c963ce5b1c7e06edcd4db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3b69f7bafb0e5fbd20ea7b441d13895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69486a7d09c97bd02e7164806aea7d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545b7a6d013719cb486d81a312227ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93324d10d06cdf96eba95944db57d8a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be078919f8e1f8f258957a85c52fc0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1042c78057c168cef51f57fad56e30100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cc1782659f311bc30fc3c8153d0df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078412f38164f6935d47914d2f1a1775102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35477a9f98f3394e513db79a7b4f6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6f4715a5f7a26ce89a3e70f3dd127104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac017b69a3bab9c976ac137fdc64f74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d222a2ef439f0e42df0a80bc10dc1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0151fffc108b5abe74eb1f19924cad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c428e033a2c3e2def4c49af2a3868108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fb9e19139ea1148f2463ffc38a439109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c66315110bd10c254522f0224790a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872ca1003a61cec4b4ea7d0af24be71111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72007d3636c5e7178eb97e5d401f9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d1abe5e01514db722ab05636f4d1e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e58fce27388b35e53ff67608dd96f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cbc2cafa07189cb398c6618dddad4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c11175b7b01bc1ea45bf0f2f6162f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717372e90a8ab728c8a4fdff429d3b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64424c3366c4f79c11bca22c0a9c59118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522d1601cb72bc00213e2d85f113a8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c38b7d3955b5969d62e0052b641ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3e045cff61706c6948d702667dfe7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329462043de54259f4a11279c4dfe17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9008d311a2f78f41ea06906a664fe4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b5caff6c655c5592d29233e93cb80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa67bb808327935d405dd97090f079125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef531820bd3ffa76570031727c90d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8abf390e4543928cbcde6cf7b9ac74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff8a2276ac19f72126bebdd392c1b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90198080032aeb0add92f19f89ac411129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf42ebb3be3fb4cc058f2afb6776493130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb21427b4eb727ccda19e3fc82c377131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0d19919faf988d518538f47c7ccb1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed595a3c1c9b5e01a9f9984be86df3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ba9b135eddab7a56e0c835c2c0374134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c5a60ff862e859ef3fa6de0046f80135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e91d09d7a9afad386f3ef0e3caac4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb7c133bd646f0bf5f6edda52a51b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96aeedf4ecfc94bb302b796e0d78f92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b938f62d4e528f013289ec1ebf94314139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4d072e156dec7ca18cab18039e970140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb4054a1b631d93de72da3d613bd46141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ad82f49f528232ec2b60917c2c5a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28222b234017be630f3e2e17203fd2c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340bc1c7fef33adac6364498e727f94144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06339fe281d7a4e9ebee9e5e18cfc07d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c8804335dbb16a75fe70d7a865ecd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef7bc8d6f2eae7bb5ee1c39db6a4cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbefbe4df687814c723acb84e1920eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab30cd59ba14c0952946d72da7a6c70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efdb38eef633a71c360c608a746fdb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29724b1267a5385213175c65c276cad0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241de466a9960eb3ab98386fef694ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd41d3957161cfad20575cf40c023d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3ae36abb2589d6b5186a6f6eb94ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e6c0ddbf2630b9537ef5ae1752dab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20350b62c6adb1afb02ae91b166bc48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ad05f8aac4e8c5aee2799c7c9f9d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d61cc59c056a3d19c0307ca2f43d77158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c5f21908f40c26ca0a42a8fdfd84d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11937c19d13ea138dec08e2c3bc76fce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbc7b9ace9fa44e937ea03091744e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e1674e9ed7e297928f871bd82e0c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56ea5fa286649f220575aec03ca481163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866554ba1e8a6cb5ef40a0f6295082d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573087e234932a489fe3bb333321382165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541211b8755c2fd6fa451ea0703f183166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe017401e7e1659939584c2674014420167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a16c65e6322a08eb6ab72cb9e94c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546e33cb15c157fde1213273721314a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa63bba56278d8ddc4026fe765ebbb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad519b59af047678df954e3dcb58490171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadeb7fbbc5c6ef23f41770dc63c0d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0a999b8c256f541d6d563d5eea75f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3852412d9190ff1307206e6c144bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc10f7bbebd0bf3fdabf6d73fdd1aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f32d186bdbccf885e577516829f6b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700720c76df76d73fe81caceecb93347177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ac1f6e2073435e5786498b0a03c4e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8d411e859432ac3d882975345c82d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faaf092007b50c0c96bc0129aef9364180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596b3ebc5284fef81d7fa7e9abc4e88181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba3ea8e25f8ce47ff7665b84fad276182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9cb15857f3ca206aaf4884ed1b125183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bd30a9f3c13c21e3c73c11ea9b639184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968a1ee2448f875056cb7f63048add1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b729074648346636ce6dda6fe278b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb72af3411f473288cc4bdbc2c0cc1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ea9d6a3139e108e06b5097ac7fbfb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363469281b250a318e3be8e92e734490189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06817afee20c86b81b2d5ea4a1c69cf1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d85d3151acd98437be70d21504624191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee092d7e1a2dc9af51f60cb30f7d98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015f8a598d5a7121a752e67c01589e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e61f35806eb365cbdb0dab14d50ef0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701f1e6a91742dc08a2f4f8c74338cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb8d5591dc6e3d2877c0f622940718196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397c43869f1fdbec98c9500d292c66f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840234f3a063e1d32d53868a5b9cbe39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e15b976eae34c50801a74f3cd60afe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e25bb62ef18d59593f54932157b622200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed4804b98203604cdb5d52de46d45f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f14ab95463eb0af6afc2330b6a0013202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedbd3580598f2ef5e301ac73fa2e5d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9f38eae618c378ce8ba4c511c5cc9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d59cb9dad528b8c706fcb835822dd6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0d7ba5d3c17da6a1ce532696e8618206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273ecffb9b53d8020ed17ad7201f1a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a9ada6a20eeefbc88f91456ebee02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f5f1ebc6148823d0b5ca109a2bca8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772d86ab1c72d50883d36218e4ae8c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e1434184127cc3f11fc6cb6bbe311211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828338649d8ee51e4585882fba9567e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49125d5d5874edd8141672dd887b4b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf9137d1b88c66564ac864b405aedb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1d59cfe58d6f3300aa6fc0f4cb570215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beeb1c298417d4389d87e466cd6b56a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f78285d5137f3bad23139e04102595217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130e8636dd2fe23dc12fa99dd79906d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7ba4f9e163413129ad55261a7e039219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c73f98d44c55d2c46273e754f7155220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34106cad138d9e0ce8e2870e9a7a6c68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196510bbd57cae5a13ffdbf70ee466b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78a7e11f806eab4622d08e7fb59c5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c486639eed8b6b87c083d6a37883330224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311dbb97ef7b9163a92c5310c52a4329225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cdd21143e80e526a82e2c2c4bc450226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063a03c3499c1ba0c616a57d13375de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e14cf270a0668c53ffc208d327868e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762b62c31a6777acc35276569cb68a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f46383b7d0293342ba6197bdfc9af8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872f75289ab63818bffd0f9cbd34666231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305242ff57d8e0fe755028b03be7001232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd08dce6fd4986b3571b545f6bd5850233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b959d2d55b264862a026aa539f575234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88cbe8b222b23b0fd38a795c6b0dd8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e97908c459bf6c41e62780ed7523d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0421a529764173e0c54dd7e06d837237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4d27591f58ed7938ff0b4c819a562238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493f50d5dea49d92afdac6b6227ff31239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991b78ac0c72aa3d92eba78df312a9a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b56c0d96e2e46dceb78b73000f7c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec30ef68a460efa73fc65b5a2e81549242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c9fc28c4c14f222a156dc6a7968cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f1623960320ffa98c4c3573880a86244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29748c3ccb5d7ef50b6ece1d25b1224b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8932093ea702178469cb4be26caf8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46655658b3d8d25dba0f555ddfe595d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7604b10d640cbfddf356b20f16ef7b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8e4ea25a54e6b06e87ba0ed0ed84c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6c7111646aa64f1e5d5ee21acafea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2161fba3f6d79d56ae03801b9341b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56e11b63e9b264ea2a340db7646773252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb301b425dc12e41c02363fc96d2f02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966c0cb328fdd626fe4687da002f7e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d744660226855dfcb19ee97104abe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6437cff45bb63fe6ff316216341f70e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d68d4af7b4501a2065d43e3c1801b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35addc50dfe95b7ea2d1da070ccda68b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca979bdac2b9de1ab8d55853ccb76f84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4101823c479c1db23334ced06d8708260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89804e21bbb0fc977b4307086cca99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215743457cac592f1d445021a3e0060c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55328710ee653b551601bdddafab9f81263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032c35e49d6cc2e92c3a222c3ebf843264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d264f26f3a3f80169c602a29e4b37265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660933ad6e14ab1e2817f4eb06f2cbec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30734e945ec37f90ac5afc021973b32d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f087bd4c612257d766942ba203499268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445941f64e39e10e584dfd1b8cafaf0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4623a718a4ef81c0623296431f3cd5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cfdf4fcc2a683053b209c413f1b2d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac44f142912d939a04104ee917dadbf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94c27de8d48875958ddd16d5b34e61273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579f24419b0b8569493572628b8183c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01c3b368f95fb48f146c48f89295cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879abc78a84d5527de49849e7c8c051a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46e8c88c764aabf24e5732e9c78a73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a87bb4364b6ce84178619f94eb042278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b31323b01d1f487fc301e8a14d07cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1fd3d07b21ac19b7ba87ab573f3f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafc4190e108153087b400d80be210f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc545a8749222e1d6a76ed5d7be33c80282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c56909cbfdeeaa238e7a0f1d2827e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02036c39d5fffc441b71ad3d2c5a65e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c6c14226b744506b675da32ace7e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062be06cc320b77da63c1b9bd879249286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf7ceae564c0e6c277550368b2072c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50175a832b4ba6a47f79566593e8e2c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba15ff9be59252251ae11809cd994a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febd9f257d1e988ef8d968d4c8a2e1d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b22744c9047cf6a18defffb96a0670291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea206556ba5c2288f8e736e685a2a1c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c381a86dedd8ecf9653c1e6580c6d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53137a4b6a48516fca9f4981f5a07a51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f4c5bf94804e6f84f510eaff54a64295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6249a39f2881913c998fc11cc0a2fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49b90de4cc8c0c965fb66d517f419e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1289ba3e75de1e2ad9aa4327702d4ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0232529890b53e82b886b8b7e256a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19093d6db2ea5d2a706caecbd3dca32b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580aa898c8b618c692c45436c81df355301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35ba78edbb24f06799bcf91c3522ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f2b094c99b135d6617cabfe450c4b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0afed4f8e41d04c5700ad29e77f22304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93d0d4ff404a9d7736e6811ff9a7bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd76397ab34cd53048279b80f419bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4481ecde5aae3ccb3813fbd3760ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5245c3efe660a51ed22a416620179308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18a72176ec0dc18322d3517b19993b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158f7a3afee6fc7d1361e9a3d45b9b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269c8dc215555470e158c89d6039bf3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48649e221ec0b762da746662d8ee9210312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0871c96b4374dee5a3bf5c52da2b64313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0577a0aab0b9d3d494d19e625f40b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52269eba54406402561535605c452fd1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dfaa5cbe735abdac31692e771396c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a7035982a1531cfe565161ff89651317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad3f9d8331fb0bd5ee4f4e79185e31318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4344f0e4a613afe5c24fdbf502d3615319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f30296895fbff63aac94ce95d16bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9363fd1332f322ec40d3248b8f343321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9eb6495067708fc534f194faa9758c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0eee5c3de34b79afa2ea3bee89f261323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f24746bc2e2e08918f55cf14a25ec7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5847a7a4d9f6b8cb601dfff572237d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5db77413c29b668394a1e74b08739326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34f570db18c603e079bb0e14aa3180327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806785cea7671834a31e165dda559f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdcf229d0b7f01a8c4c04f437d871a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430a89c6e5b0bd2aad4122a2606c088330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadb59c4e02de58122613e1e8f4760b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa8d807ddf02bd2c4f7941310953f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722b16e4ec7c5c7978e5cb897d9478a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0110ae944c06f9b935fb205fa37703334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb72fd38f86fdb8c84a8d6bd373b18335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c891be873ce5901b338696cd7f962336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd3c0c22c24dd5b669fc5e76aa8444337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d3fa6d1b1779b83421df20b768848338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86294c69a04090863a4fc4f3f0890a0a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5b3d027ab72e970093466a7635b36340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04266754f7c56c100d5b53c9afc19c30341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729112aaccdf815f9ad3eefe64979cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d9ac8ea359fd8b90431cd373c892b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a59e17730f5d324c927a82419cfdaf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace0491fcb61884dd14923e576e2c9b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c171f01cf193971e50d83dd902048346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674da83b0aebc94bcb283e0dd3a367b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b516d8538642b1966b9ff20781775348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652e0926e2c6ab9cc51e2192ceb7c50349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b0be6a7e6309aed125207dca38778350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e536a0f325b78c6dfd2d7072bc9a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4fab8186d6902ffcc44e96d8a49a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8963ccd05634903b6ffdc82441f91353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf695977a787ef29e6a9e701854558354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dc96a473a751b70adb6f6a7f42c57355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb689deb36ef33506d5ddb690cfcf8a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9a27cfc1c9ff723fd2fec30b42d6c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eccc7aa7a44f1e62ee2f9fadadd7ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edeee3838aeb2604e361fc6374be823359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdd8c5796b5fa61b45c4398961d737360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f56eee0b457d8fa24d7dfbbf250bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4e11421ae01f2c98785aaac5007dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb84e9b0ebc0d3dd8ccd9983ea4876363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35abba2098308e012259921b5c82b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b7283bb34f1e6faf88936482d3b02365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f798d0fcab5a6ac650741fdce9fa0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa009c36b714ec9ab5d4a40601dfd91367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec6e2ab005cae825e34ac3ec1968db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603406d7db9e8ecf15853d073814248369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ec89104f868e09fd10d3169ec2906370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27ee18beed99147a0283c50268006f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb17cf86b43acf125db36ba3b629b53372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fed3f77107f5ec7ea77055debab64373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26977eb680d4cbf0069a27814110c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716a7852a2fb32d157c6e917dfb22ae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8024feb5c4dbc8d5368e5cbeb45237376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0172c461c3aab8b48488f6f4e744742377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7edae79ad921224f6abf38c259c4b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b443220b7f836cfe7c8edc914aa68e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17151dcc186db85b31696a1b4292c3c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798665869f0e86c9a4d90d16e4e98e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af226a63747b3d9cfd78647a452b2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125439155b99428698077fb46fa2ff68383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cab01fa56e9973a41f0cec95495b03384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c2b640a5ef6f99d8694ec5cc3599c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9e167f05058d3bd3173688c39b5a7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecaa18e3dad8eebbf8ecd285017756387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b98dffa99ae6082140950418a38d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb7e3920642fe8e4133c09ffb41076389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75eef8d1fded518ad9aebfce30f1a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a478ff4e0c1837ee0682fb5472fc50d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315662221332ecf0bd5ee5488860912392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c67b1719d9b539c7054fbe1e737a43393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01411d757bc69d84bef2f0a3f37f3c25394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fccdbbcf3c49b9f1e0210598dfb280395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f9488c772c911ab3e16c90dbd5689396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01f8a64cc5a30817218c1b3706e332397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0339d166830f9eb0965a955d1d8db2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbf38e876f75e548eece9dea9b3bf5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbfab600e4de17db6bafbe48d67dba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1ec177b014a969f088c89729dad29401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c384bd0d22321c97acb19f55e5dd9c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25b3bd366daa1a3365923d9a692985403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea05ab923762caf9b0bc9affa0e03a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f352e9705fa013a493ad381445437e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18538a0c6cb8f9a100ed2458be3bf6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c9f19070dc01d811d89e9c0b00947407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b31192ba06a5ae4e7809966d7d4f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5292f7d08087e3dc7b9759f6a67176d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8408efc33f4ee5a3c587a6b296050410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362c5eb87fbbf972729f188d2f3e578411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604840a08ebec8e9464aeabda41730e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91537915f0d11ba1df0dfe21bc171413413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0267097f10ca22376f1c9690832c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b145ef437ee80be1823413f783fd9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79498cd63a3d3fbd059ec9d97049593a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cf2bb5bcfa0113cfa0edd13f47930417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f8da27cec42506555e57f0d2c1107418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87012f36fb7b8438c6baee2f27e46ff6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc20879b65cece74f7ae9291c2b4e5a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83b79f639de013e01811cfc233edb1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad8627996d002bd892bb52d4483b3a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd7e4e2b41b6dde453d79c65beeafa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a576f864c5c83e99536a01627b720f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f001d1bad4ea13d8ccd452a97d9f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf1abd988469ddd3573e7a9be8c151426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12b5cfeb7b3685baa4d61bb05a6057427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58bf8d608e41b408e6d8a157740e53428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13f58a1490aa6e6f8d6a91626175d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126ea150799d158b66ff207e9491aad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37d82723a3dccc6b00332c2d1f5e0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c149fc6a885cbd0e9902df5e9c519d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd735d156c5fbe2a1ac6d6e4b64134c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed454bfd7afe46e8e167f2d36573a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49776aad99a8a3dd9f296340aedbd5ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedb428f2e4b7d5999166bf3008e21c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7027fe79d30eda591a5e6eb9d32bfa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85f80389f4b6100af1693a555e6164438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d6f30272bf66229b00e8e2cd5c890439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691f096a8ef485be0ce0c3abddf74e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa693a03f62949e459a00c02b3421885441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213ea2e6087336af4c55233434f808c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e870dae6ab1e9e9a2ba4d55079ae1fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782644c4f5fcbd6b52f124673c427f60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faad9759b8092785d52223f60c08a8b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64843ed20a59fbfb46816dfd53d20d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11042fba2fbddb7f99c0eaf57a6a94447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015a952c963255aacdc81d3a3eb0e65448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fad0b9f242db1ea746ad8160ec62d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b23b2b13ec81738b721feb477a2f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020f3867c13f3fd9712d9618e8a7f86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bf84cd90227c05c516fc286d9eb9a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845393eb956e0d71b44ae4bc2e7f918453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189192a90ba58e087ed81fd3d582614454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2ee6d7b7264ef97e6f234dd5613af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb690cef7faa30765c30f549a56d1c49456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4acf2f3678da1ffa9a7db901aba4a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8298f918563ada17a46a36284effa2b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604b28ade1acce9e267f77ece551052459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b729bf41ae69eabe8e03575d36cdbc9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfb486bfa8b4b2a73536a8df0eae53461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9ff105eaa9e0ff0ea2ff0cdffd6f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd6a833d30a670b5774a573abb3800463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38350855420bffc455365da776af1ecf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7cf56b790ad24e18a568c854d2720465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7686173f3c776dc47c42ffe7cb81bce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4741a28af6a716712dc7e14ecbe6df6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70171e16547c8a0d78b153e71b5cd4e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4134fa3a8a14353bd2a524245bc46469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6abd256af2bf5810887e25e872b10470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984a0745ca8090ad42596b2112474f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4455dfcd74bb2b1eebcfd6d515c6b5e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4170f7a40179bbeb244bd04526e90473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defeec04459637250ac70ee70871544474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e71c7cabc13fb58aaa113840899fdf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae711ed6ea41ee6fa2dd4beea97b4f6d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76febbf75b6db0b233284dee25265dff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f5abe2123c1f73082a663575b26dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecefdc788aa62dc46345d9bc62d4ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a4350e14e70916c6f8fb46ed9bb2f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff45b9b6209bcbbb70400a16fff5df481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb414985af6840a89670f9c36d6d8f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c315d9109f623ffd5a5352f7674ae22483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be732974da6e82836576d00e1562217d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edeefcc417f39d38bb6b82ac6425fd1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e29aba7b906679dd52f9e481d60ca8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a96c8cf6e246a9f809440c32a5f31487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e01faaa59f11317a46a00045618816488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de4565472c3379dc563266967cce16489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc45ab0063e2868926ac0c479c9888490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55920aba32f5dab63cb56304a0bff3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48fde9a71eb5f09ce6f22e8131963c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1bb0e577e514f0952077907aca507493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f947dc5c38fed4cd8ef88c3df1bc63494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773ba8339695c3033a10646a4c7d82d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027ca50a53da464f17a4df238945e26496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425598eb156eeec6cdbd36fa4656525497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5270854d349171660c30a4dc3bcf86498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc73bdb321eb903711fd53cd300cdd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd009edc98e9da1fc76766a0b4e7408500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371caf1cc0f7f6250d8ab9dc5985acd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4c4ce497bdf4237e60bd05679a1c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904facaa8e4f1fdc616448bfe0efc49503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11499527d9b16fb7da187fa2232bfe43504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f486bb5ac5c306d53a76d07a989ac0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dda212c139992a317da634f0ea04f3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cae71ccb61f2602bf03e84e966870507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed265009a5c7c4eae4b4b7beb9eb5ff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3307486657df6bf41600a359e3a3f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449dcd91aa80beacfa2d3ee9535b46f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbcb647676226524762d520ff35c03511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74d0f5f5dd3457e6f6c1277ca22c9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b85b5ab9f1ebfe63832b75fc99bcc2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d43ec25d044050ccb70448e502fe24514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046ec70369cfade5ce2d00c34d560c1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655750a2daf8113c22961fd90c1bd27516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5022fee07d6f634f0e36901d1d752517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a191419a15054bb37c621665f0f418518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe851523f9b25b2f371ee0f1a699a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1564a85ae791379023b1846e5f6102520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e7cdbe852f991f11cd1ae96c0969c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64be0308ea971eea1c8995fa7a00d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7739db161b050d4a533e0ed8c9bd0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281124001dab755a3f4385a6e14057e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f7b0a94b2f104c6ce8b568f40e0ad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01a3c0e760d766f1d9a52e31dccfac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a67f9b2d8a9a90f45465e8fea4ec6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd35c8feb5a2da6bcfc844723810711528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9af7d11e99e6371425f43b1c0d2e34529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01231c33993a99fcd8ddc2c8965026530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0ed9cce43a7b58c4dd4bce3f1ebe7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6849e9e0d81122ab2ea0e8ab73a8869532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1dd280baab9e2aae996d216526396533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979a4f532d32bec040afcb89f0a6dcd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121311004e8c6a001307aa805b1b314535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf05b92a391c210857ee58d6100be3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10dc164762301451c6f39072d1dbe2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3148f7285f4838ec7755848b137ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ff370b1ef04aa3069750a7f300c00539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08721411b7bad06d762ce6c5e844fc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e050ed5274d650c0607054c31df73541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabf0822dfd7239418cd7abfda9868a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf6228a914959f2fe31a18f8b3b156543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fe79d825ce5e108fd4d150358733b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9c651568f0102df6d728970afefb8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c744049bac626a75f8e425a64af73e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921be8838a26f950e566406dc4100af5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb0f91f01422112aad8967616dc318548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949f037601a9f450a5c30825ead7735549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71858e08086224cafdd7fb47e591ac54550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d8e1dad9b133b3fd7d3f4f7e0b66e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad1f888603de7c9f757eec9d6bac8c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9bbcff3e8eff758d28ac77a265ff0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d1b5a016ce3a2b17c1158ebbea6be554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed87fde85ae54f1f4a2b034b6cb78b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d592f78d9a89f705866d4cc012445a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c14176ff0dc23e847efd46a8b3e8f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92a2cc1589d89f627ed51d21c88233558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4c9dbfdb5358f7a3b649b90f29a61559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07556c54c5f70d555a1530751340f8f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d5f816a2a26397cc118553662f8b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0aad9982d8214953b315d7e723d233562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f7a400ca4f452324e8688db27db98563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95750596cadee3925e2d495ccc3bda564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd3dc503623708e0217c5d5c5622dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddb5cc5ab185dbef613521bd6c3b3f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01abacb6476cbd63890b0b5ada93aaf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842ec323574d8bda618a74087970687568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3507dca82fde720415868a54af86b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc67952897b31d903ad7b1bee6fe9b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53740b56261ffedbbe3ac859a7ebcb1f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899527108cf2cb31fe046d4dd9ce178572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1a8e13484399a6449a3232d9123f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bebcb06a3fb70d52b446b06540e5ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b0146519eb74bf188f264615c27b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740470d2ae6618038c5c691d492dba7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e2db384b123eedf2c4f9f79daa8b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039fb32a41d82db17b869ec837af119578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f7dcf7a6ce78df24677fe2a331cdc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab0e3ffcf0e3c5c0a5a5877aef1feb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8dc4f57c598d0c42a2b2aa43e9a36581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23630670db5d34b5b13bcb7175ef3785582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd8a70bfc13210f68e9f23995b97c4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848267095f496ed50d5faf037a3769a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443a04e6e958bfde7ac886d49bc7ee2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c076090ee3e4654e48f9e2b4d4a5d7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7262c5468de27981f8b0fc4327ba55587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10796073c537445608de494973dd8a28588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33413c29b971e9b63425a7df485ec332589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226afdd83eca040ba7d7fb1c6d59be2e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e7a20e72a02623ca4c908336fc29a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12095116fc565ea87917b0eb29d31f65592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a399699f14f873421caf37bc76cdd4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266e7466a0ccc75f3d88b87501acd44594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf970a630664c102383053bdf022317a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dbad3af0993b788e5ecd023a67bbb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a92e45d737b3d386955ab9f036130597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684509e1888b5049a57e4ebafd66bdbd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abb006eda34738d28127964f0cb799599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292477f13ae3794d313a460ed6d8918600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1203ea42f1d8bda4e82469e9d1322601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacde6d3c0f8bc2a2537afcbc7431e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cf9ce0f6549b54f4f3b777f7f6e0f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843bbddddf3c76a87cf4a8b9afaf779604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1ea3946dba005ea563290b18439ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743a639dc76f89ee9ba71eb927994c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004649fd2145696ff2c348235912b01d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bebe9f0cb555ff3c16b13ccb0444e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7d6b9d8c18f580ea6ddf2a37db28f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63faead5c6d05786843926f70f53617610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee76e9bd9840a54938b46903ae1d1a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c2fb4e3d4a6aed095fb80a5a8f5b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41208d869d273ab4929d677eda8c146f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c8dc39675c40c1dbd3f1f5755ee6f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dc7847023b30e08018553c618c5ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4528074ae8fb8d0086ea4864c9c0426616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5414fcfc47083e517eb87dd7c9a72617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed7d47bdbf6234a41a4201211d95cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4a052da1dc9ad9c0f87fb77309fa3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e951cd6b78b9fa3e604cc365d19f3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05588969bc88e0aa36d82ba3b5fbff5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c951ddcab551562492fdcde7b3d2c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73ab597f52e6a79df7925835c2bdb8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027154a24fdfb7d0b3e33e0032bbe1ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c13adfd23ad6fe716d2e906c958636625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef2b5edaa3dc5b1d9f6f33951579c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca2b9f8bc76a3daa10de4842e69e6e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f58d2971e177aac85a3aba3cbbed12628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9f2ef2c5d7338c8339662b147a61f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b38d9e5275dc24e3300d603e5f479630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d990b256f65544f8faf5de75dac6278631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e873692fd807b001137f4028aff29aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b24c5bbbccbf09cc7085050432801633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6df507cd0b69b543c1529373088ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f8799295151f35794d1ebee0e5028635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51d899bdc87cb7b38dbe3754fd080a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89177af4d52f9cd058d9b8ad33a0d96637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa92752865430f1a070b191ba55b50638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e449e99fbc2fe28b89e4232dc5554de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930609d546dc445f05b0d4aa42009aaa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f402026f6287394ac0d3ed82600e31641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693886b5be189fe4b08fdd4f6de62f19642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f78cd523e6f392bb435342adb5d7e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4dd0ea2678e354c43bd7bfd5f65de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a8a36d985ca61ec57f76a5592b2d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbd761dba7dd731196c28a27e04ccd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58691a12e759c026c73dcdfb92207b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345aae6cb72b3955b9ce50e8c31b6c67648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc7bd5b34a03cf683994571b66df69649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e717388fd41a5deba863496039807a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53075c0bccd62cde644bbcb443b005651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd91c9e653fc828591a7959258da4a5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bb0fa5358d44c83abb536c39f5a04653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd413b8985510828205a7d3cdd62a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdf0b416b9248a81cc90c26e8cde97655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab6d1c53754d4147243caae561d3bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08881283796a652f575f11145b8a4fdb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18de16d65697eb4f3d4f727bdc5a54658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad505fc525e2ee5136cc5686caceb0d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66148ef7dd15c143ad1356ade96af0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7021769415dfb00f881c9aca0d8fee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4176da806bc22467b7683c1e8b3312662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908310f3bd37e348db9bd512fc324518663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ccd80537cb8e73c6626fe00a016e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a257a7459402341c9212dfc8babdaa2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689d3a00e0fc9033bd489e28c24db7c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba5a764b2dee5511779b5c77739eaa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020abf7bafe0572f8bac5d827c4c319668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0b74be86c1d27613bd80ed2a49802669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f0c61205eff65497009187332e277670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527572c44ba8de72d1b7838b5f671e97671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822123dd571627741ff55f8a1a1460c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c4ccc95b8bbf23272107fbb2d0849673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f03fce9c3ecc76f05641fd8358ef0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe4a38c6cde624811e87cd049dc6af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15a1bad06c9b1c234f43e8dc850f7f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46956392b22f62eaa1907c2558510d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051fc517009c5c264fa6481b26f9d49678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37bba985543d4a83db4cd949a6e4ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aea06ec7c25a11f0e9508ef29039e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fb106f57d5974bbec8e0f6ed99adc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3104d9c5596e5b3d1feda05b9037ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7c733c06a3dc87adf4b64b1c19c4b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e7b86fe02cb8e9e681e4915b1d9b0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9877e5402256edc4fb9fc8363964b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6b49def813b26c3c81484ce81d2cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f4cf8298e65ed850cc70bbfc753fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dcbb635386ded4361a8b45c08f5ed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb3df77dc803ab1f020ce652604624689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a8c98b9dacba611f9cf06a3ebcacc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35cd7dd9f7643990c1e5d658207245691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31a1cb35dad2d5936acd489c12708b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85352fa44e643c603464704a06409efd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c39d6f464bf5164cbae688f976409694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5c4bf8ccfe20496891756ca8df842695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26dfa78702e9620bccbba723667ea3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7625843bb3215e2d3f3ff7595e4d87697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bb4b8fb4d8704410ad30cb0dea4bd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ce3ce3abe9bddedd65d1f24630817699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c9535ff3782301868298fe3aebdb0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b950175cb9e19f3b0fdc69560361c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d87969f33761c7fc43956b6d88f30702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ba342b5746483fae7f01e30040571703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc83b7e2675225e8f1cfd45c1166678704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ad3d8ab926e94335d894bf928c7f5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66840fc494ba488ae804d0180ecf8787706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d106a061cd3a8cb0d9cfe48a1d27a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcdad52948c520437c3b3545c87646708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8b477f821a98d6d82e40927d78204709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f143f70e475412238f5374fee5e52da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bbfc7ed5d89fe45e2e912de7a97af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981367e378bd3e5978fde4dbbb123a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5c93fce888dde766c4927cbd7d9b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b341ab6e95f5bcecbc70cdfb51948714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4118f71708c3c8cd279c1a385403f14715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd44023127b9d4c0f6fc3d5cd0ef28716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104fb44a268c1c6f988f6119a18038a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbda62d4c65fef468487f19fc23faa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b191370d725c9e7b03b7096fedde626719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93558897f551075baa361af964453130720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3602b33f7f8bac6faebd8dc84acaf21721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758144e845c628f28d9d2c8338415e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033380fed1a4f5879601625f4eef945723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad3e032500711efeb37a1ffc66f02f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30de126e512be6d410c0c922e6da17725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8082c0a4735aa2cc47eb379a1e334726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c15e84e5a9a736eb811c315b79520727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436eda0e0f22ecd38886569a7f82672d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ad02bdc51ab90b1e68dfe9fa4f0ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6fa33130418de391895fe2fd5bdb5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd3b841a1e20b3e53cca3c37b78e26731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234a22aae289056652aceaf0ca95cfa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e9a522552cfe903317101f3dbf221733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f91e4aa8d90433724aa68a38dbeb05734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fa78fcd0c7de32b63765b8243372b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c954e206ffcc013fbdaaf9d2a58f7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d36be1a49062b65d551a040d02865737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d117ff818bd79fba9546de0f23390f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724368dbc6b06a59e5df0f5ba68b0afc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e28803147650a6bdfd6c08037b026740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261c922bfb9707a1091c5f5576e74f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994b4e90f56ed8816905e227a739005742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373b7dde7cb709d0b4c1c78a43c9dc5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60c18f7a759b125335f47dd5043dd2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33cec9df2445c074c3e3144df729c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a067c91f177b0bd9f058a2a55f1fb4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc340c9b8396c9c3a68be46c98e558f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7528417b04fc773056441e8da1d73d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d10be7d0ea0c06beec28710f4a5b17749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2ee28c04890d828b012f627d2a760750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b95df021d64aeacd60392a72f96e5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1c1f8a4b1eaab828dbfa0f9bb7f12752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c611dd539efc0199bacddfdff5c8b3f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e2a6acf3297414ca739c428cb587b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef475c59038e7037de7a9606d50e033755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238252cddb918edb9ceb2a3423b4bc9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd729b45eb7d9a94b29c41dcc0488d27757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6898f39fbe3907dd8ac94fb52296e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474cb97e5047113d2cc8a127e0f5163759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6b70672ba06f5f187f5b9d7962f9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd93a842caf83ba769ee3f907c6b2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6a366f04dec51ae51c106d9f0b6823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f403e4c796a16c7c1ede9d5e53de6c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad3732800a52946c4ca17baaac3ab35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf710c193e3345e49f28a81abe4b68456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91afa093450a7fa06c9aefaea1328b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5b47791958288fdb431fda7c235108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83230e1acae34ff369fe4dc272cae79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659a3e561d0357f3b3dd2b3f7b4cb9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c441f1cd9cb4cd627aed258ec113b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7080880e2d7e540958cfbd4ea6eb1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f20a89c760266f56784494063e62c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f1f21a9cc3ddb5e3100dc197ec36314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001840e720e4de4740630de366813dd615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d03bbb382d2393939228cef58ea9ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22414f73ee26cee23a9abd7ca54ece7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339acff8c508e5209959319bc18973aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839d794c92466bed565628c348429e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d23c3613bff18541f232202a314c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f6f11a520deabe55911d53db00af621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af3d463bcbc6b737ee7c856941cc8b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c7cf9d2eb843a58778a119cba203223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaddab4b92191d4201665a834fcec1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2111840f3ead14756676808e63aeb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bafbd108050114933f9e85b2534e9f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3083dad3239ce5b2673eed15a05c0527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c12250eaa700e2d4553939749903f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50a150fcf201da3264e3717d08824d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506692868687ca4afde9a0e1c5c37b6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497708a612c6d287a31a3b07de36569631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3b40f482c01cd3c141c08b3a1055032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0a741252a31ecd7b1c5cf5be5ce1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22056c79e247e49c8c738c56ff75c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000ada94368c6729324bd97f5700d0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7189d148edccf843584f36445363e6f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee53ca1a6e80ec1d4add4c3047c0f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1495642b8ff892eaa15b627333a4f4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cc6cd97e115ac0dff0179aeb53b4a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b9e3f9b077cd70e4a9deca0393ff240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e16544a84db0fa08c2c0e7983fc63b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497d81b8f6d9b01d7bfeaa16fd438af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ef65e058ef7256c0cd2fa05a6e35543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37fe3cbafea6920d1cf68fb56640c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e33045651031dbf0edfa3aa9c2481b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac7b740d5d87b8bfe95996bb0b1ff646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e1442c85df1d30cf7be1b9db122f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fca3380f3c3e39cf8da5c08c5687e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb5f30199f5e70e26a7c0c215b13a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe30178bfc1d626ea55c760363c3ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0a4d0ba41ba54beab5eb02d827dce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde89eaf0cfa4f5ce6a003438d0532c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f68b384d41b95a129b522ebfe6dd6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86554ffd17e0372461ad6db56cb8a6cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45886c7e89a8f0a829388d9b2f3cf0b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439eac2776686dda278996a09cbd382956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eddbf527bfdb83a7a7370f53e95a0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9a1bd45c0e4e997e0f5f7d742cc2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e40c59258ee5e52ce6eabbd3449d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78118d3d75350af93892ac8fb89dc5b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de0ab06ce07e679ad6101d0d98b08d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaefad9018361a9b72dadb839c90c2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d02942aa3e694dc3277f27da1f7c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fe64cb0ea4819220e46c6e8b8271764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615e4ca00da7eff015bed9d2fb0d64c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb2488798dbd6ad92fe712efd6d73d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68942740b70bfaa58dd1fd0bc024852567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d7e5a6ed9bc20cafb6ce210283ad768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7fd5e207c5baf76bc7a370aa2399c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc010e46e73c270cfce68cea48675c5570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd36147d4ac7b3159ff3bf5385742671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa809eeef919f23693b4d7f2d5bf9d1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaed8988b52dc189cad7fb5970c3c9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3eaec88e2f4e6c057410022df7abe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a79be0b3aa151aedfef3c236e81d7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea4b3f652defac5637ac63e23d4b0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc39e983c121fed7c4c1f159b0bfe877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515b262f3b93a8a391ec8879e57161a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef179aab3f4d0cc800d7fa19462b7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c306ae42030e690f1978f9ebb1137680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537394dde1ba255ca99140cfb75a57481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2f2d58e4b1b6a7888eaf60622011182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8db64fc87e65ded9fa3b50f6ef9e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9776c72c43be4a23d837061bd7731c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7159f983e13cc67bc3f26fc7ee3005185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e1de0a758d4750a5410a81e69302186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6746fe86736de370f1af671c43574187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225e4ec3d91133830f02473130f9f9488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac2b51f7106003dc44cb54a4e2bef589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e129feedbd6246412d30d25fff1899590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13560087523a1d2e44d4a24c35c16bcb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd54810a9740ab71b75e2c55b2824b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc3ae44fe25c593a42ff642fa3efbc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db6ac7838024bbbb732c8d2e9c4e8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b85ee3d6a0d41c4d31b16963c858e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce56070163a93e2207ab07771719dd096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8efb8869a5ec8f76a851bf67fc9ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a31266ac2bd1e39bcb6b96657a47ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da684ded79faac33a553c3596efaad1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9c0a48a05d12bd1314aa711cd57ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6267beb4fb1bcf54075e19227f5152101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c24179db5e92ff812fbb3855056f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81b81c0ccc175e328eb99fd1c39e8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a61cd6c4f84e262fd0b1a49e994b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a919d0c3a76b6d99a7a7a851c6b9e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c02dffca72bcb1fafdb08435047ada106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a5bd10188667f2f1eed035c295674107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c829697fcc636f503f212375701cc66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96863c20994ef3b709ca7795d87f63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9400057a1510aa132bdc81efbb0ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1631160cf011aab5442f063ff33a4ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ed566fd9afe62ff4eb9ecc0b42486112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06eb9f514fd11dcd13e9e1264b3d0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1d04d6d8b6fbdcad1c1c42badb2f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9f77a1b9f46990d521558dd1baf49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e66f669e7832cc80e320fb2a52bef3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cba4be95d10a6376cb67d6f1bd633117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1c70d42e0325a8f945b59f1785426118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e84c1c3a49d87fe21ee4ad3e61dfb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ebe258080586b0780b2d0701bf899120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df778068e67a642b85e23a8224824c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb47851f33ad9fa53fd71266340450122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d245af4e43cd17d27ca4d568e3f8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d55cfe49c688d0b14d2e71184085b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aeaf2b5f6d28a8d80857a62e43e370125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fd70e2e0f5ae676440215c0bed0da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409de16c4e6f569bf2ea0e720d56368127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6892516066e00df9eb42af6f1a3ff4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d436f2b47538c126239a462a96024129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612d139fb3f77b1b3da891122e5e55f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e4f6de078827d3df00f52c263b8bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21199e72f63e2fa1fcb7932f14ae09e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34f53bf90a4ac6a75e40f3ca638684133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2e63908a76d5f9aae4d1a14475f88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8de5912ec0ff2c0799cf0badcd26c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5573f33bf1b9fd233b096adb3c81d13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e9178d14fb09e2b60d8289835202b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104a5e314a473a0edb7d81118747aa5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367b081e1f1b90f49ba46c8852e2ca2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af66bdd49bef4ca9c836ef335799907140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b0e1c2165fd38e1cbc5e5a2e54124141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb4f7e6b0b93fe52ab54f1183d1842142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294964adffc3db1a3eacf1ed6bc2fb8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7809c97bb506569bf65f46b9ffb43e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be42a10f9dde6ece2460f117817d8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0cf01803979b0ccb984d056b63708146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3f86d9dff48b2aa0c148da718fef2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72f8556cec363a2b42ddb08a734ed9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d6be2059df75045c416cb877a9f1a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a25052a77cd94d7c37b9a061b988f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc744ec9042f07f74877a5b9b4e1a24d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350aa26df60135088db411c0e6f2ef9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48077b592929c60cc7e69421b7febd5a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a2d26efd83b83767d347783666e8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61b95a0a1a61041f090af3f6ef8a62155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef404292a8f3e13c5ffe30b76a81a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1df9a8bb88ffa5e617684f37d5ab7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d62e389cf72652993383d10bd83f89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020cb660cb194e0e489efe6aafe9ba1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e2d1fbe2cf9deaffc16551c35a37e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709626b279751b8187ff2b7c09273058161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec85359cca3638024d6ddaacf10ac49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0711f1d6ca1babbf954b0d5c0e1cef6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f23a5c7cd09238c052476b787f543164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38041b0965fcdfff6a3528b690db95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c796efe6c206651b2332e79f5b95b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e46af5a72a3b11e6ae56c0094b1843167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7af7f4666cb22ba1930a2891a749e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec22f7618cf5d331d896a0d48b8ce5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3ab414cea0ad0883cf4c9815f6693170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7318a7967da728e3975a9881dcaa0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98043a318eb2aac3ffa15f07a50a549172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca483eb955eeb5d007293a874e9979f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadecceb146fff8aa52fec2cbc9f242174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce50230071e47c73450bbb8e7700eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0704c384a3724cd20f517fc999c8cb6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6262ace30942c3bd644e86eb6f7d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe4cb2ae9287afadbceda72db167e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3290dfcb29bd1bdf74d70a9cac3b3d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc7c31420d72cf916db0882a4160b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db072d92b7184396936255bacca9c201181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90250632beb4c576d7e5772b0b597f0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335651a221d58719eed9a302f3c82e50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4af6bbdc423231f7f701687700a2d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbe59a29457f66e18e67d1063e3154185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c08ff494458171e4966c19bf51d2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf460fe0007b8be3c4b641330bfe16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafd9284672dd25970b9738607d9773188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42422222f32ddbdf21bcd47898fcbb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d7a0abe9098e97768b86a94dc791b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e60596f28e104341a478c706a50ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c307a62f675b27c9f7886c3365c59a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa52573c2efa19b4c915687164b47a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608b1575b4bd4f4007631d69e623312194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddc7f9d8d7530987a95ed395def53b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbbefbd51555982e92778018af365f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d199173dbbade4ce13bb4803757062197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5604ab202061a594fca134031c5b7e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34422c0a78ae7b2e77d343e3208ed3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feee8d6227796c75d7689d6b0f6af69200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247384b2ac10302eed9276427112132d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e590d1de012d71930e45c6a88dac61e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77b4d91aa268d9bd77f44e93838536203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51412794072b888473b7fb4db7cb41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188c3c967b864b04923d7d83ee85593205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729f121233b774806c776bd8d0c661d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92044b9b8e46fb4437e58d5a07c042a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4413a6e524a3d7ddc876c735b90fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f930e43ada07a605addb8c61ee62bd6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d020dbaf9d169e193cec72538a4038210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fe983906916f1ceac719562ba47e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01e1ca2cbbbb5d87ee3363cb75a341212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9bfd80fa89f30c943313b5f0f1e3f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49f2227a0ffb484f6c6935fe999e0d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6b6d1d845dd72805362d5a181ba83215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de5001ae8ebf2d564273f291e062dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbff02b4d19953fa5e15c22ea87afb1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca64f1b9213fbb071ea1513bfc7751218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd611606bf43b1cf13026d906494f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25791b285ec86761203446391ecf4cf0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa4a050c99f3600464085e161b06f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec3fe65aaa4bdfe25fbef099c10194222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84510274f29ba3a81ff1fcadaf875d98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949024bb22bc87560b4ea400d2f1aaa9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efa136dc9d83c0b98a20ac1a20ed9b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fbfa633ce6de7a729b04f54d4985e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64592924ecf2406c068692f961e405227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4359b767f94a007456730b1f85969228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c4d8057963cace4c8d6908c774cd3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb895985d6b4c1ee073165d9ca070251230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f31f71d82759cfd170aeb52fc3efa0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5052e524a06ad9fa6d52412ff68ca7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a1d63b5a4b1360ebac337fcd94bcd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bea08d2c4657b36e396e16de35f370234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612560e6af8fd3fd71d321f5418eeae0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c9488525638c065a94f7e2fcafbfe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830343c8b8b9730e76c39413dc16b59c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff705cb2141e6150d2cbd652d69cd8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6e0ac1974d4ea441b7e80abbacf9c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f9d004bd3c40d0f455905a16247f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cd3cdf246e7bbb7fa3223479b4c26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cc778ef4bbba3a1dc5fe8ec9c9889242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c71143d0a9353259bc33007063461243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4aee3ebc6dfa72bd3a057a006dc238244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12dc69a22d4c4d731c328f7ecea4284245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ff063414f03db26becf046360bdfa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdea3d5e8c842e80fe3cf2a43c6adb0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f5a0f6d617e2312c05f5a0a88375f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f84c8bd161eff870bd3df1242d2909249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945f7100b850c00f6ba93fa637d2ab3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6ac9a60bf26a79f99b9c78656d1c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea56074a85d22aafcd23412b268b6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcee1ab1d7d0a90a55ae1fd47f6e6d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bbb02a2be8560e1262caa41c9aaa5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f43c12890f6d94dca9e3d1686c353255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eda54db61d5f12c814fbe005bf811d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806f5821edc0eb473b010450c97ea95257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04989bbe0499fcade20797a417728db4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23e245b739b22e7794f02eca429dfe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156af17717492e0da954919c7716d7e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9be52665f491efaacb74859605920d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3550f76e0de91f6d6cd19df84ed6a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c51cde087913b58d3ee957ec6c83f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33322369f5bf20c47e229bb57f3e7bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ec832c8286e5c282cc78858496776265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f249125f05a0c0e839ea6773b33de5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb810d029f1edb6506d0050a3ffe2cd9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962857dde060bebaaadaf36db03121d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6c2dc0b095b8c7a9244eee575de29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23ef44fe888b4354f96790750a28ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf06352af4b58aa421944e3c75a7c5a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84c1ffc3418c256be95dd62a8a92fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb94406b48f718099528b837486d715273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a186bf814e658e51ebbaa22d180df6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c530f5c6de64da8baab9c8e110c3964275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da52365c8ee8babb42879fc83b2a02276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f7eafaa3ab45c2e28ccd8edef56ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a807c8be22574fa8696b2d0328167278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b9bf27a53fad39d28f1860c37899a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c86d70a66aa33d5c1c17a60133628280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f82b95a743dc7c069aac9551257f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12d9838872af076eea42e20d0d02b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c78dfa40a17731780f586b6af93162283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d83e06e12baf7a8f1a37729a2ae20284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa23f10f38e11f9f1e70e97a25fc22285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e3bdd00b4d46b7b4b0544a848277d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79852d430dd83cd1fb667d92765b95b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf4a798a3399854d069db13071b0a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7378957c58f6982a462e32a39d805fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40699e90f70e3636648b618b04e66a1e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d251653b9df488b4a746e5ccc3afe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8c5f0ee77f1b8b8a750b53e401d5f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb849b5af9edcf2a253a48f489f9bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed066a6f260e3fc9e8fba824a7bdf2c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04643d7eacd49238d645d3673aedf8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75549b58f7654705627cc660737005af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fce40b810feb4c3d6a465ebdf3658a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70572caee147e5edc8de784cce31c58c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa602d434e850030b3be3ea68ac471299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33825118050b3bb05640c58bc2eed0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a8ced5494ac363dd77be4e85a04bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2f84b0b6ef051f69b0e7623d26125302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16813b1fd7085ef1c770b26b6439cd78303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946474be1f414733de4a3a1fd723fe3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63204215c4290625ac4d35456aacb2ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3a7eb51f77dc574f1c146a8ddc9b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e292f66043eafbde0a8ffc8a44842b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d99710a74db97e19f6f24f23028d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f084f2695a52b4ca2ab80a620dc3747309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f21691cc240922b552fb673afc8aaf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685055a1d75768b45cafb89fdd51fbb8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33438b3ae51930b5e03ff9464569ff49312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ccfa79c63e675c611a84b73f5da16313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13276c6c13251bbfe54d3e666441867314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d652406538b67542cc530819e9a87e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afdebceb26a8c7131c22fde60b5107316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e5e782cfd1cf382626a7885a8c1f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3923c206b2d01ca93f56c35a5ee14e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f157e4c3cf998396558bb0736fa0de3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ede9dea612c5719e3868b60cba6095320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acf62ce9cdf8a34ee80c54f4ae5bb7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7da02f46174a8cae202b2c413f946322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66e16f6391b1ecfa831c1700eff2f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfe836197a34b25ede171a5ebda3ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53137a4af50265e0a005e55b1077365325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7036b35adb29d5a620a4ef7e25194326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e630c55387acfe6de146434b1fa51a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd55fb6469e4f7a4e67577a5615f10328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968cc361d5df199f73ecd78de59d483329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1414badd51c9bb36d3c43919915f99330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f093573d96442d0c58ca2572905cd1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0acf25e3aa00132d5b3eaf966c3a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b008c4ef5983c353dee30ed6d1fe221333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd1b71c3bce4d25b7a60bf8dce44b7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622ba76bcc3c3db26396b92dcb2b968335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d9e8517decd2cdcdf482533cb6942336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de94b3d0d9d4ecd292a00a7f4e8299337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7070fcf2a1f119e061e851a23f3a836338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351866937edfc0b30f345d6e10a83e90339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8970c14b2411e64628e36c96011276340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c035e25b041f03f26fd5e24734130341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79921e8e9480eb2c6a024482b8577834342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df125f1e9aa0396d89022c1a19fcc6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537f42f563f1a9721a91c29cf398ab7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499f7b963759886cd2f6509a8db34e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bb27b2826014b2af45111aadb8084346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04db21a78252815451bc7f5d087b59d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e8dbe4fbf7fb46dd75f2711f04da9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550919d1e11ee6b0712eb2554a955968349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9bcae0b1860d5d87304887bcfec88350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb3a9bbd826877cb389f0c6299466a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca010cc0be4bc1984788e0b3551c4ae4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b034b8bf994492941e923e51240643d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f1c60e48ecca798f734900c7fd77a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2942a2bb8b879b837a6037b6df410355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc2b513d38d0a0d54c4067ae52732a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97e83941531cf7f3520643dcda99e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb28662600b797990e75ac6057de6d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dd649b86357e6c7756c5dda9d3d20359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1cfd48b08e9e9afa6d8bb7aa50ff9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382b6cdcf824264b6338911c788ac5c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009d690474b79e71fe9e4e39bf7c232362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874bb867e6dd24256b816ee0bc7b7d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505f7bf316a19f0ed57a846a0356311364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb721050347e157762d464c7f1e536f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed907d79129f64cd8babfa9357678a38366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7aae299244764ea748a4dab146f6f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21d2011424fefa41c4bd841e19e5f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde92937c7db55039ab9caf9d7ec69a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617aa1de15b6c58b5e2c587ac604cf2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534eee84bdf58656737e209e9b8e6ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aafd3df968c9408bc1c352dd7baac2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6a216435d09dbd965a26e2ad7e525373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a1a2140f17733b311b503f63a28fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd35ba475024c6f9bafb7dccb93d0d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee70f166e4e363558776494f182d386376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a57579f0f27ce723152d84c876a6be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baece7046001c0299eb1dbf4b22037aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92f64dfc9df2ee8854b17216210619379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa983f7e85e8b463cc0d9ecf4f408e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84f3536b3cfe0f6dc9a95b1c53b3fb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59536f5c21e4335faee01ff5b6466567382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088426352d13637901426df8c4b8481383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652728df2f616a674fdb6ee1cc11366384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7d5f2a92a9f7d542478e62e8aa2c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b080fd509987b8c11414688db965d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d813cad1c02cb41f83f2058516c6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140fc563ea52d59f113e62a6c64957a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03969573112d22df09204690214eb25c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353499fcc1c819094e535a27e0c0b9a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24c13a47362037206e8ef47bc21a77391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f0cdf192d4b168d997380994b551a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a45eab25cd69c9bbdf3d4f677d2eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f86a824be5c15327b8f457dc5b33bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b4c82859bddcce28e27581a9e496c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944c61976c187327a5ff5473419faf1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f4b24b3e0ad191688190f85d758ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2ca9b4c65ff4c9e546e67f7ae0cfe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8152eb3d3753bd9ee76cbc1c00221399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bd19fa80a40e4d00b188131a5cc29400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69f112474e6942da745d96bec570b5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a46db36f47db0bdfa179d3b823a3e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd8b5f3b3cd6b4eff958ff0320e8fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f573b30475d278f53c4d5f302c3163404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389a1b714cc81407eb5f7b583a70c99405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac586558deebe8b0cecb207a94bd52b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335ae04ac746642d062f8cb0aab1c3d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734a97fc6b8b0a75003cb11f27ae9d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfe9fc97e782a5f03bad8ed2afb809409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5aed5e8acd925f26e29d4fc17f97e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4812748a371fa30290bd57a9a5c7fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757287fca099a12f8b5c9df6861df15d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077c35e1989b2d01bc1624a10f181ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf70020e044393135fbf4a2caa2009414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec72957fc3ec937824d503b0bc0680415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69860f21dae60af41de6dbae8531b9cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90357bbe3516a1b8391a027646f1db1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c27828ef7a7c6e801e69b8fe74c71f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67786ec5f33c982077ac123f4570e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596be75e19359b2de840b0ca17382787420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042252377d50d51d309e33bc2888f8bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926fbd9e127d701e929a69aef486a72422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73ca5c2023d0645a3d9207578a1d46423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163f4428829778eaf4c6171484c1ef3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abc532bdc9b991c80f5b29baf13f28425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defb1e3f4fe0a96396792e4b6fddf63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3d5283926a4cd024258acf7cf18ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643b74bd3823ea9d4f9297fd5ea34e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851238c559828b09e983f84bd693385429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d87e364bf947d42342e3104b54cc5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd2a1460a4a261ca4bf950bc57073e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717a5c9a9fb61f53fa13a3684818ae8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c549d53097a70885bd5ff7a1f2281e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405535a553bb1ab528967bfcb3d1a320434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e643cb316440e9b94d1c342611be0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c09e470906fef26394be0eb4a0d04b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a4a3cb664d3c45aa40d8479b03078437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacccba0542fd39629938e157999fed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569133ebd48cb619533b8b25f8c1155439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eab2f86ee770a3cdddd75be11d71a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927044b09d84208d61e71ed7031efdb8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21377fbb967acbdefc2e104ce014a2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ae1a8718c440e841da4b24e849511443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20021131d39dff4408db9639feb16675444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f93fd5efc1c620e0b6860bb19b7a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcf4c15cfd82eff9a4242b87d3bf7a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44bb81f317fa768afe936949faf9d9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04c2dbd93672c81bff4862b9f71c4e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59317eaaba42cb8779b68c30cb6710449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb906ab31972d46692b6d328ef8b4b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e791b3e299924055d116302b49628a9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df952cfdf09df45bbff8f686f502c53452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19821e1b4dc45b3d5396ad4c74ee3c98453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689590c6f34421a611264edcd5dbf52d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4524fd87d011025059d83a09102667e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a0a6ad7912b62f33a84e8c670e975456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fd923620e7b5cd4981766c1deff65457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b10c673ba95fac0ae4e9ff1cf2b8f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dc477359d7bc40ea01c534c70448a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf50051b76aa96d9701ab596a3d6bdb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e1b828718e002749dc539c8b81ca7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffbb0e61f8c1286e4dbc34393c486b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4a775c6c573818d6b8497c9ffb6df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce810712585d3655de3d5eb4d070d8f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e65e59d19f39603674ce35abf87745465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6200b3e610ba61883898d8fe78af39466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd12486e994ac590562a5a1c2b7205467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95eeb55ff095aee7eaca4ff5bc91ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10b23fdbdbe48c52f4d8af85b31b28469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71753b6e74d5b1f2d18995050f3230470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6f1d435bc775d8560614a3005fae0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89543e2183aacd62c36563d1047e3b14472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e43973d4c396138a0b2e1dd0b8480473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff4c351997ea91d4847fdd6c768b1c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146891e49494558f2962d67c9620cb9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310af5e3f906c23a4a9856ad0bfa8a45476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5efd3f4e59d48cae5a3a7acf1a69bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f474ba90e23f451686911e198d01e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c91bd8a12b1d7b077a23feb1ebf08c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dcdf5a3163c2d3a57141c6bd80b50480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bdb5ae909bc754a10a5ee978180e2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4e4a1c5f71365b4923cb72c9abe6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8b232720bdfc78bf699d2077ae2e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a9745dc784c6c925d5adf54339ed3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4feadb2f47414eaa7539aec75b0f87485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80937eaadfa751de9f056fb187e13230486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959514f4f69d5700d8dbb0da34d6fc7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfa343acb67784f01034256e6de2dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ab722d8096b0c5416268b71b27060489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dc3bdd8752fb3a2a09fef8fc5bad3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14671f74793114d6db1a2dd8ecf1712a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b56d89852f222f109697f89ab088b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7569b2381b7b2091b9d6b23fac19618493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d72a01382beba7ed56083265a94af6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e8c8a83c85ba8cbc91194d3919f48495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961b09a33d25da7871bbf92f066a55c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4116ccd9650d05934861a83854826497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03d8c6c5cb9fcda81d39363bca5326498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149e725920ffdedf92c678c6392655b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3b1e9c6a9ba9c0aa8177c246d2cee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed41916416ae52df349623202dde2d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7f499b121a2bcb9a3326074abdf1d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32755ba2b9396e5ad5728e12f7651e51503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fd61bebc67de5bf038f94da2b8550504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e852966b92bdaad24f0c80360a7d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855f13325803ba80cd4aa7e334acf80506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d4f78167e561a2d060a0e7c37f586507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f55ea77debdbb79577adde4f7887c3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47886f15af6f6ec840ad59df44c3f90f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7d4ec620ea8930469de361dcd3cb7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128455f09f4c9f7567ed660c8bfce798511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f28c438923c755aea7f87e3963140512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735f5f3dd056debddcc5fede2d339f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17faae08500d88d9fa9e9058a3a1fca5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f74469836c9e1872a8e25a2187cb4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2434200f33d3960ad3bb3df3c561c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d325ebf71b406ca0588a5dcdb27f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e44c23314de65d63f972cc960f6f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed4300e41ec6fb4ef4ab3b85b2f76b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0d8c4c6cf9b45a6faa61eaac974ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb0712a239373f962f8749bbd13ea9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe0fab6139d10b20cad0f13faab687522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23973bfafe1057df7e14122c6de74d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729c7ff61720dd820082e6d5ee0d1dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c004f0f9f9a27272a71a099f0a6b6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b26d24d8e6e8b271aea9274aa75ca9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbf2eca68e2be04bc3187a95d32e3e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e086c16cd1fbdfb10c97f90d7ed2e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5a2e92e1c0d11afa5549a3ad71d06529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276885d1fb6b333480cf6cf4d183c1d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1e52fcddad7df4fa973777d9f3136531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c758eb4eb8c5543b7e376f940a3290f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae79f93531da94a820db47fab48420533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47087387958aa7e81b6d5f07101252e7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b3f204aeba7a84fe5c92726a7b4ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3194bb3f5fe84d3f033ab9981838876536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c2567524a513533a034fe3961a7d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753565f20cee42f77d72fef4b1690086538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e37c5646b6bb49489e34bf3e1555d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8985b5e43c6879e0c8d2cb7684c12540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d55ae8e64b361f20a51b93dba96df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854c882e9d308d9867e6e9a16cb653d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4e3817ebf2663cc3108732b6d35fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7656d3e361d08be4cb88a5ef96d3f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbb48f9f30762ffcac432ba3433284545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57736b7486af27171eb04045103cae1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a885b7bc3c73de51ee5651d23e6bbf5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b585e84d612b5d39fc8a4464157000a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e573b8ecd62df8fddc1c986808efe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7fa5e49fb4116dcc048bba127b38c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39618ddfb0bb5ecb7253fe04d03f9e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bee0c322ea5f88eb13736c37eb605a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d19223d5aaa63c231464004504e2c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f91652d90f03b989daa936d518c739554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003084b7a23006d2eca7265e11540e6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879b8a338708ec7001dd96699aef9dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e0d54b2ad5f766f2fabc9c96a01e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bed63d723584aa84bdf88a4ed9aa2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d8a561f0823e93f98c4d875d8ac62559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2141c7c4599947a53cd20685d61cec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d2b5d42e578a0d5c093d95bd1d746561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38046cbb5b6a1bc9b4d6aef38d9c00562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5c12261343e444ba9db8050590a38563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b11ce6c1f8ada917ff23b148400d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f37be0bf10570490743549fe84e42f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b27b52f3691aee79537cb84dfad23d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7210d45ca815688944da4568a85ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6aa7bc6ab154a0e8109aeb41aa9926568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cfbc59bd4315bc43d1fe36130b91c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f19980023bc043a72032099601253b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ea15af5504e4fe906cd9d508ab96a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ad73084284110e5431626416d0bc1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742cb550500ae01f382f1e48cebb3a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10fcedaaf3415e13af2a83e25b0d1e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8693f1b8dd93f9b2fd1570cc51143575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e83f29f79ec904160bb76d7d5abb9a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ba0cf7478740429b92d9c61fe6168577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ac4106fb992ace6107021e2472b85578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b324c1f068394240d0be4d22cb6b08579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9d4ba9fdf41d68168d759729035f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3b2d4dccc200d352cb012d7ed14dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35680a2862865b93fed69a28e3dc4e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515e44b28914705507ecfe38d595d09583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d7692d0af75ec7187e97725d9b80b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5ce3ba98a42cc587b55acdb161f59585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57306d4505e261252e7f47a6fa8074586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d069fc36dfcea38120b435867f9456587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b99d28c3e14c157d280a6c48eec1c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994d793ffb164032b7d03a8ec337079589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ee519864368b26186d3d6b9b9a812590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cfbebcabd996551e18368b6afad21591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647aad59fa700c33204287fc05af5234592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e5fb2f4807e2500db4ab2cef6a6c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a00307ffeb7b2bb74f1010130d0d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886d32aa72047ee9029f4d3948858cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2241517a440065f861a631d124dd0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4210ac1a4c03574dd8d77e50bde21dd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85655cf09b6e17a2d945c05d2ef7195d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377222d982f35a08122ccc8254a7135599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f0f8cd0ac97be179d61a21c5aa933600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682aca3b3cac7078a9b14c8e4ef9978601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8e4ff00fe0d1427150102d0b15cce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f9974082e2bcc3ab736aeab3c6762603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d06c0bdd27d5e54acbf2d3c543b832604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989c68bea6e246e4211fed05f55053d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378eccc645bbf6d278d2b94c71569ab7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16174368bd5fa40057c22868e504587607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7f9feaeb9f04a0c396fb123611fc9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482e77f6fda104bc6b158e7b0f658ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7756182a43e026413f7a36dbf30a1b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa55c6e464d8f3650c1a72008b164c4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff9e07b4c557b56ae3a48af15d41c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8941c47707dede949a9ec86a41e95613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e30d5a39ca7d3e40a41bca425ecf61614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7af5185e2d5680dda92b39c186a5d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6638df98ec617c1494749e2dedd553e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54317f226994462a38fa0ec2d3fbbd00617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060fe8725abe3149bbb144adff56858618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06663b8fcb1b21e6d688ac2f27d6909619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f433ba554a5ca90dc4f587c6507a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e6cdf3feaa4adf6f5192666d5f493621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72dd4f931e5101b8a810b372fda24a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf491d1c70c35b9e1f081cbc008a27623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc53e097d810444ce6dad4b06e40d03624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf7394b98b3fa3ec74bcd9b6f5bd3c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1024b92f7774417633ff104e083d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759094187a5f51d3c630129f0317816627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a32767e11d754f1460d9a64f23f337628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998cd12ff63ba468bff70942fecf6ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f5a1ec2f84d2d0460a38f5b105266630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060c39a8a19584216aefb4f24bbe85d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0efeda2f3ce8c7e2ed0582ec0e81b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40a62a3ee2dd3a5ffec53a70343409633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd5a7ab984193ebb6026768ecc783c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e84371c20257d17c820bef46537583635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea594a3181199532485c1ef20974e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd20ba0f94460eb6d6bb1fdc36505d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bb11b5fd406c9050b860659f2ffc6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47788de2999986be92788c14935c08f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa378a0eb9c15e2f141c3619570d0da640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34692e61b23a784fdd42b5082e0547b6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3a44db2dae63a810e47a311304467642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4253008a70afc269f71523d5c4f9188643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d23e0dc22ccd9a8afc43fc7e18915644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896a26541d1c00dcdf2331750686094645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfc852f0e710e4a608cc4e956798aa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704dafc9e9a2c214645422fcfbae9ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300fa1d724decf4f05124e2bd4fc9a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767b4530d5c6fd02b7fa0cbd650aac5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607779a5f94653676d7fad11073e2781650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cb3f52fbd4fa2d164af0654a8beae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a44dc337a001d8eaf7d204a3d22391652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0708cd344dcac0ba9c50f4bf3798f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ec32fb8989a9aea81a08b7e539d55654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ff76ddbe5a0426e453c7cda2ac5ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870b21f471861b3fda65937dce13710656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580bc58751ab2df7fb5db8978fce643657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af50bd8d501c8439b59b757beb836ae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e542c98670d221e7f6c1007edb7b25659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ed6cbf4dd935419ad83479680c5ee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0bd47c418f6b8c2f5ce7818cc808d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092daf4d04b53800c4e2ae4399eadf40662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954e965195869543473b5e68a2cc768663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b38455ca6770bc527da1db2cb41eb3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c2bcb71862da4cccacc10e16a2891665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4909304f6f2a3799705b3ec93f0d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4921289f74c4676288446bc11286a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98529f2a904fb2a56c7f6c33695fdd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c21336386957ae58c949919365142669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed517375b3d896fe771b22166ca483fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b8a25ef25296225552e1321aaf876671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc60b2d4d759ff3c81930605fc1e54b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95a82f36321d7396e983ee1926faea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d769eb0a90ae4e2b4d6e7c546f6406d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54951ccbd196b0dade1d6a9b182f65675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0378cfbf8e0c401ac107985c9e8561676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2568582009618d026c00fa8ae57a908677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3a7b8767312ddf012ea7bd65ce02b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e26c32b108ba9ff84a7edd24eb4b1f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83fef2ac7f85f0aa9c89f120dd250e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68d9c55066dce48f1a911b237af4ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c9c19b6bac6427da911eac67b9dc0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a157cfc4f21cbfd9ffb566e2be990683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd85fa50d6e9cd8b49eb53d928aa9ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2290b34706f4faffd85288e1ef95a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f08f8447402669635ad672faac601686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017b53ba453e48a72b9873b73274a9a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd86190076df90054375900faaf2dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e27dc790378acc468d76ecf250fe8f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e66efce64d0991683e16decc710cec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374e1bb9989e50b907b53fd7b937117691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bccb41008c046f9586cd2fb6f939c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de573d4c9d49af9401311809209064e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc265b5a8f4380ae4264e4724273d788694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363f2f37bb9cdc2b182217566fb73db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb7bc7b761b07390cf8c622188837a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6121304cd3866ae2054a444c807cb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad8985a474d935f838c652c863adeb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e3bfb24161c58bf0b8abd6da1917b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8253b722672a3c26b628c0c7cf707d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b1e2a47544fbfa0f6b21a9417cfcd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757ca385840c9987b010ab303ccf411702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18721378d25618cbb532d0e0d586eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dad6aa845c7567035a168ad2dc44c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffad91ec9995376d551ea5c33dbe9d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed382038e10aa9685c53e54e146aaf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff520d51ca50fad972f2ed8725003fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f6ddfbb34a1ea2c50dc4ee6908f86708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4842b62a8e9830227518d5e2e644d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2059e68536699eb1651765706a04ce6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c74b3308b42e65d6f1b28944af9c7d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0144d23858738cee760d755815c04712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57f95218db34639e415a18fed9b7e4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049d9c9a5854fdea1eeb77fb52e93bc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c899518132dd53cea21021cb81358d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fc8a6d9436592f61d66b0a05a97a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f38f20701e53268d3cc1825560cff0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156a1321a463254e2965f27d3911e08718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066838cb320ce4770cfa7616d943662f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116e88bd54cca2ab4ea59c4de2d84d5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e893ed92504cdc4bcaef4c25d71a206721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c599ae1d878fb137dae289ff911687722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d240883f597bbc92c306a57b2180db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1471366d30a87cd40c905e6048f6e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58433a3ef7240d676b3e2d994caac548725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41689d2c649987c36dea0ba577bd349d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a01c0ffcdad13db010027b2e0d837d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b3a463cd0cd3142f51e20909f916e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a1db134ebc7de0e19f484d09e5647729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1018695117ba6bb11c95107d2676cc4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb44cadd5a5a472e47ddf38f2bb0a2b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee9159acedcc6b6babb16d56e46b9f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cecd1db154242462150b22b71f4ae8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79537e9f92990a7ea4f685610c701f50734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c330c924e95309875a377105a202d62735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e237e8a9c01c8d8ebbf39b374a22a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b25401d4579b7572076cbdb7d8921737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798d7d7864ac8d814160f73cf5f7522738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb17eeb2bfa2b26635bdca9a1c81b55739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1929e3a77d8e126674d7f1ea7a920d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54e1f0cf66eb2977d2da538380a5e0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e9f615208873be39b09b4caf17cac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de05085b05f23517425ce804e5beb4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f890e3836e41226c42757286db13800744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbecca86843da30e0989bc3be2cb2fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f804fd82f546c2aab4c949304e3fe8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577e1933c8c7270b38e9562500a6f01747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce88ae9724f5e99b2d601ea466cafc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b666f46dc49098b94dd7d473e631c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7a5c7967e5686a25610448231ffc3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91f024ce247fd21d1b4a7a69baea32751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d07fa2a164fa0666a521cad040c1c0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c202c1723b08bf6f639bdc77ac4e8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832c3a7513ff81dbf40774d674df358754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1030b4ad042b95a3211b8a29376bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930ed963acba3e7334c1313f8b0853e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f408f0ac2360879c0dbf2e7659ce2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cd9f9a80fce05c388ea2f8879628d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c325a1f64cc24c3efc6b68fbabf8b8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>