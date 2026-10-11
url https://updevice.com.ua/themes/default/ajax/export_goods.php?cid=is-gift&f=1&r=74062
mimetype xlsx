--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85adb5c2c797c515d5edcc858c0c8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819226ecb88041826de5fc31e337de402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1977b726b5283c079049957fe4ae43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4939f6a3696da1b5ff33c3fafc00a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef4cdcbd732eea3de08e8f92e4618c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f84cb2ddea891df19b5337e017c4396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2b0e08dc51da8a5e7e53602284b497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36df2af4669ebe2200f820a89a1f078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ddb768473bd08d2ae6f5228a812039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b92d282c3f5f8fa71bf6f9f64bfec510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e282ae1c0552c0e89e9464aa47de711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36688c12adbeb59a320f63266a92f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625af389fcc9a5ae9d7d446cd3ff9d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990313c82097832e25c7c689de1d21014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c965754831c2049310e8515c3d22e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0e1fd6aab2a1c07ed27d39aabda1b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41545822e7c9f046949627273a885317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d68e1c45dc654450768c8a829644f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421f41973db6339c3b40470b253c46b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a81a55eec2b6e57b454c13e828c0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed810dde32ebca5ed7c198572890607e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868bab2a0faa8e28da0d262cda015d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c836ed284ec8b93e8869ae0b10c00b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddceb9ceef7cf43c5c53ede8efcfa7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76f0aeb7d69705ef8f4937b78fc12425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2b6e2df4a74ce61b949560030b8e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf57869e0db88b14d6326cf91e0f0d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8311889c96f51ff6efc7f56b8273028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157bcb98a6a62a161a7fdb27f52f6de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dac1d42edb3c284bbb6777f082448b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274b7da5c18f2f1fb30a5d0638d5bd431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c412442b03e31a32a28ebc93ce7ec232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadf401cb1a8c5668d07c89c2d167db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5afb766de3f2d5cd7d26ace5456f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622e5fd529b7bceb63a1148c0cee19c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a302b2a76e88a6e61593a0362f26336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c6e594ec454335b147e5693e44b2837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6785874e9dc74ba481dca03f2b316d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d15a747ec7d633fb4991af2bc9d9e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1541a24e582e373f641dc57878ea140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7b022ad4224d97bad540ba849b3b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f4d458e158f8eb2be562585fcc0cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a829855c7fae84136c7ce91a1f3f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c54d5a60ef7128d44bb622411e7dea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775373a35fc3060b4f9bd4c673ecf82e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04af9d9fef06896af041c5fd811030246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ae70e4d89e93908214c89697bee6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc8048f04367faa7b5e3b377b48c7e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fcaf3c7bf0f089eb62806e9bc923b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0544a7e61763ac97244aa2f11189f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a285a25fff8cad427f87d14fb8f21a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3f397ec7a184f171588abc58d194152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d73d8b9cecd878bb837d926e649ac253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10ff3e06e26a83a8201834076da14c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b144de7e6dc87c5f55e02be8de6fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b77a309a46e4f9ea4b5d1402f0275656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2da9ff0b3df40e96b36c1f1f5d289257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d6dd013e2e56d9e53670eef7f2bd458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cadeff1deafe08a7ff2be2ef5917ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba546b258d3ec459cc85b30fb358b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cee51e7e76d9fafc1b41468f4579d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b5b439c546260d87b7de05e384fb062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192aee74aa8d7f1a4ed109cba32cfba363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4c507365ea6be3324c4e3de8a1f5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bd84633599441562daa1103b4275665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c71859587148071a5fc90c1961765d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd8e12020dc027b0bd994165cd51a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bac07a6a47d431902d3621f91073a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cef303500d5f9ad15184f9c546fe469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefd5397fd20283268d7f162442bcb970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0814881249a3d30e3d922b060eb74c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df6dc7dd2496577903d2227e2a987172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917e01a90566f47783f5c6653dda54973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d80892801fa34d1be5fa2575cd14274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08844fac6e4f5adeac9ea938936b7cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd7e9eb1b1b795a5888ac75265599576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e70b067a1f0471c87d794a07fd39877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719504f0a34e4383f877a62abac99d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f5ce98b89022c75c5a60751bee45779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0ff9fb85cbd13bd7b4d1495c30c2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b34f3a2cb9cbae04003a27e45259781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8bd703878f9e61794a43c57e26e2982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a3f9fe6ab83bdcc7a78fa0210045d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f3517af7eb0e60cfa1f835c9852c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33176035e664f7cdb48832650b3cd33285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0886db5a5c1f7b6cba59ca6916ac29986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c0b9053ae027c46f0ad18750c7b5987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6acb7101192207cc66ab7f9b8c59688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfdcdb0963ef36c67907b22d36c34289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1666700c9d253a82fdc5f91fd861490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb8078fda02ea58f062bf4711cddaa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916b401637f613b04fa7fc5b39f64bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3044424ca6e3afcd3e272cadcc8bdaf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ea837d76bcdd9aa40ad4d86bb327694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bbed128dc99214e5fc2e8333652f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7697d1b42c5576ba4b665dd3cabe03096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0b1f530e0bc5b847c23c8d8a7554497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53eb55487c3358703905f4655be0f9098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdf96ec6efa6e4bfaba5c79236690399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2c3a4a1eb896b464fc30b1bd0bc4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ec552a829cca8501d1f319a169343101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb8e3c4a62e312e93d4ef2c440831a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc0831d88f63b943001e89ccc023c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0ae62408f07372936c7645ebcc0c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c11ab67094916d1d8fd4233a4969c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56542e131676266cf96971204848e4b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268b30057caac4017c4ef60693ec9b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ea278ae242dcba4cb38165e9c168e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed5190931824274b9c5f4e94458730109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811a145ce89ab06f4e2dfa8ac9bc2d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb73513786b30a8e26be4c374aba6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfabc39b0c1611fd9e50e4f8b86af4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b240ca7d3946325dffe8bfa890031e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5358c9ae2d89fa2832325c9ff01cad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40584f82727e9b3d9aa763215b782f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852f17173b9c864ce3a1f12cf194118116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796f10444d2cb09595b4aa4a147a2cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dd6684d2d577fa5b26307ec16548a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d17128206f88912be4be0216b1c99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84b65788f20b2baf7b486606a249ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e55cb90ff0ab5cab3c47fca7bb1615121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab0f152b38a711605dab4d389df071122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f219ae4fdf77c95b30a09b0f0bf7b24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6672ada5b875037a6f082feb8cb4a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa25959760de312f7f976a0a68c3e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1fc3604807c966f00137b58027c87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868bedb90252de976d6f4644f3d99eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dd9741e5e0ccd1cbe3a32c9cd8f31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee88c44d4c9584ed75c306e787b3ad3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1450d66bfb868db935cd66f138b0f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb166dd996a6fa2b4a2f94c9867ab0f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f23e7c6c5551456c821a2f8972acc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc161e1017b2daa7802d7a55be4525d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b9d53134cfad10692ecc20646d847134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9f57d28a19388b7aad6a6cd631bef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f4a79f74eb11e8c0ee0a26e47f9d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830709db343bf0b885a272cdfb2968f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f713f5d89205ea3b55e5260909fca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb256afb184d38e11eb93db88ef59b50139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce548e61675bc4d01660d538c283466e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e75c4c0e59609b7cf88c40ec439ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08793df7a40c04a9fef366bf6b62d5a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bac8a5e91d845d0d890e585e3042ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b939f7290f76e6dc94e40a3df7eb11c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9cf77d34f4797dcfa674ebfd2c002145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a6d1d828cdd6c6ba7ba46aeb7ba12146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5597b6a2abf5e5689bb68b953e464c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04729cd79bf4ef0f818c26366652bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387bbf56bb0bc489b5001e682e52412149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07fe9945c93613340a9a63c63aa368150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0022959227ffeea9dc1ca72a654e9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ab2bbcb516f3505100a6dfbb5c118152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dc663650cd8fba5990a683914d0e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7c46e47e7e6832c5a9734915b6177154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bce662f1fecff18c080a0c63bd4988155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c105d5c88c8ccd2ac97fccbac17efb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfec188ff4f32ae9fbdb649dd8b3111157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed6f26d9b323f9fd4e7140dfcfdfcf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7de8b34ad9e938927e6d1f9d418ff3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e63705c8707da0fa6f51e3830e9fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9ef291687f756308dbe092e58d932161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afd025140f6c9109bd5bffa30a2100162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74390af777fda02b2ad2e48c22cb9ebf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f516f9676ed75f206ac3b1108b2a3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fdc96d0e2a266a85598a8098caae8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e075af0ddd61b66a9930d92b35ec16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9083fec2acacf6e8a98e35691db517a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010bdefd09a6447bc96d85b7df68f75168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524058105b4c0f20d530947157d3012169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8c823f2867b0ec34334e10aecf199170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648ab91ae95f46ce3d2adc3e71b0c92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acd4cb1c2aaf106475cb81b80abc23172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94761aaa3c1807ce841136e0b8ce4187173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358813478b7452b7821a766333dff1be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539e0e8258573439af754308ac884d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c07d0c6ca58c6f33ed6f566979b59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd936aba8966f27e25ac317f3607388177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdbc0dba3fdb65cbe29b5485a19754178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae967ceff49347da5f09f4b476a05b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1651fe6f5879d8a9b7702fea0af25b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad543fffc717770c344553b720df6cce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0a73635b4e31ee5857dc22a3b1043182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb5cfcb336d16a9dbd4a0d7662bf81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553e200265679a19d34fa905c67da40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754391fcfbf265d36be27b6c310208f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054bb799d630e3691f7b94a5a450f6e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a23e548d67d62af9a8874fce67800187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015711512cacbdbc4ce39dc868d09fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed9a7bb627338a01e5f145eb7d60d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a96ffc61c98402a1a7b2617db8512190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e2d8dc77708d2de3667eb191ced05191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44b399a4f4f89dfb49351fc21bfad2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fe11721eb9524dcede63c8137a2f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb253bf7d79adedb18dfc7d93bdb38194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47834beed1ebac262afaa292981dee1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144f1a00712b23c5d3870d01eb31b5d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde718974287dfadc968ad52ff6a160197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43558ccc3f0f27918d6a6104a476e638198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2b497578bb22c7940037cfb7e3c3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b09c628830bdedc1b1e2579dfc3e44200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633994577eec2dce157f88ab7d982ad7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd462d3882f25fd7b605b945b78142202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623997660a81e9d11dc98214488155c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5598a7e4eb049c4ad01706bfb5b95ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f829977905d2a822770b5de965b71b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03eb1bbd1b619381694e2fda41ca9f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0752eea072384b11881678639d3a6d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9b036492c4aa7f6ab80b8feb8c2c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eccbad900a5b1b29b050a83f3624a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd644145501e486e6e6526fed60024210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028ef7fe442047cb3538a5843613a19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42aa1dde0312ebf62206aa6086968af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458d7ec069d655ef96a59a011ac8947213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7ad8e0917d72302d8dbc1c7e3e934214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f6f6330d999d8c9c82a700d8f1a31215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8529ed7a98715ae4f4a575f6e4f529216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0704dace037034dea3940f70f950689217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4126343f8d3130fc8326f73087b7efa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478b89fc4bff90d0cb3cb091d387d07219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5ff1d174b3a66cdb68d6d62fb8bc4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50db128edd657498c42c3c3ba263b32221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591db27fa09cb057b17c440dbfcfb0a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91e475b2f4ce7d63bae9978b2e4d66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d036a27cf2cfbaec80ad3bbef60f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454063ed34f613a9162c7b2124a4563225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9a06b1ec9262da37ebaf82da8a944226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77528bf435efb22242f3c1b6e062304d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d66f0014f9c4c6f4b1a6775396f784228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3d2bb1f617e41324c2d1c58a9753a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1ba6908e6f49d266a94daa8cd0db5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533af0891e8a5ef1d2b2e53023973139231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1116c37651e9194361811b74e9461232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0898b1af17a0c1c311db584eb0647233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758390e867594ed2eb3b699734c80d50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11083781c109bac9f1d66512c73355f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d2d1e733407171df13c9764150b6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40a8c430292dc6e39a387a73b6538f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4db2e2a8471ff6e8ea5f3fae94494238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653d25afefadbf1f797c0a3978051ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ac6e2d5676f817302088ee42a45dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f768472cbe43d97a609c08ee70f0bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b3b9431ccfe3cbdcbd9eff7559f66242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba57c0ce404716bc4b3168c4fe56e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0efa556a52eefc0cc1da735aab57c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74707f310ec7b9d8b0b8ea28a41ec3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdb7c839981b8cc9ef2b87cfef61f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b83a52e17f32255d73157ed135832c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777adbe23c58b572547327c323f74bf5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12729935a868282bf30581a81d08067249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558bd60dcba973628e0c866ef767027250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9047b6c3752d51ecf84e1da15ea0d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1d1822e7fe77972e119cb225e2a93252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e80fbc220612aeccb1fe6d14ea73a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52556c54ff77e3dd949fb351c9de0e79254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdeb6ab023e6a3c635cd114ec5a085255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec18daa1fdfe7afcf16ad7d1648c03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08c92e39e52ffdb5bc7062e9d03fce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d8b7e3af2477536b67a930b8c8cbb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf34750491d4d07986e0140b4975f4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e323cdd52b448ec78c94396c2066b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b647c5f3c74553b9549eb539f193ec2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9e028aadf329f1490877937890b3b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3ae1c30e7aac683c2de83ce504b6a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0196a29cc9920589e8da8dd25c19336264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29226314f98d7a54329de51341b8505b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd7453861bf77a973f081979a43c3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5ee86a596c6bd1b09f940229156ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde5522adf53831fe8b52d2069a225f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2328333bb8b702a680d852937e2ee6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87070d685ed2ac083b87006f97c2ee5f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bfe2dced98ac8ae0299d37dd48d78271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ef19277d5c7daef16cd74469a4ef9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6e4865290d60dfab23a35311baf02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe69731f82894f6dd67bef088cc544274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2210affa77a2ff588dfbceacd5c4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b22654c12fba34efad204d58be34db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7b4832933d76aaad7c884f73bc150277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e14b78a37e4f9c9dc30502d435e692278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc722fff769aed520ed86a1145e641b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687bab7834d85cf9e47fa73a73be28d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b3797db6564dc8a450c3c92365c00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb398dc8c9f0aa9cedb94ae2dbbedf7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd9f6e6248069f1bd779eb760952ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511aab8bfd72ffeebc69fb7889af3df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19865221aedd48f9ea5d9a962c63fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849901837e4a24a00bddd19f0770788f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2ecaf057ea261fb271a95cf221bfb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0557f34ae13793e0654170e748875288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebc094e6ea61d5d347861e256c6e16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186e955fc5e1e3fba49e39fe5cff395290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a1deedc5a5b85e578c00333f5cab3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdbce866c5ecfbda6e001d475c71d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65150fdb6d0f196c1c5bfee30fedb35f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532c9db991d0954be0efdc1be71da6c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ad59189b439a026124c54d5d1bb41295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d2c7e8cecbf0b45b1c5755431545b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73983b510df50be11683d5822afb68b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859ce4b235cc6b8dd28d52bd5ffd642298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06374f2c488deebeca40856f6dda768299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fe015e9c3c7f675d462fd929180e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba656c956786e6407654d6689e845bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec5d34ac7ced2f58b79b0e4e9f4fe0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0829e9b5bc461d197b07b4bec687ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620005afc205039ceace15dbbd82123304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520191e5e0c04ce967319c5463598b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b88866ceac1487865a45f137c259a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d397a0cacdd038ba6814bca8e6941a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da37149ba62b1f022536042a4d1e7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069c59be269a0298e9bd5fed7c12969309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0f39e249b66cfd0605bc701d07d40310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d32855004306a55d42904b23e0e41311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c781c89995a06b518468cde6149cde1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ec2ee3dbd5400445a4b6702793eac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e9b8b03e384760a618b8dce1fa0a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e25c896486a8868d2b8c7c7722493315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da51089a932c65608807241bfc0cc9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd544d12186c39dcf7ba7e000d7f1bab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1883de7fa025e6044f5ca8330bbce36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7cbdd44b55cf149937ab48b56fa1d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067043d00708e04e61582d5d55d60cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d416eb98df5dba912c11edb76f51ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734d1669654d547a158a3fa999697f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2e6f1b67cabd6cac40a0bb922369e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57843e2868d4f943977119edbbd7b79a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb47c9985886edd6fe7e7bd2a9a0e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9a97ec367afdb0ff2897d5affbf33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0d51bc0bb91d3098f470d8065da50327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d4d133fa28760303c8ad8eaf5382a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9555379fe561162eebca903f5ed423329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e59751f041cfcbb691f7e167bc184c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7753549e205c080a2a3ffd13e95b40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367e95d7823c894b33bab29c99845e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056214b2dc7a4a6db56e2a47072954f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562f2466a8a68da854b598ebc398c48334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ecf03b032271493ac69a9a08acb65335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2e5294c354f8ac45dddc1e6c984e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c9fa6062b9c84ec48a47de6463c55337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca46e624e451a0cb3b80badce95dead338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656deef5932de5a17399cc3ac6f9ed79339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db4b480d5427d8e1bd2f47b058de24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0044b107ed48b498ba215654dde576c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a40e9d19fcfcd96f6ac79c8b427d0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95182e09eab91d2aa52565051ad9d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a0b80658ccb12905508fc08a03226344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51841c1a83f26b89cd5dfdd6f15fd759345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7cea732f9137b725b319374b1cb76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afee7d6d777d1bd7f6ea40f7dba5ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858c8c7b27e11057157094723958763348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef137fe42d8baed057102d12be0c7c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d0d75ed92b5047dd33ba14a41979c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc289656d7ecdf8eb43f4062eeebb0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb7490b1a5237e1465697445fb2d3c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391261d303bc612ecc51c64ce3d3cac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b15bf34f3e0b4028df607b19b82a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481296fff2f94c9aa8e6bc18c53a37b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be567a4d3e234cfe2c952045660b1185356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac105893bfb0cc06e34ca8080e920e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077e012ea3e198e4174b25088dd1e5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2093ba425a9691d8f161cd8931053c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9faeaf2b233c832296c1bda2ffba1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1a2a339f0356431b47f86c1da5b25361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5576f0b8ea5ad201dd20fff70d878362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f0c2114b50e9b4becdd84c673b46f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bc8987765ea190b1998c16ef4eac9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd65a24cf1df3c72a0fccecc4508108365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600aa0652fa078ab1504cee75990d6ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b0b402b79adf1a70630410085187c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60b8f5f984e913dc1d489128261df2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a749526a0d1b935b01877b2359cff7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e7fa0cba281c0059ed21714167316370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456066943dfc9cd17d1dda89b73ccbe9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a0bf035e1d55ae99cf5fc53d95902372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75a8f37bcfeb2ee849f884df7bd062373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cded3a60897a58e57936715110979374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04683ad78e748c424aa086a53d53bed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba91f716b250cae663632366904c852376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b640d00fba371d6f6e83d70be68b5e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522d7ed4e70dbc41675bd2fc0e69624378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14164fc38951a117034afd38a2bec91b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418e967fa1c60bec753786c16cba97f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd88c536288b2e391343bb3a57cdca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff4e1a9f7335a0472b0ad479027d48382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb81211d7bc7b484b1c3dd42878436383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61d89e5a95b31b9724592d38b98965384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3003fabdf219b1c79868c41f43d77eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be41210298e081011d6e2feb1d14682386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914d68f4ff68d3e7187fc3f36326c5e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae3e18aa3dc52abe565b0a1a513285388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd90b2ad5be2d3dcb95fdccd4001606389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f11ba6fe8cce5751e494eddd16044d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da45c06bae310530d7bc7d1a65fa35b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf234bff42e77ea7904c79c00fe4bd6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3683babe1f88cf91bb8ba3de682c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde197956bcab21146f1fcdb000f12d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55305b4f56c32fc396c375d6b853e742395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f010a12d1d0780455c74310492a970396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2a8b9a2eb3f1641513894ee6339d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d30cf568a0ba66673b6ba69e68aad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0214e0ae43189e60b33b4f61b219ab9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c37bb9a5bd8e0ccabca72e646c78ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc73ad73e59e8773518c3088a2d789401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f009b86338e180b687b5ee02cdc25c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20deea5a2254485e0c2027b1065f77403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec1cd7059fb5e17c0efdd7160da90c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c92243a79713105b080ff0323f43a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83122b745a8431816a19d67d443ea63406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c113673312a4b4ee3d33100d20f848407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a63512c9941ee4bdfcefb2e99827e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695567d44175f058057a52e4933ce7b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eac399fa4d21b053bf00cc4db7a2ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ea72146f6c8af71c5e791133293a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf50fae8f32c760e296d727e2506b7b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e2a45c7ed08480dfbca12d13545f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e03317b6b95239531514c31035b204414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5aa235c96e80e3f2abc9957910fdc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd30abe8a435b32f3258f95187b2ffe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32052acfe3be84f5510c3b00120eaa20417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc98ab112f488f66843d33bf393ce1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e225d6f6a446fced5161c1df954c44419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f3d49781edac80fcd96485292ef83420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036cba523f5e4ed204415486f405844421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9694ef8df9a90d823176752cc2d6529422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9e488249aa79508bc74919fbd6ab6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975aca307bfd11a407316bd2bc24181424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878ec8f3bfbbf8ea0b8d21746d39208425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731cb3ccd992f7b24d8cebcd917c1eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337c1f4d9c9f191df7efe21741e9824427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bb1ae261271fa6cc04772f22ccb50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075c59e98763c9f73a27886ac0c459a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb34dff46125d8d16030610930be8a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3875f88d7ee1c1f25e9bca30b07af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a19ebefb92a794eeb821928f476978432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59a4acf0ab9aaa3823fcf49ecc3697433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f8bc80e3499c16cd80d7ea495f8e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7cfecd1a5270a670f1a1ff9af022d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70759b903f21dd6ff73434bdf43c65436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0df0bb3a893fd81b0846a6cd9a03e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d38452f3cdd87637eed7730cf1381438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c2b405e7a89ddb2379635e9723266439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86b63a716d65de51351c4941dbd216440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79bb36ab92ecc5a56441bd8c4c6af7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8845ab8b6b0e5c675a26442d15a0b0d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c6f28aef9efab7a51921d0f4f53e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e5babb1930b8b448751b25abb7640444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbf37dc9b640e6aa84be4624697642445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635a0e431e4e0a04459fd72c1260030446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ae25f63ed73a5217bbb6367772cd4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe65e4684319d3342a53d071dfa6f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca632df5d235de6ea57430362f38055b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24af62db8aa5c4b5dc0594a85d4112450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f383100dedbfa6e460db934c6abd48a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9836da34c4229a138cfdc4fbecbaf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c12b14a83cc6845b03219ab8244244453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451b957ae45487e2074e06421d55cdc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc390f869a16dd295770cdaa26ce6c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26af2d0399b0701ebf92c42a42efe6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ae89baea8ca81df3888e5ceba6964457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efeb9f5727044b7530a7383bbcbdddf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939ef98c42f3709f15dc3285d876c31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22187b739967de04a9f9e7cd5689198b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40de63487db51c35f59056fae54570461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33a2f011a91146d3b40f52b48ed10b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9324fb9d65d90d218f03d2e1b8f7d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedca3c1939a4743a1197ec6141f3adc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fd61ce7dcacb60eaec0f80b72bcfe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1170586016554d7dab7ac6947e83a2e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4c6543320ddf751425ab793b80319467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4557238888663cbecc3c77c47bbf2d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4034679823893533029f02f25133e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39728192328328d112408b6c268f6c87470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c869089ac10aa86c656298874c633d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1798c0750631b8384f7bca9814ae8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1edec147a87994594d35524b2b988473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b33887ec9ca0f7a73a8770e8bf1099474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2d1318f86644c0db04aec4cbe7694475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f42cefa62a9d0a596c5a5a93e20b3b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b78246275b9331ea77fa09c91c826477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fa8ad4a73b38a267ca0bebb363692478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7694f6e9cf3a44aebf7bf04e1d0cb9b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27690d0c1f0ffb241c4411b5d8b1ec5a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eaa8f12d104035c94d4a65d165388d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ff583ca2fa3fad57136a41c327ea2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df24800b13244cb2f148cf83455693483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6acac3ad4d2890e7827a10a801427484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e38cd1d32abb8400c286c87c42157485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40621fd8935a03b74f5977eae330d1ce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b8b79821834e61e594609747d7c4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7ad4e3ed47a096f18aff4a25defd3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536ff86e8bdda6f76e1a97c7c1d9104489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37005375caab072f71734c92c7c4a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750aae87a46527c483997c31365e44e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9f1c3c7cc1741ed2ebb44b880bcbe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ccc70ffaf572b4df84ab49232205b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77a4de97e82a62f606950cab658622494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72f2ce2a86dc8c07dddf7d4235f13a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba156fa630dbc125d70c3802beb7360496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730398424eaa2dc4f7eb1ee68136822497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4492f1259d4117e6e8264a575ca04b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2beeaff2161a5e21216751fbd2dc7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82e59b96797571df19beb30ecf7bb2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907adfe908e8ae7f9ea913c0bf9eaea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f1a952c45d61d5ce6577973f574e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edab8c207de4f8c2ff1707d0ce3c350503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48136dec1f2b0439e14d5f990a7340ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae2e9985e2600849a14230a989249c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e318893368c28967d3b879b3f0e8506506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f917387a7c41a2c149099b2ae25cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825104a6563c75a62d84ec5ef53038bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658dc4076afe4ebd1ce8e99328ba620509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79333cac893b81267e41343e2ebd9c3f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4b9ba63bbd3271112310df8975142511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b9c753383a352ab7a39c55675ec1f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c7a5595b462140617552b17a66870513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208d010dc18c0e698bb8d9c349fd125514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d315d6376e7efbb7cbbdb53c625199515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b31e6b8613a034f6964d552de26649516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98284641a1642aa57ec0f140fe550b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec09f3aab1dc1d9d14b3323e1acda2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7eb602acc1f6d882d57a8d5250a32519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cece3e85938079fdc6c0e068cfe5be3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f5f5da44ee02adc88f3dcfc9485e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15540ce90ffa9fccc5eedeebf4b0d719522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048466471427da8d188f5bf3fee2b884523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51915db4bb36dad722259b99b0b093524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e4a193e3e708b34078893667a13dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14e9cae6165e58b5c56b88c35fa40b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143bba8479ef815b4e3c2204f29797c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dbfef4bb89474ba248b25fcf2c62f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259138047244d6c4cd3c12f7d741d26529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108e4775904d616f8b38bd6774cd114530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafde50140e355ba6bb808b2238ef6f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fab9445746511c9d7110e1598bbe02532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf7a8a9adbb16287f973264c41735f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cb2b121caa4286d89108b893e5330534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f14753dc8c2dd5e0a9b74dcfb8bbd7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50361b77200d16366af375ca297ec21536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767f34b20448e4dc75881011f3658e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440c3fbb252889a5e6d6515ba4057a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b82ac5958cafe979f193b325798f5e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f639cf8072642b1de5eb4846a7663540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77f0e148c38fd1f41973e451916e59541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c3aa8553caae55a8748b07e68a3fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9d93b298165b73ecbf6b0c70cbd37543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ffd5e27faa3bbd13418e12051c0cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15077c9b38c1b5f3783aa8c9ced941545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becb1d2e0523c7afe1319d8d0d8ec36546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15865cca090754612a53baab70b2c177547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e4b87a66b10c0f159a65d57cccf29548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bc8b062db922f3469c5a11fad44cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff05826eef8a938f2bf6822892f95b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda7fa06a11c43242d608fc3e74cbe1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff997cacd47448540f170e175072122552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb431e0cf757fd7589db895e7b23f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd228ae17f1fc2088021747717f1423554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0dfd14e56ed1d57ad8c70a52f7c5c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6d7614aec045dc7b25a013246ee6d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5a81d9fe6b9a521516fb9a12ea3fb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bca82c70b5a96016b883e1e9143c20558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab44d32b2beec37de7d5e41646e17a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab4740af414187fc78874cdc1ef443560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764449d18688df92cc5c69f88bf1188561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ae7d2915dab3499bd868f1c40f980562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b5a579e960c18f94f7828d0054199563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedf63ab16b74c2f5d4d3e38a7493cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed4b55f8627f36ba858f2d3e61e659565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650bd6ab8ea56fd20b4f992c74b56f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c80600b6d3f7417bd51b8126ee980567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c78648f6ecbc8e1f9b786d49e9ab9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f61af30c6cff9778045d50abc5885e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af549c96eeee24085e634e97ff4fe0db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9627a556993905275ce022df3d3ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4aca006284f2e9eac4f8a4e80ee813572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de87f2f80dbe27d59ea97ea66485e54573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae60c5300ef9da6747729561ee8b33574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f55d8e1e52e7db18800f803a53ad43575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42471d2c71e6478e010fab8061e34dcf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566459d37452d0c40d5721daa37eeb0b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80f3d054d89a05bd66df7582959860578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac1383a6a9ac87677a22510dae877d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab538d52a690ffb9e19f055750ece0e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e170cdd6672f74920690206fa412f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d08a4dd0648ec1f6398a85b0167da8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d7b84ca752f4a1093843b1fbc1c97583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd40b96514101c86d0daf3e4a85d37584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd368305dd45098299901f8f3db92a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fda74ab89491b70fb6ea727de6fe9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d2568d16356620d76a1fe5c46ca95587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4ee95fcd0cf5c2d46e2d1dd1a35d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce698d6ab088a8d9cc038e3be50ad40589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5cb78d6571e3f3367b4452f2bb964590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adfc28bacce6cedf9a550e3d7b591e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf40f9fe26b78b5e784e37b073b8e0d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e61870e335f6e961c34637399f050593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19863fd8331ef2d10f214b9701e0976594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897cb70458fdb8c4610157ba42436c3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8b4e042371da58966f953bc19e010596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933e4718534e3587cb19145accd62e3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a540797a4477fa6a6c55c5b8df7ab0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2f0d99433bbedda1af54a716ec843599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb9b45c4b29afb4f23ecdc74ba88d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87e8c5a46505b0734863ed9dc7be5b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82db3da3366fb59ade9863cb1659c28602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca01f20b0682d0ffc6a357d9e0c074603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954e2a0abdcc4b57f6fd354a511cd87604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275c08fd77d290b644b5394f34aa273605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8f0eccc2d2324de0fac5af1f043d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d746015de35d5cab6f6cc0ae766ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce10f46ea44c883cd5e6050e2a6962f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da24485919b7eb1f063cdb650ac857b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71492fc74729199e6ab764f05ebcaa24610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcfc08c832057e0863e4e2b331797b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964de873684b7b2d476e336a45ed6f76612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866d109af70d442ac9f84d061e03ee9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11692987ed525ad23d61507d8a6d121614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f279f63d455648d0b9c72dd339204615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c46038c19473ff0feff57a18fef2c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2168236c9715a04d4ee02811bf08a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc93801595fbd57fd9143689f7f5ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52960dff994c93fbb616bdff5d31216f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac7d8e4c00f67b7f3f340df02778e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ce58ec610f3e489daf2f90a10aefe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719a696ae64f177d5cdd5848c43e0a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7e104a8e8fb6f74bf7440d7b0b0c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebed39421b3574d9f90228857f2898c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ac3eac830928a2dd95843d3a60ef7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac44553968bd34a0e035ff30618955626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b7eb7adcb8647866a495b83e36740627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c06d7af8f2a4d4b973d7d56dc46644628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3375060e0fc7c709d8080b837dd626629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae943fc5c2a2a387c8ffd0d17aea5dc2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5080d776a69a8dd6820198f646348631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f049cdfdb1f9ee7d958f28463d8b05f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105b4a6458e996c0647dcbb0707023c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c4d738ce2967fd16acd1d2e05d4b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b060b9367a0f000d04e4cccfa70bff2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a84d812934769715cce6812576a4ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2b17d90a5d3916ead43aae5edbd92637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261328a0c0841b4cee748a51ba5f011638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828f46a6ce4be03c80d0e1a004d1b91639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18822d4e78be408dd51c9e7dffc19e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546f9ae4764562d8a917fe39dbfb0c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34049b0e5bfd4229426b858a95128819642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b763264809c3110ae35aca2668c3e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb55f4cead2ccb161e9fce7b1eb1aa1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef5599a88ddfcc520b5df2e620825d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f944810bffb4bb061eb6c43b6bfb402646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75e6185ea0ca95b7f41c49c6dec996647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671aacd6e230993052099488c2259a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11394d457c825495f6172cf844da1a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2e474b1b1c7f42898811c0a040c04650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eed739f749f91fa0ef98744d6d2b91651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fe7c3ab1064bec11cf267158dfeaf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c046d5d6283b9fbd60be1d9a19ea7a0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1031afad3cd91d79fcd733957948657654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc453017553d53d7f0b8d2437a4a237c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206114196ff41d19d7b43e3e464b188c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d7cf9fd97f197ddd7d1fad49cf66d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c14857f349271a37554e7e1f15c29658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b694d6af2724498ef5795f02b8db6b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc645841c492df4f41c4caaa6892512660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e837653e682aed4eaa29c497511841a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da819aa4896b144825f2ea2720e8860662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184e57b335d0badea69367eab54b8e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422e912c445acdd5821d0cda01d2c37664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ae1c49e1d6e106fab7da36d66c6d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92b756e9ce342411ec6a2de0acb295666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b08786359b0ee7c96b4a2dc393d54667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d948af36f3ff7aecf982b6ba07e4122668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac2389f8952dd16cc1c619183d6534669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a56a9a65f9f1cbc00f185f986183a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971724d7420a4246f7837f02b3bbdc6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1ce34e6c9039a303aa69a32a2fd53672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc805b4e55aaac7418b7b1470edde6d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4098e12c6fc8f1212599c6ce1f26d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a05e64c99a8f2c374bde79aca96292675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25220a2e5068c610b142c105567972676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f9359162b3c27ec5173e7ffd655f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362e67f0b3c49fc09aaf1485fabf627678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c01a3e5c5048e3e0ef426fb36f898b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e420202500238396d280458df4e58680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c03a3a7844fbd2d6a1b8c0a8136ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd8398ed823403810659666327593a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8895c698d2097be2b208997e401b344683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d51172ff3e245b53f3794c92d76cd0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2511727b26d4be4695468f8f58dc2f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e96ac3fa371fb550e2dc003e0d1523686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434065a173050da1f8965ff56f9c8c83687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0038a9a343611fe3c4447ccc80ea4f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91605c43381eefc9e131f6da2d882052689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab230d1d1a59cb9bd1e63bb965065569690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c6fafb48a1da82c75072632473cd6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937d63e55a486d934585b9238e98fe2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c076725557c559bee2fbeb2812f3079693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebfa744c7c92d3e086c6a9bc9c9be7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85390727878a5f44383528255f27ba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5e3201d2e5ba05fb8b2434ccfcebd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e339c9979dbdb956977b39819e26c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8e4ce1d5d3dc15b5f61c3eeafe250698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32a2b507fad169de3b106debfc34ec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ff1f56a73707b0d0d64f039c87302700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825d1492bf8ac1b42e11355baa24f63701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12b4064dfa783373c5f8a2efddb763702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7deeb44995e3981a8b9275f4e6d4d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467357cc5be141da88cdb0ad5de341c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad68a13ae34ab6fe9b02a6739f53b0d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1af236c2ffbe27aed4c70593f2d42706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401304ab68a2aa483287aebeab76849707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b7ec5bdfdc3c2267e1e66b6b16412708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81b80d512e842344cc809c685527a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec483e7e8b32e726384b9bc1cc7d1358710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4a4be0b0113dc7520d1ece21a5f9d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e659380c6854de2bd7751f38397eca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bc171b19175d668192e4b2cf3ae4d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb6e088c9b51cb7bcceca0fc0309ba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897149caf1695a47710b06a2a173b4c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48cb12e1464542cd385501248b5798716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f6e1936d38a30ee1d25ff7ee40789717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72f619b7f0e4389a1fc13f817441a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c522c2fe99b4781b46ea7174176b11719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace88b137f557a344ac61d6594a2a98720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcc317e5ef0f0742458563a3422663721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdf5bf6b2f39cbafd36174ed4bed41722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15051c190a745ffbf158c939f6f809c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72c8a2783005c8c25840928bfe45a8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55515307d4e47778ba969069477fafe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aee8af7a5bce8b7808b6f704bb4ab3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55420ed3a9bc17a46ceedf55ec7d4791727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85f2665e6f9c65509243c40eeb1d7e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456183bac7a2247176eed83eebda22e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65ad8ddcc7157f11f99cf2760582cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a78f5d75200041fc8fea2abb3bdde731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8ed1aed2a3f2448f09b55b542c0f7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab9f35098c714e3b8ba7134078ea6d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bf01fb9e7c8346a7f05214e7fe00f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cfced5ce0eb17b00d4c5a34fbc80b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a58d46e43bc3ef73efd1d27188e9b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07346e57bf5745ade6c709165a98eb95737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563c9797fe1c5b04b610d2838d469ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbcacfb3ca201a0b402a7defb23fc0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2e681c7b90bbf352d66a47bb4c087740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e68ee54f442c717868ccda73fbe158741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c1a7f540ba7b0d506c7ce0985f23c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a85bda6c2e7ff30431be408bbc42da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663fd9d1176757d06b95e7798adcc67744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89233ca27ced5c2ce68a3801846fd8bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5610c6210c85e2966790acf23c1253746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16ea0d63ef705b0613acdac128330e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b91e7e5db2be47f03d5240a75fbda748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca86d2c218edbe6c7cba7394d263ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f3118f3b5a93b5164a66c268da9d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d07ce9e8a96bb0a2fe58ffcad731d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf678ec78c5f33f30a679aeb02457b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da95e8a0f2be8f711b2cf777db372b1753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954038fd284d42d8e264960077921761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029496ca649077b1bf39700125015c122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac668594d573288770f054b116d9853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084adf0506c5ebc66bbe729cb7b431f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c4cd2d2124a13c8f3e2bed1d83e995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52065e8b3717a51a76be198e6b7249676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84912e33f7e695554c92d0ee864be157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645811035b13675a39d14bf99d13a078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9aadb0f64d5778e574a52dbcb1499a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397a51869d410c539ea303306e5998e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76549ddef97c8f9998470d00434ebd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd808f4689b2770f801ff3d65ca037a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa371e5e50951d4c9c57c84731b60f2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9796c83b347b4205464669942defe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e8d04a76d45cc48db76950df2ceb215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db083691841921eeba7b4a59d1880d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587a88e170b5edd9cb058fa0085131417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1024ce057bfe42dce8dc9d3995b8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ab3a9a9822c543ee7e1bc5fdc522119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6559083f09618c27591decb8deb4b0b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e276a07a70d79b1af2b6cdecffc47de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cf9ad874012f9edccfd544cfabe5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a128655a859e00610719b9aa42328fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bd03be665169696a3443ce459e0e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea05ac4b6364fcbdc7b331c20abb8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd27846fdd90572001f7c6c0cd18de426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc4b315991a132c8f08a8e216e3c4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5831a7231f0f742c37735e510fceed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b032e3db62fb2365a9a446a1e177629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9115141e3defa2ffe848ba615f0a4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a7d807596b8bc2953702e185167a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5cf3ab72f241a62e95fb3ca16e8ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e196a8c552586c9dded689f5cdebdb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0030bf33e2190ad20332a028787cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f5414c202c4b6451eff8f1044be8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36ee3d4daa235aabcf0a72bf5bc21636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16190d293007d055368c4116f8c349b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154237eac4990ce022171a7a14f2799e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eefc6bee94a5e32e25bd3623e9b72b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541091e1cfa1be3540923751dd65d6e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec4dce7cf92dd51970d13aeff2bfe841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5e56dfe1fb577599ba0e6d744791242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20ef0eb47a66e1fa4806f174233f4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fa4af470623d75e2a63b6517eda5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6813e04998387786e3d246a74c9c4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0664f79d10b80bfe54e5ff31e24c1c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc65b0f172cd11779b4b085181439c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5364444059093b440b26c7f1808532848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86ace914f229bd63f08a7216efdd2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faa67322bae8686b2a14b08a886f8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df7a6a55bb1e3071f00027b844117c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fce727799512a9092babba3f96ea3e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289cc84f28877a23bf2f280aea03d4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902cf6928861bc5a43d9114def91b4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71083f4807a3e1e03b116620e85a894455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1291eca1effd2783da8e264465cd3d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4245145cef8fd1aa50ecff6c5e032157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b2084437b3edf0b2e764c31cafe8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464d0df18757ef40d5cbacbd8b945ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14095b952cc6327b7bbec5367752703960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85ae3313176822c11d0d8a71eef14961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbed2aa2df8d575340e451edb671b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e4bad7cc4f6ba9f9e9bc7e87adb7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9211b1dd8ee6e7707a4e96930475064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0924cf1be97100e4a98882e61c733065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b2f4c48300ce21d7aef97213ba9da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ec0ea181221f07f4f963e3524136e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8fa1d23d29bf6fd2885fed2d18cda68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ce90aac16a1f93ba6686cac8aa4fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536780f88815cec7a81d5cb3b515e0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b27b5e81d3ad9c47ae8521724f51671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c155c3a1648f2e969f5ea51cd6459172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87466b447c91a106da9b6f341348fd1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b9edbbaeb29819f0b6d528fa482ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64558b59b5d7d89afbec6cbfb4b0f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175cf80fcc485c3809532b82700e3cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bdd304464b9389a09f9816f1ddc9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b974e5315b32f7a308bd5aa43a0fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce13483017210116ad42020885a7d9a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a03de156c603183e24e4fa894275a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5220ea8b1231e1ea56253439ea25c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e562d0e32167c4c78caf90456bb70182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c91797d893de5f1b6aaf3617607ba783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bda343466027ae0bb22b15f918841f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651ea79c1ad0ff01cf94713cb59872c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e5f798d1385c4900272905011698c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96631c31d7159d9cf3b60d782a27a1387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea84947da387c4d2430a4c7edd0bfed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa989f51a478a856020126ae7f6f70689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a925466d6a92bc908bc2a6783d12690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e1d040dc62dfdedb50127094cffe291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19021e64234955f9d9a302ca9a20f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf344bb6c1ef9d31b9b7ac7f5ed0782493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f58708f83108cc6d16f92e6a9f2fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46a57d09748d3fcb50b016b947632f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d19c6335985720c0ab88e8f154cb296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6d3405c66336283ea5ea3084c937197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b41c7c1ea896e79dd5a5c4eba89e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689169c556517faf314eba8040912e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa60faa5ff82760e8fafebe888cfa35100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80a60ffb3d4337b1a9ac88f9e1b736101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c1b1f97f705aa7efa904e77bdc9e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27d654831c09e5901c863cc69b3c9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbc31f4781f519ccc9388c7399cdd9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4a616ae534d94f60c45481974b9d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbb9b912c2368a57c9223e17b32da9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c766ccee1a49e7d50720ffa16c5dd9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd4e4899dbe4dd662a8175da5cb7b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f00966ab9b2288bcb98fefeabdadf7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c2b66b6147b35a31880a01145f7ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375a743f6c3412187ccad7f5688c562111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45e8d9f8c84536cf2f531409cad232112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332486d444d11c1d46893e8ea8204aaa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e49c60ab164b73f908b4b2771053e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174ae0ab4a20c301aaa387a36631335115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e988cceb0b7a996f0bda225249158116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0759bf4249bad909198bf4991f792117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574c02b5861a7a0896b36567f831f99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14ab23a0168771955182c0c4164481119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e3230941bb6f7ed5b63af1c581840120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef49f741f1954a952adc57a8cf9852121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5fe1219d13320610fb713a51d7097122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a088552912306053c432da94ae510ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f92d04af1edaca0ffe979854cc5afb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d095f02793d6f2050f2621a80727b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b5c93fa1ec5ce72a67239a036d820126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556b7b984257796469ffc4de2775e8f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9851fb12084d91c326374081e88fc0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c4591fee6561a9534428d40da2d6e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b224e4bb5b00f715f6fe489d458d7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf265eed2da83c90b399bc9d1db8f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2e17da063750129de281101c16d63132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f140095333ad721d8e15ff43ce7d85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2ba8e4eaeb7c5f69e05eedb54fc60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996793a9231c4347d5eed0f30272126135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c72d8020d91f61e6adc6d16b39806f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bbf2c3f893d6f52b78ac1de34b936137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206bb3a818d76c4190c37ab601b5ed5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df894febf6857d89984f29cccec4f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f383bc796d1bfcc5c90c4d6ee87c7bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6ba948f8a1ca7d36b0ace59a1509f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6230cdd759752d0230d039d89bfc849142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83581e052ac4823b66864855ddd8e021143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55717fe6a55b109daaf7757384eeb1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440cb17613a4d5cd3da2aedb022c8dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b9b5d174b3d5ac0acec0ea12b196d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b8e00fd6c15bd66267ce658842424147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e96a85ebbf6ec7a27686f7e56953c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d2bac63469fa48f7145d10cd2f9a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc4ed919ecb0c879f0e3c8692dfb12150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5318aacc2aea3836d378df594fe08151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1af7e7125653e1379af6aed97e214152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b6cbe13f6bd31c17ca732d4357fc8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63bd238bf63d2827b5e16add31f35b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acfeada423dd61589356af175c9412155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6f5176e301e8d465b249ca123c8fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f4bce7ca6e197e6ca24328463866a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd5e79b57ecacabf601ef0251d1982158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a95954deeb9e835a15e40d1f4b41f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabca01226a7056c15efb0a8e1eddd6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891a9d7444f3269d63d45614cd0fbd0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d61e81da4eabf32deba797c475a506162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d584c8eb564ef18bd384276f31d22163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df35f68680efc63466f7285237361b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd84062cbe6f33c11696229b61058c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762aef84f2565f67fdee62aaa21be059166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d65580d5a48ce3d91121e446e20df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0acbcef2e61bf746e659919310032168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38259f6ef234412dd458bbab15eaa08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb54d532b52151ded747131b204c0e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90627a35172dce81eaade9e61111d885171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220746a3294af2bebb2b143234e4908172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be9c33af3552b0b8eabd1b87ea6216173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24946c3085250383df7ee48ba6a95eb1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426801feb4725cc21e948e79d37461eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d7983804ad4548d25895806c353de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53b544c297c89ee36309005af0ecfd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f299aaf73884b903d0bcf7a4b450fc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685943f6ec52136b9a2521822c32fa9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac933e3698226112302c5e6224eca7a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e80df81f3375d33293bd174c71ad7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65acd0f832ca726448c4f1cf2de19ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52e9c66c3e861718b4d4a619ac9a48183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ba01b2f68d677f4b6d663326af16e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a75bbccf98f0222b08dc29f14e0858185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34159324af796c7c5b3eb24a51e5114f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c6479910383b4d1c6edad44ef8287187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d98880827dd801a195c871744073cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe339b6e6b3b13500e47f43ccb85c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df340070c36b55487c2ad18666480e7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ff2562a6f4c3129b9e7fb35753cb6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf69ed5833baf63d33d8f261d1ef0a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f6699b71e551e70ae64415582e8ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4005224da9e61fd026921f96d6d37194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fec26091e6a008fbe06e5a109c427f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d57d712b046ef06e2d08ab5fae0a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89ff6a5d562bae4f27c8118ef7ce4f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cfd5777e7c288cb4518ac9a317292198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9341c43472a7d45ae80c242a413d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada7b1b0353f04342944f512c9e615e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81f6fe5f1051dd590da795ae2e84ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ee473f0c40e485e441ca530d4b6a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5d6d727185e8ffd805791372b418a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efff1145cbaefad3c443caf8f1091b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b11e69c3d1d8b41f09320f4cea26e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cd42eebb244027ed6973d4943e6b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7286542585379baca361a323a04b2bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735f5a35ac44caa2a6de60bae7d8e62208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8b6c12e9ce760bfda2bbd617dbeac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb534416011a713721210b1d723bff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c3d1f8d2ea9edab4244381f262106211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b983674818ea394d242f318613606212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cd3e7ae171c9e356d457711defe29213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2c358a919389c989ea94c54b9fbf9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e0edfb141b0ca344fb2a1e605364d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0ffa09dbc9a4a11ca762bb3ccbbc2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08456a1bad25f74a9ca2456009c1c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad6c09020ff7b692baa52168774d53218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e1e36d391651cc5cf418667681a15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5a7275e612f22b6ff71ae5c810eac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a062638c8eb1a7c65a674528a8dd5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889a720604009e8ebccecd3b876860b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59b1df013a289dcfcd0c3fa79b9d24223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72ab1062de5ea5e074da116b98e8e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c83e57c9663911ef56d9cd8f2097e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812828b154e5c91c1e5980a015ae6a2b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc634178707ed1b0f0c018e9eedb6d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e8dd0028ad40ebc1b6edc22580818228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd54474faf127beab956d6bdb351a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be735cbf790ba68f55f05add7c8dcf2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4dcd2fde6d7bbe6570cfe9ddb2ef8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320272e42b75ad255b42a8212ba2d264232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801b13b2c34118e501c1509c4d89f92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fdd1b49b38a16eceb25f7f08bd80e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67787201d0c3bf81c35ebc5d7d150b65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a515344c8dd408fdae3e3de911221236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4a4bd6a82502c310634f830accfab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbae91c95a80bc912b8c906cc45ac1d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5454add8c40ce5cd9932ae4f1b45741239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74431cc8441ace7ddb5ec436ee987816240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbf1124109a681d424c5579dcb245f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d8846ca30edcecb8180cfee2768fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c178297d2184aa20cbe6be4f8a947a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506333000b4c5b90eff17233a1e04772244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe62e9e9b4a469e18ce32a32461e2b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e771092a352194f8b9a111632cd4c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5059022cb611c7e69939b6fed82997247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855c39a539d28c96f1022657efb3637248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62b1706984adec2f2658d38a98c1a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286594110dda2ec06cb38f33d916f570250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d19c5669f8f18f14917a3444574b48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6429c47a5f6311822ff993d1d42ef0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b103d3acf3beef264813873dc3e6d1a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc68ce26885fadd183214e271844d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f66e834750c7346910ce3cbddc0687255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b152b60e9e3fd0c6c797a5919f80a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5f964f8cc34854fab07bceb931c10257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3211a864bdbc71e47771cfc0e430b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563c3e56c7ff3ee9116956938e6cef3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519de29753bd0067d8ab2e93b471de5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae427d9bdd833f8ca724d5d3cd8ac9cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c07764c1249a9cbe0eef936daa1429262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b5d3daed9b880c71278ab626aea26263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104388d4a2e3e6c061cfe63d0ae6b879264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ff3b1c23811e18d26f1a8658159a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b1dd7cd37a441d8eced255b6bdef1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe01743270a8712a727dd17ec07e17e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c7af108f714fab241f328a0db1067268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7eb326ac5d78e88c390b3ebd56c7c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060f7fce18c315e703a8d1e3ab3ba9e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1b4c42a8056b4227aee343150e6c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218d104b1f0cc39c7f17b2f1478d895272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413ff785005ca8d06e0ec13a16bcfdb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267b826e748ce761ff8343d4ddd4801274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5690be98d8eeddf99862209cec424f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675531d3021d3e96abae9b54e863cf9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd230e9379e0448e8237fc44a6fa57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b61dead44b76972aecb9aec836968278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345acda190028aa133ce7e86f8e16555279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213bba65fa180738674d7ac18037352280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5ca34212290adba73f3db305367a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c8c6c808bf344fa28b2e63303b92e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1aef85422739bd25d0209ca871ec77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5efaa26dd35857b6b4f3af121a76e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe39c454e42566cb0eb28df64fa149285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369e4f84ccc8ab7cd52068596e0e03a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a62b35a77461f8e32e0fb11059dc2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d83135c5d2ee897f8e64f2fb800ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d538aba81de92c872fe063846887798289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf95ce29c9f34329ca086cad45a6dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5d339b57fd98bf6ac537c30596a17291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede8f7429e0e9a116e6984ffcb776c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970b435f75d9db2caa58f340924662b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc91ea1893897c0ff55cb1b10cff68e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd35650cb1b70cf16ac1c6a526434a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b566e3593993b69079baec96367f3d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8a07c1d28064be7cbdb608b008993297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f89c1853a8e66b4f25002b0583a3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8c5688cd4b14d7457aa7f6bd6ffb9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb353e1e2562438ce4e2a17edf3b3e71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28f62e37288f6a8fa22bee22fd9e0a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744ec152e12121182bf023789eba387302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a70f01802e20ca8831c2703b73458303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacff4eb68b7b389e320c34d4847681b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177a69ccb73cad36270c105483641d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af4ffa997cd9ad22abde968cbae682306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d571e2d0c6f5af9c4a2730571c192307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6428d1f4df80f4528bc380bb221ab08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd5e3128fdbd5fa46ddf453d68ace5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63a257440b115d0b9583652df936b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e669928d2b1ee15f292fbc0aaec6ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db04cbc4f031fb63da6f7706b1f161312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc9e9e78c03a9b0379c775414ea56f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2b236dda165c1c8d266dd1b0228e1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe61d3a7432d6614a3b3550c3a6c22315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124940c9fe8d8026406d4bdfaf53b65316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce43397bcb5c6d37413932da42bb1e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecddf6da3793056ed802507df84c6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621eae18c20eb881b0eedc28176e6688319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c76efdcdb7098a0c49371bfd391a7b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c19f36bb9485f73e119c97321d076321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c330949bdeeabfbfe80ab00335ac74322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6a0e129f618d4d83830a3b085fa42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313ca2c3d4ba557fd48a94d8feb1966324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d46898ebee7117a35084ab26ec14c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c33700907741223ebc0e93d85c2e5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423cc6ecc0d2dc4ed99aa7a53ef582a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a60e240f2cbf84e5cdcb462035252b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2293c616c5b769420db4ab60c492c56329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4f83c56ce115d736ba032acfb7f96330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c95235b77b9631319a7936b2e7ca3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1d23c83d39541a657f9267bddbfce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa434382820a074d27275ba8c5a2f73d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d886752fe2e11cafd7bbfe9c827c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094cc16e1c5cd58637cb98a9be3fe94335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4fa94a8c5811fb6180871faa053cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0b08b79cc2e4ef4285c9fea7c38d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b9c8670eb125887d7c8635359f528338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69554f04cd29246e1fe4293de394b575339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3355296062bc035a878efd16b73cbcc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721d8eaa6c519e54d04dcea1eb2bf7a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0f340105a6db768afe8ea9dde9537342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32f2905d17d84ebf4ee55b99948b1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf959b2910604c0fef92ed7729655967344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21dce4494d6f62d9ba2f44a2ea69d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1c196e154abd78c1e630b9966f1be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93642bdecf64a0a93996b80d79b359347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314233571cedb9b1e82a1da916ed14ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630654601253158b801e343125b3ee4a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48e87cc4b3d9281ae968ebb647019c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128f2d5a6727691e514296630cfe2e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0320cb84275170de11641a4fd681e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37a7fcaba0abcf8911168ad2ae526d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a73580e2fe560466c457bc2100068354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522c95778f0f4de3d2c688033e8181a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b554b6229c2b79da18efebc31c2802a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af00db48cd8ad1f1d0e1c8c2b0e5890357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9beef25eb922af7fb609eb703c11c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d4ed77c88834ecdfc05998cfb2dad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964f902ba621b7a09e25eb56e6c7aaf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3b2399eabb181b93f6b47b984b000361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b977b5128082edb23c9675a4b81f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1c2718203750f7f0eb7e3d613d0fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec222ff03e18f458adad591c451c7ee3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ff83e58948d504b56151feb8336c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214cf35ed1db83a3ad40474fb8781b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5191e632156772cde80a29e2bf0a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdded262055cc4bb11030c0f22d76cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb0472a98f4f7f2ef6c1ddf6876ae6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f862c8c8b3d94a2ef7d9c8477139a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe235dec57e0f4fdf3cfc0b8a1fc5e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a37a267e53b151eac14af5c30e64bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280e89adc111688599ddd0ae86c77cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c30b21335aae2577ceb966f7ed5b11374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb7995d0fe964c0ab549b700612d4e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162135355ad18e1a830e9aa3f96a62b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895474f9492604a90f9bd6526fc7bc7e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c8a992021f0b7128c74a91f181b33378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e3e523603bf7d7d60339122c303a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12285c4e41190b46532a8305d693d6b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dae959fa91b9697283b8295478fef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ac2888c3ba8758fa1ba20c921c6f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b702d6904ce8a1be563936cb7ab11383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960755bfbccc257e28f6ff179e2dc62384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fb2065fea7b39282e2e19f0b9d26e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c186ee8872530cacc382fd361c2c4cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec11e3c23847092a9f2e7908928eb1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31f597013f68baebb2e2b673e5a162388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147baca0696e921e11ca67de1cb52bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed12c033a4b116dfc36eb0cb30cee5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c88b6f415444313ce678bfdd5527a3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67509fb58c8a3df8290f8cad7ffd2839392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d4a055551df41210ebd172f9f88a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca99d7b152b63e4ab78cfd2fc689e5f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7eb7797101b79abebd7b9e92bfbfe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6046bb494d3519b588cc067d471a96396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ff1475cfe2de30e181ef59d1eb6d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d669bb42c07415f59886d3797b5b852398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd088386451332c870f17741586eb7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ae29837781892aec531b10038ed2c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6d687d06a27068938ec8db028e681401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed03c78912bfb2763199a518a9511c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b51389bd971949e98b519c6708bbe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081902cecadd6ff2c73ad3674e91bd9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0fefc42e0980046123262c6db300c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d62d36186daf360dcb76ff6d78004f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c452f3297ca3244a5844d47ecfa5c11407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118a35f746aa921e70cc2e27ab9bad7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb86df318042c7d3c8a536d5e9d08ea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b97f55107b54127ac33a570572b28a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e3ab313c3dc89f4d65116a3deeafa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f5e78936453ff9d40e7886118529b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b72a8263868737f17be00d1b15cf5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353b3eb39912c7e0ddcc64d0c3c8c2e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754c08a813b52498f09618c39e09dab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178af6c29a7485c69c5fbcfcf633f6d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ef2c82f13522932abd506db26c4e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec3ad8706176e67febf78bec7f9f53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f505d47c0ced4717e8e61388c998d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af262ea05bbefb795f0978437679028a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07519caf84004da9c0a422b5650c7200421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98790ca408a16fe50815b5a42d413e5a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b06e6fedbec2e9e729f1ce99ae5dfd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb16ce3785c72f8c50f81284fb70fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76439236d7d3d2ae97529c75f0f14f77425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335b4cfbb3502c97f415d06ced4be20426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961efe3999c34c406b674348f1b07c5d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fbb488ee3a37d2600b42fe91a5b57428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1b16feaa34ee58960f1e86cdfb90e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e3b1dbd8423a2c5522de0bd2c80cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c65e25d5ac4d7666c7b12538bf8f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3153df08d4abc6e1324d00fa81aa4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9b53e25acc6911c8722a9b81ee417433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6344f4365d24486d5253fa32f1631c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f9321a237ac0acb00201207a641bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6a3cd4b214b4c9de0bd9ceb818b2e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5cc9d75d9dc0ce9aa705267fd63f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea3f6b0309daea4402e7ec73b661ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3925d5f8f9754eb7b6624f0ce1d42439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d00e029973005a08700777041c54e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0847a036e6d450c32fc513729d2247441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d36d2e875c452962c74b90e5c97f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b35faa35a134220f23c9197713c05443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2245535c28292142746be44a933bdb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1dd0572aa403c8f23c03bf5f3546a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffeec2db99e42314734e6d27bee352446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec2b6baa7a592aab4dca61c4cfd157447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55338e6bdba7a4a0abded5089a817601448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36a330d26e946a50debc2b4f64571d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a0daabe11afb8e7c78556a273772e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9a2435240160d67a59555deb5e38d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fa04c0d601027dc1191a86e955374452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc547d56d4236d410e7249e3369255453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3451b1110e559e984cdfb50438b44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c503dd0918c2adb5ace5db0854a599455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa77fdffbf191394b89a05e635335f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b0b5ff4c3bdf3ab022cf4b77493ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea2c092dc92d3766e11984e1ba94ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af03d72b244d156deffa6d38a79e86f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2b873501b220aab48a1b45c45097a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa52c162a1886ebae0696bc06163f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5961c45bf2da285502fd5adb860df9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470e16d6ee0db14adcdf64d9ccc43d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7a81859736109074d4eb029d1514c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75325af70380792abb20ca1d140fd068465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b0c9192c2a38b8aef5b532e115214466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338d2ae247165901898bf273d1d5885467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc2a30ae2bd28f59896aa9a3715e70468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b571e84c327489723da6eac16fa7b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b83f9ea5a53b360321e08a41bb17d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d82514882d6e45eac59b57ab82b77471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6736d20befba010155ecf3c8c75136472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3849338bd18c4f41f20ca246ea7e3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e693c2cc23a957c7ee35c6b15438a2c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164593276f4cbd1a57fbfb5c9641e45475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54de8fd39928a7d02af0ea7fbe08efc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4bc4933d0da769a8dbd6dd9df20eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca16d168e490ad542f24c7647ca5c69478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6a456d7547592d4e997b2f7e1164e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476d11702bec4166dfc3cbe8e9a4a8e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e2db7a2fcfcd5cbde2c075c2c0720481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc366ccedc2c6584dd1a0d1c4eecfb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d645207fd801d0e8890eea0f05a65f2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993af28706a105af2ae6803df418d0d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9719cf3e9f30a26179a7fabe825a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935579b404f24f12e9d5a0ae041448f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6bad7a4e45edc4b5b783783f1b8b8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd752afb18c0a23e0b6ae6df8ee31f65488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efdf9e171e51c16c450ee8f3039f8b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ed3d17af0da1768d1731fa830470a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbdf9a9b0d24312c269c38d6fe9091491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c46a45068689e4594f9f895294947492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cac9dae0fae99de35c572fe5499e02493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4e67f7cbbf0a8259babc9963ff6dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de28b1f4b6ca4806059a37374a02131495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646083304622bb56034f952b4bce8b47496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fff07e5926429f25bbec636e1df9d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596b0cdf08374b5ababe3942554ef49498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028110b047dee0f5ad1e631a5d02ced499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095a040122f9b484a70fad028576e3c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477687f5d4cae32db808491df72c4e44501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c711616077b2e20942fa4032c6b825c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e31ed2ced4d5af3d494733a980cde3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366a2a327652a9e174d3c9c14730845504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100df3710fcd4bb0925d15feb3ed9672505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208f618e6264b058dec47d34f0e8160506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745741e7dbf5b9125f83d307dd18215507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c181d0d677124f8fc22abb7269babec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ce750e0689d5f215101f7d9fe1bc3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d8bfb5feb99939dac4f26f9c19b32510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8c19833ee35957a11619a6bdf27ce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc33aab31f1da8011037e0a77c5f4b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71585bd7faa5d3317bf1d631eb629de6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d4c610eed134e6d2ee608e2b9239b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f9a68350892867cdefd66823137b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5abf7e0b146b1ff8b2bd8b63b7959516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afaffeebdd242c90221ecf506e2a4ec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675475c8c3753e5645b1cd2a15a8b7b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181eb68290d531d48013b8c84c4f0169519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c940d9987d75bc63ec494a992923f0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd14388e1c8639c0ba29c768df6ceae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2977b66c55a743cfa9c65cd3d21d665522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b54976b27d7c8a88a0adc924b7186523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa4f3afe2cb21eb84fb07fd68c6894524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94d9131834dc8327ff263a842da65a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bcaa89a6382ca951188107cd09bcd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386f6c47ea135d937284fb8807c5b20527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f854d8f6c329bf6f662997b1d725d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1eea0eadfcf495b43f399e9e2a347529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddac3efee37cb7c0e0e578eca2bfd4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92756816e915bb7e14efc4bb8a0f47531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961dc985cb0a4c5f304c395bf67d110532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d483986acd6d87c311e8b1f71e68d1e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ac3eb357891e0d74b54285ff537db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60865c6f6c317f230910bc298bdb48e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a82c0f860f280ea6b3b80896cc4360536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f494cc755b0ed1571de5c6e1c18a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d12981b5fbc571f551180639b39831538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bb11edd3e68e0a7e566a331d0a1c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153304875cf96f7bc06255f761018b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f58a7fffe726dccb413cb1528249eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e811093acc7d6d46112fab6bd81d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68dbe62650f65ad7604b7557c53c63543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a92f6d3cd73098d05fa7b71f8c60f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb55f50b542ff61e339ac7656b0ea7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30d86337cdabb0e7ea5ee84c3c36d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04012dd806de85fc86bbcd2a32b1c037547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dc0141f1c992eb5369b6b78392797548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4630f0b827eb8bc32b555d64604e42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931e0d968d8898fa307e75f2c9bc7a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3ab806eff58234eb799b7d3dc81e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930d404b5612e4228496de444b9ce14552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b932ed2be04810046481a93f6a6f22a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888979bf5a2d63c81537cdf733d4beeb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176d37a801361851bca635c0dcb49a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0285e428c2a685811fd2f086b2f4e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81682466b54954cb978b13f2e8b629a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c317bbf873c7da2b0be659484e93286558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f867587c864147c1553560c3a265d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c0beb347b6d1226740621fadb61e2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1daae859034c76e341ce03947b41eeb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3680fae02f5e8ac16c6fb0aeb92ed4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4b5ef002400be4873fa9d237e9f42563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cd158b276a61478d782f8b179f766564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b5c65e80da7dc8d1a9dec0e8a559a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343513417b7c0bd3da2d70c507fa1efa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153c5306a765480ccd52609386b0226567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a23d4796e2f5793d2943c1c4cdde2e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cc965ca0516a4f73032758f03ef17569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85620224f256a4ffb18b79470b017996570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045643bf69465341b5979fc0da3de1d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06225c9e7429ed3fae93777f8854fa8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28a69b99b6aea4d1120ad7c9cc67c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b735bebb7dcf57f73b5087b106d35574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f90af8c3314ed2067a5c57b811432575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b132be8a9cd88ade37f3ddbede5cb85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7ed5f9fbe00a2e4788f5209ac2339577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888c02c20e6f558b5874344a3c6d92e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab03df4d60c224443d4d9ec4c72f18579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa13a922b50ddd69fbfee8fcddced1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f09e7a11d882d36ebea1bdfecb286581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243dc8c466200bf484a6c81d3e0b292582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4a459b2f52def4418c1130e5dcf96583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82688d36c3b7af07aae7ac57f9e226ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dddc1b45882c2da6988306f22efe39585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a00f448385aaa2b1255eb62b1e422586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1a399de75619f5a938bceda75f619587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57e77842ea7042e8b5f82e63ce5369588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7bf7d640f2f2de08d889e88cdf5bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ad00a3f14425796b17f35ea370c4c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5fb1467d399b5748604fc6c6d61b6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a24aca542ee7de748e32f717d7244592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7571e4e16bd50a6220df0c6ace5e15593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71412f5869f40ece4dd7c2c73434f941594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eda91df2838c9ddd1c46fa54cfe52c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f64b0a6edd3f635bd8cdae60f75be0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7e91c7fac841cade85a7846567a6c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741e24c41bb856f5624836554e2d27d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72154126e6e0aff91643abc8e3afd69c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6aed0dd0905a9a28f27a1db2ea87cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198a210ef40c85d07236727ec497bfa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3a822a8f89a8a3fb4c176d4361782602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da2dd59930698bd5415131c276288b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462f232e5d24cfef8abda445b2428ed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3c77e731b43e7eb0615839062c716605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477cee0203bd56202c62d88a4fc0d28606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f83ea0c087f9cd4a3bffa621e9412f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b892ee674854be7f24d83167159eef2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494373304097822699b70446840fed9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0166acb7f7dde3ee4863340d042228610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a35721ce244891d2134253e1114d11611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf80f6e7190fcb4a577e960d2fcdb1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e280fa469265aa06556ff0995e847613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed754612a1de095383e050b1b37f506614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94274ca435b971c2b4e21e7b7685f5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3827486a0c001736c623cc1dccfde50616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9086cea747489012402ff1e835dadc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bccf5be3442b4e17a82c35f87b6bd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585639ae6f08ee176b75ead39a6ff78619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7421ad10379783237aa6aebd47253a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a780bdf62ad054ba355647e3a7026621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99405db319e51666713a5c380e9a424622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81c6d0741b66e2dcf51c1d2e48e8c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e57a6ce6b8754b66788c830239bd14624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd351ca9ab21735a20421076e244486625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ad39892151756b85ce1b75a99e260626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304016e663934e868e4269f3d3ff608627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4945ad187df61fe3b3b9988f1cf35628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abc6ffcb9997781112656ba10270b6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477047e755132661ab543689e4fae7d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18a67ccfc04d15e8760000e33c4c79631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d33afb090c488212259b3b3844bc1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415a273cda6ad4dcfc21e703e16bc25633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e4804b06797f3dab11fca317bbb43634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf2f7c512d23255764042e119e5fa8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514987414298503cbe94cdcc8cd40444636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7914e2ca72ca744c8f96aa3a9c4da2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d4b44aa1b5cd942d15957ed98cbd2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b5de593a28ae26db695a87fc68a19639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ecad438a45661240dc56b4c168aae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cb67b274beb1344dc902f7cc05e48641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c67dc1b7f4453aa01ed6c033e27220642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99c355471517e841f9efe6790b9beb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0396d767c6ffffaf1aff75edfa8fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcd9bb2e7a6da65e12f28a14b73d6f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c260125891a9d0f4c21af40a74da9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aeee82bf89a0914cf554ad68001dd5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25da2a1c88e3986f3692fd1fd24077d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907e780f80c3f1f5ed5361caac0976c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa495e6d89d84c94091831c9023b9d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccf82e5777c42c7d5a8a4d9ea8dca3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58ecd745c0ce78c445a7035788929e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f1c2c2d978e21bf6af19aa8d35f98653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c49d288ffa02de56a38cffa81fb5f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d39253dfb97d275d2089f7a0a495bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f53375fd8772eea51ec64cdcd7242656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b0f3b5dd13d1f39ad825e38ef004f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147ec4f056601675ca58d2674103efe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951e828f265d9e9cb17d5bc37f0a9cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1c729f458bbdef055f0d8c2596ec0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3e3888cc160956c2831187a61f3fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6de7142e31decc8606410923dd21a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d117b9588325ef715b87ddc657e5b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd74d128be1a754dadf2cc7c3287c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e430303aa8a8c77cb26ab479baea5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c3ff90db5892fd555287b0560c888666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40791997a47e1bc8f1c6030f9c23c79667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39004f93602f498f95dbafc0f98e1511668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9893cdc60eb3f47535dc49eb7e4ae5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a4a52fe1dc89adc9bf5e434aefa15670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e81172918861a879ee9561185c3734671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65244ae191be2f9c2233479cf35f195672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1ad56758f97affa658bb372d8fbab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ffe78bbac81b4a369bd655c0a32af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18457690386adf197238c8bd6c6699675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543600f7f3b037f6131041e3a104c34676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bb55d5c044fd85fb9a6562bbb0944677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffe0389bf1fe6e04dbe01d4ed44d2e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f52ef75b8bbfce0e03f75d531260b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640ad4e08ddc7dd0c802cff01c14ec4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9f21710516a39d6ceba0196712502681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4d496c8a902822dd0506b2644797c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a39df15ab379377da55abb792f1386683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623f9748ae0e60dd801a7e7afd7c050684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551ead99268aa6c4deaebdb1f284f56685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014f168cfd40536be7671c7a02d5817686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89db9a502bc8e6edd53600e1d6c69c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ec9fd757f8aa5d117382986607aae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fc2f90c4222655120aa6cdc0ac553689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2db80af353162fbb4b326bf3b4190690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1bc84e012432bc819d45effba7f64691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cd5c4f09334bce13448b4c79d3883692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d4704b2db33aaf306b4da0ac75de0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af722f4871baa9d3e2881acbe8f4a945694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b9bb55e7a4320755f3ed292d23653695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43995b413a629171754bc5716efa38fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bfb5d533f199dab04e982bdc7a1e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a21d67632faa90849167983a3dffeb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77984ed718716173d37a7f69c77edb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fca1018da0b9fafdd348aed056af0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a427d7f264c84366fd50a33b088dcd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953366653da9775fde8bac5271d0bb24702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a828a920db5b86052cbd4115c6ee53703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395c700b25e68a7eb92ce6e94901974704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e7cc7363c726e8b4fdd8e22c31063705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be090f55e6672cfa203ff20b2422f850706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66062ea48761dcf4b8bbc03c9f0c1b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4e9489d64aeb9cad5c5ba5b2dadfb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c27ed8736336283fe37e66139dd9d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9205fb90cee5c067a81bf411c8869710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56437985d1a4ccc1dc94ac4855fe6ad6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fc4a53da3f5bc3528e5e0d49881c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b45184b95f0e32a37f88b545bfed0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69721d6aafcca93da7537c4362200a19714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700c6d8329631c39f402adabca1f733715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b9185f8075219e8cd7db84b9ab5c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c718dadb6362f1353f43a76c847cd4f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aae2e53f2310dc33eca111b88a0507718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615e53729db86884e6c745d6e59ec3a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e49fa32e2917ec8770c1eafa473a78720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a626ab7e6c8c1234f68a9adf7818b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0636b42f8fa5760ce37b7e91f36da85722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b0014316f3f4ecfb1bc7e159a4b3b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbeb1dd97beb04ee3a6a80574bd86f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ce301abe5dd97ea6aebfa7c660a9a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfeb8618b2493891524d9af79e53b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5b449bc9e8c82c48cf5f8e37fc606727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ee22aaae93f382726cdd412b513ae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed412bd4606525f1780194d602f5dfa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9175241b5a216e9f27be763e18c3720730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad41d92f4267dbaff00536ed74ef365731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3652d6310ee3718bbf9556143121d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23740722bcca8c52b34a3b1f143ac11e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575df0b972b72a10ca71b626bb8b6b57734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a7392319c522648f4e2583e2320c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64856376ffb6f433c74ed0607afea8f3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b356483105e3393186401bbb6674c67737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6de8ab1120036111cb0870917a1af738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203404424fae632500fac95a579c4d2a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e604d5b36e093e90f505615dc1237740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587886ee576c140bd5252a85f52efea7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e03cd8915ee921056ef234e2c3bd74742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cbcfd4cfcb2e0b8193c668629ab0d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b903da4bd85e2ab0c61a7c103554a72744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db471f62bd54b0744a9498dd37f2e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67cdfc1aee4675f46b1f811cf231ab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d911f3a1ea9832f27888a3e50f99d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b32d7225e406523715e85ce3fc1ad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc8e7b9291bcda2551222b86aa3e0b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf212a5f454cf8cbfd38d687e47774750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55786bb7e1fa9d266329b100c2628b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40ab479a7e87649287804045974f77752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f17e302154ea139c4d23aa55ea729753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>