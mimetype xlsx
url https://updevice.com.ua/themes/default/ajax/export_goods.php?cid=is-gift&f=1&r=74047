--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8023987d3ca17d885785a97cc3d8dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf989d13b24609ab64960232515f1f162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe55ed2975bbfaab2b838dc9a0edf03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2106fbfb3e5beace5d9e98be0056bc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b076ed14df31c1f81c2f856f0f5a485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcd59fb34a3cc821589fc4641c9aa46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d7106554e31e39802978d49d0332a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5455a128c74bfd0c5e77b9598fa5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177f38be371cb626bcae571c3a4273c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac1243826221140685e53ad28ab46210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539437413e3467d376550229950b909f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b7a2438f5d606b3cded6db99313d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b81ad5d7692bfd9edcf2b78d18f4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9d9e2b55128370530448c3e402cd314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2524a0f321e968e32a1095dadf2f28f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f998b16e9650e5594878f1844faee816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba0f1a8784dd1a6a0895e99643ce0d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecac9f2b57612d9b340badee7081ac818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05568140c5423c1d194942a02219e8a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655228990baebb00c4bb14579d42cb7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b44d3901d8c75ea45297d620f33f3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77133886af7f1ce2975d335f78f35b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c15edef81b8e2b0f8638d1139a8cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cc8e9b2ae740bf1ac8090a9846c3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd778609d822fdc953d95f05f69aed8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411aa6460724aa1c7030747a23fb36726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac6674f60670f6df82dbf82c4878a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f253527da64b6e8002b8dde7d897828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ef9fd1f765d3cb2926367cd5ef86429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997229c364bbbd8e7726614f26727ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662ad03301aaaeba732f3eecca3706131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77894a5ee3b7d43081b3d01b2bdacc3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e129e8f73417c73decfa7b7d78cc11c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4be2f430cd20ac4494b478dfd90f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f16c1adfa78b6b7acaf2978bad1f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a079ebefefc88857c5a580d3fec8b2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b4fbc856034e6b9419c8bfd15279c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ac9dfba9d03d630d868abe4804b5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7e88d8300238329acccfabeee5ba139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e087a7bcc184c4fa92c088202ffc4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5e14b494018ac94343cf23bfbb84d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916cb000152106a88c4dbabe576ad8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010be5ad00e5de7217be371430852e3d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbf00ad667c2649e1074f2a296ce1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf82466a11f578f16a9b576f9f4c1dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a884663352a3d5da74a6aa4e0f101c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21fd80e2381c922f454dc60ff8598847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234ad0ef0b88e773fd7666cda36f6ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179fc197525069b5a1247efdbfc90fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ea0e0f16e54c8665273a4e773608a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724f30bde635d7dbff7c592e703a9be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f34d44ac522c02f1ad0577e9f31f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f8461d53a1c9246798c01e2051bf853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2870a28c4bb49368270ff723771c3054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc8b1c44f71c2478a2a711291941e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcef72fd49e092063a7f4ce314676c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b61c6fe63d90153b67622adfa02bf857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5eba2b3789267f3a53b753b3f97b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9b8c2253b07731efee855a94251d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921544ed3ffffbc934caab30f90bdcb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fdd85b6e9db934e501348c45c35fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91dca1e91049b682743bc6426ca55062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cfdf0f5f0d69b320f32fcbda3687c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba941415c0a6df8e7c5dca45155516964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87d3717ba39c75a5103806da689d0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb432e02c7a9b1ebb2cf550ade3afe466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8619416fce2b564f7eb9829ec7cfc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14edac7a97fae31c7b857e9cb75923068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78af23d32371a9fc4f273b60852cb269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d70add61ccb307940bdcb8c7410a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06025b1839eadb780da2e6bc169ba62b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5430aa8c2d0e3586edf60ab1d814772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a648e492adc9472f9347903da4470e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799322152935607ee37f4384c4f3622e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ab7c9479652c818b5683bc57ccab475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732aa07767d8955c5d585fe6934167b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd690507899d0e70a5b0be5ab809e8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362dfe7582a3491c24ba7c8f404a6d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24dddd3fa983bfe09515b0737c348979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af84789629551b401533a454bcd20080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19182b10699029023dfdf3d33045f9b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508edf255e6550a33e4e2f7979bd14d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed0d5584efe7ef11ac38ea03a6ab2683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c468381cfd81874322cdba066e12ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea7b0d0dc2c4fd954a71ebb9caa29085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737623360710d44486a31505ea8f79c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7c1270f3373029e1b51b0c090fcc287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f07a94ac1debf393b947716552428888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb143016d51a460180e859daa5aea989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a5ef28e7668a4b0b891b9ad05a2cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216a69d398442feb3e1e2ae1ee2ff8191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e913bbba0000e857e881236878397692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2588755130bcbf89d0a117059d0357d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8ea031407d586a3f45708cf5bb6c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec80b8d72dcec43df68ef73495ff8b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013b3b91ed9f771cf3e60cc1e95538696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf6fe946c075e414d4df05d659bf1697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146bc85a4c958aec1bbae8be00f327498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0073a68216c7038f610615a739e62499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d012e26afe531d50db04b80434327100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99581a361b7a69fe7cfbbbe9da5e9661101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7aded1fe2a4c55a80019ee756b0fc6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361850fa5c5fc7e35bda64409784d2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7aa3ee662880bb741acf7652e32e65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f7bfea80e0cfa600b1ede44d6580d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3f40354a9768899c041cb87bc8d89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c429399a906329c6daa0610083f2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357ab8c92267090648e0968f1e1513a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf34e7499c4ffe05b358f5076a5e9a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbe8f5c0501727150dadf956c89777110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a4b0e89d47b2deeaeba22793af32f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295c0ccaf6579138d6f90d654cb43ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72678678711bb9a950435402034ae75f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e652a6e2e23ee248547b781c4b61f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c307b8955716dbe672d36316231b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b859dd53cd3ca5981f47ed9f85502116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852ca60fda4310ae8ce5b22396f6821117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed588595a2e4a97e0c92105cdfd7029118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f89e6694e3b076daccc02a7680fc9a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b97744d2de6fe4e61caea15e4d44a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbabbc44dd25b01eaff450b985ee0b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a0f4b4db7558bf5123841a8173ae2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea723c13e995015b32a06286f3076ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d6269d1fb3e950ec51b9190c1818d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660fa3235c8b28c2cc72b660ec42869125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc14a81193e2fc3cd75a4c17b602f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178fd7c398fa86749a84b4570ef6c6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed75f01754628d3db0fbe048ee196e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d52b1fb7f08f5104c2fd9037a8940129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056f95466710d242ae3b231c2310dc1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f49c632c1247bbf6bb197e55017dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302ac257b9b4b8c964cef10cd429987132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a785218426dbe81cbe35b4db704e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca902ce86666c2cc6ffc91272616be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8f65b42a2042a91cab08f3bf9ffe0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1f8b6cb2814069ea261dc0d3efce3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f203553ae6c7dea82e53fe401520881137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8534f0496dba28212164a940d87f22138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500bd375473dcd7dc613f0cd5b81b28139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9f8a25af9ce276f2b2306ba03ae51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6965c678ca23f65ef4ee0c7c69e12c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14df9d89ca03524ef609ac0ab2b298142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf1bf9da7b7320924e0e2c984ecc5a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969183921f7d42145c400243907bfceb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854afe9c42634eb1213a73b922ada486145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed743e86d40db303fc9d7b578615b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979d502ec5e1dd48fc9354634ba15df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c84483d50fcc3d47ac46615d046a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ebdd78484028da97056b7dfdd6849149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdc8b8afa5fe0a887dc0cc6feb611d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3b29b725d824ba55c59c0bb7a324c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d506e9d17d5704a940305ad91e64ec8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b07715d632e9b437395bb36a5b374153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2c9111dbaa92cda3104ff3f425b19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef7e86d035846572dc22354db7a581155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50de558cb03f7e46b6b1aa3e51584a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46007bd33e490eb038d75d2f3fb9ff66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ce5c51c003f60b731d6b09331b624158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05373ea65eb92a87dc1a884830197f11159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4421bc88c94b5fbfb8b41ddbcd83618160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da2a8b046cd0b13e445b3f72c591f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f0e726605dc30df55460822967b18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14df6298159e7ba4fb4a940a3df643a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fec787ac7c820587010a5bc36558ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf66be9497a58269422bea7753fd4fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055ecde4396736394b78f6a3b0cb493166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7ade988319e48d65400b6c9846785167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760129a8518d431ae21470ddf3bfd9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e401b9cc901a17c0be39acfdf48aa03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca84de93f99c0c821c34cf0d96cefdc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37ae3ea9374ac2f0b23c67209c8cf3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16215347f35e4a107bb86a1509aa686172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4603db63f4c54b0535000646e322a0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01514585a95bb8e149a09eeff4cd27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878fef9220bf69ec99976b06db345ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005aa1896f2f605433d0a87ae93a66be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0c25b70b778810fc2e357bacb2286177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac7eb1cfcaa0051b0c9b48796cc95d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079662c9ade675120a5b9da27133995179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f182ea788ff803f73d7ca4138db8fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a77d62496df5ede8a3d8925e29c57f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078c4ef6e884457838b74552849401a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb5b1cbe2264ac103e341914603b53183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f42790c2f59760ec98085dbb7d12f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c2c7217e1798586367e8a95aecb88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79623b53744ae8e7d04697636c95509186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb5163cff436fc7c7b6a960c6f4ac2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06eb6de53cfc7ad58acf92f5b8e9c99188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705c510e542fb896e658cd107c16324189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ee726b244c70c2ccdd8c4629ef391190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976725c6416709fe3b5cd0057a21fbb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b21f45937504b68d07be5bc95faca4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cc88bed24778b03cfbb633c76e5c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc934211eb2e9335796442e2e32563b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa716ec41e40954ecb7c52ff5b601d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20115760a94fb6b2dd0c9e23656c08196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565632489c165dc86f491dc49a61a63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d5305be3dc2850927f4e9e3770a2e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d57d689affec140faef0c0ea04b34199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bed92979000f6e567f22cfe903770200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1376077b00a6e169f74caf5ce3b48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeffd2fc11ae8f43a804b198d534571202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f5edd0d59b4ef5672a5418e8c8aa4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d1ea7c1b81b7357da40c5bb75d7d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0589c8b7189e52d1d310ba7879d584f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049dbebbb92701aca65e7ed3b4dc0ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a6ec601f654a8242deac079badf00207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa537e7d6e4dca508e6ab4e07c3c3b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef42e3ed9db39116a835fe2ca5afae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bf1b37a5ac36a60a686f6068aa6bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8240587f79dbb73465af628592f9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cce2504a41dee6b40d8c5a3743af6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25029a0bc6f0d317764fa161f9546ecb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eddc983255f48427565e140ee1b21c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f2bb8fc91d71da54e4f348ab85122215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99fb6ae5597f751ce0c6a1963b7f1e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ccdf129b8a0a64d62090721b4faba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f5a12ec34462bdbd50f37999fe55c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e7ab4bb3e8161d833998ef1f7004c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde90e819daa1be0fa9748251eb206b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded942e9cc22d1b4e3f9ef5fe69fa497221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e85bca023a6ad0a10bdf4531b2239222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd995bc432d08b4239d62166ec81a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fff041f0cc2dc3b74dc2d6bc5fdad6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed5a715c8070a7f6415440abadcf7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14dcaf3808a19d6ac2a17e84bf8e42226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8e56e8dd88d7eb6560fd0c03e9d81227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824c3b3860d766aec659c3477694a20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecf92d1bf77645299b90f6a3da34f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4fe440e5ee94a680238d860ba355f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c06e284b23732946d3d71cd8e3bcda231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e9ff1730952a558574d8e5e889c0c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60b9545c38b2690d15d3650385b6a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabe778a40a57092978ac0caef592e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2a0123fd6ff885f13e3aa42b6f885235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd3590f9702a98c4122b4151ff64f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27466155f34ee313dc8a6018830de02237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d82af38e3dab759d338409efd3bd59238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8de101c0facec1d2a612121d213a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad795cc7093918c0896040dae7e2e8f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0205c1bcb5d037a4dd2be65e316fae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db3d9de50017d7d46c4344422e5fb9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a02a12e6cd206191da47b4fefbd8eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8484a6f8b5c4e56c2ff61b2f342bc5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7897c1027f9e0d2bbb5ccdb965269245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c730633a1059a4e468ad9d35982623246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fd9f737c01ad0b4a82b75dd33f172247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17941effc78a1650221626caecd964248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe45c2c132d83cb5c9b88be7f500ba5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d801a181c6114aa3f47001b154add250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7510940b7e191a112a4491228453950251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02599ec81590bac627ff01bf958dc91252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d4a0f04564cc24aeeb25d48338e12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f266cdbeb21367e313fb04d8e13210254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59be1a8b6a917a2bfa1f336dfbeb75c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909eb3df486cff1975ff41b16191df7a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb29acda88f65438031a0fd8e5d7ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbce345ec0bff0754b1bcb3170d14c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0600e5943b3be5eb4049ccc15e0781259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f8ecf548bb238c663650c182f68be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623345386b45d360f89947fd1dfd5944261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56714949a80c78f59ad14f9dae7eb5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207006e0c433c9320e4829349c64d158263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4470c59e49fcb83b2da1fad63b99b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e216cdb646c54760432b9eb89d912265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cde1411624d18e3323a18e98e9edf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3908f74fd17a02cca622d43c16fea52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15372502eb30bffa5b0d7b85af3b026f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bfe135851bf1d7c0d57a016e9c611269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186c07645be0d79a7462e0d4939301f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ecb93311589ffc2ed05be49982885271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83639fd7e2c44d6257ec8b7400bcf169272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd73414ec5d6511c43ddb73e2a6a7b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97f0cd284089b310d89de96b25a45c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad64494db93866f105675f0a7bf01e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e493a7d8cbfa951a724d91810a0eda8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a20a1d5e6cb98c9753743dcd2f5ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98af417ceb316b0d09279034cb81734278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dfae9b270ab8222320b8049e244bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c7dc4dcebc50871292a745fe31173280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2345a85bb429f225247062d90d398281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520b3cb2ecf55fd041d8e64fe660208282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803fb2d57f0dc35deef63320510ce9b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5208545991fa222ab5331c653e33c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e98c5c6c80d83086e0518eda8b98f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98feb3f46e4abc8dac835f33c57c6ace286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b69c7792f516fe64f4a60f4528aa1b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c548dd976f245b821b14cfa0c29cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eeb5e07706645bff327f01bf6ef42e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9435b63b71dc980ce7726b243c505290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac7c6d7ac31ae21120bec676fe21b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae014d4efe4d252f1b34245d837827e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c7e346b7450df3730e54e23482a8d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c4671c8e15552ad2e903b07e77583294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe310419da9be5093172df97f4d46b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f310593151830b33f9fac06b30c45e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040377da6d72cba56720e452a8428c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6655704cbaac77b3bdabd4361f9cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ac1812278bb00a0f80d0db4420546299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281305fbb4f4d5ce07430cf7c320a547300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11523f6608cffed1057d6c79236768cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79815d3a011861efc155b0e75d568d13302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eddc6f640ca99a619900da3a01b314303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f3c8a8430abd46ee7320b2afda437304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd8a55639dad73b7719e5c7d7cc89b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047b221feb8aa31cfaccde0039c42a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3c702b972d98a6eed485122a5d8b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fcc5f6602c90c3674edef06ccc5aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e92370556bc71f76c7dbd8322ce1ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb979108bb20a42baac4ad89cf5953ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a6ccebb086b75b17264cadfd6ef01311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352fef89daff07e56e5595236313203312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e598b930a13dda15a20066e9f2afb9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faff35bf3b0eebdf86f47a80546e02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a280e47c8fcb6842184996156ed411315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127433c3b70d4b299fd0debb2a3e3e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d83b0155613c3ba7364700fa129034317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f8a828b451653cefc25f140230552318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebee3f1127d483ada6847575022ec3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b08d1cceb4efc29d7887e3464b96b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957550a35718321acbe1b5ec9d552e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290850d25b9d7c9235202817b86fdc81322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d5d1f1e8a6c9d048c39ecbdd6369f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1518be51a4e7f4f1af965266122859d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e81406f368952f53919c5860fb3308325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0b43f1a53d300c4d1d740eb1a6164326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac9c1977b1a16371cf3b685a1c5b39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6ebdb30c75c51c48de43aadbb4e59328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51cac40ea7ecfe49f2519682ed36f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc80db979bad85b571b4898c551636330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307817b4bb37f99c07a1257ff53c8da8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d243228a67e7570ced78bb0939bb581332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f90f62d3c4b1aa4be773f8c9db0c8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1604c7b3f71a70b5ddf9756131c3d08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6dfecf6302290249cfa3ef5524aa8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e901c19b6dad14b751d648c5dbdc87336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946bff6882a4c84feb350138a08bafc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44af8d8d7315aef914d4e94e587990338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4f0d9ab185895c4ae4fa88448cd1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140d593fbf469df1ee71b5d6629e7ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388140fbdf5ae3071648f6f659fc4ea6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeddec9fa0df3343e263a3a17e820e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81077fa3866293aad66f6835202a9b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5518e4f2e1212469b10ce497810fa73344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b795a02eec55332d28a36c2d7517404345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd630d1b833200a14bedcd1c2b8de17346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123cc066d36e7b6395b18faa1bcbb1a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f8b58ad0c0e856b75dee733096970348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a9df1ac85b7f046453dce39c6b636349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1ca70563f4895638038c9b429bc9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42295ef67866c228e6f208bef86acf6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49191a4fb8aa7b27f7c5b1207f0a46b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a936c5acc4e6d979f13dc59c1b76e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047fc736af23851a5d2a61212d763e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0fef0b43d136b4bd38ce383b25235355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf8580ae04180aac397ea75b5edb0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7390b8ea0092322b4ceb7d8a9c324357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db927d4c53336b1c623533e4f8f37493358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f81f8344e6dd6e1302e3a783a0c2d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54483264e0e854c18e846d9f89e41260360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac755a1ce588af466719bc9be5fa5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b86050368a7b42210f55e86b91e698362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceab27cef6755c91e8abeaeb9c2338f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7babded6bdcfed8ffc80b10181386364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892c71755707c8bac1e6fb26666f1e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936566b098355fa61958daa4ad837f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ff47f731c1c491e084248851ee02e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56e448556bd196a211689e4238e32e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909470b3561f8630fc31287f9b17508369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23163697900b70df4477ccc8c87989e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86486e41e2475873d23d89c7eff5b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5430aa6981a40c7badf55cc0cbec2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ccf9fed36ee015977fedde2af6106373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970dcac74d36a7bb45a37cf2d517b0e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd64bef1a2ce14476288774cf9c29c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb6f26d9be688b28262b87fb4f34c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436c6da7d567db1350668fa4c6e7874377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984728d9ef5f9f298e45b35a43248dd4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af410131df6d25c2992c231caab5bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d67af40b9b90df2421dbd133af6715380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60815437655a9806f4cfdfbfd49ed3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32763ca9b8fdd62b203d9f98d379a96f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e66e5f3d2be820c86387bc454d428383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce4608cc251f61caa8c7d629474ee5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354d04c9ffcaf386186c7d23a1626c6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadbff0b3de04396bee340f410a9820386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0362a29aa99374c6be11910c16a0568387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63106ab6d9ab75a918f79fc576fe4fa0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fbf88043b1e878d7f1a5edb9d04d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f958b12280ea761f648b9f86295d00f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33cc2b5c92064f1ddc9838fa5fe534391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fd6869a5fca2c19e16ae87aac6808392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbcbbd9e2548875582550603884e1a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1a81f93d9dc428c1476322100e087394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae98a78d805750b98c1a236a85e6a67395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866804b2db7843b6b9f31c964a6c40ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a88046cfc16c58d34a2c8f706e6880397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aefc434894d025eadb7ec4278c88e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f879ef7c9900613d12542d24cb01bed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47805fa5606ed09a6b217f6ae8af235c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05ff03e0cc8678ed47f63202c5909b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800b729bdb5e8e79a60ae1a3b2747a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c703ac773def844863014d4d68ae3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0075c1b072b20244017336f7e34820c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe273e36147722b52e8c61f52db203405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14614a5a53a774114b80841097a4f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b479e5913292cf68f6d2602d664d97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e0675a6169ae734fa46767e521fec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49772f5b65d4803f769f113256ae82a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff647ac39604b30331beb4814d1b32410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf8fe07b3d51c64933b309f57c6633411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae53834476e8602391f04eb1e743c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a554695bab615942d813e96445cf09413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a694ebb8a6442378908dce49e832f85414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3ce4eee70b2fc8be7c03bdfca23f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d578de6a7913769ca2bb67cef208717416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4c64eb952ad8ce71a546d10f4e907417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061483e22f546b4eb4a3904995543150418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281df2a232033b8dea47ea8e50d7be34419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938a1c5949142681e482eb929d90389420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f5f7905311db77ea03ebac578551f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e640aee1bbe31fcd7e61a68113e579b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902e8840a6582e4ee503d574f8124ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d31d3c04f1fee5472d578ec89f0642424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9152cc77f0e24499e570a3e7d253e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66478475f1e454797d2bd1a403c9f2eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c1a19f994529f21893c12429a706e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cf8e8e7239aa7effd3698c011295d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d1ccbea81ffc3350cba8497341090429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2387f1c4f2531536c1f071b1b7aae3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8347e141ad494f6b2ab07f4cdc945431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9876793d26e81f8d59645b9500fb9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710f7dca5d70c103de69e2d8f0c94ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07f8ba99e30567cd1768cbdd9a4510434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8aab0f4ef134d70dfc08af7f3e0d01435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee3b38d4972bd4184fd165dbe1e1c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103d5cf3fbe4b71b122126dc8b51583437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842b21483fd0384ff87e6de2b97b6ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cc8d8e1ede93b9d86c0611a080aad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a43415853163810924672faa7cd0c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15495f744ea9271586b79e20f81cea74441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626ade0bbf13346521353ebbb3cb470442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5778e152bf01ab1ef677e384d5ebe3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc651bf063d1a46217834b3b8c2f675444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b55d26d7ef81cb96f5c4848856b45445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848319b29a043b76d5039079e0fd75c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04338555bdded1d92e741c2baf52d6e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04156db138d1ce940ef0cc368b824175448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf20c0f9452cad4bf06febb3f05ad19449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735dbd7e28901f0bdf87379ab58dce2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee31931c8062b9be0349feb3c5353f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8170ebf8e001b23b1c6e0772a0d5d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214154993d512269412c26ea1b0e8f9f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2228d120864186218423090054a3ee7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d675efc08cfbe33ddf995848cf7af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45760db58fc293ad53900160dbc3e3a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc3a8aae1192b2ff08d94e501a1976457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcbadc88b656ade40e5d95d07133df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a56ca1727c2a6cf700ad5633473230459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d1677b74429c5f0bd08f6954bcd2e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22907155aabb2032f6104fad20c4be93461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e41a13590b9971c91c8aa324bda4a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91b58d3aacad815e8c743696369d0c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76b6d771aac22bb89340a8d7039cc5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedeca8eeb0ae967f98584195e41df9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ec2e5ece55cf3886400cbbbe6241d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95b3c75e82e1e841f23af2d37b6ff2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023f6ebe85af207d25c088acdc97339468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b40c2cc8db6512127a36812afbf600469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a344378a0338edbc2aef29e5569a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85bf8ce3b48eeafe4598f612866b43471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb777261f3a2022e82c9296855cd458472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a32b8b8bfa16e501c4815c05d62bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7674ae893c90281242f8bceab8af18474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49c9c4961f731fbdcc8f3ad1378e6e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44582f1b3800502f12cce9f96e751aa5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b24234fe3e6c2722d40e9e44c0af7e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9e44d51b9b5c42e6bcb83cc8433e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59aa42a61c0be9ca1e9e06c2d705600479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c424378655baaf4c22c895b298214c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4ad9f88f594c2dfad710f4f22cc65481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e921c5d597bafe45ddd39a9ba6fede6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114e147e8eed7a1927e16d6a74f335f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef0730a824f3d94d20175c532b6ca9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81431c4ed0c1562349c479c42d8a8391485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77923ccfd6242ae5b6f1739ab02aa640486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008791dae51a6485b08a4a900ae82eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eadb1d2a13c159144691f4a2c9063a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6463717de2155769af260d45e184a25489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71f57f780670e1fd17feaa596101e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f0e2fea749b618027692c098d8c3f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6e81040525c6512e1ac68e0fa285f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098b5c60543a4710401e6204812f2a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f18951f9ab9599e2dc2313854a3205494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5cbc6e6dce031f747a985f0d37b35495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9df21a74ef454984a8a76a71be4ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407371ae83f1f1b98cd0e29140291948497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f8409ad8b2cda9f7a7c985ba0a2f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eaa1271033d500a5b62bbfda663170499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29b0130000ce30bdd526a5832e1a65500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8b4c9c537aade157f25ce146d5cfe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8951048a0d7a2db7ea0077302a408fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126ad8186e6a7dd1634a5590077b543503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ab739426c96f0f38c18bd95a6361e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d418729a20b2c47ff046b00d942cbc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14a9a350dd9fc58c37e869ff06a163506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7ff0a2d339e9f6b59745e70cfb6f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f00393c5b749267ecd9997276bd596508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a349442300c274c13810348a82b6d0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493c0956400d6ddf6b6cea1e7838f11510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467498f140c27eccb276b397ca1ce9b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb95848a6507d987aec1448b4dda139512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acaf4010cb3421fd30789108aa9a9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0678bd1c0c3dda9e0c1b421154c3c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6567fd1b68a6edb613d894d0a8a86515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6e9f97964a34387772adda2eab6e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c109e1435f21e1b7d4d6ee0112e24fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c17dc088a1130bfaff65d219d7804518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3eecab2746dfe0a12fa4dcc3decb4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72994d05df1650d9f25625802921f5b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fceff758ed14b6d803d6c6c805388af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0819c42b6e1bf9fb2c0d4ea66033dc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4829c42b288795845bf2a6950c6b29523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c113816c98110cd5e0083c13f0547524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb964681ca1a16d466008479d3e36e22525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8705b00650c6573eea2efdee331d75526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55779fb55e06890d903cdf65f708cbb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b1001c11d82c59a9663be9489818a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a569d86be1304d6260a3636085fcc7c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92848e0085c72f1eda66db1c98f5d12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8419959d9eac54367468de6a1bbe03531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09841908c640a9ca76879549060798532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f529fc46bc388a0060ba29f15f81f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260dd4fe5ed8afe3bbb45d22aa92185534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede0b62fcd531d225f0c52559760a06535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee4d00572f3659e2a92f093b9ce8ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845df9f04054b473fb928b7045b835f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086137b71b463059fd3ac6ebdc14617f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b760180d6027fbf82cf254efe8a28cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a08678946eaf79f34a938e1dd9b652540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737b97c790b9b1763be360b4f816604541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33a1613a6a8f48d7a029f0c18a04ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d601e544d2dbede1dde6dad430a9b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00596631e3e53424d28b0575417e8e5f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08fa8a21d44b94b93b4b2172ac0484545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3400a78add5109c1147d7adc28abc57546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ed7abeba19da8e0ed167c86f7afe0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3685b4166c7e05fc9b5000fb60062e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5fa0bdf103b821923d12bdd5d7e0d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a2cc226082f0167e3cc171d609701550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9f9e83531f81cd40a4749db5865e1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a4e5b7146e32bfeee375195d13aba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de4099e194b094f1c36dab17c5e6e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9048e401cb0c7a9ca1c377da12869554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029ef1b4c7377fd3478b6b94b38c104555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac2a684d054862fd08e01274f4e1e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed95056b8881b70abc6005d443ae962557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca526340539441599388a8f2a377f5e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328e2266cd73146ff462c8d70e9bfea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14823506b494f24a282972a96e770886560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa5bb8e66b01ecd5350ad1f698f0d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419286fb6f2a5177bb6ca305f214a24d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da4f6d6f2e7ec002f5be10c600a6dd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6fe7e045d9eede42b9288b4197cbf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d4973fb0ce0e83d0e10b92bed6d08565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6047e44a9ab3674d98cec52fcdd924566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b070bbfddf9d02486107793fa4f09a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a93e37573436c11864094679bbc03b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040dd6a13cd2ac755c4ad13396012e6a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7735ed85b4c84b7668f686e42a46217570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5944ebd3887cbb707c17dee5e6baa5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc884950a0c0df58a6cada3c165188f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f00219d9edd0def58fd11a0312912573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3c7397c6fe0fa842b0be09803beea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fa83e6e69b4fc4e9c3ce4b994c825575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a854879f31d0a3521f95503ea6ffd1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b272a1d3c8bae6057bebd27047352ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce30ee91d955e6f03635ed5715a27dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e618526887d25b35723f1e7493b4c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85b3b61c648636684a2fccfca6af99580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d732d1d9489be2e4442b60d72fea8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0366a7a979dd64a9ec74beb15cc5e7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67719d532deced708d9f1900a91137d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7d6f9906ae4872b242a3b5d4e2de2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8955df9246a80e990829b124c170d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2c931e853761af198596a6bdfabe3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18a5ba51b2b4766410fa651840b790587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe16f5f8c332001d0ceb8022638dde588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08f327d710c23ed72362f24190f64b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14f5c094da017aabb36eeab28bf72b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2168cbb774c82ed22840f8e6207445591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85808d61719a3e3e891e50f88233dccb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637106cb26fe91dd72fc8824bd92c31593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2bfdec8fe0e11005fb406eb1ebdb7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ec7a10daf90bfcd824f22907f24d8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2061f89f0a075ddde4e044e57d12eba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540f21d379ca6ef8af79154b4ef7e6a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebed056bad8d5edfb118eb47ae70a1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db480334ae59f69471fd512d2296666599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf8ef0bdaec5df493a78b3873bcb65600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17665c2de591acd5728a7dd26546c6a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71b9c40f86868eb42336748265948f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2486cd6178e8d0642eac997672900b7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a4ec1ba786cb1a3f1e841b443c4be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c399c7f2d11112789c382a06b07c5b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05c4ae1a6e47e996217a55b111fec4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1d3abb0f3d2131ab0f5e278bec18d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c31f91b8ee81564f22edb5c6d5d76608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f1eb97b242cd7127137db7c29b95c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533e6ed2a929c44e54ce747ab21f2f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c27956d4f0cd8c2332cc2c21b100b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9b254d8f2d3c049fee3181733baf7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3e3d1bf9a6c86d6449285d91c3a95613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f14d9c5e898cec28e6b7cfbfd0853614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25809394e3631d3dc1e2889a8e04ae3c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6672403defd2421b1f304d27a2075616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58510f5511374012e329fef6f1aec2c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d8236e95fbc10b8a50527698e6ec7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5039144077f4d1042fdc1dc460475b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493baeb0c6f3e0054c4447a68708505620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fa55004bf09e5f2385f8ff3865edc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6fb59706c1ac61571b730d4d26e8e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4cf33f2dcf0691c4a871d228b49b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923c141b1053e0ff1fe45ded9ce5966624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4c2a7b20f75e62914223343c19d2e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75ddd9e6622403800959b18c0eae27626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18041a4e96c79bfccc18585f49fb95c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18a7de79999647e03a76f18127ec85628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d2f927e6a5d2e6979094fd717f753629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfda72a8d011c4ce9b233b383d13f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebccf70c94574bb1fcc3c90fa594478631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780ca65f5deae55bf23f1982571845e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bf6d34decf11fb159d1d8d4d47088633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2f871330b36a1ed0af9ac345f08e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a0749bafb8bb4e6bb1fbf9ce8094f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade08a5b97673eb0a7c2719fb09be14b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95d7dea0c34ded45f18cd7abbb0696637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a5c0075b935817143f34d288a7bdc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737720702dd2091d76ecdd546800699639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2997498cdf4dea56345f4941e7add640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74815be79a2b2703ca856a3b641fb6e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61f8154f646a7328b2ba5f1a4f12fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befc29eea4715950f0f639ec20f53a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cae0652601855757b443ff8a0cd8f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3068dfc6225a65866f00f5f7bba4f8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cd6f853a46ca9be464b8731ca1f0c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0f89ba4ef240087ee24baf9e993af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5560e30eaa09de735c4a25e6e306a31648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606af61c944e4a178203284b95c0563d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c7df11acc74fedf8580b1391505aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada938cb4bf98f09e59467c0a655facb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2d4762dbd1f6738b2d020260a8245652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7acc22dd5e9e45c83e560471c973ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d57c03795495fcc3aeda03024207f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915f50656f9dd4583c76c6777a889c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e6c75c95e6324a38247267bdcf89f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734a4635c75550a28523bed2927009a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2410bccdfc4119e846cbe3b51818ca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437252a5841bb896682d94c4d8ed4a30659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4feb12b2091a253c9742a138377487660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5322a2030300d527d2e5ed39baf6e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479bf0c32f8e3a178e1a1c47a5871bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d503bb2592b4a9349204f6a6d1918663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cab6193c68e67014c1548c07bc4f4d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a70cad95fc3d3bdbf63502bc67ab1a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5416ac92817a9a30413028eca64fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0753bbb2c57d061b163146e934b7b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f537819f8b584fdc559842b4143dab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e01d55cb40b9674db822237c0e41f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f1c0edc77cb97071d6d0521347250670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3e5f01f9a35fb292096bf18e78e53671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fe607216454a19ac6155ae18e50f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee88f158a7da5034b64d79456aa6160673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ec6ae41c0a3ff989200035c5ee23e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90e8a8e7dc22ae99c8ecaf1ad6ec9f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3984d9692b0865501be78314092b95676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e4e767aa172946f1b6d45ca6955fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a794483ddb3de791961a191920b1d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd1d8741d49a6830bb0e1ef1f0ef6e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa27280dc3a637b350dd62da7841f63680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6694d0abd870f85d0fc4912ad9b72681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49636a299c8536d9c613b286f455ddc7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae14893876a1686eea56dc62cd17584683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f5213091724a9fd08a470be9cabf7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b7d3c2398a9684d9fa918859d63f3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26f325c054deb45abcfe31eb7d9bc9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870a706babbec8ff37b571d2c779ad8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ab5d483477986f5e53875a1361d5c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27234212dc53968ceab949fdc3407e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021461ab18bf3e29034596c2c4cb50c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191499a79f01591ac533894985c2fd4a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7f064a8c1a9060ab11183d4da697f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0d252f3dea5785da75a710a7c256c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1088a121970b4820b30bd1b2a450070694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2b161d1d065d203c5485ac14ae2af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b24fcd9693f30dab5f68fd26ac352696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fd24daa56bf536e5e8b0aacbf5bd9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f19fbfb90a83ab5edb02a302cbe679698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef5a1e27108f1772ee2b19bb622bbe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f3daeb44a3b03072e60d853705f24700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2bfd8b8aeba2fdd354d49236e1d6b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e8255ada558dd902fbd6b281f40ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae19e13adbc3979251dc9303d723ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32a0c59cd9a613cbd73f937fe042d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795bf05e7a13594a63ed37a82c35f89705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c96e0f4e49e7e09c7374430c66bc3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1657fff5a7e3814c5a75a4a75d7457707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac627472a66dce199fd8b6d19f98ff8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833fc3951b5cd9dcf19a799360b8272709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfa17fef2297135d948e1d186ec77e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cd91f910f13e7271945044191669d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104f4839d13ced92bf227af815823a9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b6efc02fedb20f8ae34afd67473a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687535d6a781add4ea1d6c5cde6639bf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da924569c5fb385877b0f2e94a3d78df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2319d48aa81beb8142dcf8186bdc60f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf115f8a1e0b2cba0520d87645d9aba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b082d17a79a4ebca7eb3e4b92bca15718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32642dcb7ff798989fa531e3daf8c1d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a64b8651ba2fa48bc713c8ca2bb7a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ff00527e0393c4453af6f42e391d1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930e49f1d1834a3612dd547680f7f91722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b598af753c4e117ca64e1d693ada5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60481bbaefa2083927707e1a0e5e51724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48014af716b09c3d2e19c0b316b99fb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e506a98fa95e532dad9dc4be8175c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e31b3c0bb5a23d9620623cbf19f36727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be673e7f3ca3150a3bb9019b909b4c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035d84e8c8ac361e20b797ed0dd5841729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b39698ea2c1f5f54f0031a06114643730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20ecfd350d453267ce9ff302cb750b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dbe683e88e71fd6ad9c6a96caef98732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906ac371de3a4afb8b6a27f38adce7c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac90b32f413c766b10a717d55b1a4e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b77fefd15769a725f291da47b0142735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7435cd5d622f0078fa230cedf1ed17736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08012b86052fefe161a58602a59f219737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82175642ccc2ab4834c8b3d3fa55c0a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec02f93cbf395f5f4279cefe6bda5b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223677a966fe2b468fc75ef375a13cbc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432de09c3c3d9563278287a1ea2d7d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b222eb448dbee49d1a662d112d833d0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57872edb2267c7e1b783d11328a8ef0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6969e075414eb9f5efcce6600b1f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a870f95838eafdff3e59fb7502b471c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b29bfa432c1d7f9efec3017deccf30746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f32ac8ee643c482072757467f6f0a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87373b21121ceb739dc8e288264dd3b0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e549946c3e96a330f32e9f288c6e70749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea633b1484b4f5c2b2a81bfc372720c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5323dcc66685fbc8056cb65256648f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd255dcd0d3969300f2621db4ce4f9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f00342151662f02fb1375f5afcfb6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a59127d2701ae72bcd8729226ef0b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273af9fd28f9ea63744541478bc3265a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1223e67afd47bf1a636152c3ce2d8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5851c1bd06850fb2487095d1dadee5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb3ada8d76bfd4e958e416299e9ac5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4df61451de86e07f5148352da31ef759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081a1159e2b6fcab74afb92308d99351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6775d9f08ef731ea4b5afa84625def2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b617d42e4696531cd345db8f1fd4d193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84038b80253f553df62ad2e8b1b67d6a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9ca8ae8658c3e1057cd45c34f88735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30626c8524bec5a9069517c5abea67476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1eb9b33e36299ce5277a0a58ad9787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0c87177659eb0886dd6ecaa2656008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f812d1e65a0e6ac27d5531c75b48c7c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811b0eb24e5deb2b150cc7e86ba726910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f2baaf080c31c4cb744b95d54b4d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c393c5a5f80c7ade246e2d3586ed78112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6c7ffc12faafe40370dd5ea37723213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a38f6b6e96768860008e22949f160214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c917c8e5ef2055f8420b66c128fe215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6440523a81f0e0ce6627dc0a3ec9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefb6fb9b44c23423ae706a6fb399bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d1c9c07744fc31d7e1df166d6053318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637afb51221e995bfb133c61c5c5d1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a1e4f9a14478599d15f5598c7ce2b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0309ffb00f110ca3fb1d44b38b87421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35e32533de31a97706664eacc6cb6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52380eb7c4a8df25932b6f153a4fdfc523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0d51b1fff6303bb188e1f0295acbd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe600bc1ab507443f02b3addc402b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e6194ec8d9cd8f87b50a1f2de523126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9292eb6eed552ecb266df16ab7fdbd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622fffcf359e891d63967e03b00460928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c654418438d2c97dd6c3b8f2d6a1c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f7f1712b16af5d3cdb7ddde06913930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca4e4172f1c8a8fee006cf64dc67b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8409df87d91edbff2527278c4831f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50679c440de8b6cd1bbff45b1ec53a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a2f4c1d89a60c0cc94057778392ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9ceacba6d1294d1776c3d2ef8de2d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82722811e3faef7e1077dc5c6b4b17836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca67018ecc3dd5d458ded693dfeda937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afb38a0b6783ff4c29b9b6c3ef71df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bfb7e4c12cbaba4cd34cf447df8dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06119c573f9b40fd101665a824d4e92640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32173834bbc19914f1ec07389a072741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c7c662c16ea16c6ab29e048ec62b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26f938f8455372f56f007439c4ea6043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629087c11037f4169cbbc45618e9f3e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dd605bb09a83b2dc0aed72e418da445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878e8b37903e0ba7469e35ceccae0a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0674ebf56eb2cebd709893e32aa35547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d43aeea5ee44fa2c466466f839cb4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0613ed39d724b2553587b1467f33249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e0abc56758cb15b864e27d7b5af0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fa4b79976674c4875bd107b234e7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74ecca466a8b80aa32572d7744426652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c355800d22317d36192b5032e4d0753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57325e3c8c21f97388b0b9a6c479b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf4e9b434b44f86d8e311834f573e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d51fe8de4a5c341a07eccfa75d165956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0a81b4b6877e20699216a314f42dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abf2dbbe8a92b7c92735a4cd36966158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89cf6076458250b68aff733e7b838059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94354b0ac95a0f75b6ab1f17d1f4eb9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ef8191981976e0b4bda21e4709be961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4cabf308f1616c61b256719ead94262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92693aa9d562e39c263d8ac1d90c6b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe85726e76d3fa8b06a035ee2cffa164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9973c820637599158e651e1140e813465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b7b02e44b5cfbfd32eb8cc7b9a42466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08ee5692cf2518321a3fdca7492f3167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275ce36fe1612246fa2c290e604735c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63781cd383ad06cad4295a3accd8448969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a724ed6e0f65ec6e207f3843075241770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4effae6d51eef9557313436e5d1a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28adc84b512fd41fc6842af8aa19c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645d8c733e702ba0646283ec7c0fb8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025700ff4ffe2a6903636fe64465c6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe97a70db9129440382c90c746cbf9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fc6e8f35b2995e0fc7d0da82ea6f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076599498c4bec21d44723797182c4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25360d4cc67a97e243f42a9f4e03dcfa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793761a15d3fd8775996ce1396a942679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7b72be562f0ff50b45268fa684f4a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469f9b6cafc44a9d7a6a66b6c11a4e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015405d74423ae372c3d772dafbfe7cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67b5332c35ebd2a4af7f9f427cb50783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd1f9a4ede55967a0cbdc6680e003e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d55ae07e56194dc680fe8f200304685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f12be2172dac6d3c7a2f8ef389dc786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56e9628aef51a1d9981a805ea81a4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2e737bc20b656317cfc0f3b2da90588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db605a42e32d3eb10b09254318a3062889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f943e2fe484930f4d2664a60c8f869790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1265bb5a4a7df841ad8775c6e4186291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555621ffa8491cb7fbb8dab52156657a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a4e7f21c5a9a91b08535a0ff9d06993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4507abc3517ca4b6e3caa8530d61f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b507fad7f7ca895f7ba8afdc54fe8395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65e48dd8a64c5cdf62f69d91fb9bf196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce064bc2cabdcfe94a05304c8a4bc49797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e651ce525e4f9eac168169ba9ebd798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f00328cd7624ad9bf7dc04b0c1f1499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc6108d173e05e3cc235034a93c3fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12cc3dd4288e115929b79fd600f6b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e58697bc432f8cec9aeb4e53b324b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601a03b0120db338e0a9495236a5a4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65581a43a6ce6133e333b79f6fc3dbb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b6373207aa2ae86f64d6978f45ce0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545453715e2c965676fa6b902e69b0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fda24e04d2f3d1443cfa16cbe5eae1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369644ea11171f6e27c74f10120e357108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630de31543ff20634558602972bd8a14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0785b996ea3f262ce8525775c4a502110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11d462c5eba86c85c89c6a9daa4047111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23136781d8ae98bbb327b056ccba46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b0a38025ad5f2ec084db4cf8886e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6a2351729a62ab7dcf034a1cf9517114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980c2d475c255e8ff2d564855557931115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3929ea57f659455745285490d25fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70f4ff88edd46aff93e42b347c0c86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c44d35346edbf21f725c83b311689118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fe318fc51a853f98e49bbe0414fcb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2cf89675ddb6450151b9f431ad651120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdf70d43e3bd69bb780cb1925ecd20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e61ce9ca592c99703e678be1f61f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f7b31aabafb7f15da8657221f6e83123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d3bfd833cbc197dfa07195d8b5d7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f2d10279a258ed1dade427993d086125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404adbd3040228b6fd4c611438734dbf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6db4737f2a42f6ee163ce7d5ac820e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452086c1272794651badcb4b20eef97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191522aa6a9828175212dfc0252aa07f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9541767b08444e82d1a595ae75a2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd413eeb10bc3fb9260593a9047b770131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2c44e6491c2b2e3ba3e7d89904030132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82944f9fb330b21bcd7e5edbfc5c5616133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeedb79dc4bac78547b7eecd120ddb2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb49b38a188cb2e5adedfccb86bff5a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd50caeba27add4cd9c5516f2147fc3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377af2e22d246ea430d0ba371aa5b0b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff67f00c5a34d3804b70575299742b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9afa31ff8d2a1de391cbdf9c2a3728139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45865f702b4989a733746ebead6ec7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83e6bbe82a9c638e2ab082e1eb3ae7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4d230ef86ef0584321598f3bb6152142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b87b5c119d1dea69cedd571b018e80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1375f1375592ff422d55bcc5afbd22b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc3bfa4681bc8208a13489bb75a7dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dcf2874f6ee385d22bacc9177cc64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b0c5a66f69b506de408bdda528a3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39338926d3c2ad2fb840542fe7b61b76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cf6519adfacec8a2c02f6e3423e6c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3d4a66e450b2db4bd9785ebddc6d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5142c9801d2eb96eeb39ec3e4cd9e1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271aa598373b72a51ceefd4723b57763152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd1d0ba645789616b2c65cd9343fcd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be08104a42dca5c7a8652778fd67c45154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc17e7dd727addafa5eab84c8a5738155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b92e5658f7e03b2bba1c65f41eb41156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee321f74e8d31179480b37a47e887b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c28cd750ca130bd508ef277c864d08158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5f8880703ef4e39344970f081a28c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8123ebad7bdd3ca01aed9bb136e723b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2bbd6ad908389e57d5d1d12c5477e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cf86cbeaa5a7edc0683790ea9349c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4ce9bc8db2723f7410e0423f72743163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bf65ed4259a51dd2cc7673da1ba37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f550efb321748aa22e67685183b73e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece12a78fc2f86af13e4d2e9cc44f3ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb55ac83b5dcc4ce8ef69069de72c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8751e49017b3f01962b18dbbd59dfad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41527642eb0e4db089a6db28f7b7d25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75870f307fa008aaf4203bb110b03d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abd068fb0ca353d30c0bcd313a37db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1098b7fe5498ba7781eb5a206e4f1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b362cbb3947ed778b700e19129cb4e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d778498b362a7516e461349513ad3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d332fe1d41deccfe9de4017647e8c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fcff0f4bccf1d4711221dea2c9d32176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5822a4441c72e31bc1017baea68af18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838c5678c3da669f425783d22cdcedc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0cf34b16f8f47b7b8e28efeda4c67179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384dfa242e74d1664049ed8ac41a7a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afda7c3fa6c50760a897cb1fba69db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df98ac359b5abba25ccb1935e8811c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169946b64a535bd54a603b8dbb666bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967299d4465a09372d7b6bab47bb657184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eccc9e0ae5152764e6be22a230ee08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce39ad1e6ea1aeb0508d040c0f67cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204145be9df0b1a70216250d2800c60187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d20b349018e71dd2dc82bf295e197188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb1f67617b7208671edf7ad7f7a5d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17754fe8f35d78cfb10df007424b95190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a5c076acf45ddde3830f8d769bb0d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aaf817b0ef4feab69ec232d25038d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee232380919973458a6f3125f3569b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd522ed27e721f051adae90f3b59b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b23bdc519eaafb9e98948817da20e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d225b35296a7500b70c1e1ca7260a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee630dff78f23b81c0f52a138cd445f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bc9533ad518fc74ac16b5616423fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300430b34935474c9f9516b71850b63199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2abfe65f201326af519b975ad100b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cf0dfec3ce1b333ca20d85e15dac1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f681a0416381e68cef8fee1173caf5e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be385443a6d04f6d1328fb89d4d34e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c279f8303cc8c6379effa65344b5489204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58c21d8156f3cc69d95ad523a7e9aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657a746dfcece6fa0b4776be95de52d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076b7002a550c4e91dd584bffecded0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eff5388a1d60e4157bba2d07e1c9cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fe5c16e92163e71810de49cf98309209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab56a5b76aee639a24de7c2a9b38754210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6967d994fc0c2df8d0a9fe10f2c4e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4ad1a8652b04c83b83232de1e6008212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a122d9d66d3aa5326b6fe54af62c66213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209ea82b03b5326984442d67b396cb1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05215861d430d1a1ee2dd67053f38393215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7008f3a526f7746c36abdd5ed24ea29216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d2c35507afa5da1a65ae2a7b4983e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb675b347188995e0a03fef075a1534218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9bafb713dd1596ceb2a533a04d7a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3c059a8d8ed32281d309103af6edc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b9768802dd31e492f7f2ae2cd9917221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20614efa03163b0495132a14643ab47222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9eed0b0a6446f9dca562624ba9cb7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e9b1476aa535e6f1ff4d16aec9cc2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbd4d633d2c42094ab4c9e3ba0839e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244e88b8f232c0f8193a9a7dd07f798226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e278aa4afe45bbd28bc49c125ffd2b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f4a8ce1a31f508ded88d9027ef6af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c1ccfcc6433ac83ad2b6122305ac3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1b66220c97a964ddb31b13e5c0554230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fb292f76dab674d377395691a1cfb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9578c3d738a1828b19a63770a3b0697232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f65be5d2db9941c559c955b126b787233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62c5914c9980a83e3181faf3f3d25e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c5f39d23ad1940e6f460acd9105af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfbf04ba8ab73adf61cf8de4d3a354236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16399d98dfeaafdece7d89be22982f9e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9b8ae244f45912ddbe85f0692d1d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337fae51cdc0e41d00eb26c195ad6fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedd8a11f33ca3a6750adb526420926240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832618a407dfa67e0ac9a430061e0b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e25f0783d8c3310536a84d2fa1a583242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d55622fdeca5f8536185e7ce2c3007243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cecdccf3f46cbf5c59e7ece11fc538244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6759b5de05ba8801e750e36cf970e43245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbe62988cfa41fa1e974b26b0cb9fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d81122cc5ad28bde98c6f3192d82d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca1f2358b0bdac7c199cf0676e6042248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c6e0f720851ef61a5165e62c6cee7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ff6cddccbf5065036759270cc3946250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44d97a042e870919e86c9c02ea37ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c575caee63cc36891880797fbff3827252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cd4cad01f7959b336f08a32456aae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36372ab110a364ed38ad2b0e37b01d08254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9d9e5f41e55977730964fd9c7cb0f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec83c3cb26045a71be0a2fce389484256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd13aa8314791a885c374bf34ebee08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f02cd4056040d63f25da0426526f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfee5f6857296d4a7dfc21d018d2ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a2f0c1bd93f2d122308d45b656953260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce8e90cf475030582bdbfcca4f6ad8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb05cae1762faf31af42fbba50b591262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36315a4e8e9f6565f44f5667d3b60b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4db97c6ce1c410f40de2ebead820dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49764417a04bf8f4faa4d610f874fe8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf5339338594ce8665f0de8ea91702266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce630721042c8447b345eb07e31237e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8e193bed6d149df62b4f57a3b4387268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f8f6e59c37f45ef85efa6ab5c1add269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96b75c69fa92678beef176d5a82ebf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92741ab2102976c2e7cdf08a2c8d2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eada345065b94f4275da2b4a4f2476272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f7d485f1029ca8b5d689136ae18e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5565ffec1411c9045aa9cc0c0efd0c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3afdf67d050130cbb7796446bc5ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd49a455b6258d91a2caec0ae5a036276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431d1b0dc84fa81edcf6f7da54a1761277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3484ceb880c12463b984c7838e2fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c9274296a81f4c94fa743f9ab9a14279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f44c9dec43ab9378aa0168099815a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edaed155899c68e17d67ec36e60530281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f677367d49b5937d1755cac2d97a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd454141fef8d7b3252e5d512128649c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e8d9741a70d9b61184375876e98c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e450510a706509302d53e980c6d7c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8a5bde6cb8e71216abb64ed8b1d1d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c630c7540fcf9c5ed16e9d32071ed76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6eb0dc379b8df88cd75f85b928852288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fee6b8aaa72ca1b1cc8ee5bb59fab9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0274222dd65d982794e59920ffb36290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2b31b8073ae64497a472db033d21b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e2ef1a4e579b3af2bd43f7e8e1db3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9f247b0ef0ad5d05d0e3d5a7ecadf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3275a0105a1243b65fdfd0cab94ff7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ceef4afff7372b70cb96856824dd7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734be7c5f02bcc8f3df3ff493463cedf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3df3ab04e42539b40a263cb3c9d341297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42fad0826794a5cecc7106d9357c52298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d989aa5e15421ffaa32198d274963299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb2fb94428567c49879ca1f59855c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e7b9375354246a2031000a80af0c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9979e1e95993c1ad6b2c3d5caf3c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8bdf12d383b2e7d9f7620ebbbfad1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902315b2b284e425bcd118d71193d27304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c1c39b83d02ccd538e3b8d297c2c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f211e75fdc0bd3b8e766082b735f74306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a93a72782e90e5d65f5bee6a65fbb0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981f688f59a438a9748c9d0e9fc2d34308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323c233caae137b2c52295c9167ef76309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a864fc7490cbf8bf65f7fdd1636583310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856b6effa308e89c544c2a60c4f5612311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809a22fbc5dc6812b807a48fb397738312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f7f54ae9e63fac69ca69aab4e5ca9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c47586e7bb7bcdcae4087fc404e9c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed1458bcb3706c5d11900d6ba2e199315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482695d3dccacc10dc51b9ba25e58e85316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7894a3db1dfb9411101470fcced49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3fb50d8090323c95fc5eab300d13b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16433f590cafb78fa5aefa699cb28d6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1326e63527b7de68e108a50401a897320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14293fa8a91c4fc092e152e37508af79321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35713e534c0e219a4f06724901926d94322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4f61f4b8052bd4ed08f0693914803323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a539a86271848ec5e0e0d3c74700c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7893e6b6506906e5204a824b07e762f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e559045570212d0b103d01e85c876326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3806e65697304cf9b28ec5515089668327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578baabf6831a00a0309be313ba9c08b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93480b94e1bcac3ca615c9a82d668dd1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086f5b8ac084cbe5414de0713051bba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9e87b922ce7834e4d5eb8b7aad06a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d351b12a432b17c4d772da82f04e74332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6c6a5ccb20058eb2cc483398b37db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfb923f1f35abcc05fb48daab16804334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500832df30c14da217a3ed90bfb001d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607621c1e7e95e0af5cc1b251380d05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48386cbb87544fc1e1c61f8007771b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6de899edb6994eed1f38951ce63b74338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5784bdaeeb3ebcaeac4fa001aefeea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a7c76dda68d124b46b65498193b8a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dce95aa76815044fb55f6003afbb43341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c72911cc4c4376a63b7f7bf3ab4b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021579c1e9359814482414d507c8e4b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734cfc610282dffc4d7ec739e48a584344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b74b55a2b8676a7889b226710cb50345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad6724940dac8d20cb67d72446c0a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322fd7ccf3dccf2da9c75e7f961ecf6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237b4b110cde97f44df93d1a8bf2879348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353e74305cb0a374350a1b3e6f0cffb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66603244113bcd72f0e002453290b24350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3103d67fd4248ed790a5110ad78a504351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03835d9e9e0eb170f505a439513e830b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200fe1681a15f068771e93c02a41ccc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ebd8e4b51c7036163a6e21e4cca3a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff00daaabf429c46d5c1de40407535355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a16a091cc76eab84698356abf4789356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726f3035bed96904aaa6a2691d6aa3c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78a51917b18d86fed6dce1e9cbf2d5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49798ae7907a987249c7ab77702906359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d9ca282d607bbcd2e4d89ce1ff8b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5cf8dc9b9615d97a4f4bcd7331b3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03331bfabea63386f5be305a6a0e9c65362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7eaf65ff451f4536874575d109f0c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef62252bf044c21ad08393a09201ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1fe720d7ae4c586388341121d16ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92050e1d3a098f2ba26128a9efb02cd6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149a7dfe273f6e6a7b3a7df46c59159367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37927b8ad7b75f5c760873f6c90d7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa26b22aabdf3fc6b63d330db815bd8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa4ef62967d8dfb336bd64eb657bf8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a22432e120a875b29b02386390f3a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ef9733bdf6d81781280afd90dac18372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dd6f4f76c8b126e2cf81a0ad43336373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b93999a3ebd4274aecb43ec2cd8e85374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fbd8f391b2c304a9518d61ee47c3e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e394bb28932fd6a62d61eef49b5ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36028f63d57ba5555ac7a2c729585b7d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1538f8ba656446a582eb39eed6ded378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4a0849a19e4d9724b75c94b3bd682379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91710f7b59f5e5b4813ad89aead47013380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b200fecaf197a1da8b6d60156f32e75381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ddd7ec1e24cc20ad2b9613736114c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e62d2b0bbc304be058c210efa7fa74383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48646f051b2346093691889c786b37384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c8c5ba3d302a7c1dc89278672575f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff863f3dbab31f8382f5b92b4d438d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f9cf41e4a050dfa75e881e05ee37d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c73c5519f760796ecbfc2ff1311d46388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c2917020a030fa1e6b1cf2fd02ed5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789ba31f17d0e4ae0a31633f13f0c31390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc54a14b1a47429ded7b444e5e3f63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abfd2ad8ec5f351d1251d11a557139392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191da4aa698a17e530fafd5749a9896393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09391093eef398f97c8e487cceba63394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089105421db2e97c7e68c13125781cef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da93b2fc06b511d7790f573f23bc7d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ab2afe26cf3981056ff5ea64abda3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170debe297700d31349089db768e99da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facee861647045226b836a05e7eab21399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c177f5c958b3ed5d0ee4c91d2c3999400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56de5bbf70502ea787be006e56cefec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f264d74a4d1cb8f058292efee49856a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e135ce731f37dd04a3e942a3a5b0d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ffd28c6e24c8b7fbe011ba7373c8d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11053026b7951851e186d2d9a60f1787405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f58729bb17ece8a42c393869a76b48406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c9e74b0a7d902d405eb8bf46d4c98407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64719477dc14884263301a2cd358d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69b118469146bc46bcbf725c46c170409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263fdb0ca5374b84a8f604e5eccfdf8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7497716a5748278bc2cac6a3bf240411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76d426cd05f34549053849bc1dd18d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fe28288b8bc705d75fc955f1c46bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8ab1ded92a9ff6cf263db3080abff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6c8ff1da9a91dc686dc580f33cc36415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15243dffa557cab565cd5276936ef3ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005011959e71bc49552ec01d271978b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87f227624a1fc34e6279adadbce410418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df499713db433461fa57a8c18eeb3ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94a4d90065507d2a092c7575e95490420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b21b2b3e87c026afda8b1434b1e541421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9abca0747b38ce2e40e95e83d4d36422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb42d0d24d52c719b86265537d754c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53076170ea88d7f1d6fa161aa02eef5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74ee3ebada72cb1e823210e490d45f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0400a5c1ba44b09964e269530886def426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c420de3fb8e18b2927acc78ae4b81427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee883c2ebd370a67a51665a70425ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10bb517e5c3c445b1a167395198a3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95d99eaf81515753806fbd7fcc5018430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e3f36c4cea6c103fc63f7c01f502e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0586659d0ddd674f0ffc39c3215c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7261c8cf8c341d08e995fc6b2231e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50c9fc7fa7b79e975e066cda854993434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939c3bd203af8e8c85e42e2a9a18d25435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657e2ead0aae553416405b66d0383d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09539ecfaf88aa85ac9e81f7ff78e8b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b2f3e7c7d0ca67592df86a881132a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e41e2a693368c4a11ed2de7498553439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fae9ebc5d5e13d33e99e39d13644e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7804e80bbcc8ce2ef0d6b4c7bcca0ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe0febd104e5321321f36536d3edb1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc871c6a985d0d9947f9c8e2d3d2dfa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8386a53b935e2fbd7868dfb008648e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b447f6cd23c7290972843756d78dd0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8261a891a3bc8030b47ac98751c0398446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53cd0d9f823d5893bf9652d35f5e8a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee04455a99b56341a8d79648ed24ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ce99b68079c27965b0f8087ced3bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f86279738faa8d892ae35325bcea2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1f95371820777fe3ec3efe7173b7a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd0f1c89b500b387a0688143676343452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c4c0320cc99e221f302b8fc65c911453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42024162230bbbc84649149074785b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448166934e11d390e69a0a7377aaf49455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933568d697ee78fec902d52552387306456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7186483ec83c1e92341983afce574457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7ed4ce4ed804a07054c21b8d1e8fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4432343a33817ff7476f8ab6e99794459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d936e047002e1ff2e4f4fc80c7bd3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2553409e687e8cf45e0b95cc069d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854f68f34ec44fa0b2d390ef07672f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e804fc5aa31864480d93bef50f1c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630df11c5b38dd1583ba4886bb3661d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bbbb29cfd27c1d90cd97351ba16e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394db1dac535efc5c0b6907dd2ead22466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d042473d2be52435c6fb978154af2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160e68ed43b0440007a1442cde0ec69468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91447b6c79f66b5421c8c1c8c77279469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588855a9d7cd84c18858632f884cc87470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f53841c84f9e515a2180346c6512c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ca96f3ec0a150b43ac475f64395c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416b5f66ee499a599b039f2e673fdcf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57744e2b710f21ec8fb90cbb591fe1bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ae5fd52d1047c41848dc479b7a79d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9f73345edad73ec283d919b8c8967476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81143107a4e74c2472c5203b9c85fea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8755bf501a6c74022bca74583aefc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f986b3cbd33b4dd3a90a89552a166479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcbff3367686b521f6b8656afe0a19480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c4a86173e7aa3b7b98cd950e0d58a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afdcea5ea6ebad44f1607e833eb04b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae8d9c794f469d3a16988c8eee1c13483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7e377605be5eda288ce8b1e2efafb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20e79eab9597c0807ee3b696836918485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206abb95ece7b9a2f4b03f45e387c46f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4072704081539a7113bc4accf4a3b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d80a1810e75c4b7c7bdb01923fe60f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e0a20f091ea43adb55780eca5384d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17718bb0ed60df54992fd538125992490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abadecf1d67510c834b4dacf69151a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d349299cbb107c57a8f1e6853894d50492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774650d732c883065c3a2b1504855205493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c329118fd8f977ea52e73603a28ac15494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387a40beffd517a0ede575cc89e68cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acacc1f9cf9d9d8734bf8307670abec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239b8a8e7b46613c4a963e52415912a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98801a432e9bb7a4b040884d9186200a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04641152c5f2b73b11cc1d3753f4af8a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439fc97139d822e2125d821ecb68098500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26915cc55352b2e83ec0b29571fd7834501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a378949bc667c641aa633e59ee90e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3165ac7ee876b77778b6279214614503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a13f91c3ec8b516e74895a8f7272c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c35ecb6d9fb7c309af4b8ad841406505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4e3ae286c70034bdcf7b5fd88ec96506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774f04bafa4397ebd1054d62951ff53507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ff305675c003a4dda39b6dc566e2a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bad471d28b2b29d6a0b7677d1ee8b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87318da0f7cd0e89b4f0ca441ee5baf3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7939a599952b8d87c429d2ee212e83511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dfe4a3ac7f69aae2ef907d01370b6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310efdc1f72102909a87e9607c51a44513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32610facdb2c3b4a15282ce78b77121514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348da2cdf09ec9fe1f30ebc8b57b16ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08373f56614ec0250f595f148056654a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079210a0bd9d3467930bc6810605f47517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e859e6156b8b19250a3f5d8ab793d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ab43b76ebf0ee0ac9640d7bec77a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7cbbdbad4cc382213793504d141f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b7bdd8247230d39d40943d1398599521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c23855e5dec0f42b39b61e369f7412522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1cdd4712584d1270360e214a723ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29916798f0a94ba1b85acbdb965581c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42ce2228a55cd21a11881a09086129525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380fdb957ac8e4d5ee99e183e4ac143526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57b17ef1b46f15864db3ab20dea675527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151a27e59a8582aabb71f1a2fff3571528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bb2e3fd851e807ea7223cc296cc5c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b9c952a2f18ba312dcd17c96b7f4a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409b8059f8e3c0cbaa1f988e0090a9b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bf2695fa3448fff04f78b831c2968532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bcf7b26c0b38ae524e29c9e13d8da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe89647fb757654e489b10c898bac0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402a3482c3477e4ca767c511d0288be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cec948499dac56cedcf136ceea0a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8e0def39367483715611f1ca15d9c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44441d8f25e123760df88db3519b707d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ff37333ce51708e50d39ad5587cb8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52551dcd972225873f97cb06bf43a271540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d153a2a5df640d04d1f28d012c2f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e5a40f9a0fdbd7695382547bf8970542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18fc56b53a0c102e5496999fc9da75543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9cc6e45d1a18d2134fffca9715bb1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a227fbc7497c0e0c28860801f141611545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd02e0a06b236add42d6b091a442992546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341319992e6a537421cf23523cf8a711547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a26b0bf27b14fc1b57b921a0317d65548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e51c19efc86282b47796fc77f3acf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18705e044088a7a9f8780157a5919c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c740b7d04205c32c8291412e51e5228551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2ca4eee804c4ed9910a53caeeb6cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32de23b5d335bdc1b568dae0116c1f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da99f5a395613ba1d447a3621161d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df183e89029c1fed98c1f9c25a710a72555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5bd9de729c627bac914a4908695a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6ecf7aefb385eb1900698d2d01d00557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d90c499d1a7b7870db1cd7524adbc5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573aef0d71b278864b50ef361cddc672559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a126d114ce5ce1720f14d14c4fd0a6d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ff62df75ff28bd13349a698ed28ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1ae7d5d645a8a81ce8f1839b58af3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbdd637f63a701b77a1aebd7cab14d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8a2e70134c7cc8f4751f8ad591d11564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a1a2ac7c809b873d22dec8ecd6a94565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811935c8a39cd0002ed11607fae6253566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62045ab92ee3a50c09d5662d4f933b2e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b85e7f083216b79b15b30a18d1f2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f2727f757a06612b732695498a53d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4bd5c9bc157cfcc3263e35dbafa4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c2f08066f6b25820d13ff40756769571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a601a4b44a803d86afdf6e6ee5edd97572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411016b5858105215b37b71a9d76f64573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72a6cf564ffa1562a156276bdb3a17574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd535bef1bf2b60f127b5c1d772183f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c415d73fd180f18d571c7a703f68a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538af5f913b7718966fdc296727dd20577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0648f66e21cb667e910e2fd7eee31578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160286e9911978e6d7b8f402da521c4b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e03fe9f07b931021325a4446260fa0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add568fc6732a5584cd206458d09158581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0217767daed0b8dae727480bf7af41582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749080b26ddd5a2dbbce4bcdaf18cf9e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca681efc5d279c32451866ec4384b21584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c4f0090dcb22a9437b4066462178e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9620dc70a0ae2c21e13870fc17d04586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22f502de4c4454ca0a39c613235e5d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa61c9bad1de080170575ea4e39ff1e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257303b5ad6ab3d4a1daa2b793752455589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845dd5cd529fa14b5aca07d0cf50d8b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e8ace2dc8d4795c01d6dbdb97de03591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b22a176d863bf9544b5906da9f3aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f60fe11f48f45dc367da5e39cfb9e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dca963da2aa08a9dba6decf7cc4f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849a80dacabb58436beb4e4a9afc238595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a97ebeaf1c20dd8555effd19de8cdf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b4952d03b3657189be8926b48cdff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b685f3076282ae9a67917327dc12c7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666144af483c3901fa298098668ecb4b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56c4843a05c824b3cbef815ce08ed8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7447af07f7137fd812fd9a77121845601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895d03e6e8195852010402d26033a54602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3a3b96621448ccb32a96fa47b0463603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623b32e92ff2316c704e67eeef622fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed20b2c0490a89102e9bd625c78b2d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f67c912d22b4d7be18a98e6de8899606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffc3732ecf3e47abd0628f0f8c5af8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43811f1d336aaabfa68b7f5ddb92eccb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519ad2cb57ad20ad46442cf59a8668c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b527256c12ab9c42755d4f4e57c1b09610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50d2586c66636608be502df17a0979611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71228bfa098458f327c0d74c8157211e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d22c9024d8071eb9a4052ae49df7d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c94f414bf800db1049522f05f6e9c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3e99bfc7c22f58279e60eaedb8c8c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53127b6210f0927fe68d726acc3664616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793c5546860f0ca9928788be84473ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e43a8001e4dc9bc25fb20431767d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67df53875fcc9d6bdd26b6e052f722619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe14b57730d2ed8f2a05b37e7a0157620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419502207c7e8fb48064699f3cd07943621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928476236e7b5d244ff53aaad94e14d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22584436635f64598736b5ff588f37b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10df9ff6dfe15296369e4d81540d56624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f539047b6c15c5cb2bfc28e52a48563625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cf5dc25c5c81af22793e4b2489ccc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4d8c9924d1a8361125e3d1011e8cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5e533d3d2fe2e558c563366094787628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27a3bddfae807c39efa38d1d7fe6ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa8cd99f5528fe79b3d33680c44501630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664c3d36490226c13dc01f8002e9356631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b7b108f2039cb2f640999af56ec01632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f96122a960b3571f3bf3c6cb099d83633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4c5fa54b66215b3f207dc64eb00c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6e1d21f73292b161420cb18208d43635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79691fed3addddd545b63e00368b66636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756242d9dd64a76fa5321bcd6bb2b28637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8632bc5ba7651acab281de0f44001638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620f4f0013ea7b966f59916d8dbc3ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525a4a8dadb15b77252b3f5f66d8223640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b8b69607861af06de05e984121ad2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681175f67998d9ecca7835d0cc1e714f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd3abbfabeea4cdc665cc06bee037c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d999dd67dee6db83599b4629867bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104a367b149398c1f1e0d982d48f4cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a8c969ea1ef839295b7ef60a7977c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f157b71517a10b176eb1039dd1afeff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7adb6fb4dd05c18f1304ea40dc7197648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dfa4ef1bdc3a14d106a45248d88e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b155f069d223f98598413c6be509747650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c523f2f464472b75f1667af9bbeb61651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4192098b7d730b702abf9e52d9dcfe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf0c944771a167b0393281b9cfea9e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c2ad3585dcb3d5e37d37470f8aafc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c44748bc56348ac3dc4b3dabdca0fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c1066a66059c1184c409a2e20c10a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc685afb8545139566abc9cfc5a388b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbdad3858a8b67e0e892fb3a863b7a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1533ac8812079bf3e8b6cee47ec378659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72bdf477ee0656fd5478d6e3ec4ec9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f274dc1484348ce6cd1175714c634661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41629010a7241287554068d7453da70662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbead63ccd0764c9a08019f5e9c8905663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a162dbfc93bed92a34a18e8cbe8e85664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a76df49c5d8c7df93724626d80aa6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ca213dcffa8510726c76139ef452a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec038e4b998d43b58180a6f7e2b2f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f0f0b5cb49c2877f21f7946dc5fc0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b317e531a8a2c0b94b6e1b7ede1735669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccb4899b582f53bbc6549f7c9f7137670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a78810dcf7042b01bc7fc0803a98b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15c9437c36dd015cb164ece6d18463672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007114d3de8d5656b679832de77db123673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050db1d3edebfe9790be5fcce1439f1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769796ffb13676e9c94e344c8bdad733675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a592658ebc67a36664ea323b44ecd1c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8ce241f0f591ba0d45d5c9c98f0ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604377a6db61a8e09f98731955f90f9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c257b36112ddb13ed74332e2e8146a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427e6cb3d2b09acccc7e9d18e258e78680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a0252e6d22b8977275d2a0c2ad196681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7135ae05b771cf3cea5f9f0cb9ccf83682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e92c0b99e3057d4778cb97bd078db683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec7eee2fdf85b0ff794ffc78b67f29684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6166f4e551a36c435aa6cff8647e06685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376ac63dfbf52d2687df3be88603eb8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade27ea365127b2f223f71f9da734d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0308b6be9f6d6aff63265bcd5ca33688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3c00fb555aefb4d9f0e0fe5538aa6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af494b894bedf4912053c469264a3228690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9099753a78802103a937f7b3760ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae569e8a2963ab9fc7f0adba0a6672692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823b5ef53fc107e6e71979256006e92693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5571f88ad1047eef37a9ef12a4a0b4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b458338ab3d847a012442cdf5feec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dc57bf8f016209cb7597522624bc8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b3d20dfaa457149c8cbe0eae3f97b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8688541d6460459d019a3cc9641e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9194b7c2d84bebe9321d7f733d19d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186cf4da3e1d07ac3e7332752932e4b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee249e12f65f4a5629db581fcbf83f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29ab01f498257b9e86102fb3bd57a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9752236a98fe2f7e88ada166f1aec0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea9fa88a3be6eba685b162b28f526a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78e668fa374bbceb642996e90b88bf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af66c0fce67dcb4879503490451878d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bcc8af1018b4a67b0fe5f847a9b99707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad912421b40dcbfbb217c934766a001708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793191e5c26ba65a5fc5964118ee88e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6877ff42a869cce2faa11191ac0fc09710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972a16517223bd63628e54c0f7ff2d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e38d88466e3d7c7b8f7ee5c6223632712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e792986327d1616b457578036397a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f934dc12c58100796585049bde84e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef5d537bd12677c87c3c8867940416715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029e6ab21b2644c017e32b5fbc7c7f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1ec10f5d480ed370628283578b399717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf87b98fe797f9bc028b62b27c7218718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829541bfdedf918d8a6bf68c85c2f5a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223a667f29d99b4443fde20e7450bd8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c3addf4056e8b6e4d8d90bd9abd03721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6907ac7954f324569509389746cc4c7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104dcf5380f7e22c48170b8b30b4433723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1342c2dbd5b2f59fdd899275bf3ffa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844f88143f62bde8c004dd4d6ac8732725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437daec3b3843d9ac5540b93247b4b7e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de0903ccfce8878d5a0ac43d344db2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c735213693e6bf803810412b963dd37728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84f354f911ecef07d44c67f711ec14729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd025752704c4b3dfc0155b04484d78730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c61b8f6379f551c24467efce340c4d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee2f8ca7a9992ce46fcbbcd18caad1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bb0b08c55de44589973f91e7d9656733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc23a30ce7c9dfe49b46f4e0e29afb7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75a40dfb80f0217049f2cd9875ba27735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea861b3b1b6eea213a407d2382bfa72736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be5b1452b9790fd4e42c39d107eb76737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90838b765ca3b6e781629d0535bcb9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ced7b3d5f72d4b10f7e1c71acf320739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99618d3c0965cf43aab035fbd05fa7e9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2c8c9d813e16a83f5350f60f5c97c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219da147948daaccf510750e1dfe35e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfdaece4a9cd3715d2ad1b49c76dd6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6a88b7c6ab42283c70dfd47a6f1e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6f7081c944c97eb8e7eef182ad635745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028c8a36032ef9074990fcab2151b96746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348d13b62ff2dfd0bec2748929186ff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fa9dc597816233769820edb5966ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6350ef5a13566d4832c44b650356545749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80515294095a363c15e9043c0440bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e5ac3a830cae7e2c47abd2eacd999751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde54d5f229d6c40627f2de341cf8b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c42d8e61b03475d54ae9619eb9a080753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3ff45dc25270c7061500065815ed3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917caa5553b6f4b2ed616a8e64ee5fe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb900cf85334512882910a75c52080ed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71882a484fd884a303b6f8edf95d9a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4412d25a0c6b20f1053fa9c4f1fe784758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cc3eab9dec42a7d42dffe98628042759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>