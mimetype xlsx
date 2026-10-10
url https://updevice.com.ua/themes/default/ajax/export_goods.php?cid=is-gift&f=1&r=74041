--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacee93807ca0aa36ddcafcda0e6fc11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c5e472c7dc6cb50480e9b1067e84b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c9fc91ee2960f50243faf538ff3763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977554c99df6eee0bca1a9e31770ed984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c7eb5a7da56e5a230f9628c6357795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabf3e6e511ad7d23321f7488f9aacd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8fbb6a00f38eb55b12c94f93ea2507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d025e7beea191b12e155998f83dc28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ceff29c1c58c8aabb77234e7ff4b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990aae7566c0b870f3058364941b53ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd437f4fa9932255af40963d18ffb62b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ec51379054be99a2d4c443d83656712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b79304f1ed324273f188b50885f14613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f7f4ae6f9612bafd8263541971cea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511e1963f6f77a907786c1e9cb4222715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6060808991c5868987651a755ffd1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8049c6d3223acb959a1c03ce8062c1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b961518e30c2ab5062b70a8165b8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf995f45dbcab3f0b56bf9a77604a8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5df0bb684304c75224e16b0773d46a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6d164324314c33f1ffe7d7df8d5eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b7ac9d97f54d8d75166a7c4d1c5e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60394bbdce6a503aaab175fa66e61b6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb043d6001121b74856ac1b6f1b73f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a86c5e9339355ef1e39c4d6af0c3c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bdc92a718518347f6f52e5e6a452326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf649437424be1160225d3f14b529ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171acca7ae02b4948f61e62a6e2882828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7298a30fec127798618475cf79c58eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2b4fe775adbd6871d6832a2ceed5730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaafb38bc7076e13e742484985225d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5c0c6a784db18c5758ed629efae4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475cbbc62b5e3f50d54a7b1c68df5ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440baf654493368c54acef8b9cb419b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8a4c580c2d790fa24b6fbbb7103e335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aba6fa9a80422d4263c8f48ff1302a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff138e39840168a642772668c583d27b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37147dbe9b0023eba986a27306e73df238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871704bdd150d9769a797f58b2b5e6e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd408582e8efc72721b4576e1de14540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ce3e732123cbd31fb9b47601cfcae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50797e311068f6222da4b5821025ed7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed6d00fceae95c99ed3bdf78f5188143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bb68c625604c329364da161d6991544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127144e1174b7bddeca94413bd45bf345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502d89c17bafc15ff917fda0eb1f18546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b53f63dac5c7c1f3d1ea31993660747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d3835d747b571dff0be8fe30048a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1da13fe76206d91387d24088bd5e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bae4c222f4d294991d9b24a2145e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656f14f79a6dd229ce0a786d869516e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb9ad16051103849e587c6e35da7c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556b8b0042810adb34072d6c53b8fa053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b422d14ad31387bcfbb9634618b5c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426e7ec6f229471ff5b8a4405a37bac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9145ee1ad22d7f14a46c4e6330c01b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446d05d2599ddb99c66c0296ea149fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1d24085716099ae79eb325d3af8c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee775677b1b764b18b0ed630dffede5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f94e12256ed8d0d963a1609701ce560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb21fff3462ed7863cecc8b730458161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a97837fa2b9d6903a6b9664373aa462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1df09e771193308f56cf6e6369c75963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e093c16bc1dcd15c18e817f729ac9ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d80312c3d8011dcbdc807a51cb578665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad8f3468fa327d57d820294cb4c59866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b5704ed34a6a0cfa5fd55e845d8ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bb7b3e6e34c4e54d99712877db5c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72aa9859e2d0c8ed5c5a1e505d55f3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b322f4223394440a5c29c76e75f1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee36cbb22f963f5741f0918bf5eff971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bf48a280b209f114ab0db98e8781072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799645363d2a7d5b147be5b9438096073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281a06b1ded4a9a02a96acc10f127a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5890b1c1b6ac1838feafbd9ccb1c3e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6811eeb337a742a53a6645617a34fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e40f4af37822e9d4a5f6b76085021c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04870c037f0a7683b919c2f0f2f3109c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5d3e3eff67b6b19420a5d59754f0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b39f8d99cb99ca0c9be7ca5d75a7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caea971886e5df9dc96789e59846d8981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac50b90c4ef7d4117beb83396df76782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2e398fea37942fe7753671eb6cfa983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f3d6bbdc73157cabffe63ec643e4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec2f3a7fc47c772f7613371c59033c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343b89ae227d24472c10a9a553527f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc572deabbe99e880a13e6b00cb9b7bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0b33e3061b4969c693746dd58817888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b9e47c8d443318dca7d3d9dde618489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffe871f34cd9b6bb5f04b58884d92190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd39ffe078eadda5f58152fb30bf17591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961d99ecb60ceecea1f79b2a2ef040092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ce3cc315b949277c6fb005c727fd293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3737865597c2df5c3b101115ab5ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ba349412db253d6448119b290c3d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f62ccd9d507b7c97191d6cba2fee3f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef320e9a1e024f0881e8e629ffd5a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820869bd0e5452b7c3150382f5b520bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7c165fb07116e356ab8787d4ebdf799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dbde7ac1d9c3b961ccd0f05dd4526100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a23e400e47772f01aad03e3085c1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c4819cfb0ed0aedd14ba3f60f3398102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e4d34bb99369f1c333aed05e18ac9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653efa267935ee6a5e8c7d8654deac03104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e080e7bbab6852ef290db0f1c3dabe3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90de972e78c35092d740927948ff72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8e35e7bf2aa955c14cc5b3f180339107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa15c2946442c6e6dfd0c33cd568789108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3284dc28a0a2d8c6f4bac10daee93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc183274a41ca168ea538d74834f8f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46224a2741dd30c0002fe584b4f37e31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145fbd4c6ebdf345fb637025993712f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ec7bf5f8ac177e6feb81579edfb18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795937f92e42c9bc08cee39ae0e4a52114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdf398cc23ee7921f1a07d9627ed0c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f4f91b3d2b99ca7fb649e56b0b37f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10402b7853e404cbde0071641f4ee8b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679efd3899dea1786e55ece1a35ee401118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039d97ba962478ab809f258e70f3e4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337708ac2de8d7fb2a2c13aa64e387c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fcb0a46aa0b7899421789fd7f8806121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6180f0a50e2436754bf6b6451481da5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341ee1577099c24584b70074a8f2e3d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9227a0f92a826b629d420b7c1b91f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7557c3d543081b5fd025e184d1c1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcffbf953f61887b21bb5f0c3b1d33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc9e216ca037d83dba529016d0660a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ce9e55d663b8e5eb1e5b5f6bed7b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc4ca383e06f96112fc301b3166ae5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b434d8383bb25f1774ce3d61c848de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e854c01ff1acdf2258eed65b71dbdf4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476b1708099165612bfa79f42b62db5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149243a141f7fb000bed479c85f0697b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ff94e9f170622790c14a1a426b96c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40777be762f24581fe3c3721e04d430135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5077e4d61dd053076ec3124a5b05ab8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808fb7dd0e39129d07cc973f7f90187137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01fc8459985b644a4eff8feae2bdfd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896e154f2edc2840bdfe5d8bbeaedca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0612f1f0b93dc2aef3e0d0b16241d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1f36a293dba5c013775c555ae23b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81591deb26d618a24afbccf24257aea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e762651c98990dbfc7f1ab2007c4b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576d3f3eff55e15430b7b37070756af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c594503fe4db4bbe73ce254795d159c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4f402e553512dae7751ceca79a7f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47271e076e59010de01487bade76b932147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88738182c683698f1044c6d8f939206b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070a2199f4e6e38973c0fb5369cf38a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e476b1a500289381bb31eba7109ad4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a131d312b15f47511bad5ab3466f81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a0311ce38c6a27f84edb277b98285152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e8a0f958e2f423e6bcabd0c57475d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c868ceb8a83591ffd99657ccc76c2ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf1c68aa26f845bf6fb707dfffafee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749829a55b30093f4ae048282dd2599156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf7bd7bf068fa46aece972af4ef9e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f189edf103632443f65bdf524de03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9db247bad6e4acd0cb06a75285c27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27bb71d0b7ca9601b0d60bb48ac2c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b9c245e7456094a8fc6b7635a7f57161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a6e77869bab950a88c9503650b972162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ea3f4b81b474d8dd5c8612d27ce0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099dc92589923cb87aa84b47766430f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f46b03fce676027a1be61dba089d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbad29164341afb92a6586da6dfa4e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77b6804f0187d39cc6f014627a7783167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53889f9b3160cb9b19778543a9589fdd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa67ab526b8aec24ec23036e93c034c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0329fd60cf014d3f40dac86a42fe6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffad5b20d1a3ef0ede68d97ac93d2ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139e670aedb57e7fc073f962f7a61ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152a96d5b47253c9033e34b7b3d48dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaa61ef5125181922269826d9b9316174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a54fbb22200560c40fa83a3ac37352175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f288961722cb2f917d2f5635bf1cf89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b1b2c3c52943f3c16d0376575807b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41925e5778bac4386f1486f9617131f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175e7c1fb3d66bff901aa2687d2debf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b00f8278cb9ffd262d3df9c855952180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da189ccee279f3a5239df499f5493308181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558d8ad419f5d65a1c068a8b6f2ea65182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca5aaa73ab140aa763e785bbce097b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb2bd4526694e97689cb6768473e38184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af8cbfdd718eec52b7193aa28620b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea70db0d4b01af7aeb47af88bb402ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b933e06cb523a732e17855ba2c930187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888155a3112fd5dcf1d95ed7aee2318188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c2ba5540371240acff2f288a946b2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e0c213d21353936225774fb93a3b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a3020e99cf2b5aa7e8b15fd28972c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a25d950460ff287fee4738128fad2e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bafd51f306db8d768ee8c14b4178a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955ddb8f4a1c28a41c051adc9791973194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2487efd5c13b389ac55ee3ef4a1798b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf23fc50005a51db49f46e0cdf22d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040dcd06c868d2e474947abfd546408197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3875b514ecd2d92a7735cb55fece540198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619db0511c716e774aea7b8dffc59e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ac66c61decead0d3e21b5ce9b4bb3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5b3fc694883ccf12770a71ff1ff0d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a897c5deb3225d202c9b009eec99df2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f72604806594ccd966286b9b1be3f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873bf1bd43f3ef7add971474c7530b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94275aceee918fcb05e040aefbf488205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550ffc7d1155fbdf50970797d1fb838206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7501059db27cba7720fc0462c5ddb9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763d154e32530015c55d91c87c0ffb5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231598289e6e4b6d3796750e944ef915209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479387dfdd0d85ebd6d8bd256fc2d92210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fde78fac0755d799b68e6a98357f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729046a30af93d0c1969151e2430d12f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5406ea51b965432a5831d8328fc29213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b329e9e31a704254cea9d898d1b9017214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f6bf77fdb5c4a1268c4d92d65f875215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f96ffe2181492ead4df43f641dbc68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ba13ceb3688718a96e5dc8b1e2712217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a0b52cf369c2d1831ebae783a4f7c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc8b8a45e90695690b6122b766faf9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff758514ee483ddaf86a6ab43a9ca1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53811ca65d866c034040d3c747dd73a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120258fb3d142042f3fbec467a91cee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12291007d42590a2a729bbe21166af24223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47958d677d239dd3311d08fe655a4ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde7cb4cded094a6ccdfea06b99a53d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003ce60fde4da81287b1d34f91fe370226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004302acb156f15f2dd708c351b5317227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bedb821b31c11ac716231a7574f796228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e97aedc25d0501d958f71d06e7c70229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865e08aa9ea2fe8901cc4a51594edcf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792632cb63e395a02243e1a1356a769231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924a94308bbefb110d2f480c494f211232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805b46ac4fa4398846b2955895d09fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c25de0d73681a0112a4c5c79ae1300234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c05337fc11fbbab1a221fb864d49c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2470d0bfcb9b971aac6c651887db00236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406cdab5ba83922dc6878e8b45ae306237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eae86e96406d613563307591f34647238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06cac52c0a5a46dfced5d9ca45d7cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538897507f6b910845f3b2599fcf5e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720c98e7f0b24ac777b3965395267d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e2db90660686c794aa6acba6ebf23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ab01437c3b74ef0631ed8c52b48aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3741a786969cf98c5e52aad5307ba83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641f53cb3ce92339a87da2371f1cc81245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffd4669bd5e7ce4fc3c7196eff4ba9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b155b8d8333f39488ad4eb49f885f19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706844ef2d04e72bf9c3cc4b5f91c37248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669608175be5e4cca82a0e26ecafb64b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352752bc7636989f2fbe96616c04dd0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e557084c651d806f3dbf66bb8f5be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1766ecd2c650fab79869de002400d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8a9908ca395a6494e885fa23cef1f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f323aeb50b44c2fd34dbb2bfdcf2015254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edacc25833b760ed9842078105f481e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee504b06da84c584f8d4b309863ada256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d18f31a51cfe2e702c3289a6058bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2c35699966d0e668d0545801b28f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363b8be76085dec6b45b159810531c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74eaa5c17777c111e983fd38cd08da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ba5e20846f4c4b8536181b28725c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7dc4fc8ac967e7cf6bdfedeff5107262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bc728fdde40bbfd903b98ab013b6b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1347e2f72b2d2a1cae7d503bc54ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f00ab9cd14056f25b440d7b97d9652265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e9e06769e2241e89c307318e37e22266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8d42be9f83e1c0a93c18747279343267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53a0200380758124fc3e90611b7a87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5d4cf3fd14ed6af0976c62b1a5e65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5da60b10fe406ceb8e54c60e6a2813270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ab3450cde0f110e9cf1108eece79b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e316cf505f83024947906e85f56cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029029cd61afce479955a9a8aa316234273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c15d66cd5b951c2eee74d01334b98274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562a64f53facfee1242cede7112408a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b56c65e2ea143e6319d8b410b44cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc04f2f39e97eaa4180abb1b9b52c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49334b888e6bad301ceb8d7dd7353a30278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0f3d65c65c5a53961eeadf569b0c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bea2f01b3ee887a7ae97c83404a8fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77798813d9800f512c3bce026d01ed60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f607ca8272b65e71eeef62c999d75282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8eac282c19ea991cc9aa7c654d3789283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988f24901a52c6f8b0f7a42bb7e0c6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ecf67c359030fccead48bf8890ba2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fa0e4cab4b1d2da1569f57bdd2c73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347943fbd1f5273597808f012b36a1e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169d1145f60cb746c34874c0b0e55c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509409f09d5fe4621f2a7f621c56e7e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0703ebf75d79b1124c3041b6e41d755290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d193b06bbc4e71d0c2687dbf8f9a9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e187ce38c8e84032c1e380be312139292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bed49ae59b5a774df950dc865cfd1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b925e569a2d320034d83db3aed599294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9dd6ca38be54d9b9fb9def020ad9b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8466149b0aeb531742e1a518db3cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e33fe6ad5f1ed40fec947498eb040e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77fcc7fc8e663ff2499f7f1ce8df09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef34b0bc138298d89866ab7a82130e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829ebbf33b4e706d3cffb9342075b20300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc190c4122c1f54cb22b01c4912bb9d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115369c25f4e929edf5d242e95ad46a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f448d9a77f87cac50e4f53b634553303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21335d9c45c70746cf82ea9a80a16670304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f836d620699ea61091b39558468f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faeb13708ae26ff06f0233e3a730980306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa5a113a82ce0204fe3574cc3990e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf917b4e832b308c0460fe589eda895308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62eaefaa5d15b713158ea441c4b6198309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86eec8b9f63354cf284b21867aee47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30095c3a1bee7511eb07c4023365c2e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cf959641e3760eeba7408bc541a22312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44b7ea78ce92b1a25581f8806c2118313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29404d945844d64229a18c41e264fd2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddc70e5313fef6eb3f232ad775bbd3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e692d0b432c105b9621b3a82faa42316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0ad8f67cb9867f70dab56ac5b8b9b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89041f62eba1e4b26705e078cbe894b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd42f036c27667261c6fd01eaef019319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed39f2639ea18751e68e9aefe7bd58320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b589d067db401cc696bf783a4ed9e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536788b346d1fd506ab543a856b8356322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285cfd04d7a2187d95aaf8a6bb612a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38108392181807ed153a43ee4739cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a0bd10e6a090b72b7436a20647c1a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b10244430d4168ebd5ceeb8a28b29326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273a55803cf2a8facbd63520d8f93b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86795bcf1b0d606bc1296e350807a08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60125a022de8bcc5c1c4ae7d93bb37a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d12c7ecf42edfddb32c56ff063f485330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6414128d8d395746f2e1025cdbb59331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c6817a3c82d851847439b6a93524f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3589752329dc03de46a965d0d1ad83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a6d5c45d18f99ef0053a0021cf281334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f985b5c4d3d9c7f802a478f4d71f8fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77686b86aec56408bd9cf631b59d7cbd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f454de52e383da177cc77b110de0c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0b8c58b06f6da90d78c61e5141d9a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16774be5ef7b527cd5f3b15da3bb4f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ecc55e967b468c2412a9c88c90f79340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118d02d0337ce5ab02d1cc62df57978341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39576f6074c4569dd8c78a175f59c92342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8292875b662ae813a05f2a96cffb5e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61717a235db47e957fe356cc0b59b90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d6b791eea165fa93e3e0aa4a8de50345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c59ef795e0ffbcd356432c56ca4117346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20ed8abe2766b382cacfa7cc8b6605347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdccd1f6a4b2fd88d37cea080afc6f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6835603d7a589a73b8527aa2be7e713349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87960c3251036fcc063c9e9c378422350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040fe95e28cd3fe078dfa02b50bd9d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04df5ec8d14a334dc8aed6b1cc2e9bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e128b63376f795ab435a5f4fd8b4e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce31492c67ef6d7804e2c176836941e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ad932242dde6f7f20738e5b5bf77f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da24ce7a6df6d1661e305452070912c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21737c1853a0c27bab7eda5607df61c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bba4112eabdc999550b27261e3109a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c424ddb78b5b6066c12e8196954cd6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ae3059289fec4e950680c3b1acea4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25120fea4795e592eae7f88dc983f5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb79f2e038bdaedd4f25c24c33ddd3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf1e9eb58f939a02025b62f0d1388a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d0be6420257c35069a451731b15a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c42a6c9ccda09fae9677250f8a43e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7d75c900e939480b0f7568e7eb727366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07709f14ff5c95d1fe391a39e8fefe2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f4c3a8158fe99c345935df6a7e864368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906993a4187d1b6408eee5235c017429369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2717cf1f6c9be060d4dce1b04bbce3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89a5663b02aaa35118d8b6bfb09e14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cc916d98fc98ce3849d7646c69b5a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54f3568af5edfb35072fefb45af3b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7671bcdc0b44cd6a92f12e3ed9f5dcf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb594e1286e53f80dd7344025dfb622d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916f01a147c051fd64df464aa80bd24376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5df9e3de1b9674b386eb0217fedba4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bd7565f06368495c552b1f145c0db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b66bc5d25efc6ff90403c52f7d4ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d4a35a2c448fd86a452250cb44280380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c741c30e3d7c61cd0dd5a75526ab6f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4deb9d8db095497d1dcc909320c0b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c693af92ac0805052a67805d88896383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467b2ff93ecd70bd3e55fc200445414384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57636d2b49fed5d3adae26b215f87638385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590df7d8b6c960950d890779820d471e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac3e9bf35e5d90fd8381142a76df1f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb51612afea841ff37ee9e70b441c7d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ad684b6e8d603ea814b088109d63b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5590429bb80bceffc7164929dd14254390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8112061ff7ee98a2a18cdb157e9fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd0096a7ea8fe7d152c0d072fbdbdc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907bf2d694987d4a40372ea4b5a4c90393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a194522cce37b01d401c0a231ca156c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db50bd3b2eb5e3d6f11f00c574c825395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48fc68b3fb06245f88373d2f9e948e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5de1b881114c0398b9da4f688992d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6fa8da6ff03f2c454a977ddb57ab2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ba07d9ec00d8556d2372faee10c51399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645861b20b023eccaf7df725cfbc145400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c54826b8d285c09d8c2601c2d9922401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78893b663d6254813787c3eeb9a2cbf3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c18f825a01d521bc7be643b8cf60a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314b1ae12b144283c2ed77824eb67c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3453acb10a3b28516f47498f35252405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e83dc17354b637dae5b2431f8cd26406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb079310848b42f316f753cbe8166ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957369360ce212251d9def04d35479f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddac08213bf5c3a140192e88af321f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c217eaa05f20a4bc3733441a76fb20b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410ffa70d97c10ce4f43a272659edc7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65553bc855f455dbedce83f0a08ad3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49485ac8d9782c943c68a1a9e40791413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159b79842f1c3d9d2b3245e0261192e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6ecf0b0887055decba02ec01892c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eebb53030756b77edee113ec648e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250a141805d34b5c7adc285b364099c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5325c534580110b4dcb4c2fb12f2c35418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8693d0582ef913fd870f87eab26e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6900561c29ec92ecf53460d605aaf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fb5c65641925eb857121e82324a2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26203eef0c1c1e4066192076ab8b92422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f60c3d7bbf2c29a72dfb55c62ac7e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab813957212de1fc9c16104d76c42dc3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6814d2a83b0d0e7400bd5ed4c1d3c85425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69acc5df478229e897b3f5d74ac0e65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ca379da43adcb0b9f6445aa257904427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609110f9ca93c6eec8f719a4e081cf4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805ad322d3389c3048a0be5995f26fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d8ab0d120566494875eadadd1b1c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68dd67811aa56b6f6e40c028f246a9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6547654c8a2d25d7e92ddedc711a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708f48ba993a947299d2407f6c4091d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8904759c00d7948b3b491116e35e52434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3f7c7bb50306e5e03b2d6c79a1fd0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdff07874b98ac64d14c07022e8d33436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aabf3d233f1c7ed0465e45af8e41db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd598770c4e752c2b0a5be5131c0b19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2094d7bdcd0464b70e2ee100ece89bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855b8b9362eaa0e04f71b1836569881440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf62e5bc2f3189d6d06c94af35270d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17c2f4d02ded684e0680edcf7c7d93442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960171d8fadd105ce576e500b9c6d48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b46512157545f66d8deee5b249f989444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9ce3999b12d40a89eef957051f4b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c413506bed3d271f0fb05f77132969446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bff53adfa04d140b09ece4af362644447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4980893ca90c55ebc9c4094d3d74e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1086c46e86182c6f6b82c647af52484449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c1464dbb595a9d84c83094cf4f9c8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e83266a794ea791fd30199806f150e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57828c641cac9470183ee2b6b0c3b1eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2557a72af84c5f6889a1146ed979a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85528845872db8b06492644fce86c27454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6886f69d482f1d182023f13b1422aea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd1799db0727315a82a6f3118e237b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7534ee77123f558e457f5a3d849da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b301ee79eb10e684ae592b06dcd166458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5141c21b4229b17ddcd3f28c941f29f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c160bd42852d37c9591abb032866f2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d400b37a8818048143484329193042461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ae0f7d81c8ebad798aef11986009b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8210584d5f167df63ed9dd1f90644f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f80eb0dc13b15ca5d5ea788f48f663464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec2068d519cdc6e6c202941cd77de4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9875510dfb2a20f984891f76372d65c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f026366631c8c01bbf68d3b42f665467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7cae12f59cb9f78d29cdb49a87079468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd228468eda97a0f494b68cd9b64305e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb1c593e10318a112d730be9de1ef1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9b6476c230c86bdbf0dc73c7e6f3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8c5b3af01d6560eef72646eff89dc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b488ac939c175f00752795dd594a503473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dec581a72705f5b26b96afe30f934474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b55fd58af4c9f7d0a450b6ec64ef2d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d091000d6591b2b9f43e4c2dc4bb6a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc0968f0e81a8e60e0a2f973c01e0d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90088ae9e94f98185d730f1be1fa8096478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d25d49e1a57c168408c7c98ab3f15c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2a61700685632b77e87daef40b079480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b88d11af5eea2b1843852366d3702481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1b85757ee4aa3546d0bca27473511482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf89720a2f43db6becad5859d401ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d06424b364b7ba0a7c03a8d9a5087b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe611cda83173e1ab30552b3b076e4c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad43849d41d6666eda3fe2557519e09486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7442b7df03878407fe613ebb7cbdd1f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7ba20c81fe89fb18bb2c278bbce13488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ddca06136961a5b9902e8a9c03334489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f722fcb468e7075ca697e0b50f15a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b00ecc58b56b12702e4858f6eec295491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207716fc95e1e4b8d336044c25e34406492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade152ded067ad0c176dcd9b052f53c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3e8ffc5cebaf31baf9aeaa0962de3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03945745654c8c9ca99cbcbdae413ab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328ecaea2c327b6ff842400210878f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f46ab033d1d941852a39db1d7b0be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e206e107f29253aa8c283fcc06107498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f38974a33d2cb29b472693e3489e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0af03d2f304cedb2f8caee7fc0ac52500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669770b9fd02fa27b8a29735679f5dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58785df412a07c28480bec0e1ce2f37a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a563e169b56b96c85e33da50d3d5c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1bda4154d34bbe2376b35ecde3ad6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054e8421492d316e1c3c50ef9050ec9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a68c238bbe54d8a6a8efec059779d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429561e94c4d2d223e07259366f313b1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d410b07126da704d9d40bcae5d822508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9217949a52e29e84b8e74e440617eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7822ec9023897050fd11799fd22fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccb6e370cbb101b594ebdbbb1d4f32511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6038992fe3b4faa45fb8ffbbbf5a1d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd377d654083a8e9949cc71fe8661ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5a6db2ec3eaa3be4033673a36c432514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a72004fa18a4d2ce06f6b9d7955ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d0b893fab95dab82d7fd7cb2141cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e63192213738536d4d6f49956c155517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1ae29febc640402baca994bcecd04518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125432f8581eb20799c4697d8c5a6598519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308590f2c6071ad32b5a03b3c0eac456520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e99ce78f51a54a3e64fd9e6b02ef20521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12240c2163874dd4ccc0ecbf531d4cc8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc44d6eea3a67b4a5fb020457d1322523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92eed547594420926b85fb9cc898dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266af062488abc29ae1c5fae242f381525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8701281de96d3449f564afcfbb401526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b4064ae0105cacd60a099ab7a8e45527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e3d08835bb0d8681cdd720fc9a176528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07db5a3ab942dc8f6c027dc3da8b59529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbccff985838663a7b975cdf08d93e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe639f05ad3366b2f6c661fd3444200531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e73b2f62cdf3fc817f5cfacd9f412532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0869e32511519522deb3ac7f465e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200facac673eac1716758ae69d7fb2c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d03269fa1d744e88729c2a73e0fe6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603aa6d3ff610468f4501291545a9a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd766be288dc38cb8b88eda6fe6f7a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80dfe8d07805c82ed37d8a98026a5b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7e671161c0e31bc0a145d9171cdef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecc564706710a36923b6fd81049d17540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86ae7c910210d7d064cda526eae72d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721b5218330c7a97ded7032cc0396c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c4ce8d781f14957eb6f029466ef25543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb522c76a1571662a2e0e2b2f38427544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ec152a438229fde9266b84e5caeac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ba83dbc7863e2bed1dfb228e601f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa1ad9dbb7c459b4495d26f8aa4f55547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610780e969b2978e35af4623a099402548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1b68afbce93ec4774debf399a1a6a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d93ef679ee425bbf9db4425a8435f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006ec9e922ea7f711754112754af1a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4107490931a60ce5388735ee7cc30552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f762c7811601a9bfbe9fa962a3dc94c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56252612e9f0fcba666a9af7d479e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b01d57b5b2b9607f98ebd8f5061e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1b6119b2252705302cc70ddbbbdc4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957e87171f892a923354d54337c73f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d7151a9d5e2c82c3a56152c761ed6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf2ea208c987dbc3118c8719e6f279559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6cd815282c2a9d6fb7aa1e7f239a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8342d09ea1caa86ceec664a4d56529561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ac2850623a495570f72a8fea7f142562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4fdd4de019751d38ffbfd39a13f66563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6243ea3128260510c749cc2ab09f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124d1f7c99e234f559dec21d798cb97565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62724023b5de605fb8b4f3959921a6c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382e5f34c49084f6a10b189da9adaf6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f2e6cecabc6c1c1900c276c729127568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984837d85b84bb340435fc2145c25c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8172dd8778ef9063ac04f03e92704570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ab3b1b74d6a22bda006d2bc7bae50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770392f8a0252ea6ea496fbd2280741572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326eaad2e8790b073ae686583ba5862573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24409479bd3f3ab509b169d82de3145574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b68796ccb5455364a32e30e9cb537a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7271546ee70454060336958a2a266576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e8df8ad0c16fd4efe40ad05d09669577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56006501be4457469b5b404776b4ab7d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc986bc88855091975516dc9560749579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc223fa35b783d6c3c601a02c6f015580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095dc197a10d4e886fc67bcb33e368a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41410b4f146d54ce9c85dc07650f81ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd981dcac1cb839c2582b1f748838a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a7aa89cd44dfd1f6f3349b3928d1e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164941eef46ec681fab4d952a27bcf86585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fcff17f0deedd5e5da2306a0e55ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95439750205fe245eabefdaff58b770e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada56303c6d95ca9789235515544100588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108cc8e55fb3070937535fb4c7b76c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99798882e20c4f465f110f3b7b4722590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e924eda3528d8dfcd2ede7bc26ac1f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3b90cfb41274bdf9cb3e896634821592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb191dd0274eff9f35bb870c88241f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43b7e78124cfd26546cc3162b72379594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ab99a0bb81c7b3645956405d8182b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba3ba0d7591d1833155ab4d750e81e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160443b43da35ad9da77c4f58eb86034597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c2c0fc598ef4c15969e5456e7e808598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046351ca4a84253a4557556e807dea07599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348cdc1386d08e8bc647a5660586c28600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2014655ae7a3bf54b7a45dfe299c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e50e5b1610c4f844cdec7ff8747a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80556c54f7a76cfeb23351e74ee64c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccac5e09c5fcfb6e90413da622750a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8685e5388895910f53d3dc6b2f1a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78b8e0bd647388609dbdd297d9c0e2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4468fecf67856817b9af0333bccdf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796a8c03347750aa415b683f2516ce2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacb5f2622c7cc0a1de7fb570073b98609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f6b7f13c62d0b183f14eb8d3226f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136043c855be87f16a517aa581d1af13611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930140f490130cc9c8c57b8d0142c2f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503587e950b20e030dd99871a33e7ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77891971c51f578753f230cc56fc2e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bade8c7c40b35bac3914dc81ac18b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cee09c7a40f5f7a05bfd2d5f54d7c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6156df6fc91a3778d37faae92e33a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f6f883ae7c125fae207d7ab526bea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c41ed7e6c32214967b63b2c3dfe7d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de77099eb68a58e944c9c8092062953620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a0e35fcd0f2a3fe1c16f40b75e438621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302cbc551b6591221c2a32566729d2b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d281ecfae1380206a8c85cbb58fb82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd86259ec777ed1f58c8cd3132ad473624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c145a5c1a2a059bb6ba604e514d66625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fd7ce1a6c101afb7d6dc5ff3be72f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc840096d3abb8272811d8489d60cc3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48718b568d94244e40f86c1ec20f857c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385282a9c713ec3a9f6bd06897b367fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb6e1ad7b53fea64e292fe6fe2816b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042eb852c9a3dab906b757e2aaa412a4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d427ccb99e33c311f16bbe33afe4fd2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb4186f58d2deb4cae547f0c3fcaf3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87cf2de9b89ae77b7f4b62828ac295634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c68636f7f21b47b274d772bc6496b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65749f2d92b670b232b40299d1044ae6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8756fdf58b28b6c8115516c7b0453637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc3863bba019fe9211ca3bbd238b53638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5195db589d45a51446f30a8e3df9a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ff980c6e05628cabd18b873cfd3e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30748df70ddd01ed3adc03342338d1b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c473d1ccec2d59085756ef547dc23642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6e76489c9bfb5da3c49b610bfc7f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e0f4cb1441637d09b897ac127dc6e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188da65c4122de0e27bd92de023056fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fce7989b436d6e25dd9913816b375646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c43cf6ffd5a101db863863f1851ab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1cb3d360f9a89e7551cf165158ff0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4c550386bb1fd816c42d8b79be8b4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c945021cd64eccce2a9c4fabaef984650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6faf4078b5d9b50006eb984ca693201651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f102abbbf3a363b2dfbae19c4201239652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc6f45d0728e3c5d163eecaa62b8b7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231541ac9dfa74fd8c750b553d0e79d8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523bfeae4d5abcb2ea0135bc245b107655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae83a2b2d815acc11dc2c96683c4c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefa3f5c02a5c6e0c62d57ef9f5ff39657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb111b23f1cab15ea08875c3a9c751b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20ad754114eecbec2de33db6a22e4b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94efdf921008ae8892d3a02f473c61660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a733552bb30be1944da39ee511713661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9a0c3299dd6a9a47b6e886eb8155b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008b6243794d69e388b9dc00b5ad618663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d91787fe448383574ad38af01c992664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ddb40505c928603b4eb488fd6c40d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5348bd744946b7216b864e73afc7d34666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f153712163d7ade6056385610265485667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd761525e589899e3926a53eabf9d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c123aeb12d8b0a8a24f524f51d753d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bab8e70dba1027d423a4419af92357670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c23b41ba053d7f5b68a9e08c794316671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a4b70bb54e29ac347f88c33a1f660672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c836a7ffba3a0a1549785c43db4e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011cb15b43d601180210371cab4d922674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f803e70edcf007014b890783a140c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60f32e232c8eabddb1f33d3b422bba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003fd6294d45ced027c4fd497ab26c4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbe471cba12dab030573a6388350b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234e910ab69a1d54470530fa431de42679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a92838d630b8a9ad11f03234b0bc97680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a586d7fdffeffdd1cb1bff00ccd20d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063edea033f7a5c71b09349f82526886682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dc28a92b5cd2dd2c9827762bd4220683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5667f87dc2804c587a95e027444e61684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54b21213a0023d518ddedb0b5ccad4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8b1d1478a755804ef0daf48a79344686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7ab1dc478b33adcee7f9b6882501c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b356d11eac788d82b69c7839a0cc44688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60394c1e16a6d21b0e903e7fe04c9c87689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f473959c57aadaa7a01833ef84f2f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522e629d4bd0a44a963394ca7f80b7e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910b61c949fb5cbd60b15e3f9d65a40692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08691b17647ab48f414c4b96b3a91e36693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54387158ba5cf712443982ef118c43694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb12f3e793aefce69f46bdf583ae4a4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcafab047ec8d6ea08d30b26aecf90696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf40fe04a2b799c4e75a23fa6ffdc20697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d592d8a9c9dae404b73245ef38ffac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4239bcdfb53a4648516424e451e5d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f58aa60bb7ef70662eb4bf519308e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b548c2cbedfaf347907326222e6407701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6532db466bca616596b2d2104681d46702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51c622615e665064c7fa38db979edf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738e08f23180ea50d24a79a23077f3a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82700d5cbd60d0700599a4a214377ea8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2685104ec3cc0b1a2185144847e077e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699df9fc7f00f12a6b21c05f4d19fd39707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4fe3a98e8f314453496ec096fdf01708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c68119519b7de49daa64e83c7e5f45709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72daa205e7b507739ac7519555e83bc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad250e14503f896a48cb9ad90c11be8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f6e1f157ddb7995286f826f27dd05712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307185f3fb7ee65b5558ad116f2ffc76713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bf9f89957a9d1ad4f427169c262d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ae101f045db0f1e49cd3db0a4b0dd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1b44a55b32f407a0baba0c5aed59b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28c3dcff039a738699ffe8262971f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f38e828a27b6b61d4bff13fcbb3f3c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d1fc10aaeb35986d0d00dc43acf4b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456d45368ce9db76e822ecec6f28769720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7d6bd8ca9cf2eea8b769cffeb7bfe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828be1722cdb90df90eea5e5deb33b2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cc5bf198a84d97b7d3aae6a276ee0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cc0bedf234981909ca97d2a3c80ce724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9eabc802309ae59c16ab1df1e8b68725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98ae13dd5ef94451f6ce2a29404061726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0539b59ad3cf22a9d15454dcea76475727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c30ebcf22e31f75867e8f33968276a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdc1626f46200eaa71a36fd932a730729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a681cd231a3ae0466a5690d5a1b53730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f291fcd0f24a4d60dc3604a394c3c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae715a0e752447c7e00ccca8a0f75c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d504e3d867448a9ae222840684b3ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31a8e1d3e7e6c8fb0e3717b5b38389734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f244d851da3613850191bd8a0479394735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054a8584c3e68b70331057a9f91ad09736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a748a2b73e27149cbc05a8b18d642737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6534c85bbd722cdd2d12426f57f6bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9755b183bbbbc6c0f4c023d1b38c4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4831f81e2f60750f62903520727cf5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fe8225dce610b17c48c8a59398d3b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad367028f0f2e395d78660f4f86f363742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecf60d09a74a724559546e69a6f74b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e85b18738e4e6321528db08995076744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc469d06199b14233ebbc80ef07fbf6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28c4952b9206dc0651aae93d8cc601746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876865d9badd551de00ab6a295dc68d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69351736138de966a2f260d1c41c62bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe55e860a6603881109dab7a20ac9d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162ef4e1ac40085ce47672f192fda1c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b53a88a32a30f9d43cd10269386cd1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce40f8501d3030599417cae4e782912752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0078db9764d7e69e01b3b63cd4c5b65753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc2844291a2786d7a10990bff63f20754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bef743eac08c6c901f8804aebbd60a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742fdb1f4e95bda6bfe8945be37a284756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e974063877b04f272cbef8d3d02667757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e04a7292e4c33e2f641f638a50bb00758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902fcdc615fc2be4feec98271d231ab759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c7abbbe0b1b1a63dd96e4f74c65771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0087670d04339a36d1301e22849c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcb6a97d1fb21860bd35c3a8dc49113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3f61294fbb27487ca9ca9a50f4f234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a3737cccbee17aeca03ccdd52b3d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80085c2065d5cc5d8ae7d5baaf75306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa688bea235a844eb7546f4a05b1eab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11db0b0465480350d35ac9008e21d8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a164a34262f1594c485da7aaf5baf29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a69e2289e0269ed19b9d9e470ac0f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e76b3490c8f6a2c14e7242d00235511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209308877eb74d1911840b22396572d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9b904434f03986563f6e3d091a1bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb50a0bf4361d8f4e1c0f3cedbc27414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f30bfe512ba0e1c9647a646d7cc7515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8a036afdf93613ca2465b19a9feb516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e111e67c8bfa99dc44c73e54556c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc0824d11a6f090ceeb3beb0a74b7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88859d0646fb4e1939b7cf620f114a7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6053aaeea2ca7e99b9c65d59f021320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3bfd3c8167f837d5596b34bb1e75d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e559529be848c9a3f7d9f291369d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f4b79307c4dae44622f184224afdb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b10c31949fff91cdb7bd455004f12324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35f6e4b4b01c9ffb5d9fae9792ae3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24286c1885e60f8d4015b84787ce59e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa592f64326944ed06972f86a98f6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7337a5ab44295d0c07627cdc21bccdc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225818b42cae06a9be1df01b1dc62e1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32c9245372c0759d9699ac795cac9f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23b42d3b93f6463082cf073ce5831731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bb9899c09e4edc45caa196034e24132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb543c814421acccb3fdb3ea3ad666a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019edf4be87cc3392d8294aef8ef5c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4e4894120bf17d6e5c74ca616beb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54818fe9e02f99a79a62a2288dbaeb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004d3ac5a609638a71ec13b0f79171437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8adc1363abc44907cb6a3b86dd027f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2069f7218a17479b67665cd4f810bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6c911bfb3f92f1a21ccbe6b7c54fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f11842e2f428f104db6b66696f36ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf70050269d76b2f5f679780f2edfdb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab53896ff073dd39cefaad316f615c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd411ee32514696c61af6b11ebdf81644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5641ee33c03926ffbba3095cd8f6e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa7bbb436c3056f2e39a2b6af376ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c789478739e4e646ccf19f8ae8af84447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866dc5b347a9ea24e1d22acd0f038d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfbdf694566e8778ba18d7c073ae5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efb1024c6647312838c6245544975a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17626545075871fbb015f77669a819fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8e10227b01dd706cb46f73f09e00852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd72b3e47dc8403c3ac24bc31a573953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809f7d2d9e4d11f1618825e7f7f6b6054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce31422e4fa7a328a2dc19aafc2060a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecc3aacd0cdb906e9de817c9545a6656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab74d4c5a3747ec2bd1320163d824ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecea0bddc64f12813605d8510a4575258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097bc4f9b1f1f0a239b1900212500c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e20642815b07a04f0012b88225cf160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a119181b74a1ae6564d9f41a9f43dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa816a3e5e5c4dc6358e3b9b51cd3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a57c7f1d49fa3c8ea0de68008f4de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe59e4432209a5242d35c27ef3c06764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebab4a04c72fb1252f466b35473712865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b8e4b00a8539fb7441a53e428119b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3be4fd8b0a989c33a53356045c61e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829189b0df4287505274f578c21548e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe399ce944708c9536db45fe19c246569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7695f688e5ad3a5f467a350df626670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24513d933737bb754e9420066b6851a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb062df5553505813a138ea16c507fe372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58e203cab3d50a812b5f70666c3b6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b4da2986f778ba0c4e3dc2377ad3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f573a02e21612e4b66771b5b72c95775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c94e1b270dfe8e699f015e56a46ff276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dde3858c3703b8d1f70ffb1f72b9d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadefd43d1501a1180f34ffa49764f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b698aeb08d3c93be27c5f8ee7aed979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6136f510a0ab8cda7fe3ff87927c6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74420d9bbb0c6e96aba53fc2dc6e3f5381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4682b5100322f5291b4453ea989b8df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc3f963e1ca0124652ed87d09768b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ead606bdab3767e5f7d820060924084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d85edf9e516a29e2f83720bd1d67385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d28eda12f4f87f79d58be4acd5874386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a58e7c7aa054323ba9187651bd2b3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5052bafc39e2ff920ddbfccf6f29788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6149c92094015892b34ae5fe1c5c7c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee54d495d5cdcf8bc19919e6bd4971e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc33ee902fd1b87e8956914482a6ced91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05a2a84d016233ca43e2181cc0585292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e19fef7ef95dbdf4a45eff2de9a0e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48ef8f7949c296e98ace9e231eaeb594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e482c994ad769fa8de886ad36c69c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad928c0426c9460bf0dea3fafb2f6eb696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd80c16bd7aa32e5e47d6d829fa84397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3a0abaed419ca0945147c30c13e8f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a46ee5bb47c370b18c75aa594960499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafb757b1f5352f027f2e80d562b79e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f93db22f040310b9a262f9862ad0f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f72b4ce14cf7664372e9982a6904f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698a277cffff365ad32bfa68409fa01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6be58a39ccd3a5c9e191f883e6d8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaaa2cec92ca70868cfbfe612a94607105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c21bc4efe37ab8481cbb1e00b6486106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbacc2959e5cc613e6bc1b4cb8d888107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d604dedfa8e4a233556bc156e53b0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4fbbda7986245e1a25b2cfe3386d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108fe20d6586c30fd4d103029a48ae6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40dcf91998acd0568c00d19ecbd8ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43776f6b050d2c31155867e057064e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad0d0b63d8b6b7d896f3717ac27361113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8334691d077a09d12eedcf08247e67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9614331dd02d4090306ef3c96a9a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d86137501537cfc68a322ca6680f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee71d895f798b3a28b5707d008ed4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91834f5e04a278bbd32c7177ad7a234a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f47975f5de75e7d9efe566b7f88af0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2573216a2787bb0894a845348b1072120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8791401eb7a10c08022400d5df8078121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ab47a123ddf5c5044782b89d4c16b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a36aad2abe89645a83870d87678b1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f3ce4cc9ecafa77e945f843e116bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391bd661522e7d616511dae22ea040d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7af99aa7813e7c7446502fe1b7f4ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60449017beb3ce7d12a3c38d9b6c72d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d7814638e80a2a177eb1b833cba6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2a0f739f41437efafd6037bb75d82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89360fec78f7718bd96bc43933fc9f74130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36462d9bd45307074d2da68741a6ce60131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f455cf973e7294484f506aa12b9aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046173e5e2aeaf96fb8ca3ab6a841134133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa136f0b0893766af240d88ba71e96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64aa5fe7405cb2214664238b8a4d5b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c5f9e3d2a20a6c40a9ad2d974cd3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e826061e09783772d17f1a60e83d3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136bb0d08c4d7b129a60832a4ce090c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e286051eb297bacaa90658ef6640a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e6d150e35f200ed9291ed5212edb4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac6d63b3c2d8cec862efc5196ea8d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7fc7984842c5e1e66191f1909312d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ff3d5d91544532c40782d65a1b4f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc78810154f01575562edf2c72a8487144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398b5b8818eebb18fedc548a2893f8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b19cb49e4750fe48c29e3dc7d1333146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24ea237f80d2296e5177c65b708d8a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d5f734bdf961b396bced1b82d5ade148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae011eec226fdbf1eb64f7f17d6161149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ffc7a17d2cc33653b3db2987fbe19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb29a1255f5877257dd58dbf48d7e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02178b63c6dc34244bd4b8fcea19456152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f794775220e21ef150e6227ffbc349153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34769dda118f62c01e715289c4fd8eeb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27d1867c81d87db310e4f2b4af19c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6af9a7714558d48883f3f12442ed17156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baef77b586a07ab8d1f389b3d972494157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfc8e2fcf92e5981bd3a45f4a9734e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fcff1485b5c120b3208abfd19c7eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e1e84e1163ec2feeb8bb9b46c8346160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdccabe451cc8ba2496205f5a95d8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fbc337d9c8f3ba97c77c8004947c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f85ea8370fede4c941b0b6353fd882163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cdfbeb6fafd1c241420c632e8bb6e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17239a0fd03cfd2ac295c4ce40a1d45b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829517cfd4a7b52724034905b0221598166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50510558e259e069d58fb9e7e65b89cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1136ae2f6245b4ba9f6593c79fc8a70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fba41a00e91f37275ac388406d21cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bf8a583752ee16c0c684ba15de2a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4557f177ab03d2f188488fa0676110171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009866b305ccb6511aebdf62c2e6698a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14798476e21c7ef70fe6c07992c0d7f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf56a6503247cf2c7d7cdc64bb62d9f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb6053367a4e4fab24fe12eff82229175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ad7cf5795710fdbf0d82a3eed2a9c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f01d82cb4b63a6f25a5493a1d959b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8059eaefac1acad761064a78b53a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702e65c82f122246db724cdc8c64d90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b72453114a839172ae3729379f67c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821eac7339604ba6e03d49f6569ff646181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d46b2fced35a13d8a2f94d9591488182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b133ae96c919428f9a7e4277e93049b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a1abb73ea0aae7a2320f21d14e886184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec54f653af13c08be9e5903bf9c2940185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b87409bde53a6876091dc9989b659e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c71298e8c5786f4fbd9b66397fa588187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d4b0809244ed8f6e0535f49afca2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55af4f5753a527c1b397de08cf9fb43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4ed681bbc515359cda26af4549c66190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af19a04c5376d6f84f862505df01ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39be37aa5893d7bbf3d43c7679e1cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ddd12eea6f580e07fcf72223a8139193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebaf4358fb2711770039705167cd6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d436b80bfcb930f7885103f05faa8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6922ac279a8549b9c0720cde7076433196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad6181eb28858f3c0f463efe82ebb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21020861e857c671680ca4853369307198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb5f3099da765c0e2f4a746e12f845199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de240431006cfa7034e630f93f608d3f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6def0f2add769bd58a79a50ac56a10201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce1399941e472afa78f42992a3bf02202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20486cfbdd86f69a8aa19984e474f109203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a166ae78c25210c1ef63ef356a045204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d43f4cedb57bf73b016369c0f6b33f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c8b3a575472d8d8d6bbbeb6302cf4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b9f663e02ace36e3913dbb7016a9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55fbc9fe18e5cdd33b6d221dcd6842208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88666cf07778a083d6bc639ce94f585209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859fba561ff5d55e1493c0e8da86ea7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070383eb048a0e7954a7ed2a024d7f3d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc88e8d3e6f9096c8787c0e9c977f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ad9317f003644c6a587f7e6b84cdc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913495d367d70bc560038c2335489c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50793b241a90eb25c7a20fe36e545f06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c806bbc01234be956a9bb2053a6bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f8772243db09f750acb0b9d356e21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0d2111356b5d429aefe1536b600c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34aa33bb4b798b28fc75ca82664a63219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38583f07c404322f8567657e4726d179220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2c1f070c701bc44af0631984439fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba369980b5d7f905d980896a4703774d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256700e5b0a0099542ecb09c34b7e7a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ac6ed0dbff320e419f7737e4cf36a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284526a9d87a787b6a4f75204f3e1d63225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c58a5fea932daccb45b743956fabbd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d825e53e58700c4b751cff947594c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93457de546d5e716759d373a33b78cbe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a37a96637cc8ca016a373038069f32229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71218283db7999dfd49693f1dd159dd5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98579b72ce89f82fed203d20154ceda231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65fe6fbeca04440c86b3a52f73e57d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97329ed22846f36f754158cbb601b899233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd7242dc69428eb54721156021e47b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e9e8913d96023cd8c79b016a7364b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf80818a45d6447b2e6fef6faf660c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffb70b654da38c5e30936ac74306a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b282b365d75d061e4931aa96bc605c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c333a16bc7f42d8a78d4445a839e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441fadc53900f60f7b84c730aabc97f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53351e5ffbaa24dfccfc57cee02f99aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad900e68f68124f94ee42e024062252242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1400a48084efcf5b918df139d9c772243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654223c4af5c98331b54b6e4bd59fe9d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a570ebf8a218e33acd8a2b2408e9076245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0371546936b3f3e0405710e057c225246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb029227f512f76895c8b2ae9a7108247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905271a68bd5c51737396f80bdb3e0d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0ceffad3a751f789611cc20c7af0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21d89c44a8600f83296fada04b3828250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20c198801aa00b20bc436924644012251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ead9b96f94f5ff4ee68632d554e74a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d02ef7ac857ca047e025219b53b1c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d231795ccc582311cc1f1e8754094254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b11acee2c60c783e96578353f8f2e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb8b6e9214b43a28e5e6e355a33e42256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68522e3491642913146629259dc0b3e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d452073ae3b738957ea6c5d11a5c784258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd340699472474d31fc87fd936d5bd4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd74ae478e16e46665ee0122dbc1493260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7802e91c3083735d50e9abb8a5333261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37369d2324334f14153563933fdf2ca2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a754d60b8dd14e306a9ab30266ab93a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8067c5c7c4cf4889642aff722e05e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e72997be695e4aa12f6ffceb2e25cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c85dd269d399bde5d7f78f1a724a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36723cae831e373f103f1c9f1befaa32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752de149493a268ff8ed371d05e3e6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877f0124f500da18b67ddfad0817938269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9859ab6bcf095dc14181721ccc56bbb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e702b36fbd675eb7170a901ef90d83a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d97ab4cd5c9c449562eddfb474448272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaedfad49072c25dcc22740bcb10a02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bef8de397bc6401b58da2fd134c1dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db646cad05936e4616d8ee24cb543f70275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780f70b498de5712424c03556ca592f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b53bc1240b956bf25727d873152b6d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7df97027bfa21f300844b01c29049278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f28ff38b516404cfba3c69d2e8e0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621022dada2922004611fd428574833280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760fcd829b1c257a647e23b65c1100f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3add08824f1a9257d3e6b410ce4c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151743d20646f29943e1d91deee5f65283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6738b722ba1941a3cf18ac4dc6d173284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda9f456f13878138177dc399782dd1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c1b1b2a0e306248c0dc2f3006e30d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb9737576479af8d31b1538b02d885287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1678b321b51f219958329c977df4d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe64722133448f9af7cbfcb2164d89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dd032894969e28bd4135f8169dfdc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df73b4025b5b1a4fdca077df9268ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea43b3b2ef30d8e97ffada6c94448d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe08b9547ec98a9cb4a9ad5c8e13b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738ea3776c392df567f93b9e53272eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6805b2a5ce26611a43f9a3cb71c7d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005c8f0e834ce7a25963f38f263bcc3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bf1db8564bb9a6dcbb4318d5d4e4b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce07c2928bf552033b00c46d7489ba1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e2d15fb56d2ad1c4cd7275868bad3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aeb6e5f96ff0067369a84d1b527aea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e0be77f5fec831162d38b2499987a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148bf2b2cc52ac841131bc4d8e72842302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978095d09093699cb5eeaa5b6c8f878303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7534bb4da363761fc62aeb717b1b2e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356de8e128bca447535dfd06ce2819f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e38ca2f4f3d28068cbc0e4140cc839306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe356ed1b7f14dd1b78a7ab8b0ecf04307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dae82a36e2f86fba5ddb282a2aa71308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935948ad1df73d6f8bc2b48259a2ee0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a1a6f350bec92010a20ee17d534d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e19b9c112a0a5351c84c436060791311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102efde3c3bfff06bb569cd2de2b0f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67102ca46737467427a48d140e5412313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48d0f35c8502460abd3a6128f5768a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce550ba109357baad2f3b074454def315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43449d0f8e6a126b64fc3da0a7c56490316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a9413df96869577a2efe22335fb03317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac310f5b66e8eef71f60162df211e0a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420d54fe6b231b3cf526f7adaf0c471319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df8c16c1d6367de04a7be4417c02ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3840fff6816777394f8ccefecb168321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc385495a59d19257f36a21caaf896ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7969cc172bb9d55b2b7d7d4f97d1d0c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3616328d7a0b4dea3d9b8c00d3e0b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d9da5aac0781b25f7b075e459ba61325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0c00b67f5ab595efd3a4d172e8572326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c4eb0dd579af90f97ca932fdaa004327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd5d4397884af0ebe67c86051a370a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8253fd4899c18cc677f2563a1b72c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd91e4bfbf8cfead45cfa1efb0e141330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0d3d30853c863fe71d46e72da7b25331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada860935dc32efcde584f341db03029332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612e44c8888e6e8ee11c22addc5c884333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba826e207ce7f2347bca7a735a01a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7727caf860806a16d6a95e124d3c7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a81b9e95aa1e08f2f4110d92e3c64336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e5a8aa894fa6ae7f22fb861c33d9d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd87c1d1c1e41627072cce119bcad13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0fc8d3d3f1c73af111f70871c7c3d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cea8926e6909615e195e1d914ea1a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1ae8ae7f88e9b5769fff3540df6a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461014607df28e6e7f29130c53878020342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61ccc441f065d45eee2c89d2ee1d72343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdb75ec4a0390ca84baa4aa744e661344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6960a95febe282ce125bf14dea9d0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede67427cc35aa57d7c11471c3139e66346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe706d5a6b0db276f678585abd1dea6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3f045458f158e336aeaeaeedeedcc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880e479f4fc64fb3d2f7e334721860a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13a66782d226e0fbfe86ca0b84becf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150657c20f25521ecc4a8fdb10432a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad68f8cbbc6685044d4434b40945e3b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ce3864147b8b88986fb3685b20acc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b13d776084ccd925f588883578683354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e07681913f53d99a878f17d203e32355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fb6a9588c03ca18d1d0f74779031a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51315ee312a8b066453553e3b2a8093357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b947cf9841ff989bebd6c98b446e10e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed2c5b0c8c27f0c53eca40814a5651359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4e9dfb8c6db4b771ad264a18c1060360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b0c9604d41c4ebe40f162388d15c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce6b1e150da05fa5b79c689bc15d8e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b443f94a3a419409b7c33f7b46ca9b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8d53c8bb47150d8f2969b867c58ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e48bf6014878728078bf72786f8bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135e1c0987dd49f63b6f98ad86cdee5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e435e781b4b7594cfe17937ed41df8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62265b54b2ae3792269fd0fd8bd328fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66f8f400f181bca93fd502fe81ab2b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4868dc872a8dba98531055f656c7da1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9396c623a0ade094d2e286b716955d5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373836c3591e9e6867c16943bfc86844372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b6c9672e4ceb3ac0a464f3ceffbcc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c982a07fe66a2c6461f4e1c4f96ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecca37798875546d96480c0f2b33644375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7520b644142ef4c3e7199dcbca62f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168a8f812407c37f05235c97868491b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccf4bca8f36cfd276dc89ea620e0e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716854bfb8274ae14e40754d40223b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211a11f41fd6506933668f4c90d82a3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea095932c38e507bf4e7dbe12b8709a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc0a72b1facbb11b85acf2c13ac78e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0bf0eb3b5c553cfb0f0cdf7a40b67383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dce1cf7decda1185f7206817e9a5ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6987cb47ea16c3a448b5e2f4c96f616385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13607e312fee1dd14f17cfb00fb783f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b234d220d0217b6ad0ff3fa2e3e7a3e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fa901e89d0e5e90de6122b933cf34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b76ee092623ffdd509cbfd23344e3c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6eec4bb174cbaf4b81a2f68d7bd0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07718d0714358d9f1f6a744ec076803391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bab5be09a9a9ef214a62e614fa79a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0aa3dec2d50c13b8218a97caf55f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f093ee11f4b069ed4138667e0b43d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf0d07612c5d9e8ed383e70af1d534395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0e94bf5b9e0d748fb2c5d4eb734cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a9babf23646c7580a67d0a288d1a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9700a267dac09f788620500da793d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3b995379aa1891588280f6e7eb3bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da826a4b437cb9d2e1a32bb8e0ab87400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa09c20b951d74cb157c9c85762dd52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab307909d08d3e17f50d81745ec0de54402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fd1f0cc6892203784497212c387b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d2cc0c6192498d60abf8f9ce57437404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22770ca42e7bdeca15af33604180d8c3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2103580917f6d88aa4d9eba4f975cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673a1276686041d768ab1ce6b4c9080407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec489b6b34f7f82d9feddf13098be9cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571cf9ed7eecbf4eb1f99d37897a4bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1658c419684239fcea55932ffc15d40410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be46194fe0ce5eb91d78e9b3862ea87411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cb40003bd8f40faa8420a15adbc1f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddd5492d56064d042ca9e0ccb28513413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22974fb6ed8dfb18cfc5eca7a59093c2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0f0e6a3fa796154b8e594c9e20409415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280c5d25e8e9e29d3fb1646174d3082416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cf417c8f3b2b756879a19987d0c8a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1e819db1c66b9498cbf3495d0c085418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f5c5878a9a4561f5210be568fca38419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa23cea2f4ea981e76f5d4eb9933b19420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ac0cec18831d4b23b9b308a2c4800421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343bf5dbc4e0bf028eadfd13da5f4a8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f4f9b034750cb775b3c0d70a70202423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b83aa1fee9c8364c1b016d45ba5e0d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bffccb407fd052277a5dd561b6fec1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f65e64ad1badbeb705aef35846f328426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d591abcafc207b72447bce2070d0cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b30bf1af5b0a4ebfd541d421a9912f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921909437e05a86efc8da3aba5e1dcba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f051dfd3ee8a1eb94fd4f708de6f42430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd94560f0b541db56a560c4c6b6661431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796d773501d7669d768b0935a67c939432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6327defba4188356f7de5063f9b4875433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45e56e261e6d4952fae8d19999747c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80bca31ddfce239413d407e4d3cab7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a9d342cbaddc9ec3c8c670402bc82436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a17208b542708f1d06d7bcce0af711437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd6dca7ac202d7b0b005ba1f00a7ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f62cb758b5290d3ee1f783d1026f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecea13bbc4c6f8873a000e3915ba4c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c86960cadf0bd50f18e955cd0e29b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ae865c11dedd469422d3cd89e89bb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802244b507727ee17bf22c749f1ccb1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adf9185fcb1b35ff73ce5b2721cc9d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd251f4d8680a1525f6b018ca75448dc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9956ea2a8d997da94eeb043a5711f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7678e5b05e4e324b353f15ca2209e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b3c5ae409058dee8567eb753d2b93448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e310ffb2f361687070294965a17578449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a1484c4eaff90864c14507e18625e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edae9a25c8e61bffd09875d128cbbdb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae70b7a2926279ff7feffeaf7791d3b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47866ef977bd9693680659d39d8bb7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf6c77d2280676d2ed4079907fef5c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022eb7875c360e966778b8970dc3baf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158aced08fb5e3a932dd526189aaa83a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef3fafd6871f77853583de70e97896457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b36bea15b1f6a473bbc3d62476a3f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb92c28253e24f909313f3f5f695467459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c687867009e9b674ac97f474c4e3f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fcb969ea8dc8074ff639818e2a421461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8834c58027a0a4eed1bfce697693bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36611b2b276b10014f8d8a9a88a922fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194fca9d4d4f9e4221c7dc86e4ef102464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53487a00627ed4e28f4e8c65f153d0a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ec5b8853ca02784d3a8e3bd9eb815466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5aeaf901be3037bd984b20fee2b65c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5bcc989bf487c9c675f7eaf4310f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd91e83e48c93d7d36376f35bc2d38469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2745df05b643f2041dabe01b76ca1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e5ed1a7ccbec54882af0a913fd825471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79a02887614c78698e8bc0c2f42e55472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90194d62fa2a02f6815124c3011a40473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50256eb885d88308c1465639c40d86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4298d7dc3c28908e272e5d084d69a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9efcc25cb271b327584fcb48e1e97476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc92cb65cf0449c674929be08571e61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701cf756f6ae4b883cd35b0f67dbdf2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2903afb6ecd723cd6c7428a9a0d8560479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea567874f6d5729b399f866fd6fa58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e56d6f7c82049736e650397b7ec8b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b32b592a55c88eb9880254fcb61be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bd8173476d327c6c9ac71bb55d6e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2f898c6520e38bbfd43c3f78a28f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96bf07587d6f19ec3cd275ab1392f2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd558667be42d4caa09665aff3173361486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7051e37685fe8b5a4176012b2300b3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb43ff6071bc0a1229d1688647ddb60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0e778e0583ba356ca0ddbf5a203ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a04330c8850af04947945ed0bb5a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faff6a8b2f212dd43f6fb1712da0dca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a809bb80a33d42ba375c8f3c645f10e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3506c34aef15da468bf1e586907994493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb42407a5df949ad80476ae9cf5424494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eadb2d02eb60376ed23ecb96536704495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22754586ba3cde9205c05e45106d67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32500f0cbcf667df9dda8ba04a5f9965497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff484d203280009e4bba86bdded804e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df33e1607cea445d05d9f0a15f4a54f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c57eebfc8eb07af4fd1e4915b5f24500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e92f7eb321c49a93c21b7923f4382501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d23fc8d56d19503d226b615ab9f75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2900eae082f232652a78c25949fce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3fd50615fe887e46224a5256462f0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0860b48f8df801326d62bbc3f84c32505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d823fab52e4b0e1cbebc2009f5ba3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817905bd644109ecad86a54d306c593e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0cd2d607224eb4914b24b212d06b8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb3bca068dd8e6842585f645aea894509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a6faf81e2b05bba6a0dfe842b4c7b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334e2a69f75daf2a6927b3fcdad6189511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985f14e036a2bb20cd7a1f009270b0b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cbb5cf4cb4e8aac36815bf0c483e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb7b9027e5c4a791f0f962a8b5d05a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c59202a37cbe4a35b2a130c415d20d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b19868e9128bcd2d2c70e2b9da9b5e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f173252dd25bc9f9db082978f4260dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cdb144731125ad839385e2c02083f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5fe6a7b1541df02dadff9ef0acbe1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d69f98837caf1aa8583edd1801b800520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f843dea8ade5d1a2cfb577c172486521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca63ac47d08d3e1849fbfac68b7ae50522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b1acb3680b1569dd4baf57ab4b0fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cde982857c5adea82469a45428e96524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263efd433d5ec83de7895a0e1ab72e63525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314898c2c4d8540dbdd9e92af7fe8781526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8aad7718738eb3b0028a3bbc4cb9c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d669ad6983d3d3504cb2ebb009a3d44528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947795923eb61358df1d168a855d220a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba9dd3e21d5de7c4410b0aa8c83863530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacbefda7dbfbd9eb786023d665fc35531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57911f66338eba0fe9dccd67bb0477532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad938fe55226e8498be9a7b7721fd45533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef081a59b297e79f34e8cb9720277920534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa0e3a84e74feafebbf370b8204e26535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb27923a1762034ad36b0169e517194536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7ded227811cdaef3455b478399b2d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373211f459ce6c8c818e4f1555eb13a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e21ebeb1d3b62795edec9ae959bb3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba36ad12f76c36055ac92086db6824540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43b15951e3b2793fa8020a9654df11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28366f4b62494264403fba8781502250542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a89f1e55c44170b5d843c7eaf9a9d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fa048ef74cc3e6155f437107611b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e685bb1cea2416180d42a977ed3d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2241339e1b01576466465f57be2dd2c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6aefc7fb620591c4c88a45711b446547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b33fbf19c7bc0c6e3cd04fb307dac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ae175313e4c107653819d40008d1f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5419578fb4fffafe13ef10f6c4f31dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d7b012fd9d9009aa71158931e139c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cba89b684ef0de1ff7edb97291f590552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2e3cf303a977a1cfb391cec7c7d67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121fdfe946f01aa8befc9257786721f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5301c2c9fddf73089878c36b91574555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9e2841c0286acb8753c702149c35c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb1db5ed15e0733c30ecb6b6cf3bb9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd5450f2ca24335fccd2f87dec0fd2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5ebf14ad4328b5b0fa53d9b77e44a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f5ce2c53a69fbdf931322890c6b80560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb03ab295a5d5bc5995745073ea715561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d083fd400151f7b01bf0e656868a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46557bb9cb674ac6057f8df80ed60f09563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea472e9b782be97bc2f884c263e455564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f86042ca7ae36d12dfcc2c9e6d38b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f1f481582321451f2cd64c688f248566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a51895025337a516b36687c859f9e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34324f46757d13b12048b47df67f703568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55480fa07bd656c678c169d0379cb100569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f7ae8f496e10a72155d2114dc7591570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633d6237a88bac599167c9ea04cd67b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d303621b037e37af492ba25cae972c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e2508cce3d98916cef0eacd08ecc9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c343be7a0aa551d27ed02b978da2c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a434631a5486bca4be687eff33fec65575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23b0141147f9ce71f5794596902ac6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0847ad6dfa911b081ad8d5094e1c19577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abada9ddc6c7ec42926621ad954a3fd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e739215c9d6b2d6d14dc92d2b00ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ee9eaa61befeab244592f9239bfc2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd6c63dfeb86883ee6a2a42fe57f66581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26aa8d3614a0baad6db14d967142862582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515a0f43dabe45ea74ffc838297b0ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428b5c95baf0302cf695d7c8e0a8944584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c568329a712db3dc6450b3c42fb28f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250db6279781a4e8d7d786e57988bf6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc726eceb0d7349297b350136dbd1a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a829a37b1afaf46bade08f71f5d05588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd9c37431c637a551444f22d072ac5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e35cdc1a0d5d0d3585254cc101886f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34594efce47f55a495c272f4b7ae1ff5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316c1c654258d45cb7ea5a44ec7c78d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef240f6a72025050210a929842ee9a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c25694baa572684c42d7e9cfe652cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d26ad7a382f1b63bf109ef494e42b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2efeba3e7f020ee4b2e96239cc4b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923d78d2f7c31b8d9621f1b86e8e13b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a11f900e3fad924f62b867f00dd4c5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d71788315f306b2c723041704982b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a644335399be29fabdd7e89ce885e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c175153307ae6dd5d82235e8040c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744309e591d70dae62d33863baa5e59b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ef426ce1e2459aa2d2b2ecda0c820603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7608f13ab24e3a587d4924c38ca7c9e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c357d35fdfaeb6a2172887c01dd666605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f66f6308f65668c9b217f68cc81060606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160c118ecd3685fa33912e193ec2ff6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a590f3638d0105062e6d18bce55af80608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60bc1fe24ccea2bff3a9f807752d27609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86939548d3535f10c09a4d1a3f32d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9a9ab76510f4047fb91ec114ef379611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab2d73987d205a8939eadcefe788fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1b0b534d869dc3c6a4bc0724f2f2a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f8968579f7ef1ebaa199bd798d109614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ef3a074dbb2b6e83ac892908cfbd0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e08b5c5a2ace581a9a17c0095d420616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167de16dac293d314f1161600b2cb02c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f908fb73463338b48aa1ba89a8714e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d37ee745f3b4ada260e6d6780bb0fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eed482665b489a130d7e6d66ac9992620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2123aeb86d1737d1b5eb4b9ca64f420621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc56882ae2915ed4091fb48b65cbc43622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23363f82a774cd05792e836a35d1af7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344e64ae9e0b4a66fe0ac27561583c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048284e20460acb4e1d7aa2b00b5854625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec30f1f61f7192d5409d9cf919bf449626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14064214158c93643d6426a0f136bf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf8f0b0d547eab4f4693b15b814e4b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680dd51a2c048e5c189f5fd888c990d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a3924cdd0cfa52ba4904c3d85b644630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f667cb09ebecd44b66b16c17ad91dab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1fac288b8f9613dd0bbc3bc145ade632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705aee3e8776a55313df9ede9135aa1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815b111eb05a7789f270c9c9f9cc25f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b3d2fffa6d051a79c8fa516b45b89635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0ca69d7f311f08b75e2f35482d41a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6586d7c92ceb51e30d415e2fb7df1ea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b3373f5837cfe1a6d632fe59f0a7a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be720762a7132acce9b94519ce51d814639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf904f5190e5760434bfb2fab0d94256640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca128dd5f225e996a4d2134f44895a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eaff87e9270e4fa989d750cc5b581b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e092d70a70cc6010c9d1dde03269654643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97d58242bf3dbeec16f1b0a326b19d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13628b44a7e849ddb28513a6daa9491645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94f41ecd72ad6fc7f5d17b5a033827646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1c0774070def582d28849aebceb42647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54e253a9975d1f034e823f55f1ac4f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291cd40e23e8e76b8c57fa66199fe80649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b0133ffdabcedbe99d6fa3a62a5c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28658506bc6f7f691c16e8fd37da3e25651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ea2883e0b5c0583986aca1286fe31652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a2c3ab4276bc5bc111002fd2fa802653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c165d7d149de5560ed1d9b02fac90654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217827d8c06fafb9f4fcc1260aa9ddde655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc263d6c067d6287cb153a3df77bcd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6f76fd8029740a376f956cec319b9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79cf1ed29358e0daeb658e530ab071658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714967ff5c713c54da1aede0f245c70659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6eb4bab7cfe5a93b2139e6111eea35660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e520b87a3ae2a02a317fc11e625b0ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d4ef524417de320ddeb6501737905662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c753d61b945904c08a0eca8640a4846663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a89ca4407317746577675244e9bee7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e3befe375602fc8283c082f9721a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ae4d204a767120f780acda8ff409d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23caddc930f4b156f7a9b61d57f7455c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66e2b517524bfadc327ac36aafe894668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae24e79859daffb6a98422c06ff502f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b2e5010fc516c6fdaa5b8385052c8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4f89125797d2732bd0daaaa9af532671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1147c7f8dc60b62ed04f94c4ea870e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9699fb0adcf26be04357529a2e556673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c5eecbd2b1f06c49b18e2cd04d5d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa12fceb018e3440513dec799caffb4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fde6ce7bf8d3dbbc3e33e9707731c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045001fa12b2fc1a7638aeb540ad3965677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21929786028db9aa24d5ccb60f3edd1d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fed9e71f7e3f054ebf1437c1eac6c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57087e8ad834456da03ef1862d6f7af9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b0985add57628fe9fd24844bb3136681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec73f54a96f6499a8ee2d8b6888c660682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26094fe68567d4baeac3b8b103a44b7d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07764183674f14da882bd2b6035a8572684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9d2b41a65f80f84a8b939ade31e66685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a754b051e29d4f9f66530f4997f9aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b68bdc92daee2e5d3964bb6fb0326687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708d451a5da1abcc4d6f2b2efb55c3d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ff2bf57a0ce01fa64db8546f50ff5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc441f94fdf717e4597101718b679de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdb14ca00a50e12ec05adfd2186240691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1785111401b73edf138c260fc5200ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044c8da702bbcbcd08a9cb2fccfc2d2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199e04f35d9eb4e839491359abed677694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56beb772c39bf1076b69643a0daaee39695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe186655cd8be579df05c07b70812822696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc95262fa546bdfc872741aefeb4f27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07073f1961cf80eef3afd036924c5c81698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b57e3c60c3d33e31853cfb94e58cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdd08a13d4cf038a03871d25e4c08b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd6372f24f8035edf509b6c4009a45701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ccf085df194f1400cadf7f9738964702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa888e1bec0912bcf5734fcfe41aed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf8821a02ae312aca606bfbd06ca5f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3dcc608039d3c2a06c5f0f1f341650705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e59b7584ebbc56e884f2f7cf9f97e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbe36e3ff524452719dcffef93e4ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4ff576195fa54ee061d5af0d30051708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debad88ad6399eb040fa38c125eed6b4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5681f1f5ada418689fe3b05ae58fd7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f9325581a956897cbd2a9d8d9afac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714908e8949d6a7bd85eb3a0ef47cdd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0cfb5259efb50bcc94361d2d883e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5b2229a3b56904bd492279fe3deb4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c0bf1db615d5e220d4365ec59bfe5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c3791f3f349c50544dc579878fddc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e844bf3164c50657d760fbc99168308717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319f7ff881e475dd7571c14c2fa298c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f546de6156ae950150907ebcdfe6220719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f608b92fd0ad9ef507ca84bd4b1bca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ea5c0a45cbe5ed1f1a7f0468fc339721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce99c112ba4a511b957e0288db6e2ca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8209df90bb19d3f47e899f55395528f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b32dc76678ec623848f0f2def7f82724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e320d8ee3384b7a0a256ae764b4dc23725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199416f9be581cfc4afa3593e554d77726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1f62a512a080228c7ff811e6c4de3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56898fdc55d01b13af17b3105ce3d0d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74509dab2eaaea34f90597c0c6d4e5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d7ed1ebcc92b6f850e2a85c9b8923730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d6b9c8ae78e6b1b6a7df9c25aeb64731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634aa52d3a46cbc5172738bb52f30bc4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e84e1ba7e1789ab46986f37631dd0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467741a082737a45d526fcd801c4cb9c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552de730282b3ed43960b3768feef6b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177effa6fe7424cdabffee767f0d456736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d761a7803d86ad77b4354fcc80ccc2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c6239ccaf78643fea62b1a915a01b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f0b17a045116e6e1ce4be7e020aba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a681bf4f55e3c24d98c0d6f4ed976740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7607abe5774c767388660c2e7140963741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f8718eabac84ab05547848f158257742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a5ba334768fbdc4f589e098fa4606743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d8de11cc37c507bbb17f2f0a68f7d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb16bc0ad785b6141dd5fcfb74f1e88745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfc64ee72d63712849c14059d28bbc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328747263a7bab64d2ef6999abbff45747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95799262ac2f5cb6c981fb45710595c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac970638ae8cd346f5f0e613b5ef06749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c57096b834762f37900e3fae402857750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8782ab577868e21e8254f9f7156224751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad95a5e7f95fcd1a2345980ac3a670752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bbde38dbc57107f3da8e5ec0d7cdb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd602d94180904583b7cb8b2d213af754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113d711bbc3ebcc4a478f29cd696505755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07faec7fc61bd6233a8fc557385dff6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b9f51d7940fc88365d019a940f7fd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2112464f93b42d929a940cd3bbb67758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334359f626b1ce9ba7c4089b4efffc1c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>