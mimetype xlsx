--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3555ef46e1089e24e0815eef0189e2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2f7e142dd6c467dd6bcb6722265622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7b329d833d2995cf06499cd8b2bc63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f82eb09f7de14a169069747639b09c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31ce0df24398cd358fb4f2d36e91575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ec65cf392846d185377931c98b6d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c359997e66bc1b940b40532dfe4c8887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1e5d4abd9a34aff5318aab14ef7358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f45525a424ce35cebef5d7f8498869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94df17fc1d6d0fdcc03dc36f18620b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64074ff21cb804d2e6d9de3a1b12fbd711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ed0edbe4a3274f1881d8678e884d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ab84f88e88052713d55f0bd7374a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bce547998aca3039c4810a3cf47a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffe8b3b58c78aaf4bd7caa6ff88dd415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abf5e51261f85282e0d3a60b89f20516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b84b9afdf074cc7b0aed35830ab0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b87cdb6600252f2e9f452858abb4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b126ad04ee5d0827e06dd3b7bbdc8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ec3ceebb78ef0598cdb188022dca620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf03a899426ae643daff659bdedfba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0b8677bcd06c2044ffeed67f4c38722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0b091b5f90b9efd3aed456969636523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a067d162ba5f8c2684c869c7b440724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb8e6ed7a2f322e236f3b33c3220a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca85e0a5b9f8009e88c562f3e366cb226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54d26556ff9a477857d4bd92a84aad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5c56f9b60079caf51f1f0ee71ea5e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa503a006b4fb4a3415b1c1794b9e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f65d58130e03e14c361d0e277370430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bdabe4161ff90bdc71105f4db2b7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c55b52f61e57b90d1bc5330947e4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c50299a37a6c11b61bc8bd9086c58b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36bd6326addb5910db811590a039f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e789d4e7d7781e6fe0d0ac89ddf2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fca26b470eec2c071916baf2b0f7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e740f3ef36e8206551e5c2bd58d9a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fe45e3d96a2b688f7ae114691dfe938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029dcc269dde79bc966cbd4740e980439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9e2e65286fc3ba41c8752dfddcd2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac379639476c05f6bc5c8ef6fab2efd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20faca9e6b48a7d7c7f967fbf56eade42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94075a239ec2a51cf7608143bbf11c1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bd4d58e4aad86808a092309b6e9e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1de8192d3738ec1bde400f64c90d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07b4d603ab6a6c51892a61ecff77db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79a46db8af256f502a767df0bcbe5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6624b4683df52c3729988b63f1c79c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9672b82f4341dd2f015307aa1743449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95243e68981244fc98879218d60a4e9450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba5e9525e57ee7bdcd67b27aba549451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d99dee8e3da3f13dee37efefaf462452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef828b5b8ab7511933c8af2de9e87c2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf861f3c4f51bfb6ac5e3a23dc60e4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e82a305745fe55390e8b488a0848355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434bd39631bf189bd8dbe0a88b4ac5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290feacc0d36d44384ab2935d2b3ce157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df94fe35b976ce4daaabf46494c5b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1aab3c4b8615cfbc5ecf7c1f5fce659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25bc9ff588a86e9f2c35d6b5f6a17e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f54163ee6f5df7b9775b30e11472f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6e68352d50d47c1f58605b82f2d4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91984fbf5412f32e55813ec1554afd7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6735f22dc1b05febe7a71063a45a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa770b80d36c7e439d427924f8d3ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912da847990af98ea6bf07a867a810f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1dc77141ea7ec687816019721848967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49d57b7e461c651a71ddc08a874efc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a35d7486e51e3eaec0eb179bc281969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7225274a9c28983105dfaddac6a34b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cfd4a6f3aa1794cfe4b43ffc9de9871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea0d480b40e457c5631c3a04193f0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c833880ea9176d64e4a61e34b3434bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c8f788a9c1d135d1032473ebc580774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56cb364f9cf225a32fe37ab4b6ba1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea6d7773f8244c4bdfcad10fb018fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc78028f11d7af8d876c2ddac35dc177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021f6b680e7ecec777f333200abcb6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c89110f9209fcbd341b85fea3f8ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816d4d03d5b0124263faeb89e3395ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31c932cbf311ee623735b84c20a87881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0311ca2103ad54868a69f216bbfe0f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfd5aa5448fc1fda5325535f0dc8ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef57600b8329460cd7241793c9199c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c5bfa95aaef0468dc9944205535b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd61e7e731c8250724fe17e095ba82786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7ee0b9cbe403f840758dffb67ab8f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7f04c4b2dede249ec4a36f241570e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c15acffff82f52a67f59d9797a843289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38755ed5a0d6d4f9f145ebef9a853f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3a04ae73728204ba9a04bd51a73a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b20eacc45d3a604e054a493b8f160292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea5f8ea0073567332b2ddf16b08f9093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70348e121961889572d4d3b6ddcf730094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186ad5ca6d1e46bf4c4f3af64fc238895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d3b44060349ea6f57cd14f5d94cbb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28698bd6c4c9e0a122d1fb1b3e8740ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d193cc49dd5a8b8c6634f78bcba274d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93da7202b6e93354b8a43d909cdb5ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfb2a568d97e31bdd0f5085b801a62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a46fbd4434fee3085edea4d5d4d5a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0fbba78f5aac3b3ddeba4c445e566102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cdf062a4b9c24280dc79be4f0c8df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511a9887a4b38a3dbf8141696ac694b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2594cf42d3d3722f6f1a310c0a6371a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e2058977d3d3e29e8c32ebf365876106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7814e68aa024726d727b7d104b95ecf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e252923c22cb17aa5e79c13cbd9fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cd4a648753eef931f92c5fc929538109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127f7750579be9013e771963efb1e56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ca3f2d25cf381f1fc17dafe52e7cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2114e955f017f9686c45b858fa2bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740fa4a66bf67ea4e62d7264e215b45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951e39864ed43beb6ef841a05a07aec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f14a5ceeb579fd6ff3e3a697a2cd9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17dfed4aeff5459a3b0e168921ec19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0268fffb5e0c49f92843308e49c269a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927c399c7f885eb910b6ac2e331958e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e06c2f40d1482cdf8999510068a5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240258101e9fc5ddb9170f402cb4be1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4116b1c9dd3bd140a4edcbef29a1bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132f1f6187cafc65d69654dc6c861d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda08a3056f324ceb72db83ff25cf0b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1e21fbdf0a719bac615b751ca4e79124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10286efe8388e9652e96bce815c6b142125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1fb08195a7c7ffc286b42c050ce15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba829f8912572215901271aadc02cc3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ad8ef87601134da33d65a0ecfc75a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ab7a4e8be85637b067b8b1788047b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de68491e1ad52b89f4bdfe02755d0b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba143891d26a75562db4a1d62859f4eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45073a0ee5315a0837e1308590e31ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d385f3bfb81354196dda7a1705f38d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9722946e8b61472beab473b05cf99e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bce51355f78362017b5d566a1d1bb7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcedea016dc6938ba35a470039196f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a496d46879de37526124cda2d1068c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda52fd33ea8b7e43a79e7136052b424138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dde1d07a26521e04cd40a7b65db7f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a26097d5a8ef32105c537c328d71cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be9e62b75324348e939e7354aed1ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f57d2c61b07e3989fadf51c66d438142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25982f47cf78c97cb44e593453ec022143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528e1b36a69fa3f4e9e37eba1589b4e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49425a8e0499eb679f6e367fdc42d5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42ad627d4459d7282946c0646233f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8395a4a9f54bcf0dc6ff8706412a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3abed388c351b68a5f787b3ecfa3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6ef14f38aff067769397fb102fdd7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59b1a724f077ac0c8e8e34aec46e26150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2eace92a0b3d5398aa926aad938d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4532430999bc43f76ce7fa3f7e616152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba744411cea6659c1b9c14b566e390153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b7f35c5da3249a55bd18e8862ff7d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598c22742a3e8d293a96c6a42aa694d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ce0137187a5f889c55add849b4854156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e52a89baa900c05b0e2642121d9e4c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c2417d63fdf0f8c81dbae1320f2e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1027f0b58ce09345c3fd41cf668f9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623aa600eea069463680f26f024e890160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f085ce34e4341e678481ea560aff8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451eb1f7da2f192e6cef9bdcabc8143162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de6762157f0386dcf4e9051bb72ac0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef19dcf632efbbf859f24aa0a38a088164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913f40633922e0ada80c802ca1f385c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d416b26d7b6d6704a35666aa8d61e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c7657ee3b66e867ec89cb75122872167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd370b07aa96a97ccda7bedc7ba15ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9174da5ef61048992392abef7f6fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63535ae0c885c7d7404c4c2312a7b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae50dfd752224614268f5277c00c53e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcffe1a2644e2cd918fad9d475a5844172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c927f903c1c025dc2002eb3e9089e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346c31166e2c6db5b6a59937c7b7221174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cf0ac7ea6f3bf4f6805a6d48e13f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26443e9dea6177a811ec0e140c7dcb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3b2169888e5858424e6685132f60e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6322875a722278d1a71c567001f4457178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1b757e60058cd129d94b718732366179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0df1d87ddbb8417ec3cc555cdc8c44180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263da6b64141b8988d1587c6f614168181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b92d398a536fffab2b130c1c45110182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cb0df0899e18bd2bec76b7d1b6315183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d834450702309fa993db3021fe01c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4160e7905b16b6c606f2655be3d22b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0210c450c42511df6dadbabb6ba728186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8052a3518cfe7359a6b3c4b5c9242187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01853c4d92d2bd0340fcd5542c99378188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef293bd96665560c86cdae92e2fcd105189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fffb48b3f4bf09e65419b9fbfe6787190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3f9fa8e2be8c27c4fcadfbf22c433191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a8eff2315162baafd28bf07f13313192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925974f35baf9dd6987333e0045fc3a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b449829a5d79e22ddfad4fee8137e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6f2fa0bedb1c186474530cd860432195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b4e42f0e73b0de0835adde7d3c9ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed20f99ea718556bbf5905140ee0b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbed6e1135eb90b3b4fec949db3f6b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390efed8856aad16e66e87d47b78008199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3d4820915aa0cc790b1f6622e1eae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea196bf4bd1a6bca9aeafc26e68044c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c380b5cb0a0b3113150d3ffb138c319202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2bb974286de2bd2ec102910a75f8f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66f99c52acbec42377f906875b7c8a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af130582c827c587cef2dca41012f78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916acc0e0876fbc821c4bcc9f0f0a381206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c837e7472b95a6f1f3250e8dd3daf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f497ff1c363c5c455c98cbd84f2dd2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157ea4aa46ccf055f30fdafebb9029a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e913cc6d84fb71bb0342feb17d6e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d81fb04dca0975cc898f27bfe2dc87211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d70bbf0c7cfef143328a0fadda2a1e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5c49af730fb97a4bd074384c943dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c28b2cfa466ab5264efd917ebfedeb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b350c8ccb3f0d91c46d2863864809d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8b7102f65d7451eadef97abc846f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db463d6666aa30f4a62a610213d97e16217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762581376100dcbfd4d601023051be0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40132c6adca79d524c212355d174fea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ca4272c9fd8ac97f121357c4b7aec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c8aa760ee78ca5693d605b888ffac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89752deb204abe61d921a769730655ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26095f3367ade947ca93db68337762223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9f40f7b444a62f19f62c13a2a3271224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc272ffcb33ee39d0b5abceb277f8ee7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8170e0ed331b31cdbb12e70b4933a19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211aed68a8b1aeae30c08ad6e2f12a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2464821e8f2b0bae8c9d8fd30fdbc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d88a925fbecf02e106737ea235553229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efa5396b92d91d2bec6b31315375a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef570f4a776f8a0374285a3b05e37b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c67cef19927d349b19f4eb76c9eac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a0089bafed87749be24b458d6342f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637ad0a1de421797448d81d261a3d0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d47f5f10797e9c21c16d54b945509235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f89f00cee74f7b79daa66d0a2ca08c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60b22021660b5ebb4ac7fdffed4600237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83d276952df6c27604cf331997af47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb54c38da9ed31b0f433f7a77161d3b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643a66026b2bfe4c0e9d6ca417ebc02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713072349b48260ba800c832956a669c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feebfb91fe8ba303a9bc91d95c1e127242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd568ddd2cb5a981be394e8c9ad8ef3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a1132d9cbe3fdbe2b2a04646e34fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cbe51204884854b48192d51ae0987245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc47cc274fd7c47413a4e017f902d91246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039abf6e301be2d369e1071ebd9163e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd38203c993ef74dbd4f96ae52d191a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c0729050cb9e629213833eeafddbd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b327f3a436e02a5b489f2769ad392b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85ab1a97c225fcd4ad7da49cabf78f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6a198510c3f2296dedf3d62758708252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243db403006197ea439aac1bc9624b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c9209a19a01e56a2f86d2f592fd8d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19023b2305b2f08ae661488bd8f1c106255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd787ff33a3de8e74676db142c189a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04173694cea85cabe90e09087adbfd3a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb21302679ab6c7ef44465b52c15301258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fcf157b044af0d539a59e6048439d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da811f143c45cbb4804f2907991cbed3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bc8cb363e18d51e63480f8c20a0cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc53a615b2f09fd4e684db4b95f97e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba4c860bf1c22e7ee1634231541cff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d29fb06bf908a9927206ea220a527264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23215ef4921bbd7ba94139d1f11ee7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14781f4ba4bac960864346cc03c65abc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8acedf2002b41b74fddf6431ae8ed2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723e99b21d52fda227183ec4e57b0a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba077c2fac227760433224002f7f10269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace828132f9ee07efca01f3b9092d64d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c31ce0f3de46848ea6704d538fb565271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf667ecfe82f92a74a1d1568f2bb823e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f1f7c3cf50cfdcef2fe4c420f6762273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76d997dffb3f204052db3381c36624274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce10a32c92016c58bbf0062189afbe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292875fbbba245efb97017441136ee8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900366e9dd24bce699d9ff5bdebe199277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d468305f470e04ffb4195966e9d2dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe3a1660b43cb4c05e484746f38aaa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37688541c8fd9a5b8b0de86a89b9090280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ff9cccfb487d6ca258c6dbd46ef9e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e903a82c4c0509b8256fe449df284a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a8ca6b2db8c3ae9cca10b6a2e281f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a443c4f7a2d902feaf034596436ae0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86e3141c0856a30d54df6d2a54e6fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f045b56dc49de955c8916e35f0348f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b28aea631a4ee0a9f9b264845d7b89287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d890f27da7e40b0c3e262a19c21a87288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7a34e0e9fbba35caf6f074686353f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e887dc71bcd962d27f28e289c25e967290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57dbdfbfd86b36ff36b75b0ad92c60e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdff295cb0a8d2b08514b190ac4337292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc733378658ca06a5b2d33bea8a2a90b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dda1363dca769c030aa4052616cc6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e5b133d7fab7cf46144828ee56786295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957f9647078cf91036d28ccc2036435296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bcec14b95f64089810c0d67d1c3dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923a8ec8d688b35356291df61ddf646298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb81212f1274c037ff3149238e9dcc2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d066b2d140abb1aed361130a851657f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e7bff91d654f32d570627fa613f16301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7b0b04467bdcfd91a75637b6ac5a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86073ce7846cf26ac175ef5b39e50c71303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc91bf173ff41309238174066b19dae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9b3953793ee6888b5cc5601babc18305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68559bc13a5ad7b9727a21122c75f081306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f26110f9c6d857ce03a9744c775184307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c192ff26e3c19a1ef65534b914c05b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11fa300722dc6ccb18c2005ff2609d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b2385aa4622ba13920b1bb16d53bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22965d95a1ed72108efea2be0388af8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7714a9ce140e4dc735e7fbeea8d7401312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbdd0c2addd981a4e0e85323bd061c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9f29423585324de1a9a3a3bfad4ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9337b8d2ad91279797ceca055f173315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb09ac6e15dc3436a654d20d0ec5d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e7ba8e708034738bb1d53b1025128317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba674da28b289e5b6df2e9ea416665d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15940bd80f7cdd9c5518edaf3da87a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98d8cf5e79a1d0683a644399d6d24f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98028d44c4adf45ea577568d577d5213321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a205d9b38889f79d97246d4ea84d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bb14379dce1e2741ee81d12be57d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032e3f65f921a9b485f4353946e84ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105854158f297b6814ae9a070747d1a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597d03a6ef7ed1a9027dff900d1073e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfab52dccee0056e404e22e1ab512e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b575464997144034fe3d97d8437d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63644ab48f24ed8db58f42be08a671c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719dfe5e1921446503d1373bfc2c79e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e3b6977a82a9fd93637a0f1836216331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9a1c260ad4b5b31a0efe7c147f60f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3d9a684042431a1e76f58a30e12e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539712b3bc5f76aa0b201a1c3386e29334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c127ae5b5454aaf37096caef8b22c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871c0dba2ea73a19f59b134228d919f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a87f99fa4c9527a6fb5d84d74fae06337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b49e53c3662d03d00070b19e281acb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e329d01742bfe9d6cde8dd7a15707339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16e2c32ffd23087ee90f45a2eefdfd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b856c06bea11ab50cc658e3a638829341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b3116cc6c15312d495f34438c4892342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f4269ee9cb91a2ee109d83662faf4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f5b4d4a2abe25c736f837eb420365344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5d1e425d438d60b8813609040d2e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b286deaf6030f33bb8cac866ae1baa7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9232dd4dd18bbbc66ac312b0cdfdc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6b233ffef3b3b96be263eec37a3a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af1910306377420e392d0510c8119c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4cb902e1c05e0d64e1bf479bf1038350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce94fd388e5523911d9e27e1603503351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbb05ff5d19a4105d561f4deaf1640352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5add6755c83d58baf5eaac3bb73ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dbda1897b4d9213674032d6a19c54354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b16c94901e7f12bca65949d1ee614a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa263a80d472e5c6026479ec6da6e60e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5000125c40bb840f2a10959043c111357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83a233b89f41db57b44266235fe024358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38565161fc13a579a16c26babe8af9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3306200da8291cc2ceeca5bbb160b66360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02f1514956c60065addc37911c3a21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09cb92f03f454e2739f13fee4cb928362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130177a017f7f7ad6e5546f3f73d3e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc3379d4e4eff0b3eed22628f77c1c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632581cf2148caf0dfac452dbf4f9e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2e4c15bce034dcd1393f657ced2e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ed128010f79c8af2e3bf68e655880367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034eeeec9d59497360491706d583dd87368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fec00a8e9d31a21200ae934836780369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ae6c3121813a9395a3a86c0eb621b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf3f14675bb42823db717a5bbd25df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaa80d35cd46b5cc02131db8edb0ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b15e302452e8d2354e42948a6d153373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b936e58a70ffe65fc6746d9bee554d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f97cf9c94a019be5b4dafab03a0d84375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb0bd4775d417c656d4fdedabf2400376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0424f50fe7ce9981b19835e3db82fe1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb87bbfc9483a2ec64c35f72084985378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8ad103c8a8e224201eb2901b26ac8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b40b624fbb3c58a6ad7cc3025df05a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b871ae55aff10408dd784d983aaf69e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03f7647b3ed12311a0b797306ed4e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2062162422eec77d774402ade45f1e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b5d80fc9c694ae46dd3a13366b3fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd458f0b69ebc863f5118524324552385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76431347cdc8bc31924d9ea8a93dd536386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f28e3d7b0efddd3a9c41f3637f528387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b3f0421fff4e53b0f412f430ce989388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f9998eaab9ca85d4a0e04b55ba794389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a67b4dc7ce23b4eb402c2a40cd336e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ccbe177b13b7275fb33c0066ca96a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1be0b138aecb684e4ea3ffdd76189392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca4bf9144fbc287eb090f2565e4639393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0906862968dc255932fc0da9c3cdbb0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92882cc9b07603a9c910dacfeabf9e84395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87e1050a1f6bfec8c7442141a01734396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fc0beabac1795450bd3cdebd7025d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b11ab52e334ea222b96f997b2def3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed17efabfd377ffa88ed742ea38a20a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805fd2fac7a48deee5f7fc16077af41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3ac8e3f06bd7753b59495b989563d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86b46efc8d730719aa3d77a0d777bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b3b3928fe134bbe4610d1cbd6fbb6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f704cb28abbbb84e8da9991837890404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fc15dc3f5982f7dfbb8239ef85744405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf63c84008896d85c748ebcb65bcc8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82fcba0440269ef0f6c1d9b3f234d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46aaf16644659edf1d76a6c9124d284408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a1c2aae29d2869369e809c7b56335409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e37be3a61459c9b6ef3cc5e6d59c75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f108383dcd628bace9e9da05b6b273411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282d2e7dfaf84605bddb2128d0da80f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83842f01c935ff5392e52be9aa29c2db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea26c22095e91994f3851ce6ea5c465414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4182278e32ebfe8bfb4dbfae11f5f83415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7b753c57393b6491a59ffd9fd1de6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3e67eece0de087fa3ecd6592ad365417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e07defca2d74c54614f3fc2cfdfb43418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55741a65bcff0676258fd0dde5003d8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8af1f3a5de3aa3537dac4e9ac9c93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9321f16a39660d79ef22c5e18a12b83421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995be3ff6d0c58de1cd982785fe743af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eec4ead4bceac04ec2b06daa9ebb0c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317baa6e0ec193a489488c6095dcc699424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4713afa4372f3361d4999bb5138ba76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26714cf51115467d21aa457edf76077426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573a680e378a4856540590b5d8f217e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d56946197f5ddfeac1b63c123793b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a308328e6f1e8464e4c0bfd4472a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995391c3a5117c2b1c880288ab50d35430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e612ab4de76dbb9bfed1d8b71c11c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175213e64f712835b17a63dd3dbcbcc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191a2911cc8bf3d055b3365e6bd01f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b8673d768b1c84baf08fc10eb711d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2b8069bf1e7ff38146ad21550b475435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497903a9f3b4fa7667d3aba73eefaab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc2effe44f080f7f5f20a2cba74d94437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed29c2ab1c3b6ac85c3cb6d5452345438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b916644af1cb9707033db80e7f9087439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757abae87334945572d7b6ad651b3e54440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a587484dce4ca16607161c7d2497046441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f45fd4d3fce70487213e9f6d5f54b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea7f7ebd566d9497f07261729f9640443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d26bbe55851160103c0290e154b12444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec63c44c80bb18abee68d27c27176d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e765ec5dcd6d7a821eb5dbacd55e95446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadcf34f1bb00b41a4a946a2725dc77447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319bbaa65a9f2e965d671ad5027eac1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e6e11d0494f395d7dae0691c3978c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305211055f802c3b3c5d7abf0120537450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee17465b5f943e9e7150ba53f9f852451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365869eef59dd7987853c1eb03622cc6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5576b741a14e524d87dca09de3916453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54380642c92fb82a6ce17562cf0c4b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e23c5e42a70c116fbb29d52776914455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a23a2eeaf4dc94f0f1be853de3cf15456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adeb9d32dc97de209a4fdf7981c469457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e426c800a5c44232e429036f8f9d5c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76ee79a5e010c079d09aaf2b3a4cf4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1037ac7302472eaf83d6583a0746f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a77ccf45e8c8c82117cce0a9fc2dd5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cb9decc807dd0765cf91485c3e515462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8e555b87dcf45c7c01c61f7827b08463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d09ffb53490e131941f3abc43c5cbe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a215a9c1f733ad87bd353b720af777465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7520029706712eb9bb1d90fb8d0e07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea88884e03bb6e945b14a7e35c648f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85bf2fff6da85d6285847891fe5ca2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb08b854df6e781da8d4340c59d8d4e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd9d866c682fcaadbea5b32285dd6a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83bf42e5380ad7f654d542ee6d011d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca19994d7c2835906e6beaf1af5a1db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1b347eab5f5c9929debce0682028e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaba1721030fabebc060f83bcb85a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d699dde1ef75b47065e1f04af8d76475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9415fbfadadbdfeac99ff06419ebe0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485838bc52373f96b1e8199e1e55df7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4ca816adb4c32fc0cf6de27189956478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda61c11dbb7eb80931dbe8a5b0919f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcf2fbe6f279abb6b7337af38dc6cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f469d515127004d19c4c4dfedd600481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d1d24f8e7a3ef746c8e314609cb9c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ceed9de8bf237d535e1618928d241c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad188aa3dd14b937527739f2f63656ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5fa75a762dba49f09dc39bdc4dc02485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c35cdd219aa78c78adc64d31a95c8c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f599de07df398aa75725cc1fdbfa4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8e91c1ee050f23159b85e94b1f28c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b492bfcfcf8bed762969c8a0683e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52e8043773aeaec662ab213c7dc329490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c8deccbe12e071efaae6d9cbecdc4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91b4c559b3a618c869111c5fa27718492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412ea7fb62011ebd762181f34c64efd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a487e039ee535f20ea2431ea0b39d19494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efcfb6f688084ca5688e350fff8161495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec14aa5a364937f5ed4b1bab43280f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d33c73adf7191076299f0f409ee0a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e5f01bc7cefe4f58ba39dd05792d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed4f52effed1845725a8fde06f8152499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c0764b8c38e0e276cba10606b7831500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4225c8207675b63f54792e58705ef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb620d33ddada500fa54255bf24b30e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc7f0eb9f93c9708d8fbb990b6c377503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b091e70d2ac7d416344364a7f53617504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf5ba99577aa149fafa0fe8880023a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04738ed77c7e97df87ad7ef766374526506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007a0c088c18364b91e85263d61fcc5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c21d5dd3ced69ad483d895f8af569508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5f99c737e98e750fd39c63e7542b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316be53419c7b7d89f1ed115448f76b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c082f4bf033c98a7a1893e42c57fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c60d1aa27976df3ad0d22bd2b87ea4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768860720668a95d66f9c062981a32c3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6991ad3f392dacce28e02a1c521e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43f8ddedc1e3a8d8851699c3643f17515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83416f8e4c53f9c24f76047175d98392516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c2fed0751bb336bd61500911a322b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b4c1bc2872b0d869afed3a48c98bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339d3ea2cdb1d792ffa3a84d207dbfe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453234d744e6e131075f17037227d95520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd85d3b8fcbad8c1eff93ea8dd2c366521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58ccb04032fe5f213b6145127e5c7c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517966fa6a85766e223dfc93b1818be3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324a89ddfdb996c47cbcd6d015d12f6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2edc478f4fcdd85dcd129f4b8fe505525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31da755217acfd6c3b4acd34c929d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753420833df1c9c290f7b549764e31e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabbe65f32255405655238dd71432f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca2903209447ad22903f95f88ca440529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc857aa82593cc5206fe10a1fb9d5ee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e3dd48ac3df50a1d06f10bcd3ea94531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125a56ff660c38db33ec774b4d335bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dc306a6843b1e1531c6ce7fde5e13533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c213c2dd17fb89c6a51c8985c259917534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e89c0ded7f854dca87d99cc7a7597f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d3c65d227ea81ae809699c2d801fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd15c6e4221c7d548af605895f90c72537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c80bb115b0747b1ea57c3fcc884f40538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260bc3320ed14f8f48205b099ad691c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d5ecf27af0a740605560dc18b3981540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f5aef7d70bd881d07188e8e26efcf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d5d1bb38db462ff565a5ed76d9da9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2177fc59445373e3ac78cb2f6bb213543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b973cdfadb70882d0d8aac053b5b73544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221561ab36d789ceeabe1ca4809a5f87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc66c5d4eb104e780d7703910d5cc97546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72546b08bbb60c4cbf8942884bbe585547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf7d86c4da54ef1fd9dfa832173ba1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80299842a2d66d165e696d913304cf95549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4dd8e66688877b500a8e421ef583e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8be276942221bc04ab43026a915323551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ce250935912be576c46f50b0c21f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03feff22e66a60b0a910bafbb3445a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdf5762c3ea2f5c6873981d0f98ff0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e79d2b57b5b9f9ae3323f77af0077555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c57ac6a770286be314e515867f576556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85230578265d19e78d259e32fab1275f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3893ec25ee5cf5f79e230d183b1b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715630675719d895185b6b1860f7223559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b153498e0bee3438f06bf4d2b8846560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86c15185ef600807d1d89b3debfb29561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8873beed23801497f64bc67b5771d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d06791ec86956b022c2462f066f39563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36d2843924b36c9c181e2b7d6a2dcf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f37bc7dc9e171daae3276fe700d176565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82596ab2d8774b4373926ed5dd2e2e30566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe39515e6fedf6242b7e17f8657981f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3d08086a7eeb97ae884069d2fc89e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4bd9f6d95702167e4d86c9dbd2a9a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c02da6f39e7b1c2c3b49096c749d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c8eb755beb77c20190a38b8c3db85571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31406126f786427d2b6aae8c022c4c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961e203522f0d609565210fb64916c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b679e64b66c45a54ba986f0d767db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe16a32ab9d03302ef82fb347a862b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66730ce62cfa2e797504848f608349b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e198a1818988311330c3ae12fbd5a51577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f458cfd186271e303e885262fc0434578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263ee177b67d2998be6fa6931d157fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3dae0f95600af114aaa8066b1e97cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6ab3ffab0171d2c1000007348667d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf15a207a6355ca6f3eef8901a8915c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa7f282b8179718e53cc8f5d271e1d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f1fd263e8ac36537c9cb06ba48dfa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7de423ba3d45b6ecdb3503eaac112585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bf34197e8c152348ae357ab9168fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb436eda101ec844a1d6e1215b5655587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd787ae6d177a597809ddc574d8fec6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712b9cf898dfbd7cf7776889dc41bc8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1101635bef13c2843a74d45e9fcf8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58925310e07843814e11f0f2bd2770c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c05425a88b41257d123f009bd198ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c24a023dbb0de33737da47387a1e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f984ab4cff1ed17b69a7eb58930a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb194907037b69ec4447194760bf4e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b281b776ef379867d370ed5232cd9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf949cda3cbf6abfd50af72cb810c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74379b797e964f695a967ecb566aa449598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b7f27b0bcef3c3d0ff4764a69d0b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1ee70b398bc06974f6a08a056a8f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f2339e3b67b2d1b4fb441cce351d3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0d0c9ecae31eaebb0bf1d3aca4139602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8be5014c4b4ba8618f3637ad32c902603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399686ac6395e56c6bbd9fec0181f98c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969a592a296f34e4e56b96d718e7de0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec521964627b371b14544c3cdf86afc1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e2d507ee78a939f012904af301eaa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ce6dfb7e1f6b560740e4c159f9863608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a403cf08f09bc5f2c18fb931b2da45609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f803480b91cd766f98951f4fa37c7e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705b84f98d67737b3e876444d892b8c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a37df87eb8e1b5688f94cb8fc2a870612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71a1243a50ae6fc869044bc60e2b94613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621293037b77c29f05dd046c940a908f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f92bc45556c634d266cb28eecf5aa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f0760c72adb540771b45229713c72616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3685614604bb83f0013b9492428683617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e61853c284fc3ddfa61d124b055b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38565ccb850328339b11aa4bc80b9b95619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06bf579bdf3b4deb27994b5dc0f480620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf698ca21f8da3c77e5961a0ef7688f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaae444d9aaa8cf932bb4b5761833bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecca265a882f98ad3b8f4529fa22888623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a28d98454a59cf8e1d3582b759e2e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275f2044b80945638313e35863933c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b45d93059d21d7f1a2f199deeb8309626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c369603e245d956ae6153274d161b2e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837edb259812e459a0553c6299af336a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3867a1a5887c6de9c7e35d13be1afe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38152a41f270d9724bde77ec0ceee725630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f401b17883652257fe0334db6d5bdd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6222baa6046b431ea8742304f37a9a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4adcfe04b7386e5132b311acdcfdca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471d6188958588b2cda216e661d3532634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7c44ca89b08283c9cf4725c7794eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c24a9a80a657ab880fa6ecfccbffeb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f54cd551be6fb8c372cebd6c83142637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d5ecbef28dc37622c31df9a44833b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c1ce18a1e69506a8b871960e5ac77639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a590a5a59663a7586a6dae6c15f1b32640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfeba49d46de786a392c67b73c6600641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670aad58745bad1d6ca2fa6972de7760642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816c8885a2347763523daa909044a05643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9feab9e2f77bcd0551dea87f5e82bc1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877097cb1d747db2d69f75c1e60c0275645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b455fecfd6b655e01bb65d571b9f1c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e91068ddf2ed3ba370bfde15cd4623647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1ff50a89663462627c75748362ad7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d180186515aa809d8d86724c395f57649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863eb15bc50ff44361b698081dc94fa3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a101b3f2a9e9aa80a748aefe08e0c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04c2cebf55b3d91d6bf13936687f52652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77eb100186ea415d3a325b9eb5af535653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2f7838768b6c0f7f7097a248a071d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b917271b0d3530aa5b507e1052163655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf713f5812d8bc70ee23a6f9998f4b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de063c72a0210e448e9f85b4b8ddd5c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59608aa0b22a305753a1ecaee98bb9f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f9e220e3cd95f41c27389d91dcbcc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f17d604cd2b2f673ce97565c81de0b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b12b87db93e9818826be04be45671a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588f96bdf4c5a4c1285476f2ffb4f54662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1702a9786854e9cf0633f881a6c1319663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f2e28462663ac2ff245e6c0fd6e68664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4676c7db5134b8b83ebf85dd77e66665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bcda37ec195f5f0a601dffe24a343666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62852a280aeea4e51f6bd439e609122667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66c0e5f513d4fe62991904c412d636668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac989787385661e5574fcff6589f8c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5d15f259e57f001c598f97f0c8db9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8387294fa30f73c83d27e903680d9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06f21fdff469af9d75ebd85bbb2883672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ede2b46be3efbb9dbcc7ce2aa23a8c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9d90b6484b4119f8219660c81e2e8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e9272b692354ebdb4b21f607e5ba3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883d726635404a57d5428252e194806676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58abf7e47f53ec5f8023140a0e41c01677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cd15c221fdf87627e655814491fe0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32e10e2a59b35a6aae7d14b13e2953679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168666c9c092141b2327f60faf2523b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb0260ff814771ee8792402642186a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ac9e68122ec52762322a4b2d33dcf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625a0fc211c515111f463bded0ce434683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c23975293b483d421011e6cf72fa4d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6651b323e7df2370d884bd0068524c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0585e8c0c344fab8a620d0b40ee236686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c23fe19312c67e4478a3db6b5b43a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f7879cb966ff7a1c07a9a8d48105e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7597b3e7b937972bc8b89d0742bc2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5ac75e20f99d039215e6ff8bcc2b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecd4c6072f0a96cb782fe3eb88d054691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebb07bda9af298d230bf5dfc78a222692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f296bba6994ba185d1833d4bf0639693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755eba62c22de43e088d79c687f9dc5b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335ec1ecb1a4efe043a1265f7ae0865695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe7a2cbcfb3a83d0abedb8b1b2d98f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0275acd4caf4aa4cc5395b7d4355d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e68e715223902c8ca03862ef2612c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65fbb41afb68d4e701e5a73459aa07699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3ee5d2af1e2fb88617417e2404f5e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5d070541ff2a5d95af0d0dc03f902701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270686890a6cc7e931adfbbbf09aff9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de99e53958d017e9c84827fcf85cc6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500602002850ad32d12e99af5a3d39a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0962a7030e3a03b2387ece146867d22705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036a37ca6dd04547e71a924e1271b76706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337240b6a6be645c793656c74bdc1d35707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc1279fb28011fba8b64ecd5deba18708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea7ed4d40121598778fb4540c2d080709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624bb8a1fa415032a48ef9516ff2f15710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a84c29000a828510c49c8f7917f22711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9ef76a2023019c500d87e56c305cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f922e4ace41b980b05e87db8a1edd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437192e65f34d1893b2f5e14aa7afaf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedd91f8d9e8a63f258f4b2e45bedf5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87969b66953d18aef41c7063e5b28767716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a9876ed3d2bc718cb4d297a128a73717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbc869cac0311bc57e2eb84bac2bde718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207b824af945b838ec32a75c3a4a4cc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9ebf54aaa250f47857bf1f4494bd5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e973fd127bb06e2a175b5a896bcb73721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa42a7af3411750c803805e5da2617722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce6eb82f5bcfc0eaea10ee3c33fc31723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ef5915dfe65f1d1bd29cf538742c9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88733f86ab00778f0a370f90f8b60f6b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d140b49589c5867fb4b880660ac05ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3638d4c3f87714b22f00f66313971727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0ffd4bf722cc41813a0690a3b24fd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1090c714bb61014c7b5bf797a9b38a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d23364f3f6ed094100d5a0e962de7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac849c11e86e0e03c3611219446ec63731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5238e938c66ba61927270961d5361c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656240251a8d0a2866d5067c4de9c9ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a2c5033707b83afe1597d9887e208734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955cd4efad906dd2f66ba778bf633e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b916125cd9b341d3bda34acb9f4f1d8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95249a5d22f50fe64be564bb2ff141737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046566b02ec04f9a14b3965095fe0c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8722c0b741c05f76e18d1f4f89687739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e38dc9fd9cd885c6ab2cf5a60d15e6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4603beaf13d16cb6665011f6134eca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5397fce4be00edeb6e8ba139a2debde742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064e65f24390be78a692e4ead25ad89743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc59c779543e8137c4db7901c07e7d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e67f54720674ec6dd4c8c5da26f328745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e32a4a978c6c44a4ce8d897d4e0e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b78c992534bc6a7680b795b0a8cab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89c0d7c44dbf4f430b09a1f16d90db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415246310ad504ef3d7b899c1b039a5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5992c8acea4cc47048ee7d40ddccd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f08e8c452641dc83230ad3494c822751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582525a43b4201f485813d7d5ffed9f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b2d6526d2df98cbfbc9f4ab1d8a95753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f7be6184c28e0c6eeb5ddc5fa37b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f2f7182f03b737429f7c9fcb98544755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297adf0cdaf6f3a150e5f17f68700a2c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff89309fcc1c9f8bd7999365049b1e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03432a1a8f74ce97c3c73bb2e15739dc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ce5cc2202148b85b4e530efbd7e01759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23733ccb968e68323f44d2fe0c2507a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bd1ec86d58c870bb1bcb8fb9f88bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4542600fee56442bd418cbb79cf68963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d087c7a3a11b19b7a3f441434aab834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cbc08aa06c7af5f96e5c3a9b9dad65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37d612ed99388416d4c75d4acfab556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e42778fc4f23ad2d7b96b04dc7c6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af81bb34d58d7003d1ad1fb0757ef938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8772d60eea9fdf8601fe2a4f8ce2db29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d879bdc0c9c4642320b5f39f72fa4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff16913eddfe8bc2757554275ba8dc111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757d0b9aa33f66a6563075ef1ac82f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f666262b902887f765022eb5a93be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8789e0460b3839b28a45fdfc94d10814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8bccb4cc46512f26022f7aa78a09815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cf755dde364c7c5932939bcdfb14416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca380614a47d179f0095fd535ee31d2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a5f5e24cb8555f56e427a49002df718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf75762424b6b8a2792a473e4283e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d413bfb7d7b18e0a39f8b582032d7120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233a8133c02f94ebb1aadf8743fb98c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23890f119be6c0670049b09ca2d6aef522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822f14e6f5e4911bb031a6bb35d1e4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181034fa9affdc371b2135fffe04156824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29841737db632b50bab89dee804129525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a99d05cdf8c9ceac88ea2f1465884c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9bcc492f8c203cbe6b559bd6a546b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f6f8676c06a831ceb57655f739ca528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fceed8f49d45b916bc3f0da7e8093229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee93ffe3dcc579e6a4050702cf80c6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055057e43b1528a6c94617243ea8249e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682854003537398986780732de223bc932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eea7812f71eadcae22ede988f988e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd536b81c194e166eb6462c28005de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256c8471e434d48011ade6f129c77d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408ec17c70bafbf233a90814ddd234d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0dcd63043a625e86eb19f1a32d13137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840380644734cb916d8e6d9296354f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06661ba428ae7d52391344c99d86845639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f5a0f81c81002900750f4be4067ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cf07a69ef9eae78b3909b638c34bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bc71abe11301764789a70e1438bd742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cb04ac375badeeb5e4f6f9f0b607b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bebb125a3dfb4c6e59fb3e5c434cd944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4180a5be033b6e477cd696786c91a9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed4d158182492350da30fab277725c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a01f15d1ba7f493747a3e48883713447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d9d20c518afcaf560dd0f1099ede948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a72ec1c3a75fd4c689a7825834ccf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7c1f95020bd7087995759fb79922b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ff29ec78c3552e4a99c364719083351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d90f0676542ed05032933f1390384252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92df52c655f211dbdc3c1cf4d6b67c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508ad8319216cea6fbe2eaaca472e9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c7a76dd24f0d2186b3f00e78a592f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb3f83295a6c7dccf7546133b9ad6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be21847a07733c0a69e2806f6a988e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67f1d58f4f83977c5f682e66ab374958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cbaaba1c8cd04a4038182ddd3468759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0751b2522321c9b730d6eb653737e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f424e08ed531dc52daa870d6d02aff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b2b1aabc422df5b55fbef269208ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc15cf77db7c58ceb7274e1f469a27563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561c46f34491350d29f587c92331a9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de695a4b0bd5a05a266e51809cb17f5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222fd51671050b7fc1ffdb0f059a4a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359abc4c0ce2672522633056c842b5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607b71c250dc159c12050c876352eb068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f82d8a8c4025c686b78c77b385a86369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd722fd82d928930887fc9793986282d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec0acc782ea6cc4f2b79378a133d2771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367cd19be1088908383810525d2ccb972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a86b38989ae9c610031779680c35c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511ffc2b9b34ecab68b4d13610c561774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f8d7da3a73e3cfdfdfc5b8bad31f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0ce32c7efda32feb57d5d71178de176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b1c4ba5223de90e9cfb4a1ca7a92e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4723485b41fc4afb8cafcb2fcb5f2778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12e2b87bab037244b1bec49fe3f2bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a55c67fdfdd2fed8981e6b2c66c65980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb8b8d9e3bd5a243388b104a48d89981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4417d24021f1571bf6c0c6783ef1b1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9004c9aeaf84af9dd282e8977ba94683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb94e900823c7b5efb66fe98d9795784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2e24301c28084c548185cdaee1bd385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee58e9c88c90edcce6d9b8b9dbe0ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff24eebc96d1cb2eeca4943a1d9924e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f1334b581865e43488f991125b60a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e3e2c407eef39ca6da7319ef19bec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae32a064c42f72e01dbd343060aeb690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0503ee446acd611c76984126e551d9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ceababed80be2afeebcdc3145744c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdaf70aafdf0a80ca6b701d03c7bac993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce22301669c9f6fc6d0cf5b996d765594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8e0ef2adf07cddbf4ecf64308e35295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a0bff530f368842fadbec7e43674096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc062b6cdeedb5d08e49306fb23294d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dc135efb6ef9be08e7bd122998d9398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ca8e897a8f6ae4d994a7b7e18d4a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5acb89f95e39c3a70473cc7c8e557d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3724732f049071983f9ef09d0f0a0d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394692386310bd1e5e478e6027d70e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c3f3a3f7b152dcd44c679de999fc6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60890f773c68b188b06aa31f2ad656104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501168f1edb1146cbc07f11ddc38166105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f00647d7d7ccf8bcaba7d2e9e7753f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efb03dae282a3dad6963e13c53420e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5b518bfd9909c7986d4f2949f4836108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8faab050bdc26139e5901e8106d45a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b08bb301f84509011d217069ea4b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a0944040d9d5eb4acaab84fe4bd7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1516ba52838a097b112fff3c2c78e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9a2f15ad040f9a193f968d1c4015f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6596d37bf05878145204b36b94d471114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a23463ad035f04ae8c4e6d0fab5cbe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c2cbdc00ec9a862d35f0b936ea2e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936536b7d484f2988146e2ed1f9b3dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334e724ed02b73db81a4a70d8fc626a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759fd8b885f41ade8d38fc908d3d880119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ebe8a06b1491c2a896e62430c8988120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4b383c4767c29c614fa2c5d883b01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fed050fbc4d9965e2ffe6738df7641122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16e69afe69e613b8923e97a0b60d97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706118104fdff7e3197bd2a8a5a06f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36d544fd53502ddce9b158c25ce929125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a7171e4429867657da6fb2da69ae6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bae7f7740e3f318f28f564ead1929127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b423beb3080c887b8d5a3f2484211f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752301853c0791c0f224c6f80601016129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adee57c742acec26430abd26c825d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658b2acc75fb416782caa8bc845a501131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618a95b08cbfff1da33b37c28ea482e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4503b3ae3a3b9cd12f36ad2c0330f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed81523ca88a3909a09296c11b46280134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e24196b9f262495d2fbcaff502f055135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e177750f6400bbe2cab29f57ec05bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551fe65ce1a88374b914a1b4e7a0be3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78933a90e3f2461f5b3c5ae969883f2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1391d7d211bde4a18edffc21ccd0cdd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28c6d0f4ced9eefb8c5aba777413ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552233c2980fc3efb623ef865574b4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af48557053b01782f809f80999e57ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb172290d7d04fbb4f1f25c63fccc1b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c15dab15d5cb92ff6f0c5a4aef59c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6401cb2b62bb061f4b6c4d85669b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565fc8c29fab821ea0a4b391636d569146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3e7a1dbe4116a6d1503dcf5acb963147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4c61cb5abe0b77fe4fd3e32b4edc9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1288715d02c09dfa879fcfa12aea7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4d83d053f599480b118361dd55af3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ce2c87979dc60b86653d094e27d79151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e481876f58787b8a989ba7067ab7e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8433ad8b3f6c1da98da35ad663d2768153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86599585a5aa58a1306560f2a8f7d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0b8c1baf81dab3e931c45fe5f4c45155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c75cac7fe4a6bd571ad06a4c385aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c39fa15e93f0546b9ca195df17deb0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2547f515187cf0232d3039f5bad3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8697bb0b35738214cd02881d11985159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52184120109b0ecc797c7a970a3050c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60123e3acc290a6aaecd1c9fb1fb08c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28405f4fc496d605d2be00bb2d997d9b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5809be56cf3f8e56aeb93b78300e6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695bfb926c59001b90ecfdb6c7f6b66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd646820bc9bbc4654189b725d6d1fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda04e3092e5e833ce9fcc1b8ef2bfa3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfe9e328eb74d9c4cc043e5ed7cff3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb223e45ddc55ecedfa1c0dac22092d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931317355b81352ee83e0738a00d9da1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9d7b7a91f000b86aebd9bc5ddab79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80485c1e9417623a4fa0deeb238ccbd9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490587396aa13dad197ee21ed83aedea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdd637054f7da20c37d95a8a2172a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3552137584fb209ea7442398402313174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc964e26d5805f28fa054def089f68d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435fd81865e13d0bef56e5514444137176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c3353d40b3800cbbf87733fd7a8dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e076a89f91ef0720e6f5d433183d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42e13bc122712b0ef31900c359b628179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b67387f4bde21e1d3cf39104aa588d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb00691e1ed89c0402fabd00e19463181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da5cf67211333328f25dd8dcd98aed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991589b7af61bf9b058b15f86debfc1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f2c5d90f3959ffa92648a794461e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1ac8dac627f9ec19fe1bc4e0f3c9c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230e372b54d1605365592806238d71e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d41e187320deff2f3ebc61b10e5357187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397c9abf3b0c1366d4e969e57b60319188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1374f41d07369b7fefdd716f05c814189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bf169bbe9a2595086dd459ec25875190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b94e135b70e615cef07ffac048e040191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534662f0f3041c28f8933db9c0f7790192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b209f8f52545715b2a3ff48645427a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ac60415623a86710fe4bf188bc43b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffde2e74a92e437be3b3aa572b0ee9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74b0c1d77e4e91158e84843ec4fef0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710b3878972d8bb5a03d9dbcd3577c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39f29aff968de634d7e9f5184fe64b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e7c8e5a343dbc88c0abb227992070199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57c17c0b5434a2242eb22d7d6b62ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f813c84b1a83250c021dd35442145e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba170b8bf833f965fbc06f017687bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ed330f5ebe4a46b278e550c4e1770203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bc39eaaa2c9b92ae8b2eaa4f1b28d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93069ed3dbc62065b67dcfe3c5ddabc1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7c8a4931e37c87fa07b176ea41a9d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc08c2cd5514b95158b636334fa7de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e73e13751293aafcc2e8bf0ef2c560208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aee0a3e44a13e83521fdb47946d612209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c117ddec897222ecfe6dda88feac676210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca64279d6bbc542a9895f944500a6c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ce75f79db0bd9de436a26435e6332212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fa4ff5d6a8970e25c66c5e350a218213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98910931a4ec3b99b7636f094fde747214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17993f16b97ca9711d6f1713ed729697215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36ede0e0020d8342095800b5ef0d24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92804e680c3879d48158d05848fdd0db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e14bc2f5bdb965e7e7e4a8a8066461218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca661bf4ece7180b9724ee9d08e6f3d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f284d77c75032ca70003fef073d52220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafc470be9ed3b75496f8bdd6d11d13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae73e582ac1efe1be422dd6d2460790222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1167dc35cb2587b88f5087d591e24f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b39c2a42e3f00fcfc3792ccf5d4b59224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2be5ebc47c4b7ddce9c8de9255749225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee19c32bad85e292e8915614a774e50226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecede0f45bcd7eeab4c37fb7ff446ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65cf9ad918e8b876402e386211aad5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e288f87890266d0f9b7cca587f4c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bbb68e465895e49d5cf27e849119a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d14f754bd6e8dfba20573486d40125231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4bf9643cddc3c7b831f5c104c4bbe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7ecae202c77459c03a0c8445f02af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315174c89a3082bd7716693fd294cc3b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacf4fb2b619af2e92e1924ff8f1774235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae4d05dabed21fc4370bdd42d06fd6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53612cab380107db407b256c9f8cee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22871ffd233d8d7dcd7b22696d36f94238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89687f8beb0147ab714d23d2d0fcdbc8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4873e3620db4c903271dc0f45f271240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6df3d9f5ea1a9fca2d07857ba78c90241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa71ef9fc667f3ac51841af24c861c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a6f7ad9e4dcb984b77a7cf3ac34f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d1159de6f643d798f82ea9379a8bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d71c781106ce395ed32a4079a5d8e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a17d96e5db9651894344d06b0a0f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddc0a159d0f22d32a6b09efef26edd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b1b0a169d43ac5dfa26eccf6b9f52248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fce4449390aeaa065ccff198652290249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737988e71f241b76556292dbb188e7ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727c18277642a819d5172b7fff54ade251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac9bc66ecc13ce501b94c2d7aabc62252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82159c5163b1ac92afa5466b18aef0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1caef66f759d644d6c44b919581580c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6c4aef080ffd4adc999ac37842811255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0a287025332626542d63f2937d26a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581b7084045ffec4521ebccfc0ceb20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f791a049a3eddf03fc33c0917191d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa61c0e24b42055c13a98fd9b26b7db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdba563d5225ed17043a8715ce712b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a435dd958bc133d12923704aa8c6c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0f357a6bba88683dee29d4590f680262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abd5697d6bfd9ab9d64a8d9f4661a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885acf1ebf2fe3ba36bf3fa16853763c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2eef8b2a04a6d65b7a5277d31c48ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ff7997ec9027f71567744bd3dcdef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0193db91380a20fa2e48f675ff86e38267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0194afcb26df1616ea772fbaab565e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd5a5b4e700fa59dd16aaeb3ef97ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91df33313843a9f531bb9b9811c067270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b3578a71bd92095704d00e74480c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb260275429d58e6560343a979b61891272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ee3bb62948d930c6279b428decb3f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8d0286ad0399bdc049d9222838361274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79b5d2316b29ecc480ae09de40f778275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb89ceed6d08f77863754ff9b610c06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e827fc90c8ef9d051222448da5a934277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa648c992c06d15f98987e9094ce02ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38427146c4e96a582a6c7716722086c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac759f5f00c0978b0741325250247ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b663bfd8f64905d9b8462de014b0e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e70dd94bd543aee7bb11810dcc6f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6caa67853c804fb0b814413cdadf23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4051f3a39884150651bf52531849c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc2679c5ff372674ccf14080d5c7ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd516853cdf9fb6472b690d74a06903d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d6fed50e365823ef40186e55a86c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cb6e2e08957ef2495a0b2f7a23585288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6408cc8d8360460197b102449f4fe8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2f6593c5504860af0666b8a40eaec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079d97aa747ec1aeb1bffd00925e149291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01badba7dd2a6c796154419433a711ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32a38a022c55f8f8f592d958fa7807293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b3e380264de5613cae6613dd96cb9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610e905e84dc67430322063db90863f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bf30034ce50a87c585cad510ecbed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0faa2641ec11261523b73ebf68e8f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84524941265cfddad5ad866ba383a48f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7344381721a7754dad2f6a5bc9b90ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35f0692899f9a99ccc208748260aab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bd6024c04b9ab507105fc655e405d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003402063104b349ff1001ef852f39a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad210bc3b1c23fb72378f0fa4b3d6e19303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034f2fa68015bd88781921000cb5e52304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e76a386060fb03213e8267b8b76668305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24502fc991b1f96c5e4c42d5fc02dc68306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bce5361e9824e4947a2901f9921d05307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f5797974ec824db452059e378ce62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ca792f1a59fce77c9c4d0fe2b0d7e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520844176036084ddfac19001555f655310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0f7ef9fcf2f3b553fa22f23309fb3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9cb6a603ab7a862ca4e03126b86c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ee3596b2ae62d120ef856ebce9497313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b43707ca0ab4562079311b1bb3a40314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0406388fba80ad016cd7b9a48bde34315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2334100b2ddcf74754201433edd1183316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2956f270a0a2dac67fdc1c8edbd54317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a8f205a5c3e7c03e843cccde6dd05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438554f169a4d79757b529af1a7bbe7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cf97421d2f4ea1013ea40748d96f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65b0a77dbc1ebf9e40cc7b35fe0bcd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544b7a4e153e4000372574a91332a96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a438120cac5fb352f6a06051066c21323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ab0c19bda0d7f187817aae6e33fad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9114b33e1a5a7a5623c0d506b34a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7694ec3091783da9f49b9b295ec5603326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f304e52639779b9c3fb10ffa8e5fb4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544b0d7a2aaa467e60db2f86e2c3e23328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4b3e859c8bdff48f82f2e59e1cc37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e5a28a253fef2d0f0db2a93895a02330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704ed749a2e181202c2cf807be3bac2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706df0d89c1739b0cf1b11914b6d8bac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726ca49c283c4169866134bd2c641ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f9f07ac7ae40142ccd4aed35e302c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634e2d5d3beb93bc3e643c4575e7c3a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742024bdc3887887a89b96e0d7fdab2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec97fe683fb8fcf904ec70690598fec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1975d45f7fad25de6f8bb56253c39a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5955a0c05afc2a4eaafa5c22c1956b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c3857e1bfcfabc0f6e38565e66048340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebdc265ea2bbd07f704ac19c03269a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01119e0f74e5862fa6b70a6fe5b8f33342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c4b5df114fb1adb90d565c2d38ced343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790e03c0f9707d869db0825dca3d096344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813c0ac12ea8d6548d3500718a5df2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885db4629b1624bec5da2d6ae36e569346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281417bf30283c4792a53fb6238d178347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446ce53865b947b309c43926ba423cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28872bc37f14114fc4be666e31babf80349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3b96fc4334e6e3da40817aeb47286350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b260b0da1d9f5b5eefe9ebb14fb8620351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812541933baaba8d107d8976d943433352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4841b7ff9ffb36afad29fe3407664353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772758f61b485c5bb5197c59164f2e68354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c30a75660a9338f2eed15b21f35b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e88fd004ff113492a1027b3e1df5b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156df4c13044fd386ba763cd7c8524e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add55a96a85e653cfda9997cf57bd9c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee33f641504a70ad842c8566b5eb931359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9d6f613ffa3081ff0d659d986c933360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1144c2ad0feaf4d3073240c0b76d1f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d82594417df51bfe452fcf150c4f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2cf9f287438b19854fc31f3942852363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26b9ee0b9f56f09a88b919080bc0a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458d155724484822419913003f6baba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb814af3f9b0a45a7062ee17176980366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf154d67b93cea57c36e41fd594f11f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ab1ad301da594fdb34aef44603dd8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09dc373746a1003b45689eac3fc9722369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145779d6f0ee0be8c774eeafb5e0da78370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b0c1885317e6d5bf8e3186fc7bfe9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7fd0b73ae9c2e21ebb8125796defa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8b70debc2d8551eb27f2604602fa0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425860427bc93886a0153f8324a656a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e23fcdca01ab2cf65608ac1ad5a19375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77560e727cc92d282abded53b36af1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5927c9825e6cc45fe2869ceead092377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4c67a852332275144d5528a8e0b4d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc2e35438b6139f5554a9f2fa20ba7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196cf0fd805c7b0aa64183812799a43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1139e3d999094b34534ebbde9a1db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24205c26596e6db579e8ad47b6aa75d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58700bdebb0cb96a9a9c1f53c02171cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662162c8216309bd1e6c37951dab9d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943a763ff51fbbc03ed87a1a8fc85af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c4e7ba4bc79b8bdc3bb556d437150386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab7fea9112caf5d80e255396119a39387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbacce43a4d1e744690cc81f38e4a7a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf169dc914f1cca4bc5a0f90fd7496389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dd2b284152b97046616c9a914a2da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff4f4683b5a515f3fd130703bb3c41391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc17de5a2bff683acbd7df45cc058e7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a95d281cecca008c1efe077ab0b89393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c4f679a86b0adb3ede0c9826f44a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11d52ef08d82fbcf42f0f917b036d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107d74fe74981ff53d0277cf90eeaae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b9094c145cf6e47ada24c9d17336d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e0c53f26584d6257a748824f4e5c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4154a52b802782bf78508b61d77d53399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82324ae4ee9935868a92f96b9e2a36400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93009b226ad3878e78eec7f03d47260401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3d2ddff37f31f1c57a5b762b93ad6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1787932bb50ab8072b29f9bef2b636403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332b603e564e25df46167bebf044710404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14544f3a7984145cd855e64a61f9d5b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd231c613aa8ec997214468f13400388406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76554e292d1019b55a87ea42b0f29fd6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87be28e20d3452fb10f55f57fa1ed5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c36dd5f26a9cb0a0111d4ab423b27409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c71dc828102cd7496ada3c107fe7b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f717fbcf9cd997bb40b26d3016ab51e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d35a9d8d37a4edf26b24ab298e15e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746beeb2eda076be969ad59f6592e41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a05d7b4e4ab962f8e7ecddaf7bf66414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e30195a9488c5e0c51f037cbfac8f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7852f5d461d6187b3b93475e147bd99416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d67bac1e4a5e089f5b1afad1af7a9a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0050255e39871a70473358f10d4152418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422d2e8196b57f816d1be6002825a4a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efd817a49117d9aa052b74277fd636420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2463b334cd6ab70d84e03f314029d5c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7f71c9e9f7b652e140327b8429d4b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672313a0c9026fd7aa1b70a966aae062423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f670e941a72d73d9cca6c37264b269424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2ab2cebe9e92d1bd6ea49d58cf0d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d04688b7da3c26b4accf195bad0543426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571b49f3ce1a159193e26098cb21b0e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f1fe808cadcbd4fa9c8d93b68c57e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84f9bd542cc4e1452043ddfbe7d375429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b45bd244089184e9f16d2135e2139b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5caf969ff6b5d29f6469151f362367431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8051058d2082c7321a85fa19496fdc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b5f42a6b5cb6ed7c0d188ef364779433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3700c0eb7ead0700284a685f06bd5be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afe014e4089740255909938c65ccf8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12c64eda0c5fe4d1eafe8f1909c02b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc496e106771f9e1bcd4b843327bbe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc5142849ad917a17650fa8532ef90438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1d0a42d72fc4befd0d12372da0ce6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca6f9a77c68214a4273fb7b22f8a23440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a64e27c0c80849294ba42bce52819c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade246f4d56c24a0d5b7b9fd88267d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedac00ec6936dfce3359b179610f0a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcc458bcf713dbd9ef3115ae4f1d33444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b783ed456c650b047ed59b1c9fa6d5f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674dcdca780a6931a875204c18c933e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71c5b11c67b325eff83abdb737219a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d46f22d5ab904b9715296b416b1e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55644e9aa9679367d04c56f04975d7a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33b968d01b41e0bbb672da78f224c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516697516f065f34e6a43e53a138887451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686e5b85021c3d22ffa5e5823ea2494452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c4dad1b1803ac5ad10c8de55c46ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dea37850784f9d1bacb464b1b8c8b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605bab051bf3ae7a24d0243184bf581455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326770f79b17e7289024b8959e6db3c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d701c7e0291574f63e7879ced88670457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226f13ec18cf466edd82c2a08da0c54458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76632537c275885c849c209cf96fb7f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae872413cc173b9be32b00478fc46543460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9314ce33d12a4941c68243e739c1246461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a609b1ccccf56a76ed0ae7d9bd97e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b529132ed78631c6e762a449987db4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4576e1d915788c8db9935b4bd3810b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4b343c2fcdccfdb0fda0b4cc56d33465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871402305750bc3c29c4a500c36efd08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7ec8f60e1a971b0fbe54c72931cc7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665ef1db1e1a0ea3a138b565242d861468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e275a2c8f13d317a47dafd1a23d02469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ecfb6b376285b761bca1d8383bab5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0051555f576a6fde1f88119f7b89cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812add7b7f0b1edc3f7c76ab30242fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01ae3eec3b2eeabdf6b1bf4485dd23473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50538f243d43385bf231b00594130347474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a52aeb924c39dc5256918590a561ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35826bbefda3fbf80790d86b534d2bbc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09d867e2b7132cab3682f560aaa81e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5b7919b3502d79621d5f7ec7cf4db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15732c3d34eafac9a501d279840643fc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a6471d582668111b57588eba4830b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb81a972421ad2656329c649886e2e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91866c40d1c4eabc8416fb05082b14e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4cc5cc246eb6984318d4a23ae1df4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856cc45d8bd5e1c8b547cdf692eb734484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a22c963b6ae491677cc4e566e77111485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368882fc84ea9d146f0a6f0e5c4b0fb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f4da0f9a5253319fb45c39fb74a4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dcb688ae3cb4cc31be27ce8b96b57488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27518dce1a281adc9f7ccc37019c9bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c52aaf94567e7e2596c11eb2ef11fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645025316a874b864d4e9736202cb5a2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe4ae6d06615df25294de12b931851492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504913beca93d7f50d33abdc57134b85493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6371ba6649f1d683b0aae946a12a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25547f1ba77fd08c293d6cbd1eca1646495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ae2cf53af4c24203ac73259be8a66496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb71d0484c5e87ce3ef12b3d10a522f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99946d13c4c9f234063af2bf2a3d372a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90921b0211be1a7db6cba8a43075f6fa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9550c7ff2dd7f1dcc879a7918606d06500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9546e9195602dab9df754d8e272a07501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a0377ea9c1b7c1649d1530eff9027502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f86aafff7d5ce3928256b176a6edb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c6cbd70b8e1212e7be540d73b6221504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e64b5116ba448bf2fdf84f24cf8a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8996b3bdd8735ec9d4e6febabc1eb0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60235f26e97eb4cd4e81ff587cc7460507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9abc0068d9a037933ddb3570047cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b202795ae149622cd64b5f9d2aba69509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932bfac1afec4cfed762bc549d76484510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa456443bd17aa73119deb4dbbb8f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf8a2e7759a9a3e4292ba9b154004f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcd4bc101d5fd70b3188af09d91a45513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a712c39c0a7b417c3128b156622a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41dd5c38a726df2e0e286e913f584a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e613a4a0ace8bab6f1389456e72a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc91123456625be1c202d113de2d15c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455398b208486025c9087fc38c3167c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ca3b08b0deb3e3248dee8d1ab922d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b26b36c0a9a25f000c84764b64334520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69878f86b6f6536e1c359564eb889230521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ed61f6b33465cc6c683762fef83cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd688019a020cdd1254f907ac66b88523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec70cf9de80677c28a8aa677e872cd4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442c77e87333b3e4eb4c6e3428d2fea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2850a4be8c02e82a75dafe6ea52b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730b3a12c0eba1f75640902ad183976527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e795c42ac7a53851823682281eb7e3c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5162bb5dd347c160496fa563527708529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d07a7785ffd0aa1f844f2a4b236b46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f619d171ba65af5be50b8dd54c7f844531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ba707392452b92ab1d6c2b1bab7ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d74798ac59364fecd09c6ce835af7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4632e3cce23928452b95f5bebfee46534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3195e32898964f70f54e129ab248b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f04ae40c5e88b7148ae3a678f5ebf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f247ef1334c561a5b6b6833d1e1907537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23ca9a7a537211e31c44e67f6c92b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5e05805b3c73bdde30a7cae98826d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fe1fd14e1a8b48660784e260a5db5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98076e27849e60073002f1e5e0a286541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a93f15983748e88bc3beb97939c7e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f912721b597e478c273c49cf4c0af90543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58ff113ab6c9b0457a9e8aeddc474d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481e936039678dd12bbf35f0b3fa772545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7f18d1b78587db82a57f321e6d1bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299f44e1a1fb308c99e8030e0524789547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc96bf77840ef98e8034451f726c3f4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70370b9c4db620708c34133a24d70b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e92dc0c0bdd742fe22a4ab422085c1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24c0815b018df3849902a20c1ee529551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96be3f9e192ba238ea683a16ddac26552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d11d9491db82c4df11a50446138398553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cebe888ec17d3e67670a0e09eb0259554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c400efabecf04bff3f7a9468f21b481555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299977cf0744b94c3a66464d07d584af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5271031e7c6f54417e974f635340f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321515714ddeb979e3dfa3c5ca95a67558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fab7a55ef7647b2cb6a899c9c2efa0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89066a55c091936848e5e8e71d16cd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863a9e502f298811e1d91653d1a942a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ce0572d26f8150056942254c37a36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6abd752971313640ae94461416536b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367f6e859302a80e147fb4b9441b17d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39af37a70fc865705e42f65bd0fcecb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a64c52f3d7ed5071473b182f51550566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e87009ee86f7e63a67125faaf873de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db90d645a7ed0bc1076e875f08f5b8d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9f16e170e1c98b3a801f6f84632a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3308247a12077e5ba0c0165e4d0be43570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c094aeedba6a1839ea096fba8c01ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7daea0d574ce123c296f80bd3e0a1da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16fe0a970a050e6c3ee0bfc007d6b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02f38fb1d816d98f5955b931117a38574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985aae45f3896cae0424a6151ada4bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ce04ac10fefa275d8f81f3fa9f85a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900053ce76245ea937d3991ecd6a16b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcecdec1aa63dbe4a6e4e12fce3fe9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979f0aaecf81068da504cb17aaf9991579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2879ae0e1bfc8cec32f72ce007eb1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51e0b4c112b44e083c93f878a158b1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d09f9cde65c1a7332fb331ea72a1bf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8fc7045cc60b78332b47383b31f3b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d97292b1c7e14bfe49915ae59a3189584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662dca9dc48ac82cf0696407141f081585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9166ecb82c17808266c4c98aac212bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff48c489ba42617234cf69f838c8653587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262234d14fa657c8da834c9b916431a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c14099e99bc31d4cf50f5ea483f210589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a581796e22bb0dbb5fab785d1e5be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8d81ffd5e56a40a540efbfb2354a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d6069450e9817501890e9d80073ef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85134ac27ad1cf816e7b6ab8eacecd31593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c13198ad8988406e4054e7b6d2ca1c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff70ee13a167f4b4bdde7745c8f04ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096e5105fa95acb17b22025f8d49234596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9869f62623b50c7a2d265cd6288a05d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ef2abc1b03ae1b0f4e36e2667d6a7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb118f11b50607ea478411c6162791599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19414b23a6499e96815c458cf1ea13e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec64218732d3c399a4812d136944c63601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3be23f1867bd93e8c649bf9f253848602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abd29d22a1e6aefda912b080a842cf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df49d93272bbdb4bba44b9a346e238604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13f1cf6f1ae1b2719b9cabec0bf7cf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ff378b6d4b701cbb8efcd30be8dc7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157a92278428249810cbdef21b70f06607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e6b1fdce29b48b1df0627cf8042ef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c6427e6233da35900f29581488a8e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b675e38ad8aad44feef7474893a4851610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900d279f2fab7bd701e8c8016f01c1c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd0926c7de7f40d970e4f5be02ae7d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759c40b1485eacbe968e96e87f36133613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53c2fbd279eae2854c14b4951e0d6c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d4ae8f0fc3b125e9eb7fd9b5c4144615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b79e9679ebd4839ed8da04e08edd8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ffee028245dfd9a1fde6a820c1b9f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c67e7852d93ade96433b01a90f24a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea861344e936bbc38bb9eeb91a9b821619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19b216acc4349a2d99df0715a324c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be74a79d02b9f921326734cd98f340621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53de799c15c975cad68429a1347282622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203e8ee9ca2cf4f3c77a7669788167e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4535522c762f013efbee1eef0151508624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02004840f0f048a04349346de1176ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4dda043530b47f021842fcf2cf425626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6113da845e1e67ce23045c3f88f5a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2275d39e15d64f8a9a076278dfa13628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728924f2cc8361e2e8a091bf064635d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bfd3b522607c8273821238d9460e4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8f60aa29d4a51c0b8f350cecac2a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde9a385cda8ecda66acef9d9679eb6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95dc12b4662bdac87c7a38352b9268633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f63d163b445026ffbfc0f38a3d361f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a0360faa5582181b2578efa7a378d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec578228d19606196e5104a12afc067636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6edef6d1d224ab0e5ee0436171a85c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06cf6489c5c260a795269bf60510c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aec9f3e933cf5391e4a0aa943c3d08639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ee6a04284a168083a567d5d7bde02640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90f3f3af50b92c63dde9a65bd9a10e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81921d06446ebd2f4fc1409698f3a7a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa2c9781cebba849abfc57ca835842643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1fedbef18459312ccd0c9bea2aeae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbea8378c40db05ab3c7f230d95e168645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23216620018cd882a7845a00b2898e75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d21c57ed76efa9295e9ed27850f8e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49f2a3a850c5d01a176e465bbe5730648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506b21beaeabe019a6a2466dd906e5d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece15d5fb96770720f6a653a81e1f6f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a217ebfe45cb9f43c9f61912975c84b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a2bb500fae7cb2c5865b032fa9b5c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50702989da7d6345e60541aca68ce12653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac0fd856cc29581cecab246a9dc25c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b08cc98d844e0d6e3c19dd3e43432655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ef2a1e45f9dbb27dd0c40e861ebd4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4ddd4681aaccf57d3b4e7142f9d02657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77478e48554443502c09012e03b4c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317edc125bf246a411d4b4d45bbe042659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb64ce0482d550dd3d7b3ababca7629660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65822832371294eb55260a0357b5a6d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3cd688c2e71a615c7d1d45c82b47d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4158412daba3fa153b0f72c52c34b9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6d1175757bfcd9fd1ec66c189418e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ae92283d055ebbe9a99822279a8e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335eb04055f7c7501f787b4e9ddba4ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a600f24aacd195c01b397b8563f5a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e474113abb3e43b9227f2242114a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe533a59617ce88674ffa5d712d96c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b338a81a21318fedb16f129609891670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccc540cdbe49ada23a1ed08871498c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9399210f391c6f41525484ef0cc8d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda66c536b00af6d21d1e6cd0017be7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185099d7338cefc7c9e3ff3a7f579cd7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e897fed7da09bf81fa9339a42b608a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e6fb17f8a6e99f72780b50b6b4766676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cce3cbf5f5ffe7dec223fadee0cffa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca72a92792f044c0da86a2ac8ab1fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f628efb5f30a4177ee9e2d419d2d8b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d67c0a5d8aaa95e5e2bd3ad5b2e57680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551dc8fc86c5e7727e158bd9cd9fd21d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fee2d612d1ed21794f39b20f81720682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9fb0d30df2bfe4f4a539133e3282c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7e11f98acc07696dfd302aab79b0e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce05ea24f8c4163bfbaeae025c03e9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608679a4a806a6480251042532fbe014686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580eab8a1c17f43c85368c698b4f13b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056aaf99e83812b0b287f411098f4c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bb50f84451131a9aed71d21e929d8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093881dccd9385f269a67dbabb75fcf4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec8f260c2118f777e6ec16c3bed51e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0fbe0692e14184e8c5bedebc5b1d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378af8dfe9c9d928c3f5284c39970449693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d40a37550d2e4a5859ac954ed83353694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b85a3dc4337736d6803bc9a260f76695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d23a26642bad44ae24de7f41ca981696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba37058a31656a66e0eb57d46527ae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce3cc330bfca7a02bee354c904d493698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03290c7d33b65128347e58c8ea82c8d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87d982e0f5c167d8c7fd06f279a2c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536c69b3448bcbbf296f685958d3c90701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0edb06213a3346061235a4fb82f0e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e237e6b4b9a91b13f3135d533ec6d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4af400363c77cd5ca52ee1b8636638704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9ac63e4096cf237899d9a0ff08a0d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0da94eb065917fce1f20d77633fd3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7911dca3054285bd5a754474b539f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5f9e7fa7b497ae5de8225e475d172708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f12442868ce4f73edb25738920161709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995d1a22e3d371c838fea4ae2e350a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd169b3c2cae4f533a94b0319cc11c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a261e5fffa93a4ec9ecc0e08562ae3e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7288d7753a6fed0375761f3f2c4f2ae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb4b862f1cf343cea2d55953828f1d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024273e31e755c53591be4ab654dd55715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45343a816e3e02ec6fd56ce570db0914716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e1019faa0424e1e873397268d4028717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122cb9c932f64ab5aad82961c35ded6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce8ba6dbb82bb05f41775c30d80c7b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff4943dbcafc5b35d2309ce9bc0890720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffe87561481ef1607b2731888ed029721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5975c59da0da56566eaecbd1388b9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edcd4d10265c391826f3681ee072b2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac877bb0d6a915f3e1301d9861f824724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0308feea91c896b4eb69bc3edc77e2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17d564657a3838b81ce4b49f91d446726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad3a5608431292177fb80e75a2ce83727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d22b354c4d26281894eed54353268f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483226d74b396811b25e88eb81866fc8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afca060d857e9cb662f90e4fe7b11d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9635e030b3befdd9f841985cfc0a4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8da82b1955645f036a6d58db07d53732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cd07b38b40ef3d809b9d2ec8f05a2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e310b5d81b53e38a40accb71d2bd2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3179b95c07b33f2ad262279ee5727735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebcc3eeacb6ca67e9ecc75cb25f257736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce430d7420ea3d0152277a4f1ab5e6f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfccea57f4ff7abb174e9f44a1f3bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed401334f79bd17d45b4a060a3d27b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4f4ec61cf61860e624f2c91903daa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20aea85b3fd397c65677aa98c15664741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd53ff0ee47761721cd233fc0f3e4e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69551a7ab3cee289d235c0375d26430743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba912d0422693c68fef903ace55f9e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721a38c16e416d0787f2374850342e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2600c07ae0a7b68dbb2f27c3da30e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa214a9ece4700502a8b7b313144a078747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6604d499364be9f9ccdcfe53361ad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43928628c65eb02fefe9976a8f8f21b1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff22eb87c38c9f48b218d3f939374e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faef09867c14964146702d25a6458c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb773fc8dc99e29ffc8decc43d63018752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c74f5465d7185a0ea084849a7cedd2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c430c8007eb2a595fd404c22397fb1a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abad03887fd44406b023fd08bb5daf3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2e54c7620e291c462344fcf2ff222756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb980cda63c07cd3e9c70b25f7548e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678357477406198545b984e259abf472758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca3e7246eb9f5e27d6911eb014c775759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>