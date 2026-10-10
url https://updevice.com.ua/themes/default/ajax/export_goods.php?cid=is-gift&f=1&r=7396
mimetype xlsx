--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133778271c5131c1ba97c544a186b641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0672096ae967a15c975b47eb0b78f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca988b25b2a6df254d237d1b1dd317a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa3ee2c6d45c4d0a3d68a12b6735a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474a4247a4a967d68b1a7cab7d240c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2ca8c5b14d980e137bda0664ff2b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff882616866ec39dfe38fa43fc0ea37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f041161faa946932edf801132d7a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25b60318e1eab7e3ce8bbd6b16ec189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9362653bb57840e436fa28150758d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79891b9f6d0f1374997dbefa67c9c7a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2489a0d0daab4d68d2b1fef339a9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84014cfd5aac5c98cf7f6976ffcc9c3c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a617f14067c8b6fffab80b2930d0c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70757708d46a70e6b5961914b00336ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af45ffb124a584146a5c671404e151516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458761e714a2cc8d9ab1e98e881185c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f62924bf94b5a39b3309ad046ed9aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12182183b882494b4efd2a0a9dcd6bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7e20a25ad58093e5452ce446504b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4368ac89eef605933918fcae1b8ffc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5510cabbb1f2e19c57c003cc5d34d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ce678dd53b8621b114c1844ebdc4223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e381bfcfdddde121fb2a580a0a6d2d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded0ed9bc54644393df8d36003802fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76a8c40487b5e4b50510fce5bfc9f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fab6fc5fbc5b62b94f71defc6bf5e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3c63a68a3c94eaca9a74ebef797dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83c43a17cc2ba4d901992685dde69829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d454c7c3d2efbaab6a66f4ba5d4d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec64988fa200ceb795ae1134e81c94431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f917de9f3c438719e82f41dccd900e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b273f7a1820bf1c9a9d190d25f199333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923c16d6cf4a85cb6cb97325cddc32534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd215b282551beebabe84c048551de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c907f54b547610095fb14fe2b705e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fef58110067d4c8241b7a8d5070fb337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de575ebcc10b1a5ba76ea7198df9702c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703cd6f3b3b099c615770a1bb165d4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb7beda6979ea7689fe9fe2e78d36340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207696ef88fa333d9f5a7b9ca48bdf8c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bc96bb6880503a83f135aa150f90c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefd0cac945d00b6f837c2a7b22de1643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a975d1806f82c5b3470b8bb801acd0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf334d7b7b0d6036ad460688e3f12445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a29553d0eba6669d7dee6b4cbae5d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df95108833f7c9cf7a515321ab0d4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d746b25573311cc0eca8c9e7204df4348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfce11eb5e38ec1e9b942553d04f65d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1451052d46ce3ea5d112ce68ddd1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8954c74ad7241b261d32c0663893051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc37c009954b54de3a125b1b946671552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90e5e5d39733ca0c12f155eb2aedad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca0911ffbd3c4e8d59839d9d01ab4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6aaad046b9ca609f2fe1bc004b80eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9faaec62899da8c5ca6c5b75253e1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6e2eff07ead221c6cd698b3db301d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a294f56ccc715d399975910c73970358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86542b73b9dfe50736e1553d4a3b8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2ad345edc9156f328e898ab5f434f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd06076201d6b659d0f0567e3211c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e3bd4bbde7f2f4f48ed60146733e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f094264f203682c64afdd95ce80c7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78211e0cbb53b47f6afbbd9cf650a53364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc76f42270c2f32d8e977f7f77b950965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e972cd47813c21d7bdd434ae3bc47b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934b1780cdbb44c8ff190c38bd23bb267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdad36ddc86b37ba495caf049db720c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cc3dc49d627e5f850e8d5d4f206ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f15bfe252e8c0491eb7fba1d4a32e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6b09418b826b52afaeab65c461ccc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699cb88258d000efa4167ac393cfb3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8366bcbf80abd6e2fbc269c0950ccb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53d1ef4fd9892821a076ed3415286974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76198515476f89c9089da55fc937c24a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692c91fbcc2f7b1a002b900810be8b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ee0e7561d3cf65ed3f465fc968da477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29494869ed25ce4e132ce5e58b8afe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ecae9baaf874206a4dc7e1a16d5fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf6b739d1e7fb347eb09188eea31db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c42c216b94c2ef027c91c0c1011e1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f31698e3ce4fe5a43bcb4cdb3d01be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375ac027ad8ce6b730714ba8f0265e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa02741f7e2a58208cebc88b2cda0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0e3e6d0075749799d017c5368f19385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eafda0b3c5bea946ac814db1f92bb486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4a7be8e9b07fefdb7be1801afc04287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a596ce821b8ba1e7c94ffea998ce088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb145cdda8229b54034f1b2cf1c973689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7016dcf1d8c79f3dd72aa383734845290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21a155fc5cdb9d12b2739e353f79e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508bbe9823427853b5c04b069dd91d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39110cd37db2852254f5495417b540be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8489f99920baacbc4cdc4b973b4ffd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc648f7de36fea51de4b68e43191448f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3880381449b0ab0c35a9a8059e673a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389755971d472c768a44076ccf3ce17997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b708833fbea2b017650c5675402ba198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba84146389910fb1d58bc11f3bb53f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08593d794901eae03ab4b4cee58241100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977339ae7f326f56c8669cc213f999f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e90215430f7059997ba7d23e64fcf5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7307459fc5d41d428ec79e51814ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77975159f3d313bdbcf4c5efefae0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2e9327a3666446f6dad7b0f330942105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded22f8cb7529c47943fe8442dafdf0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9f9165d8d49b04263ef7cd70c26c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5caa83bf1bf4ec255670668a3b368a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089b16a37976d3510c77069c3c82a38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb77106c71157e10f5b7df89a9d9be9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5759e9ee8e97ceaf8b148e3391b3c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ecdd562cd5c7abfb00eb2081568b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd08f00523535493f6e779a37b1dbd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf62bba2cf77509ea51b1370807ea7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107053761fd6c559c2528b57887fdfff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a919ecd4d8f80a13afcd942432f98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61cf95f2ace681030bc4f685daf9c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67359fb64da87a075589b6b1cc9f486118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7958279031dd69056aad9f7d6fa8702119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e992fd1ae87cf445ea8fe1bc217d965120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ba2e2f70334dca5ea6a8941317c76121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d11561bce0de94b45b1cf7aec3067122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1ab7a5d37920ab06a77e99536928a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2cd75295bd8a210e61346f4f49103124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be653ee6f871bec1c396b1e6d4e919125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131465f4c05b27811d6b2d233460282126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ced0f0fd0ee2a4efdfc9bc1a11dd9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e331450ea8359c9c3b74707816747128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ed295c88177bd44178555d102f4fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32063cfe15e838a27bb50f984cbec1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e1d63e4ca2e74c625f511df9604d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514945ecc4b09f3a7921ee42c6f571a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985dd6fb861c129a1f49d239b29a74ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48178b756b270fc3066bb194a5337a2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57adf265637de92081ded9c70442a95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a610b9722f32f80e5c200154e010c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465a659c4c242982db13d8ece42fb2a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb795985b215ca1f8e81344f0a3afd0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2381f6ca3d4c0e581b4b96242717ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51605ff81a48e9e2b811c65923c6638140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dc81eeeb186950c8849f15701edc5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a56fcbee4ba2c291d3f5e6cde7107142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e73aad17990c168e392a08fee9427143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86dcc763be9f3e332bf8bfea1e083d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059080cee809c20855b8111ee10ef2a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c39b2d45a67de32abc0112bab2c95146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6c918dc4453d497fb233b9c01297e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe9f9a8c19a290ce23df58e2edbdaa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385225175824d8700e38b29bdb7adbc2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a38b260ef323ea6c8e28d56a889be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224d021dfeecc639f3871a184fb8cb6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3a48418357a0b57502b03445bf82b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86acc6b92f5e6bdd740884543d9f62153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca99c39f1fa3974f2aefc68bf1e0222154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e623c7738cf44eb3ac84371944d9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab60973013e889bf16def758c2ca25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7aad156088122628e0ce66ddbb558e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2efa34022b1a7040a36c37fc48799c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042fcf0fea58e61b627709ece14c170159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17646974de318f86dbb1ed649d5f7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fa1aad42acf65f586440528f5886a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa302fb4c7a269adb03ed5e723cb1ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca095d63df31890a6002e9a82cabc3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc682ca89cb72c4d9eb6beb29a7ab0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d666960565c5c9ad1f6e649f8b73c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0279327deb447f99295545e0da396bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c76774737fad0a3f382ad577f4250167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745474bd916971af109c7b9a294a1048168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb6118cd354316965e0cf613a540f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9ab4fb519a1ef73d935f5ad03bc29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e4773ee37db38a09f0c2c619aa35f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0c711984dbb8e667d0f28731114a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceadbf50ca927398b44ef5d69f2d078173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5578a44cdf3df810ed05f6641dae6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ea88732edec15d71eff4bae2a83a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8c4304f390941a2745613ad83c581176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fb7e72212f00d31aa9cf8060f5af5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a25c7a10a20e5ebd816c9a915fa514178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8d2e85d4e1ac8a19e9ff7b427a309179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9441f4ef7c8acbb2f04d949c534c97180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e047a9cd9666e93e667c6cb47b6319181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114838665734c210e0e5b6ce867e2494182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e5787188993f3fbecca793e9d6078183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd21d9040ea0f5ce474d13b6ed807c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63602c23762bb3ef85b130df4800656e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb8bb5da6d4e41091a9a54340525da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee688ac583e65e7cc744a4590543baa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ff6aef3d5a267b9ceb1753e1ee7bb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ea4737ffd6455bb5c53dd52d94573189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a64232a93645b3b247efe5ea7d222190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753967d529a1c94986fa36b250cb39e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667605f2b462fd41a5d4a2f23324b62f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a471d064e713459685a544419bf0da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a504c6aadf0cf4c4372029d76df0e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bcfc3208a31a026d8545682d96a63195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60212165694aec08076a6f0f87daa7dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c303d193edf66c387230fbf91657f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109279974bab124aa2ec0bfdd6fd8fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd68f1becf90a27ac64cb249311fb7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb80d91fc496fa2b26ec6dc27ab5923200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc7c8924d21e3ce1d9c290a67497e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f4a515ca20fe101613ef60d41431c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976738f5ec1d19e3772c7923c6cbc712203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef16ecddf280e50069b493d2edf9f1b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7c26d1a2f09974913bbfd35d16c32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63941d3626ee087e04da672527511f0f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ba7adb316b553fbad33e214b151c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e42e53adffb55d61c14a5c3b3042bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ce192c5fdd5ebba3465a8b86a3532209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92028f985ab742fe78150c4216716525210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a956c84e1834c81def4d7dcaf5d7f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a01b7efec732e26a7341591b7223d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a042fc73bf31441d9714cde94c3e0d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261362c29cc8e885428cbf6cec50a39214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a524880826b6928480d2ecf73d1a68f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891a697a05933b1971c5e0fb75729a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ccd54c1ae3c878cd61d630b1bef0e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46eaba0809b432e4ee531594ce6b90b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdfbd3d8920957559531daf21da285219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626ba8177c55163cb3db03b0617d16a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268c8d5568227d261efab7d67a05339221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140b13ea769d253b5eac83343fddd73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff48fb23977267bad26afa796c5cac6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaadaa52714d4c9e3ed6b490320ce87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913adda384ca6f6f2683dfcb68354c3c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d25c4c2554ed89348ce660d759c050226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb47e1261e16176cee368926597e00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c53e5a61da73248bd336539e13927228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc5fb8dd9ec2423d65086788866932229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f289a10a660ed9dc8cc85fb0a905344230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea957972236c2695a16a482f99d1f37231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c79af4e2ec7c2597622203790eb2f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cc041f27a491b117d61557fc4d3a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309cfa7a211c554db05cbc1aa8b3311234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79071779d2e1dd4a0ed8f0d8368af7eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33fd79ce3771c88bf42274b80c04fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad177bf499de78252f545a9a5a0179e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdaecfd8121df5f3c4de3e9e0af076c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938175c07b3cc51cccf5536a55e3979e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4411811147d2bbee1f25fa807ea7df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836e1d8cb7eb136fbb7d4ce49352e97241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b52bd6f249af17f1ecce89f545ee21242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668da23a6cc8a214e1b4811271e6396c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68b659da0a0b2ef1a9e78b1a72ef29244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716927f92491c83abe3b9b442163a222245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f7980e252703addbeba3b2ec136a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f466282bc0150496bb8282a86ebbac2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e646ce187d2ed0fd74deba89e909236248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c09f2d85f8d73e94f24812e5e91982249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c72ef61c9c1ed07bc54bf8c965a289250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6a540d68e7d17d3fed7bf936b686b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae5589af3aac37ae75a1eadb71d902252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e363cd1251ee319fabf0fce3858bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5dead124a8ce9962228ebce4bcde4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751aec9b3ffe9a009112e9c669f0fb6b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc800b136ebf65330ad94f4646c8781256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b365a729d2e3f4264d8bed18f25f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353a1eed97b257bf50a54f99edbeef3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed748f34fe2def4b0f8c49c87e1aca2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b1d5dd7e616d0d7704c5b7dc90082260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdfe8b353d7007f6833c06b3489d5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8468708d7c16f4af97408a06449c9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d16eddb7ea63a12acfd32dd46c416263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adaffd19d14cf27e9b47a70f78f847264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65db7e11a80bd363d6ee010d5bc50c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc6a3356a79cbe8186fa3b1be261b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6bdc47f1883a4ac21d971676232d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abbbfebe4d95965f92bbd7ba96b49b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ec26f8ff8668ff5b6bdf4660ed12b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee2fa7cdca1cbb0b619b9bda288c4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f9e75cd6c6d080078cf47a8f87c3e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e981bf2c40a6990d099a1282a1ee984272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053da9658fd0ed71fd007fd8d7e45afa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f13b11c5e3dd87f61e72b027067e88274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f78d7c18f9f02bcdfc9b8c5d062d74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb93a20e92af32452cea9f6e61b21c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5b75823788ec2a65c2c99d159526a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1214c38f453d742935d950ae22ac83278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e445f0407b8aa418625f5a8e9fbe5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada202970e0ad6945a1f488b66709ece280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e01f87c9a50ae93e531cca83109b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f93efcf3b71e01808b38895f507d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bd361609290f26b32afc20d8972a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f13092eecbeb410f5c437ec18ce5a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372401b297f12b21f307f4765312e2f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d09f1665b6d5a797857c71c9e1a70f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa69ec601dca27a6894133c313bc2cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1ddf3365ced89deb2037bc324f55a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70202306c9cc551609eb7a9cbff60a62289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abf625d8175328f47a26e1e39ce03c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba923321bf9369b476fe4fb6a68b6d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66447ae1713ffc9378f24f7da8fa3bd1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7859712dce615b0bd803df2870e0f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6462b695677477efeb6c02fa8207f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee9b6b47f1cbfe72dcdcda8cd662e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62959848e383cfd5620b883e21f88b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110feca65ff27372cc3ac0447573ade5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292ef7753b9133c9ccc5f1dc4bb5adb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6c68f2c14f7401c92354bb45f20c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7c67a3ca46a96f6c8609119e701f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7c2ebcf2ee7f82ef470068f54e72a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7153f67fb24fa61594f4f171acab7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2c0f68d2f191abf1dfbdbf13d96f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e837f80973a65e5f83421d55d1c92c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27565e749791ce2fecb1a3a137fbe5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845b04c2c9cf3c783e5b39769f38ced306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc999b4e93283020b761093c3ce93047307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c6555a71ecd8ab95e43d9bf1e8ee2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a40d0f41be941b4538910be453558309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8dcdf0f74c09db5d2d39ab0a71ba0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6b6d13dba033403f1dda58e884acd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db935205ffe016b710300bc75acc58312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7566dbe388e0b3fc8eba37b14f3aaa2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51723970a30b19f81e6fa72958a85aba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c84760d90aa9812b3d524c4244ac0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bbd6416c695cffbb03410ce62f401316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b500547fc9b929d41e122bb4f6771317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83887a973a06b1bcf6244cdc7a130fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965dd91b9b0c9322a16f66363699741319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d09c72e87454310ebfdebd5fa17cca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce154a3cadc9e69c1a88d83db9c1f563321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ae28ec3299de9988bf07c83ce9c89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8107c28968c6a334c36846a5bc9b9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb37b9a07515fffdca81e3a1abca676324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168668edf02d0829adf83993090f750c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd8a975fb7a55776e49bf19fc3dfe5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8801e14f90fc7a5d29930e2198384b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d293cfc79f0d47fd8172b5b519d88a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602c0d69eac5ae13c09547344283b28329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333b942e2be2d974cf571b98d1413ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f692501aaed0b17f42a2ba0f4ed77d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978f0f1ada48e2c2625881ee4f08034332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471e625dcc8c45aa0c59980027227d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c86079217bb557d56b85af5dbd4085334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855f4de8803109e17c7213bd973746b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ddcccf8cd3655045c97e0491059e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f114eae922a3396a1c922544b02186337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b517869585c29e8d1793524a31938338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f189239ad6eb46f0a92937e8d73e8e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a982c4c318570bba7653b228979c85340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd87f61573379c117c0bc00348a9779341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e14b5db9d0044eb28714839318517342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b464c6f98ca62ec471d50ca5ba6f45343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425a7a72e677eda552e5a2864db5f46344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7171c792a22e6dc2d1510b9fe848a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81515193f7bfc74f4f4ab954acbcb945346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392e82ce0dc4d577eedd76e3a1d4a65347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e285d19ffaad431fbc04f0b20b9cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffdcd87544f325f18d24bdececb5d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669551daab9573cea7b4bc7ecec2377350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9839ef729766608fa7a669c5d7a3978351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62b1b6c15522bf9871c3cfa4dfbc84352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927afb0a3e4fd08174c49f890f4e2404353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25202cf0ad2b3614e7d2fc43ad45e289354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c345a2688fe26e39b49b05ce90653355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56121a0d6c63cbde6a66686ead7ccff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d996e4e0261ed80eb30d0ebaa7d7fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1e75c7731ce393ee514cf41e68d7f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407099a35d11739904bbda01f7d0ee8c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156beea692822c075ca06c9a95cd5cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc1fe0129f19f4322b0ef63ad3dcd9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e087b15cbcc69d0807eeed53ee523a0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb946334944110e6582bd7497548feb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acc0cad3881c2747368797f5dfe8ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049e6bfbeccadef026fe4e5cefefb06365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b03fd71ceecc63eae7c39b65449de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ada5d76fc19ccaf7b7e47cd43c870367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e5d08f9ccb982c4cdf71b025c917c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40719ef5c047bad5554efcd20f5c06369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12485d15f7120c3c2f7a4283a1c561370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344003e975f7a1896f70226b7bda82ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216306b1cdba3716562560b51862a27372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78594471084e0606e6ed1209087c4f5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5f0f513f15c330e7e1c94962fadc5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4420946c7f29221ac1f4296ec54008375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8735ed8cf612eaa6cd129a24b28295376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f8e87aac0f6c63de2055baba27c02377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fc96ae07231bed5220a09ba106893378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814ffd49b17c0f1be5b2ce3999f1e0e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195c33c6e6051236b571ec7079c2abf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8065d3aea035a525a03013f7e957d9b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3ffa8662e56e15ecf954b57f8133b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7e4e5956b354bbae7860ecab1f1bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5a66754dca0303ba52784f6364ec1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598232f5b78444a9dc0030d6764047ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a8a6aeddda82036f5d1efab66f009386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9da60d81a9d18a82a759f61f104eae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f69435f554d6c3e0771acd8d9713e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243895b0ccc5918e89ba5cbfc5cfd24389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011772a00b3b04881ba2945073e14973390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f5a4f63c838a884ad5f81129f81ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8054ad802f35617865d7bad844106392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef831baae10fbb5e2ac52d85a9159eda393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a11007df605f6acf0f33b98f1b7ba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db09946bff3cd11624f2492922e053395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b705fd9850c4de3371fe115e29f26f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b74f0d0c35cc262aed8d292e3cc1cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cfb0d9c79e46f6ad7fea018a8e8d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8ba15660e2bc473f22ab08a1887f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bb19f2412735ef83529a4d29d7949400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f907130c1b322e54a7f69136494dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed88d2e7bb9f64b7479253e68bc0bd9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5d7726714506334f4c7ec2580dc59403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5ba845493649788fdc5bb3553cf04404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb018e0c48eac4ffd4b2792f1eded4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d64d7b5d8a12cb959ef222802e3c21406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb716186c42353e0aca5dac2080be12407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb5fe00ca2ee4ea638a8d66ff1ea58408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39126d88dc20fe8e884b4c1354508843409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ceb890c46855b5d92c777c0f9d7d1f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73443edaca141cb0ec37e34c1d1a3c83411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4766d27bd588e161b42cab72e9e18412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176a4a19437ca7124f3ebdab5dec3c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d23c7af3d46f3d76ed79256b187ab0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbca33656051ad69941aae83cf78270415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c453e24f6da91b3de9ec01a8e05d15416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535a7b00c28d5c9b881c1ecf1845806417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8e41369ca09614ef7825d3863e6bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a6ab1ff995603769e27db41f7e074419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f85c22914d46441faaef286a540e4c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cb5145f703af78a7f86c6e0f39968421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5989eb64a4fe93e9ae7d22eb260c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f5c78f333fdbe1710958e32d47dc4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6a18713b0c1a1e77d564d2e740030424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89037c66771c714b6c0a3bc3a6f26cb0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e01cddbbe1474115996d7111d6523426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ade2af45ea0d1f9c0425893f7b2a8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b390032a7c6de3e8321eea77ae708428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d0a37478cabdc30ca5cffe30dba4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc274f20dbf384bd15bb19c3589f66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f379d5fcb299eee30007a97215ab54431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7325840053617ff3b9c64e31ccb708432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ae291d3c26c55cee292510df37625433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa925a5371d178df4bce5d329ee889434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bbf35d498dd8670402606fa758e13435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857657221fc7a7e326e95b3557396dca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373686fb9da97ceafd2eed17f22ef4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf719e17e9ffa34b14b06c4da5e3dff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956a7af2cb0505769432536a9a8bc71439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c4768f430adad8dc08fd3a1e17997440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bc10cc09ee59fc3eed70d5f08a1d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250d4a6607fe8076945a626cd73e91c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c21557452bf26e8b40bff917e1463443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb04421f843db2d3bd9348276cc5a0d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3ad56742e79e102ef16e9d4b137c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326737f931a1d28c73fccfc1e71d254446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68be924b6e5d83b7a2c71aa6d2528fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117487f71638f394a381501f2f13349e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b993671348697fb03e327062d1423e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440243a739a9c38c07f350e9394ecb9d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f73ede42afc2e3690d6e6986eee60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989065045457b8ffef2faf7bdfe6e371452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829524f119eb88b8f0d124e8ffa1cd3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467115df9f2b3ab276c99b3a88ab8fd5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d03041b7297350a7eaa20c6cf6ebb7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed109e0e82602a517f556f4b12e558456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c621abcd0176e45f5070c982d65de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfd633d7f1135225b6ac479b2a503e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ef48bbcf7f98945104feb14793a12459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4b13aa826d3d92231712953af2e83460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d619bb4d2167bf6c6de3351e56351461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91753d1729bb3c310041014e785d55c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe750eb5dba7d4c31367bbfb746ad8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8c5580b4a58029a6072dd72c00af3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34273321b8e32c92b5d922fb1ad10244465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f474d5a88a821599718ebd59ff432d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1cedeae721d1ea66b45199dc1df0e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e81860c810f42daf4885d88e804afd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95db3013495b4ba8724c975070e999f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558e37bcd4f47abc3dbbd6d653a7c00470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a3370dd6e53607824ec62eb0d15fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed24e997dfc09b4e399fc87938855b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a44f1a83ae1c1f3244335e2d4f7ea9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0bc61acfbb80f2ea1c3fa3ebb6dce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ea442cdbfdab765c887a88646ac70475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4f895fe391354233b2dde0d1d224a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5646730d3ed44163a4a69cbaaace24f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcfd18e8027440561685c621b58328478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652670c50a76311afa2bdd3545e9422479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22183f279b9516d7333ea5d569e60a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b97b6c7f93d779453516869f9f31e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af7579729a6dfd3ef6bf53d5873b0c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b3b6a8f951a39f269957cb7257ab1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf822f53d42b1a5a30becdd1bd305ac5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e2ed8c7f50807c05cc14b7a02c666485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c902289f9cb97fac3f4d4bc7add701486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195363e2395e4b27b6e5639a5e3059e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057904f28a0b9b070f5a509845da038488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d24bb2f072fde4fd38851960bf2dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a02ab9f3aaaef120de917eb81b2d64490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17f562327615cb39e2824ce8133c97491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df92af96803c2551efe1c29c95c6e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b30b9e0844e72b74a87f0f89e0ca72493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63257637a0558f40808e75e3f3a213f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ce18b17df66fb95c46e60ee193f5a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a15c0819101beae11fd110551e26a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c0140eeaf4d76a477426542f538cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff1b01346e26b261338536deb2071a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8464f4e8360a0dceca8c1f3ee80be06499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574111bbdb22d5b4ee92f1f38d527b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d4bc955e20125497cabf3fa0a51ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373133deed356bf8cdf31a4d92e2f3f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a586b6ff9aeb9cee494f2ba56a15c89503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad0e65d4ff97fcd678cc4de145fc13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de142ab44f411163e009898b05daf00d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885648fd6da96a28ae11431626c84c1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb6d193ff67eb0e2cde8043651fca8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677ef48843e70a00bc99b8ac6c6bbb5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18153b58a683ad74532b2d0c4f65943e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5648ccb64fec7b8833ea4bb300bad06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cda9bc508bb059aa280ab0991c6d91511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472adf6b5adf8b5851430a96078e3e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3ca306375ed7221bad49fc4b3bdf5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0379e5f8d088407993263ec61270c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a83c36057c56efe9fad329fb19031f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fca811bcbd41c05a86318701a54b63516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b12493c1c86daea55d89a1cc815d9c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ff741b050572c4853d16d1ba09618518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43070be4404166d851679a6a0465c28519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95ed9c883fe1130219f573fa4ca2f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084963f0f38e472f5fc745eb81f97a0c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a68166a1dd091f7c4d01d4a32e219b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36804a5da357780608067a13f0d195523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05928961b850e1f229dcd70717e2665524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1ae02072ddb591bf2a53f82bd764f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b11118d35371f48db23631f4448cca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca70f57955ae6a947332a0979887565527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeeb010278e855c8a5c2b59fdfdac7f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e654b2d6a97df3892794f2e7bf114b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ae0c1308f0c4bfef701b2a4d0368c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d56d66036ee7bd7c2a0436f701df4f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506be154cc371fde7bb111b5c4690f88532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc8454afde3606997fe559d545578c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bdb6d78becf9813a6b5aff1d549da534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9605c54c1e9a7d8f40596f3bf1ae2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf6430c25fe8f7ac2c382be1a0e081536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc647d12791eeba2cc63af198c28c92537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671e2ee967f6a834d39fff174029fdb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d025dca972a27df3aeb583c69434c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a030fd39cfe56202639632500b3737540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b737684a507ac18a96c3cd6acc948f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdaf5bf6c9aa094ec43518a66024df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba070048d7d3554b2e4aac7fb953797d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcca183c8999d84a4689b45235411e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d56f7ebbbcc45883f2ee689039b304545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d72e80394628b7d1766046c5dd1fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec05a63f3ba8d4e06c4a14d5943213547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b8d35d722aba36403608e5a441943548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79361548aff17aee623fb6b54b5261549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38739f6de6cb85b1d89c4cf7182efdb3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df62214dcc0c9caca56d8a63fa9e57551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d954ebd0073298a444d567d0df627df552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0128c7d67e7faad96ef85f7ae7ba67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6b11670e15dc7e9ba7968636aa215554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca510cf361a6d3319e248483b3069d6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16265ad77d045c28193baee89fe3a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb1d56059a41af0a9d15b11a660715557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab136a22dcad10edc0f6dc79c9db95a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ab2c959202b214c8fbd5fb565b9b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcf2f1246bf5d621bee61ae534f11c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef939397c3b9a9f8b9349210d80ef6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110e4466624399a87983b846c8db30d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710dec49e8e523911713f7d3ce0ecdb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaace4e2a0a87eca08fb7c97b2e7c612564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84611925979a8716bf3a4118ac726598565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e566cab47b2e9e74d8474c6b23aa059566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c800599df0566c7d5e4805309b7cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa206712f40c4b194572f07e21c0ffed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09e37757ac9052ee03766039ce9a86569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5365068f56100345f22aa6f830edf6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db1cfd6bb626f34a91d90234d8da29571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ab73a81ad2a1904300a3f91611c16572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183230a08f9de47de5f49b424e88d09573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb180b8bc59075993d1ca248545c51c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81e6197b1c012526f042e38be3944b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce483e6f5ad2938abae8f37393ba65576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11511223bc6533d13e60b7480ca0b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2ffe2dd515b1dde35bd652bd9bb2a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6b834720a1f200ac7dacd8a402017579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937de552ae5524ea83d2db93f3a3c8b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294122b28a89333b62faf66d54f9774581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17df1564e9f57273db708bb6cb872f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3eda099999d6c5143d5ec969708d65583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8f4a4dfb1526ebef0370a6987cce1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38df9dd9143dd4dc07c68f15cfed597585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725e6eacf0d04ab3d8f84db70fc2fdd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aeee90c8448b3c4b65e62820ce04d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cbefffa96416f00e366b7e675cbdf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129137b430e1165e99131d8a01c109f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bb42a06a3af82b5bade1fcf5f1b50590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617cb6ea7cadc36da990620398993c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b7714761571e39ff15cdb8796ff5e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadd3e157ea823872e3724931034803593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb310811118407da60e94f277d1fa96594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a38885ef6b32557bc8b8a09b1685a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10aba1c71dee34a3e3967e3e1516ae4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825f34d5184a863d04e6ea393214944597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980497d50bab752f45d6665e2482ac5a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5347d8be7e8d7d82599f9b8d244999599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a861502d9eefb947b50b37f767586c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaa86f8e910c823f4be9c801789dd7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b6f3d0fe6c71addcadf8051820bf3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c557825887732b519a6d46c41b55831603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c9658db327d751d3f885cf003925c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5105f7bd074382e49d6c6798a99fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40858be1e11d8c6e285e7ba18cdc1293606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6497e526e2552ae9c7663a1270e0a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7480b573f951de02038209b500b6cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e2e9e5c8a23eff393a53aa6c75589609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74415e02ff61520c807c7a51d0845e66610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2285a09b032ccce209b98cd346a958d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7afb6caad4cc12098a3ea92d417ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587879b37bc88492d4f8855dcdfc86ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efeede3333cc0159fb584bee41d7713614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1726f264edcc75a7f5d0f66e9e6474d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85687f64d053a2682a83d8605d9bd912616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc562f90c17d330c4a58261a145417e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4b6bb2923a35b7650d304a37b0e02618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11858e4d9b1df305c787da57c7b75669619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277150b704329449c585bd969d279e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b179a8ee0926805d7f788d60c00782621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad27fc0b7131264176980df5f7c51cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28c022aa63b14a051b799b4661a04d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11422a4c790550f58d56a1aa1f0a49624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd3a1652ccb76530d4da301713492c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee4f6695516f25cd04e13f03859d55626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed71639d79b89adce08462b49049ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063302907bacd0f81248c8f50a24578628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4644c4453382b26239f0b6a1d42f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572bb96c157bbabb443f760b4796fd8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f697b031432a0838416ed11562ba4a0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc3125f3ab95b6da3651b5906bf35b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478954b960cb9f817d33784230d1377a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135230dbe892bd7a1e14d7100c0d275f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bf51da5e2dfc16db71f75d02e0f54635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5013ba26073a5935227fd55561f6113636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2481f38612332ea43ce79dcd1cead637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1bb3094c6b9ee776f5c8600b01dd0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b05aa768d2e886e25d2d0d08f6c64639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd19434deaf37bb293d2c2da3060d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45539285beee611b9c1df2af37c9a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324fd3220faeb7d0605bf0dafdefb68642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a58b0b82157511d2d614e6dcc0a9c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787baa4ebbe70906908fee594bb1521644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acd22bfd78994b22563d637e35fd29645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6258a9b2b731be0b2463790ca4e7d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8787aa9a263f229e35b5516e423ed28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdce1b4a3a80c1838a2de1dbb495c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442e4c785554bb149f76adbbad23100649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8a42947cfa549d9f3fdde65a5d20f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388664bfb223177f695d01bbe04a42b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f83b12fc3eeeb3fae65489b3ce46b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e920908b49efdb94f3bd1ff088187af653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798be79dd2fcc39de3b785e12859a24b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4b20a2c126580890fe5cfa9f57a6b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70ffdb71e1ac9b76af2af2e4986b64656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b73a19d3074d7878a963874939e16657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43ea859941c5d9e6ac6757973f0e1e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faabea5f75157e54cf00728702c591659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac0b491f7c8f7690e5677639d7c176660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fc22468f5d509fe32437425c80256661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd49c925ff878f494ec7518df7e8be1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d3424ef11c44230e5ed41f44accca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242f65b9832608766ade91d4738ec1a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8efd09e9e21b7d3e942d267c8be35665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76021064144052ec4c9bf9476a4e41ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96e25a43585e7072c8da84f845275f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccacd70ef333bbc8a64671082ad8f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21555d24ff1e0938ec0f5c121f769e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e067cad6884888e6cd7ae5308ba8b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79924745b7ceb951f1eba9131152d1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82842af64b28b034d509568243afe8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44804a178998a72dee41cb2a7d5e26ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc18f1cb833428cdf7e8a2bea84ad16674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9beceb953eddd85e121fb104abc0955675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930345a0b164616e1345b45105cc4be676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8876debaec18e7aa1b5531c1477c067677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44039a9ffbffbba8037e74b602ff7acf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3abd5d153e216db12f7e11f79181f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985c2f49cd8eebf20e20da196d3de43680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d7cb151844f186bb8b07078a2f962681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0f1042be0da34df289df88195e7a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0c74fe03940f1fdc3e0a19cea20fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0203ab64a2826ddc4dc991ccc66621684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1975c070c8b23443da54af68bf8aa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ed94c2aca5f21ac39b2ed5e73ab1b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51f58c1f8a2c19768cdf0fd35fb85f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775443595ad07bef9978b94ba9f48650688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88139a582622123427153970eae49b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20e2b472acd60b52d4337f75bae004690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467509a9abeaa8f6cb68afbc36c3a4e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8f1e8aaf7e90a9faeda1d2ebecc0e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ee6f1d3d5aedeb020e260905f80fe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b7ba04ed48dd769e90431eca94953694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a423c1ce994880142043b105912eda695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf302af1a1b432e4ba798fa0608462696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504d870940e33f10a3bfcb04f0cd16e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc3cf16654bb4c5668fae9783e895a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b09f12f268e5a61e1a2c5ff1f3398699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ebd1460fdce6c3c202da54caac143700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5d2a0eddec09768abfb7c37e21eae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1223504b013b52e7c2e293564a154702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac4a8c845a58db4ea5ff0efd26516c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e1d2eb95945729aeef1b71dd6291f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5148b183673cb7449f63946da686f8a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6868afef4b6a59210b633977beb91706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94fece7afe013ff456467a60dd00e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7ae0c4cd15c527ac63cc349edc71b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222820ee6391e8eadab0a85ed154df9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e77eabc13e9c1b0ed44ded0d4f7764710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42e309a121fe61d06b6ac5ffb70ad8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca77cc23de4a38547dda67ba2a2368712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed9a4522f638a3b627bbc68f63dc05713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d2b5b1f5f6c3f71db96ee5991890f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640be59d04e29b4403e0c8dae20ff5e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53aaf7c73d1c7afe8f63e8a8e7f6ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093824cdecf423dabad8096e899b8456717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c822e60465c1b743d864f9bb263d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03118e2ec756af625ff394b44aadc36f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656b271e92c19d92f8894691c536113720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696b60b7ded83085cbd65a2c36f9d43721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6223e23a87d073ab95cce8560648c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc8bbf9aac5bb060d37c65611d574e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb47c18b9aa7aa0432cb99e57e59607724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420aa7e8d9b60072f38670bd838369d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9a263f18327663c19a1a8aa9da354726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d99ff671fc5566f50dade4635b6130727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dfb8f59b6a35b97f18c7d33cc1d46728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd77a77d72fd60bbb04d940ae127a2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9868131b826db4bfe92222c4e89e7e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84554a08cfcf54d1e0fa5f6e58a3f703731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c007427ca0bbf4677e8e09127bbc673732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062a3f34ea7d0d8ba5431ad7fc194a7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e5fbf6825e22561680a87a4ab1e16734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d7ddbc1c76a1d0c9c0e1299ee416e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72468bd8835cfc6949c5ecba63e8398e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a79eed4abd72a2e459e021c23a0fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cb73c3ce2f131efef3c30b7ca159c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2701b071e067ce78dc491bd258786739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7816689759c9424f9547b9376b0d72d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052b4e977a6e9cafb5f1826bd897a6b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618aa9cc76f8050a5fd94477024b1658742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07b98b57e9ee7a3c98e8d015b2c03f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f664f0e9b0577d16c98664ad99abd48744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd346b0f3980d91d1890de0123443bb0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091b1c9ae49d6d7b9e2de752d1a2415746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e93e356b8b3bbc065acb9777fe727747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228c8edc8d2d1d4a15b13630625c20f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365875457a31b96e54ee4faa3a2fdd2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac869d3a21ca9801061e170510753cd3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c5a4827d8ed40de790f8818230712751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e53984d8b845230746fddce0118ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810677bf910c7ff8896a8270b080432753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e97b28ce88e23ed0b073934cfb3e56754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e2032cc49000aa76c9587428fcf69755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16618c25d9156498678209275b6b19756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77f05edd4744ba70db234c124bb07f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2876449f8b3e4c06d7b9d4e16c523758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7090bd44d2c8c2ab720d77362cbd9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d890a0930c17904ea1505412dc53b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986974d7551d508ff17175fe570151442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f31fe8127a9cc1eacdc9238968e81e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65476bb1e697e013032284f3062d6f364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeda51200c8f526a36160b02ef080d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cab4be0b52dc631ae5865584571ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ce0fd1e7e0d7a547025792a905e317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fe2c56ed568ee229e3c1e107438d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82427e74d9025db8c95bda5d1dbaced9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938ded1cd10ebb81fdafba885d8fbb810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c898c85f126ff4c934ee19f91b90a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46602a8fb623c16ffd45cf86b745519612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d734d4db10cdc1cd348e0d940116d0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da45d142390668909138a975dc216e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0beb3f607d45241a89aff51a0717715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6b81c422406059c31d4293e0cae9916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63611eeeeb8f97f0e97be43f384e0d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009772443e8dfd8ca94cdea84627fa9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee0b41e1c571e62ad3fd4eab62c43319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc1760756e0c7b22a610860a117f8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2551517f082c522b94f632eb11d471e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1523c57432e910332f93ad21162da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bb4b87cdd193fe3b7ac339b09474f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c478f5e257e7f5708b646b677639c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734ad438b204f66ac69f57e475b87ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f51be5bdf730447faac98b815cbf6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa44e17ae80453e17d5af5e61d9b4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d85a8bdeeb90d1d15a35de45f722028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8b14bb65ab6abaf1764aa8e85079a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a43b55c3f8b87d6be702259a484a7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b12aa7e092f8b7709ee312a83632c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9656bbbf0c81998cde45813f0fb33932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fe8e64b282d75b1a2dada58b7963233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754cf2978ff6954bf482017e8c035c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876b9b706c50d74d936f07b24c38a9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e512c05ba6ca6a70443b7a8f56352436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b814593b811a38dfd05f963a34c8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282215649020bab22d6b89ac9f153ced38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bcaf6b5158ef3a9329295e57f97b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dc2266acfda9aae7febfd41c4d77540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2dd4927cb1eddc6e3767ace831a9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e70b15cadd0817d9d770c8518301eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cfe4533209edbe4358df84ac6709643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053b2e6f8364776962c4908cb8cb6b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10638d3881f609140c50c2b7ca6c6145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feacba072ed5b85b21307df123aefde46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f0faf1dccdc777a4ebead9d51933847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79255c6bd5233e945e6b7f077882b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0b6a3bd589b8c59a49dc1c537e74b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d353b849429d5e00e010e527d190d2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810c0890b055a5e38b717ed4a791e3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d8aba02fa3c8b29bb9c542ec5e71552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce826d02daeeb9dfcbc218f9aad39d7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8864e5380e7fd6d51fb33ecdfc17ed054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658637eb1aca9e34f8dcd426a760a7e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f9ad7c269c4a89ddcdd5b1bfde79756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1971da1d1d8eae749d6e42ebf39eacf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8af48b143bf8424ca3ab39488ae2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934e73b9a2c71ecf496dfa2ef0c6b1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb90ab0112615c6d2e1c472202f59ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45758efe4d9e004c9b9d071ed3a2493761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b7954fbe6a09939ea87f898e9496c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ec336a88916492853ebeca2cef4bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e752c374020b41a1bf06b5caaed47c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287185019d05013bc77e26953c12010765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc11f5690a62e74e98d8e43226e94966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b495f25b009f48bb110e52005e3710e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab979add8a0a5ffd3952bcb932e9bbbb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511af0065cd6304c279d72635ef37dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7f3575ec76cd6c46d589361670a8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8587077c57478ef2ce5d582110cdbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc23026a5c52fc994c9efbfe125e15972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e787f4f44feb3ca711660555ea2b99473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24827601434c6176b72fdb4272edb674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd4376138c17da9194e637b925f38775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53788809db5f194ab53860b737a639176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f04fdbb7ec995e5475c45337ac95ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb4e96e81661717300744b29f5cb1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55dc8a2c43e80a63a2bab95cc3522279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387de00b609fd0b51f8c44519c0189080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3e0e8c707ef548c875c05e17f80ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bf614dcbc23aa927cc209cadd128e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87bf2a9043ef5ee5ac55d58882354683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0ba4a4b13715e042ff6c9a3057f6984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64863d1144d974ea1b5828e0a556586d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ef10a953a1e88ca0ea852aba5743886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223f9edc0f88a16e4f7d9075697cbdd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5eb5fbebe2551eaa641eedf67782f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9bc8ecc479345e16f3882cd3eefc489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9f5733011bbe8c2b09437be0dc74690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f982a0fe38b5170e2846f8ed8e47491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148115d51caffc6fc180d3a54a146fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15ad09fea5e84df6a03a9a12d3364693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2792bfad9603402825d3971d8d70cf894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48496ab06cd5bafbe057ba80eb8aef395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e821edcf4cd4a6b430a7b15396d95396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e738f995fdd623c63749176f0718bc397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bfc60445d0b1312adf3f13295d74a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bfad047a257178abe169912af5d0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601fad3cf17f769d79d598edfc06dbc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360259c725350c2ffb5789a2d9943e34101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3ff36d1832e365a7747853b9b181d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262a685b814051f1c56d46f60b01cf6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d0d79d89566eac945c4b0478301b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba02314fe01889591ace88937a23f21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e80769076ac1bed9bc89ab30aaec2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826b1df43f81a3985a08beb813f0219107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382203fd54520bf1023698e70c63f13d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e24179da6b693ed78cb0d86953fab6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17082f220f0a2fc41354a9fdfc791de9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841994e82c21c29b12970731e0cc474d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dff390ec946dad3aed07fb4800349112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a383250cf61957d9d83e3a4caa97db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646d43621ee6e714f3d0e1cd637021b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18abd65de1a849a95f43e2f287ec095115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66fc2ffb5b22a5bedd5e0f65bc9307116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67af40968be10a1040ceb9ca49fcd1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742322164fb1f6731c287e80409ae88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c625d4b2a8706ef2d2e7e9c2968e1b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741d92a240016a3f974989b1850e0c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c15616ec30ff723e86e62bc531660b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb099e1ab4bb1e40485e85323c15b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef053260e6947cbc532450b1f08f91d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08d9f5f504d264c14c8e8af0fead16124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce49990b379beeffb2fa25d6cd4d0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53511716702bec95381a1b209ca64c81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244d4c98b09d59ea98330f4aebef6c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211396c59ae457528ab34545a5a68487128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7e7da07c10d1378f46331d8b8968b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf7475ba01aecb9a9ce159fb451ff9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabeb168a749f462b5bf000b70393df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8db42617316b98cb87304c552a9871132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb46446c224ee76092cbe4db225778133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e300228a4f37418b0174f9b23bd730134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d93e7965a89036c591960d9d82ee6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030643b45bcf88b2ee6e179446f8efc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26168e48fc9624f1781681494188e471137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd846b306abe2c6dff90b87fe82edb5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23f4b0253d3def7e692388a786999b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4f1040eb763906c8fd413acad5718140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6076d1ff0e2d7d5452e398e466c4ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64314cb72aaa651d032662014c312d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebd0ea9f377ac986cd97619c8e97e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fd7d542cd863c055d096b229a08d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644995a4a22c5b1aa36b366562bc8ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b45efe1383ca53668d81bccaa52e25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22672f5445dda3646044fffab12409147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269cfd510b8196b13afdb1ea23e3c68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa59e9c1527d9cc388178afbfc51800149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688222c31cbc684ab7c184d5c474cc0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a3c55390b32efa6e9791ea24b4b6a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa15cebb67cc6899ec7ac3834670ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9558e00e20a3b0a1e47bfd4e7546964153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34341abc36015465c8c8e933abf70763154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c50e29b701b3a2b3668345c2f064a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f7a37b42ba0922aebe883aa071527156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505d24a4ef09ceccd5d98046bfa79a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef469e1d34345bffbb80d03c72e626aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cebf35bd90a456443a66623aea4fef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30771e6e5ff8023b3a0ee5b52d2c31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5fb80df491025753f00e520687dee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fae0a8bc7e749edf7bc1eee39de258162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb01b35d76548ff3da8009550a805c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c439db54ca7ee358063809548801e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2d399748147a9ae93ff2c5dc928e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e8c2f8c0a9df8ed8fdd4782c9536f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceeaed2e9b29ec365ef6c9f33cd588e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9bd3ad0124a845b7aa17b49a9cb11168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0a218dff7718ecc9ac03b9f335bd1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216143349f95a5c21a5b71da5fedbc2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55933882dbc27ec7c2e702b1814c66c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d57ea9680ca34498e40f48cee427c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd51e4972652b265ea5b941d236405173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7425b62ecd4daa84fc7bf860bfd538174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919f3bdcde70d4004d103013ae6dea6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffaf0f6322f291d26a8b4d0cfd0915176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bd3d66b3ac31eddb7ca19d8353f69177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4746a652c8239f7e283a5d3ccf89753178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81952cc6eb60d74b8447cda65574fc7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841eea968ffd10f8cd05904cd0f1a49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0c27877702ab679a234640992171e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40520950f39adf7e99e27d4d1ce9bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b0a60dadf26c3687d106f7276b4f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c63432cb0386847b0239d6c0f16711184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2339e15ca24736203da2e68066da67e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad8ce35109ce2fb4edfff77eee628f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9a7eee43013ea8c60d08ae8953cc2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc02487f84004769256c045de2d9bbb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7a5aff1b76328232b747ca0923baa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61224c95f015c9afd6aeb98b42f3d8a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6df252b85b7e0d03027571e4e8d81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a965b29dd1d88dfe6e763da755a385192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf70bcd9cee0b58a362507c55854bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df46d1deb8deedf6c4dab4aaeb2fef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc475be324acf9d91c80014b3123305195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21feac4ec2fb765b21cc8b239cb218ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71065441887a741836aacd49cdaa33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bad4e9d8eeaeb2adb164698c95caf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f48624559ff2b4fac16c87dcba02e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae46fb8fab572fd30e2242f3125ef9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dc80981d9e568b0e7ff5edeaa1102201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873191a88fed079fccd568aa59dbe3d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514ac0b0a77592bd4934e9fa672fa82203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afeb9fc0d047b3024d954efdf17435f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7a7746ff6ca7f2e369c2db5a8c339205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01735a8330dcff502b9df3762fbec8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1a1af032fba0beeae757bd00d7455207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3c946bc77cf037b56ba24b9e205d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b81bd2a28eeb56a68f327b7e77ea1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4121065c9ec6a5ee3ca57c272210573210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09a4674108730582000b18154d3399211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5c37b556a2d8a1a479d2344a0d8e3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b69fcc2d0439d0b5fbfd9d6a1097c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431398c5aca4d45ab185c39a1fad2d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ceb5671916171c81032061251fec7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5e721a668999f71335bd9d98574b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c2d175065cec41f89c2e62f7bd430217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76fb8839f9c6dde9d88a70da3bed6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3880d23e5d54c10da02c936c83c0c6d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa9ed98610a5ab9dacb5ee90a3cf73220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ed60d0b0583ebf23b43cc64a8f50f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff22cb2a03f1d79ca649b41e3db917222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41960881cd242cd55cf47775e1926a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfee17adafb1af8de297176e346f0e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702bf90ec4c7080d39f1f952da0693c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e071da5a6219ff7a37864c02435f14226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5a2f0c66527e62e96a60473f5e9b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32140137333a19f5500cdf25eb16312228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb745b6b155afc67dcdbf39841eb2c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27030e488839132226d4e657b7839fcd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d40efeab4c2908a78120abfd5f855a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdc264db0e20962e0c1c080c3537f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a365b560caebd3a09a6e8021a4077233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9723c3de3573ceac8895119c0a392c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbeeba7612a96e98ee2ca64e664dcfb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b5f1456802b8c1581425eeeb07c19236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea677c7133ed5fed7f9a6ad107e8cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c956500870e03f13361a275b003f093238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc569a4a025d58694117b96f3abf01239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b3a16dfe97b0507ce351d602619e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097a1b756f5db8cc7737a5b9dcdfd59241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619b861b4f19b26da394064c5701095242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f19c914c546ab393760b450276eb6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98153b1f772bcad4291230d4f829ff83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247906c77ad81d7f291a7f4446d3c228245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dc1ccf055af664cdaa0bbd0046bcc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fa64da38dcd037905a00985199c07247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07955322c94f94552dc0ea8cb37f0cc0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e587083256c0bb9506322730b3bad9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28fdbb7a6d2c95cb7222f2de437e21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a80cb77e02c27ac5bcda07ff07da7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d64fe8131dfedeb7b68efce984d3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907e7ba86c1f3f8a6242c724e0532fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92339556c01aa756fc3768d92f300722254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206dcfa25843d32a03946a2f3b68af3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8c7afeffde8de109f971e9ce5b7ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a9525b43025b47f6c2de82c354efc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb92d7f0e4179db6532a87636839464258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002f8a18303f1c5602a57b26efc98b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcebecbb2e017ccbe563f05ce5232f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed984c3e51f91a0d42e56bff5749111261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a82ec07caabe6a29b4c3dfb11f250e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e7101f88ab8420a3f81f57a692e43263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09fc4990f3ec7d6faa1e5af2f3fe90264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cb6c733b29c77861cb461cf0224bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf35fff4ede3edebb60e60c0ba6edd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bf6bfc8a2ec483c47028d612cba0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaa22738200ede8ef6bedd61089926268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f99587905556806a5df8ebda2685c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5005aa8909c96fcc73274cddedcf4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dad4453f557e111f2d4fc40b05e12271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057a481ee2f17bc2ad345c80f88321b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c0ca5fc34e572617c36ac812e3e0c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879eed067422edb62dc683c20c967da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ceb190e7102db6475865a4454416fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266c9c0dc38e4fe3c67ede40359421d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acf1453fb81be9430498f813e10b46277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63f26997b0e2b441ada912df424d39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a1c87ea99f47beb9066448c897f6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65c4922540a65882682069617ee19a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb5c7d590c80f32a1e45c4b5a67217281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a557a68fd6c910217f52d1ff06460b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1377d71393eef2b3ffc67ba5d0680e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4d32cd99e0559bc5adbb37e2e774f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311214175e9992f5b2c3211f776a5767285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692ef6183c3c5808f6bd121c519fce0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ae9bfeb40c01f964f0216e102f165287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0d11d0af9b09b1a1db82048584b95288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68d319195ae6de78e25571f747289e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec98b8e75d38b578c04705fd9d1681290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1e2291087ecbea0262d0285649f7a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e733ee46a96c69b8def92c92e2ae455292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf75d51b0d0d3f5a7cb036427a12fc5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad4970d2e96a46ead7e5489524073f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463f995cffc48c3fa864eb500caffaf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950c0bf61cf92786050d50967e291ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc15fa6f6ef485117138b872ffd117297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7bd4e053fd6f2a160d6b4f3506c5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504a8f4965bbbf6b5f1b7612abdbaa0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d37f52fce43ba67e4e02ce38d04905300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82667cb048340ae03c33aed9ca572e39301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775a62fe985892a1a812a8326176433302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e48d0052329c583417b18366da544f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b64599ef381ddecb3fbfe54af470ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb4a7213334de707c7446c7b5e900e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad18d7b70d4e6495e786ce8c570e97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e0e3bbe9f0d19b78e29ae0ac5bd24307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604e3525b3815132b4969f0f4887dcc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a93d7db2088f8141ad9e61ea77f4fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1479a81c16857044fcb9cd71be249310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e7b2d0eaf0f07168ff9883f045f5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff3bc975e8ad35bcb7f25e64ca8a76312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba26ba1466da0653f612ffb8adeeed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da846a4aabbc43559aba6fcbc62cb2db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea787ba091be7ff402d332aa70646af7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b094955d5af141dc220a8bf22ed32cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a0b2041b85c66f23b3427183bb7f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed8b0eb64e1f18e55c9e562aad58fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97a418c6015c77ae11052b2972ca31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd35ae66f697b730bba0f84c0287d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4396e4e08edf289dfaba832b502bcea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0911be3e3dd485ee0d6e7987a67e792322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b6de04fecb1404f0b23216c0da96a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa14133fe8bc03903d6d0903844c91e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a16d30e4b9fd52016f1b98c2c928b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75d4aa2be349154946430775650c3d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2875c12a125794fb647acbb6c49e22327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f00faa47f01eef6f21e03d16731aa9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038793cfe572ef3a3306801bacf34733329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb415b541954c5ab420dc8ae9123011330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd1373d0b7509bdc99771b22894a51331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a3c79517f52f044bd725d1223a67c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d605ef68234d4061fa9d3f99ccef15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9cd063c7dc9813c400aa4ac3d717f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8202557e44d3a1f0a96df26506ac9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18766b8e884cab14144b7f95cb64ca4a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e8d0eda99a669b76c2706a4275966337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3ddabde88c9e078ee158748bc93e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e020281291e344da7d0179e264d110339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb68a45e982147cdb6d0804dc1c345c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc11439d67cf1dcf3487b9a6e31a3b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f153f70381f2e90a1234aa75f6b449342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342fab1a3d424ef2891770ba129716b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de6ab7a7a953aab952bfffa259f3ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785d27f591c7bf7a8a067becb9d5fda345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedcd7d4ec29a72d2eacaf5abc6f0a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3e090c429cf8214d5741a6cf7abc2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5026b639679a51873f062b28f87d75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaade53f78a072e07375d1b96951113349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e64f6daa18edf1f1da43271deb189350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1860c3a30f5241fec605453b1808aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d55284f21b33ade1060765d6e1693352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004020506cd3aa45fff7cbaa0d59a1d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbdaac973d5c7f04bc5036f968b372354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6728be99983a127eb925659bea8c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f002f4b89839c8cbee7dd77820b8c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dc417cbc278100db8fc209e0a5d1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bacb78094a5a2bed9d6a16a137069f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a833f06fb055494e5286c41fceaca2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d92a85e4edda1b40a7c4abaddbf7f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829867a02e0c26ed330cf2ce2a4f1d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b940c22284b6ccb355059114834f35362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e5f4b0fbe2cce35f962d4f6fbddeb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac534db4fa82f705dc7d76ed5fcd300364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c54d64508e94e73a0ecf68db6643ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5ab81e5248c927af82a5f405e09d2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edcd3893a6a82925ca883d2411fdd8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ed64778e67df5efefaaf07a82acf2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653b87c15d6e17154c08d01023e911d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb3be32950bb05f5c205efa9e2298f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b775e8d5dc09ada8aac0427875ee20371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfa5e164c06f18406d9972c7d00750372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac68fbfff4b5e5f5b0514a10c0bdbf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c54a28f5ab251568ae311966ef6486374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03fbb2aa3efee817da4b2b5cef7d46375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235262bf9e31917126466503bce1224376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3804dadc2f98f31f566aa5e1a6e553377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22546bf01d86b18d42f0d47ba251c1b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31ee86defdc645108a21c5685cd858379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03f26426d6a5a2ac70a4331ad1c435380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a941bc4e6471ebc20f0139ab1d58c6f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976305d8dc473f40ae09c85e1d90485382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97a54f08ef97c0ffc5a308f1e478b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cf02abc3da7bf78762be645cd3840384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7af899e3a640c3715b871b006465c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46004534c886e3131fabfacb28abbcf2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce41430a96de07f955c4e156ac9228387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e9575fba730cbf1630e7bcb884c74388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606f8161e6995e036380c0afdf688ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69163c629beabd58f744f7713c8311390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1a1cb2d620b743a4775f730786076391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e401b979112be962ee743806f106d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b511e1bf7a98ad175d5880feea1c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4027c96a14bf0a494d0d098b6b014394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c36b14f69322482af4e7facf2a71a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716cc43d95cd1e9aef2c567c4f8db2b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb62401fdde5bb0f97d83d8ce1396c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0958435ba18c03231b746a273f9072f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66498c918583b957c947a92ea570c3d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6399341727a9586ef02554c9beb5a88400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36811c7c63b69ac877faa9beb645f798401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c84c41190dba96e477551dbfde4450402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc942457590ae0097e5501a16105cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a2f2843211746f32f63ac58cb50f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c569468e1b661a6a48ddcc3e25d6a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbff040ade6131a76e284cfb466b830406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4488fe9fe939b5191fd9d4544e9b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc0dc03020a34c35d2d3b87759acfc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb6e3f029fb264839d186fff7bc3c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1282b5a856bcf3e967793bdf9a03229410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578b7c18833886f07eb8580c0ffeae3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b49eb9ccd49c73f8eb57edb9ba3ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81416e600510f50b164fa97ded850077413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd986dd5e7027b4713fc13123f072dac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973782c37689192f877a9958be1d2d4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73069850bec20f6e9f7265a2c2fd7eb1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c555cf2a632a8ba8eab197a52ea4bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c148eecb81d28cb5687b12283dcbc0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762386210cbd76ba5df8ea84aae1877b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bf49daaada1a6a88388703ff75e41420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803db42dbc83eaaf0d9ecd9862077c8e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3aa42ead7bca2923343c410cfa0ec1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31553ad767a7ad92557b3e571e30ed3a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcc1544889148f0e4f3c5cc78dea93424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94053bcafa1e9b1ce3cfdcc51da924b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009c5b5e769670fbef951c65e678f20426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a121129a196e7399e415e5e786b52ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcdc55cf9428d5f0b679c6999bd396428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed408423ad1dd72c63c1cc7db9069a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062aa84b002aeeeb104a49c5ba599cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8470e1a5b110422a61d00db38f29e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65641437123f207624bc4244113b0051432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb0801d2fa1d3260340afab62ae3eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cea0bc308637374fa265c965e83555434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c6996755296a36ee5e694ed6da468435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6dd56abddea131768d3266fc99268436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376726d46230871dcee70c1a1fde726437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07c19124d4ed0d812cd2928639557a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df4c168360166c921d14cfb467622b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b388433d05df86ee93cb1c5c368e9e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b917e6892379487af42c4e83cdc24441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47700c2a7a2385aa6789b2406ad7bbaa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd34539327b32b36470baa09fb35b96443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fb603dee6aa6f3e8aa62e387eed78444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef5037e5e373ca1145f1bccaea72bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f61e8f7e71b7fa96c0559324147ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7c224892ebd5a7f782d167453e1c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2914271d9ac093572b976840d44fb5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f183f1c503e5400cf80489683cf51d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609255ca051a8a3b53ed393fddeead0e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b94ed3767e2d3a219a676c294ad7e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405448fcbc6c3a370ca87f78322f2b6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e317525c9e759520e1afc250174de4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f911b18e50fbc9e22c1634a3a34cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5592393da37174769eeb7ee12b518dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949e96ecd37d7d9698521eb85044085456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40026720386db98ca5465969faf053457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f45e1821999968cb3b03f18bde1cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e7070e69bf682ecbaa95a10320bfd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dc4b91d35691fe62a7f85a64c87dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42da39f760443d2520bb503edf2709461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e2aa147de53a4404b8b4d64a29e13462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557a6cee2c76b7fef76a69c7b058c3b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35773aaacaf626f5915df706911a75f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3aa239a7f7037fded3576a360ec91465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4601d32a85d97588167e4f2aeec1557466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2ef8ba44827f4c5c4d7b2c1271060467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf728567e87d980e6e079bcf906863ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81930faf067d7010b07e92fa2d8f1f43469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664970e629669de9e84065909afabd9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2aa5bf55d19327c8904cfb6d494d5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a5e90d4a48acca13be228a8514bfb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e97396e7771a5f663c9d505511628473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f4fe6aef7ab12d71dbbca49978afe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fbe969f2a02290aa9ea87ba54b23f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e58d526d227f688636ed8ee420297476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c558d2f62dca383d8f59fef20d29c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014711c5468e835bf46d032f82e4e147478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5632c772a56e7350eb962d0832d5c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1160108e096d1f35fe35a2836ead52480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c18c055e855fd85f3f311535d2c8da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95adb18ed98853654843b5c8a524a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35c6661a11dd58450f8ff804ec1208483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6183e80ee38858e559618b3dfd0e3b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ca108112a094e5f76f4404ee86f0b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6914d345cba90ab23179803ccfa1fc1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741c01881160bdd99d29ce91684705c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb955be52233899b4aba7139ea86bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c56ac9b773ea921f6358c56dae050489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0887f8e819aa510823595d5eec17c2f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d9b28b9e000275fd15e4c590c1782491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4dcc62c8055db0ad3024ab61f1b91492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed18dd0fccf12c0c51908abe7c3568a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8475b2d5b2595a273f38b7524b4c002494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb3340b8e45e2c833fbff58922760a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c545b26cb00488160a3c9260b2c1b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3255c60f69f53f9d33148a9dee9649497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6acbfba94081b457a78d6e918737b7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e5df2f052564bdd256bcb58bedd89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bb7e4a6742dbbef0e9c6dfd79523f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750aea437a08fda68cf5065d2f197a87501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f372c3cacd1d53af056a74fa35ac243502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcbcd80b8819732c9db90a029034c2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffac29a3c838b87f3d7ee8426a9150504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca89342c1d044fb30ade6a93a5ba88505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836959fc0cc5b7284ec149cec1c4f05506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723b65a18c9452987f1d39ac72b64c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce00c8d2ab2b5f9624fe6d7a3045ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1e19d64fe0ddcaafb6dbfa2d41298509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4a61928f50435d39472e13ac7cfcf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c375a6971e025cb8a5ec8a23e18f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b50b6b7ce41cce0424092579b614e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87564d2107ffdd94e54c9e9a5c31c3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb8d146c8340ef314d4e1adfaddacd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69171913157a700555e3d7b9e1bbdfff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e61e7309e59f418f0c3ce7b9f3a579516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76116a32fd31990917783b18b084ab9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dbe0c07c67072cacd77a97c997353518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63a5d814ab649c91859381cdeebab6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687e30f698d003d008d15e7b88bfcdd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38495c6e82603c471f0920a65a74ba7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88b4fe107a1869e7fa619a867b5df3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4cd7d7ede2bdc7da5e94f86dc9711523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa18397f333fb6a00800aa94d0e4699524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef156fff2482a12d270657434d20582525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e248a33bea1b18e509d704af76df64d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c94fc4b9222e183d6e975e1f7a1762527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072d9850e224099e97926091af7743b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f1201069a89038a53cf7d32a13185529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96ce5a564e2d97676d132a84737119530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fe00215fed0144cd34fd44056132b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110648071c2848b2904ffc10ac5bbc0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72735e95374fc3f8dace1fc9f7b071533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d4185a64a8096df70ca7e4d8a3885534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4637b264042e01f4ba3437874ed25535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a1329fc91016c9778e64135e59200536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd449c667fee7e2fa57d24b5760c5776537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c446b91c06f8f22d1c84dfac92b6b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140540ad6b02a36bfab02782845f014f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21663b2a852c81e678c1b530c361fdb8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd8c7733a4f3d942d9a183ccfebae4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd618a552f98378308cc39bbe7d71a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfaacfab30ebd07de87982158a6e59543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568618afab8db8309a100e3ced108ef9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80900720f62044a8522bd395c2c174545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40038dfe24961b14a1b7335d5d375c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1092636f9db3ccc9d6713bb2af31ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b963cbca3468041850243531855854548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0667e78daeaffcee56f20c0f41063549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d745693c424cce6c760f8a67fda5be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358879c6c6b9e3939bcd0a6caeae889551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a3db26c30f13ea416fdf152ae8fa5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f51a72e0f6901b935b9c7288cf7b0e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc915f73ca80765886fde588053730554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b6f565b0e797742cfc59d2c6592da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673daad06b90fd0cee23cbadbd58df2e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad51d89a0919b257d7b99d3e7914686557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa05e5d307da59b5b4769e5a820f05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9c27a7723de0c33bb4d865cb0d7ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ba6bbe84ebf82c8a05bd33f735b07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c5e6a62f10ebbaf023ec6a62122a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7e537817dae775d0dddf15f03d5ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a55350599f7c3b95cff62bea741a88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98258e701ec6593ce04e8039dce8d11564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3704c678f4ab5a73b8b454b88b0d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6983c022befb8b1325c610028d770f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf376dc833ad7f336773cb0f7250a6a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78443fb0c5a67e847be222f0a3b33b8d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85c73740cd9b006183fbe0368c0e12569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bca6ecd0adf5def4d512c5e8289a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969f9101e3d136b13e101471983fea8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cc4a878347f648f91bc26204e70ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9c48239273970a747298275a6fbb8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fe3da46ef7c5b19e89ad03fd7cbb1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34566a8b35fd6e9eb09c0f5d3906638f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a02baaff52eff770cb1bf7a10d74d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0719f6ed9d34f760743413a6e1a60577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167c6fdc34a7a57085e2a57605c4f00578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9d7bfaecfb7cec40d0fb137728db7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc4c99f27ada7372960d005bacb344580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655f10d442d4be329ec426b059f101b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e61028d1ee4e26b9e3b043d549d81582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933e1c1b6a3b9f52ab8ed32d19dc822583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66faf814fa756e0ac990a9ca8efcf9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d585a3e9a4c677da4461f6e7612d0ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8494aa7d3e4e20bd135edbcc1a21c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d4149e84b0706fdce24d3727573ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787a2cfc0900e232b9998a393c0b81f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0c2a0802ee4c020d9d716a2c68b06589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604214db527370c57d0aa9441cb60b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4419451320faa80d8ee94c596f58c4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f9f32d6dd3a1caf9cbd9189aec807592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc47057c09883c000a68c5c15109dd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718d77574232fc36f481602dcb772cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6756691b3a8b3ec8a819b2136993d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2f1cf8b17e4768aa070f83d8a7c0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e10c167595d9404639dd74da99cd9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c647f832fbf69cd45ef99ff619d18598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6cce771367d32a25bbd61326233d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb340c3f8c5e55a5a04ab30cd4e809600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acb6796c79db34a39018b2e6b5b267601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d087a0510de0c45c28c751411f48fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55fef7dc16e3632e1bf0c8b54ba0ef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08395fa0d45174bc1b0e3b7403659e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a4dd32325f994f0d109793eb18491605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adea54361df763d2c1f2c36556dbf4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d46fb1b4c15746a41173e6ce9b92d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b6146fd8351f7f08a56fc056aebe9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450758b7d1163f66e32753f03317fb2f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc364dd4716fd88fffe3159aa2701c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59906765bb8765fec780f186a43b55611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115437394313d356a3a220e8207d697d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4fd8af7517af0e35121c24b63756a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec9d29297149bca5107a003de9b4a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794c9f02e7d2f87bee5956f0aad186d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9420b40e524670c484b05a19802307f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cd9c83f66088055f4e684aa11305d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6a955fd4664007f113e5e8072102b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fb436d477e3fdfcf4596516415992619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cd17c65bec3ea283db963bd66fbf0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7140b8351c36ee60b16f6a618c7f42621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a79207ddcc654bd5e0847f621390e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efa6b9e477f19038bf53cb5ba72fb4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920d8b6aa76a000d91b2e4c4491a16a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16942700abd03a6928508322c1c955625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c0a895c69d9ea63b00a59a934ab33626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a83071d5a46d7ba68595757c45afbf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb179d265979a96e282cf249aea356628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844fa1cd6751852962af80257a93f7f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c09ed76aefeb629c0b9224fe18ae38630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a035534325c2fa3d99e18da03ffde2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5465ef649ecdead002acbebde27d44d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65eaa525cc512d4af9c9aa0d4b173c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01523d8f21bcba4292fe95a4089aa809634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d179df64fac3f3ac6d1ad0486a54478635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb8b70d041872e4ff76fb04e8eaa2b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7c06d9f2a5cc2dd4500e0892c3c5e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736473ebd274ee5f0b9d788df29c376b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5e98cf46a5accab261ed8ffb67461639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8023e8497594bb05a9461a4353379640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078cada9d674469d2ac1f233aef703f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e2ac8ab1927bc952f1441512fa755642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449716057ecdbb7427236461f98cd113643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea134c3457d786fa8202c85eebe2eb39644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e25f77d62d62af3e8f36f6e7f01a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97690d8944342f3533fe9d881f36f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91e09c6dabd1eb2600abf421ce4229647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68132d9eeac231f82aa4c91abbe3cc4e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b94f25d6c08eddcfca06b557c9950649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86877216c84577052588306900476697650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3291f13433490ef84208616c5c2fafb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb3b4d394aee725fa6a432367fb7cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2aeb57858d9265117a16da79fd54c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522153ce2ccc35e93d6ab773befce5a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8219624f33f7d3596fadd061c21aa5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb6ce895750a1d23b5824ec6a4145c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412841b1637a467714b16002899a599657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f761caa4c66dd46ee5d4d1ddfe1c03658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d605bba22788bc9e4c8f8f9abb4b4ca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbd13fcadb1790cb9dc99638728a39660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1bf8a59765259f948f3dc4cfbcedc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4cc30ec44c266450be5eb61749379662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba19a1e28b3448917e02d97df6a5a3c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ca206ebcd65d808f613e26daf08a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365b1ed2d395d321a03520ddafed0f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63abcebab361127dc15cb31991cae2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c1910864f26704d3e94e9389f83cc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840c68a41102d539f985b9622bb1d33668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351635f0683dd6d15790dffd1f8e351669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca2945559a4ddc53a8a6a95ffaf8a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde527406598cdd68b134fea6ecc99bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f942f68d9051f5a78f5028256682ae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d128222c10b57b3971ec702193bd1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780a16880a91afcbe0c367eb0fb32c8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382c106fd5f98f59cfc0f5c21a03360675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b42fc89a9ffba104aae3b19459968676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ec5ffc5a49d70e7d8de5e1bfba64f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a51a815b67234d91d3932a1ddcd658678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087012e4d332f7cbcd1fa5121f29bf6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152c557677ecb40c176b3b5f852cfe9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e5e92910f952f0d763c93340bdf72681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ed6207766ef4470711bdc2bf56a76682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3cc667eab8ca9aa5db8802a2b4450683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3118c1d69f28be8bf9a48f53814b6c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c6550e99a6319b41204358043f7ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b9eea25d443c4374a474342e4a2a1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368164a8c1a4d5f69abbf419659e3511687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720293ef0787ac457c7418ebaca6f0b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22de03d76be09c0b58b476aecf0783689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45fd9fbaa7452616743e0c4e8c791a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d4b064e68ee43471593da9dbe07ee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639382774b58035aa88cc92aaa790fe8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0eceda834625ac3378572d26bf7322693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976d1bfde8c2c990ebb2393d78a798c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce7c115e5d39f2710cce63ec980722695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59e25b25c71578d889e07de80b1d68696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f08a5ae1e9bef977c7006e0a21322b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44248807b2e2bdd2b9e6f9a1956e3a22698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a9913f0b289836a51644f5e5a2f1c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339f9d5db73d8782de16526bbeb6e73700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5ea247c3809973966e1c8a04b436a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff8323019d3893fa73ed13e8c815a4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c880a10d30d9b9b86cc659a86b03be8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca74c1c54e2f4032364c2af7a880a25704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80baa882484bd98c7f240d68ce692402705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c38d0a623f0ed8068355e1acbcd026706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4a4dd897e5aa54509265ee16ad024707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34e92908bd1dfbf4b7de23c8dda55d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fd347e739ab52cdea0f49a5e76f58709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe7a01b4132cf5ea3239e3a301cf1e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba4139e2b1c842d33c901f07c3c76e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f84c6b2f8a5951a7bae2b4dfb7efe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82419e6d5c212acb7806b9bd3d554d52713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45520fbd77856235955040b1d1fe24f0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8511be6f34b48283488fb32198366715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042e9077eacb64948b25ebf210ec48d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5cb0ac74ade96f0f0b9aaeb1df817717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7234cd8ff21b06b00969d68963d9754718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fe1918404a1c97a9b673cb1a7f5b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51787292adda0d08048e4473791327e3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dac6d2ab5ca37ef4670c942f272c2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235887812a28795595b6b57dcd2f393722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1ecdccc0b6260e7dc9bee28f17427723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149109fe55109ec12ca3d6be84823955724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac9367a6aa508de5c7c3d3c32bdc5e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23617574b7ea8deef83fdb6f5414b64a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569eb628a3f7eaa624d3d965cf257f6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c660aeccb224d59c42a6a20fed9bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68743d27ccba10241eca883e1c9f8f75729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e572510841b9034af8254e35cbe41cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9466380b8c29256e2263f3301a0288731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1c6bebf579aa340cf21ed0c6c95ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d866dd008ae0ce3a4b75dcb85da50c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367e2b62eb5ee22f36c192ace29a6db734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648a83f831fa60ffa76980d9fb5589d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a03a6be3b35daa0857b6ee8ae3041736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c40bfcd598559b80612121c4d90aef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f531ee3d0067be78c39757dcf6327738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdc6802bda99cb37487300ca969a95739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a841ac1690b3e9b98ae6c95708b1db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec7b47b5835e8b6d8d8529cc3ca02f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b0511316bef31be6c6984dd626611742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a56ed19a5bdc0e26524e9b213f6e6d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133135aa324397bac386350bd1ec503e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c2ea8b6822b680d6d2a6cf26f0d0d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777870de7dd199a21b09e099bd4d780746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5805223e62d979591961a598335f613747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184acf4726a681c5cd37f220d96793f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255a4741ef7b9ed3b13b5ab8e5cdae9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435324e55d799d56d3ba8c594652c00e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926493d432da79404fdbf450101647f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c3e789d7125f39da201543a29c4b7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c583121dcbf0d18714e7470c309513753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef51a373bacb34837fbacca134e91a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227f6da21bc397977926a64cac31a32755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6009bfbd919379bd13028487be009756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96957a8d9dd76f6aa71aef4e6127d347757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04545c5aa0c4b1639998d8e18fc0d2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb16ae6b2c3974cd897d0577abcce32759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>