--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a4aa1274fc45455b7abd3036988ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18a02b970a7c885e3ee8a825688fa22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887ef4bc9f4549caf7cdd22fb66a8663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffe3323f9e81b212c22d3f44975ed14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56efe2d297a0179d4cf82a7ae1510f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33a93465ceb3fabaefa89b861fa55e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73517b38f724ea74d1a2355e1ca4d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cdb6f2d6435de11e4dfb1dda2bc2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e1c191bbffbfa75facb779fd2284b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877c3621db3f091179877511fb91aff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13158fac32662a416cde3c269a0cce2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c025cad910c29eb957a5b11908e804712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565b246d05540ce92bcac2451f9fc6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88ac44ee574798b31cc4d04a7e9bba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753fdc07367769a41364b7bde331ae715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0fb8ca4cd140a6a09fdd86e2b87ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a937c28649649c74a652e5aec2100017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a363796752e4842072ef969f583f51118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9a023ffb2409224e5ada2dabee03419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cead1333fe395ebc863caae024f7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625e2dce21ca0205f2dbb1e7884671d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4c7b1da0691fb391216b8b63c372622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f622940ba7df7810e1e892d23dbd123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057b6027f9a74b713a85bd5983c9d6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c6c2b4da1628d05081766eb8c541025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8683ef081b5006526e1c3a57dcaa1ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dace1287e72aaab82e3a6459615a1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143688750932b6c083d6659d283da1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60008b5b98e7e40217803a8903a8fc029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6d33c008a89e1233be467bc4d45c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bd2cec98d0cc23c69f57d937c473531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d6539015ccda029448141ce5828d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6c3013901ba59623bc23908124fbb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801b53b8b8b0e4d568bc79919f54ba534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd356fb6d4fe16e1dc20eb7d352049835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7a71a0b298195e2017bc6aaae4c8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc68555b06d4d1809eba5bd3eeb8f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19591eaf85e6b90b90315193bd620438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4555d33ac8c02c809d833608ad47b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e177eab17784ad9ed17126d23401840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007de6791786dd8aaddd8cdc62cbb9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa21a31ef4cb3f9cbb91f2fb309a0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967202bf70fa091817fbd7164643276d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6051c896138b501350fa460c54c4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0f06d7efea8ed825cd3bafbf4be7c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48708c5e7aa8d0b8b8a99052663adc946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d93f8c395637dc94f69ba93705f9b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6fb80a8472904bbefc69a45a8af7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539b01ccb20c45158d3cea0173514db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbc439c0e422420f5231adb47daae950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17bead4df5c5633e0b01c28ce462e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37584428c870d3000746d31dc594d0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16978e1fd5377a4657131283a14b9a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2309d330eb2418d4780a6540c2411d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6974735422ab82f430b018560f1d87f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549f69a82ab962d235c181cfe799f2056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe12d9fdbe35ee0f871de25cf2cc8b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd381c711257f23a3e2c014dfc63001158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc37089928aa60026cbf5d8914b1fb559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f107915fb0e018acedc21c1e77efa7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6245008a2e0d3208292b89ca8f87ea861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747d0f0e5e4ce9f458baf65e58409be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794e94b9e8c6ae67c7f15de407d6f2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d37d935894f276e8dfe0afdd8da5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c885e3087227d9c46f3b11a0ab47d5065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101e3484f4436cfe5174da07cd48a9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3655b274270855864554f8c69d4c29167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512aa872e6fcc2efd01ebfee0d5e540668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f2963ef3fc16fa700ad1959041ede69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944f43d048b8b4f58eda8059feee19570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3deee17e86eeda21ac2aaa817514f0571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b9a10f5e88fea396d92e0b1f01b9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dbc9015617657fc2c9c18d250daa373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b41c0e4c2b341318991c38a33dc4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffbb7a20c5a9484daa097b9b7d339a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b4701a2cd96f7771320a3d094d20776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edd1b165da745f8acbddb8508a136b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdc5e03fce6f1aa9b850dc9d0ee77178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f31af9d2a23ea026a80baa0b17a36c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb25b4f66b309d13946a1e78e5d2abb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14effa8c639eb0dc7d6ee0f9a4090aee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6243dd4416ffddb789d3df86f29c9d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb61287a2aa1c6da91aaaae483934b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cbd0474cc7ebcd2e4899270d51a2384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7625e86f0c4b109fe935ce8a38be6ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb62a624ba922468a630966d4e3fab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e33ce41fb3acd7c016fc21b0eea78487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67273b1795798dd85f36eeb735c1708688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4814c1549164ab268e74749e9d05589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec07b11c93b0a7f38ff41aed404da690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba0fc9776211df2cb01824bdce1f0191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a974d9327e6660a2b291303d5e87092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552f1cd9019834437e3208ce69443a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d738bfccd81d964135fca4adaf575194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466de3e9eb170000de9584fa1b0496a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0373573a6ce9d294c8c66d0c6f409d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5dfed362b19a15f4e4bfb33fccb5997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980c54e0c3f0a899be616761d1177e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9b6c1d3c09d19d6c5e7a06971e34b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0746aea6989ad32368ee47d259a208100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1b0618fb6a0e07d91050d7f1b2464101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e9747ad46b352fb42149892b817a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17294985216818a9615011629525c090103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f712e5d04a2cb1efdc62daa7e6891e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa119e7ba5c23f9f98e6b938118c8f09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281516a4ea9349d466c9377a5eed276106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e26140096c56304f9e844335e6f7de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ecb16651007ecb2e7c378968b27e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b8b3f08bf417648d9c1c7ad6524d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c9660d45bb8984b04fdb99563a5ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e635ba5983a77cd8c157c5c10d36f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a553dc5966eec1e94fe1c72afecb7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75a7149e21468dd2c598fa8a54c453113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b7a0c3c1d75d3aa16129a700bd8c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8700d08a84386c04e4113cf45271d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2017a4c052e193124cf2ea54c20afa6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47e7962a6f7f129bf5f99ff2ccab96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15e76ae69557272655382a16b99fd3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b30f7ca0ecd0ce906207f49a6383c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a882e6c649c66e35da8eb868b5cda120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25885cb6fa3f2fe50a15c4882d5140ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63bf84f24a5f48252f78556f4925f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad91ccea9271eec14f7c684fd1b2c24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5549e136106e55c0e0a7325ee1369124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5304b7853619572592cf6d23636d134125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b331ff9d9942fdc6ed64a6f4510830126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6664fc4d56bcca02a587b1281bb9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d285fab971e10e7846ef9dc26d3ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694bb570c406ecb3d6023c86dc4e841129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc55e8d01dfddb32a4398854bf337e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208c9d906fef5c17e17238ec592d477131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1bdfe055ed3675d8685ba2155ac3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7927c551199253d4c5ac1dfe1e8d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb66acdba751e39d9e0411ec69f149134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea907c3b39c0af05b2ae206f95f6c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9568b5d96b62d208ee3a629300d38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f796d76c1d6ff5eb5359fb49a2d24b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da920465cd33ea1e59dba44430a544138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104221fb7feca159ad8b899b5bdd63c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23b792e95de5eac1ec5288bf861543140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e409eb4e925ec6f1668632d56a7ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f0d0b59b9a3ccdf9614fb1a617229142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796e7dc4035a9c43e3be668506f3e64143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6585737ee7167cebb9e99bc01666239144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55aaaa046297bca4389e2a27c97e5e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64bb9d6ae24825ba9ea9d6296d601e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229928cd911258dfa61a4d1ad50df2ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280bb1fa4fba893433346c0b34b89e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5c16ec8adfa56bdb4f4bae2e618d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751195362300f496f8b4bcf318315a09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e181c252bf6e407950f150e3d37e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67b44339c0a5d8d31e4a8c6c5f75b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77821db38f8f23b8b1f8742ef0ab8ee4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54cfd620b475b340a999c982e2c2fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c24d1eaccff49b7791f163f41e67b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56839e0d12ce1c73c0779bfc8146bcb2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead5c06caeff944e85a09890452c660157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9d1363f458ee98a347f4919b2e248158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e42f4d0d0796562e233acdbe6cd1ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c19b2aea3ddb0bfb74a67234d98a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac45e489965cb90d6cddc063c13154161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e71db27cf20159fb7fb408d2139501162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8637eaef1211e4b665533742ed76a4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083dea16464abcc13c1b511e2dd3332164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd386dfe13f0b540e222ba307d3500165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41cd414a3bde61bceda22e920f3cd5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5162c2daf2aa571ba95ea69e017cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591c3271d4313a5da1d1fe40b8d4f12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff2fdadcc75d72193030d63ea2e120169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a80783e61a56b79da2460d8bddd97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59cc57931f14b201dfd08851593496171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10678465380b433794a22d78ecc44e24172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08a339f053df352b7966af50d413c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4713469f50750e10601d52bfe2adfb4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff497c7e933b28d6b421a31bf24d4bdb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8f664a60ac350034878a3db071437176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84436a7201b1413365ee85b1c367ddb8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f093444186e84e745296c05d3d8a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2585b89d3711d010a26f2f3238892e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327e7f867d3a17b5891733e921a74d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a79c78204edbd13c7c13a34f4939b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffe0de3c0b2798c24feea89e550e5f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b967c76f08d51574298ebeed40bd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d997f943ae1a2a9dc7fefae051700184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2532b566039f03c7da0ee21a748d28d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0f3aaf8d2e6b02eb71a286675991f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2e109eb7c89937383ff3a55f26b1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e608ea3cb2e8eddd37f0c2f7cec40188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5852d53a20be232210aaafbd843633189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebc1f7c2b341e3b4c7fb3728b6ecc1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd91ac227c6314b8f9d3f3d80ad1ee1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78deb1f5ece48f2c1aac13e29c8c89d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f81a207d501802914170e6a89da3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da6f764ba9b71b41a0e4a39d87fc5a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086461111a75e83148e16f2ab33376e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e60d0f8660a2f905ecdfc328c10d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb73654459a1651ff54a209ce1e1f13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30abccf0199c4700eff9dcd3310470198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789b5117ac7c19f65a6232258018a64199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ec1be5973461772a8e7cd57e32c20200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0dc4866649f5e92fbf086021e182c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf9e4ed655adbaacfb72f64b75118a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97efd3bbe4f9df9a804b7c9f581642203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cfc9c176855ec68b61cdb504b2da3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63f425f1395adb9e84b2f46ca6a368205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7062dd7a973ba2829ca52ba264261e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419101a1c2d4fc358662a05e501f2659207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627024c12a1334d3f804c7d36e620ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565723b51531b30d668d2b13536b77f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738f3c359686e1775ffabd6f94ebccc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab8774603b2328b9caa76d9f8651dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402d593996ca25edd0a751889c85b6e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5471500f5994b76c676a1b2ca88f61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65319fb55d79a05dfe4cd88269cbac8a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a3485aedf1cd76b7f386d3b7b3717215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766fe82a5471f1d63224cd199223dcb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c72a7161018569da99aea08b6f40dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6042f0a118beceeca71d35180484657218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14726d88b0202031337eb2f929f0f132219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c00e0260f9a8a5ce473945ff4c47f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76999856c8e016228d9a9242b2e4846a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e4571245544511a5a82e01e2bc7f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b62aa136a07bb5fa9a6154b778cf17223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356974b4cfa123f309848b62cce8b613224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540d686472775aa57b3b5aee9ee5b73225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ade0633e91c5684c3904d1a9e5341226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34642f96351ab039f7120b488a9f0d92227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2315a2d16dbec8aca57c86e42e9f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d172b9bda5c64976718ced7617c9a99229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2e553c8db0692fb826592162a9cfe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c52dd606968add2578ec90d340fb8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390c7074fd4eb4a3cac7c90a9df1543232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52e3e18c13782d08a9920ac3ac4d38233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29712ec34adca5a7db97f674090ab083234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd63815b7f83d9f726f96f9c3c9993235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b20f8840c8a3fca061f9f2e9a0ce18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a1bc259994a15c89ab2cb723e4458237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe9789fb5055f5705c836e60ea0332238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5233adae802bade1c529e1c66525ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031a74f627e9ea565b599c5a742ab2d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7348e7ecc0d538b73b2da26e429a569241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda805b2653360f82fe598cfe1f4e75242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830a1d7b180b6ccee0c369b2c488a09243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea5be38af09f39396c447fcaac1d81244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570beb54840a2672dce6633730f1d1c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba172b68bac5ca3cc2df8fe8d320d590246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196a807e0f3739744f6b7719310dde9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ab1df0b2f856982003a0c99361686248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fd368a1ea7f3cb8475b12cf3d3e2d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de018e4ddee620a4b26060c2b48bc57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e034c1e0e4e1f33f27104c95551120251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c4f4bb0d116992a7869c03b1602c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328863fd309e2214faa447aabc1f027253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafd3e13d9a1cab82a8d9429fbf4e4e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cfc335d0a01220188fa9768012bb5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e3c0878c81faa1ab6b8b96fdedfe9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaabc714ad7db1e6300c66196cd21a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176655fe01642cfbd059463b6c1c35d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a9fcbb0b5959c1916d7fc96dc69bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb51614e50a86cf146bc87c5f624861260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000284eb78bb25e4b3dcc3e5b01c6d00261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5e3e31e37ee2b3a9b3c26847f1550262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f1af8b1b1c307f7292479d6511036263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7b6cd1fb83be97882842afd99724b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d154fadd35387fdda959f20551308e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacf94fb48598e333aa0a81d1216d35266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72f31f5827402c243027ce075d63c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b236cdb252e38b1dda90c23b92c2b57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbf04f7ac82a480e716f0e90980a09269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28908e78a203feeefe517f0fcf004ce8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb0a14d0bf87a5316522a3e8a86923271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a48678221b34d5844759d173fd2f4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b8feb5863187a6f789e971e0f33b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88d15b1e90ede7b50e2129d04edb1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a78c55ae8c56a3fe1edd6e17fc3b1c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f45d78cc98c72aedd4c2bbae75e59f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b1ba582262f535cc7a75bd03f64e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ea18c80ecb8d5981b5098ac5ae53b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0737bd1c83b7080322ae9a011f168279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fa726d9592675cf766a9cf6046136280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce23de50e5ab45b3aa3c86dda1882e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea6df2e53d38d2d6a1c3598cb48d04282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4c5a62a16d7c014089b3aab238e58283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0a633f85f1855f80280e36dada544284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5bb0b748f35ea029b53a3fd48e2e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e353cc579f935428012b2b3572ec7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c349730d738b8c582c4746a623772287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a23251566ef0952a750591989e2600288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474dc9dd602fa28b28ac56260bb1e09289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b73738629983483dba2fbb9b04ff69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cc734a36459b54873741a0a9dd754291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8963b605a8594d4e7fe0aaef8923f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9768ff9ddebd3828f6d7692f04ce60b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0eb4655073f9ebba774b655644feab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe317968f560381efbfde81febc0054295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cb38230984a70bbd3431809923cb1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1ebe3df6e37181b2eef4980fa6e8f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a37b50b78b1e09196a9db74b8e662298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899220d56d8f6ee7a6815021c5f9c1bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8604e1d53a2f2f7250a870dc2af94300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072152d028b132c6a16d577542e9a463301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4fdc77d4a3e22f83a0aebc74f9878302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01434aff86de5d30f4161e92af4f3610303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4070d4887253ff4688256f28360bb41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dda56a50c79ccbe3064e4cdf5b0b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f051fa352957d0f354a5b549c3a237306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627338fe1da128f74427d32ce31dd878307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366687db826e1e49bfd3aa0ae6a5b9e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d4eeef8b3eaea2297780fb6e61520309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179fd68c0bb842e2318fe3cd4f530be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e49d8fa953703e54d316130c9048b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b28fbb2bbbb2e58177390213646e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4195a31dd95e5e0b82ef1bb9938b0b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abb2eaf1b4abde1c0db97840164f32314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029be0925e70afabc35d5114fef26aef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc1d539123b85d3a651fd6b1e48228316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf0758b96d71ca8a08416f5f341dda317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f76fec32b60dfd42b967f43f912a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfca601d9e5ec260ec67f32ae6969e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0d5db27d37d6ab02bb243ae9334ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1b28faee8f686a7ad377a8de0b7b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40de41314d41405ed7f82e558c1eea5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc810ab18f5218071d7b79d1d902a2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e236595b2f99681b445d4d6e5aaec3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd00784938f241ab7bb283964f7f35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5f0e023bfc2e0f151ff94353c9913326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5548af63b86002e3721efd6ab679f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542476a63d6d11de90b4f1a6a713db55328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5eaf88a680e97dbb938da7eb5d135329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab70e6e826834a15b4f913558eedbd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cf84f158eceaa4c0a6053bbc7b7c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20a0f3e46740163bd72d10262dce49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba576e765e859e4cc68871ea9bce8a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddafdda268bc6c38257bd99a45c6df0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cd69738f1b44475f7a142aab00bd4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ad747ecffb9859414d98777f81c4b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79551ea04a395a15278c0c9f7109e718337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f547b037880c1f32eb3a593c42faa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12444da8235ff96533171ee7b76eb4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dc1c0183aa84fe7fbae5e1677251b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43470cf7f083843d8fc9271d37f84129341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034fe5ec509b75513357c9e90bdb99d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61b73de8cbd2bb2596b9531c63200b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ee664d1b848577538381b4d3905cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1896d7451eecd1f078b3f4e9b11f5c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c40b6a954820a276df8a3d77a51d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94518ed8e72a1551448ca9f31d0380d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d133ade9f397e2a3ec271ee204ee16348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed418e5ec2334a39ed326b6c23cc07f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f122be8162d52f18aca979ad957256350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c685b674c8ae9dd19dfa534b8f05b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0afb34663e894254eb863f3053bf7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c3e62c029afe01fe153d7f6c2a672353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ff0a2a907fb812153f0a421094812354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2e01978ccddd3aea8aef433c7a34c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab2d1e9da0e1890bdc46cb41b22ec4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc7ab9201b7d1d47aa14b9b797cac0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49895ddcd670506b07f7f01b8c47daef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2cdf8d3d462c8b6cd1c91a8a25945359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48eca723838f19f8ad9079ca3049851360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae8b378f32a222656b56394854be13361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c0d1793870edaf4483e25f1c38d1c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d6373354df8b5e29648ce16db6d08363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfc7a9342bb2382a53748ff7d81def364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13658961e44ec4efe448188d8b392f06365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82fc8c950b7cb7e6b05a81030faf75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa1a219207990c85ed20cf3a72990f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e74c3fe8fd683f0fe71807d290ce60368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f8e2679df7f9828cb5301ebdf0d69369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567bb4b0420465492ec383c672a02c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2fc5a0490279b19a67221cfb74411371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283bfae2344d7f8e1750cd376b74a2e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936df60594694e159de11f60fcc6d7f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cdbe847af440ee6c387561b9d5479374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5286bb4c1d26c44f9d2ac14b8b7d17375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b6721e3265c00fb2678a0b86f37f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1e02abba4083980336b0cce180e0c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29065e566d9f8de08ecea1dcee805b77378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e77c15cbc71cf13f5082c8687c7f89379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b3a2150d3eed29efaefc7b604b0a3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b646d14a4c9e563c8af81d40e850f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe52fec566fc44ce21833e76f7e1cbc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93595a13c25456490741ae957ff50658383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cec5e5db8b7d5b2da24da69b32cc66384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd3e11c59cd833e6a721927cc0aea1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a8a512378e2082736dd99b367679e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdeef25311e57cbc683e9d2ad6a63d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6b615b24795b8c5ad653a72fa1943388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbd16c3ec467fb912ec19967ad8aa9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e015bb406fcd75c64ae2b56d83c1cd4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c134c984ba475d7eec9fb0b30cca75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd2f76140c1c4d9473bac8c7e29d3e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f18d855f9fb499fa6123a6b7773dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623533ba749373b235457384f9c955f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13d239e6c20172a790b589c6922ebd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbf404e51e5afa4190e55049165ef9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3476473a576550c46c366893bea2dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440f1665fa0cbe47e7bde7197e2ab13398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194899046f955f9afd0985ac4bee5f1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77c1bc71ee68e5652a12083703425d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac95ae882ff1e3fa4438e5ba041f9e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66618e1d14077af6173d8aadfc8089ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e299a2723486b433c7fd327803d96403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82994289837404a8e8173e348b6c15404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7309e212749c185273d5af741cb6ec1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d40f33da09501937eeb48f9255968406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0af7efc4143b8a6a77b1ba11528ddf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ed929c0b60843e1d9afcc16a91a6e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8719ea6bfad4fce81e3b0e745da196d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30145d7f440225d276c65770a577a1df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3d648f47e8282427095f67f7723ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06f830d82c2aaeaf356c2fb69c2ab6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6905c56564c70604d764962aa95e3da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823df1f1ef8b4daa54016f90a77774a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ffa0355219b99fd5599b8621121c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08456f43c796ccd29a99f576492d2267416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5d8e4f43a9d5f18a64dcbca6530b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c18f4ed25d7a8a45b26f81d1f2fdb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1c01f301561c0f82c5f6cf10a0f8d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7644564d6e88eb1e94afed2809beb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f66803fa23d39351ab0fbade73811c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23e1d2fa4c068fc4de2412aeaeed61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8590584914d7c4acf91c3ee3ab111423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f860ff58ff58aa3d09abf53717d70424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ab32e75b3d9737a979f6455c258e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35a8d08b201ae8830822d0c465af17426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7aad62f5d14a9d271c447e90190124427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436404d6ad79d3e0d6286734f8e308f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba56201e1129f7981fb4bb14197c43429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561f557e102f20d211c435825775029430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4987cf4a5bd55609048f4bf6b2a8a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555bff84bca0470b3f421e423ce4f25432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e60fc055c197a63b697377b11f9c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf9f228d144fb26461ca14a1b0b9a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0f8e1d7f5fc468d8fe9a16e63dcd6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54381ae695a576cac13fad1d59a22ab0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164d769ef46cd9efeeb822db156bf85437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d08d83ddd7f61c8e52714edcd209c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f47aa3ca6c2d143fc8fcc542392a02439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b74712280f868cc021e9fc6831499e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3073e597b5831e6957e778ad9f1fcc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3270a2174ee0b235dbc6339911a86e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba7e9413b0f4041e708a7dc721f81c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb5512e68764f64daa2ce0124f2b77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a816d830a7e79c2aac15781f9a85035445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895f3678535da36b5137a2642050335446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142930bd0626224fc35b0c93113166fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc47b93791d26ddf846bd7a237f971d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628f3dd1d29d225a5c8476176b18823449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8083a45223e2286cca3395d9024e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bbe80079b620fc759a3fe40ff990a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c62facb0292cb21839345c12e6bd10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343600a017fdb30dc2501ad7f02f9e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97ba90f9de84cb56d369b5d714ce97454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5c6b9db4fbb0effcc7f414b9d1bc9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934890f9b6810c784b59bffd724607e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637661f39ef2814ecef9bfc8b499d960457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ed3459e643757d416dfa2ce9cba34458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eca16cdbde737d7fbbc7c44c1cd23d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe518040caf31ee05aca68f8f39440460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3c14d95a89d6760c24d4a0b7d7c4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0a8ed111d8346b66c59fc9860d975462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46597eeea247d79ffc83a5af0135bc53463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4992a8e23807d966f322ff90a97ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab61350df1533f215e8d9429c2ac1f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3ed31aefcd48dfab4320f9d4a5436466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed998fb63a6f1d17303e22583be3fd7e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54acdbc99758b6efaac29573f0b1e20468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b3e9364c1861130ce4f681d506cf1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6436f73fe24b88d5b6b6e5f25010a16470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b029a003ecbb1fffeb3882c7c31641d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f7c3318173531faf1fdf94303798b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419a9c629f297bf8e8c9d009ded7fb6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384307db57d4329e8e97682576c6285474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18b57add5c92f7bd492d210000ba2d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485950184e233271e4dcdede7c5a5d9f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f54caaa86febe03afb7b5b201e9f45477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccffc89018e658db0f3b653ab60f8f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484828e5c6c0c356ce0ec04a0d95edd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c85f145642ba30e1669e3d7e728ab3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36164740bd89db97dd3cda2ff0dc4c46481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733a3a8dce922a38460c607c68b02fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904efb787dac5687374d82e871cbfd6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b0e1a82a54317dda632abe8328b2c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78f5139703ba14c2f2590c4b96dcf8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4812444ab3bfe64b42ff3350d228a20486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45568f41f0ef78f7a1fd610ad20d56487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e6d542e3694d8e643cb4c595da6f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623a86502395dfdfc0dae535a3307c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751e179b7e89a82175e508aabd35a77490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef349e65a2e8a36df2032f93043a99491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd67f44b34b88e8c08154c07a7f474492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab078b031a39a1fe5722dc4c526fe94493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187971d6ad58d7eaf0a25ca20ef5fe71494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d57ef47ce333a098473921c85c10a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045dda7c2a9b68b3b110c6778edb212496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38941e23f75dfb95f5373d7e47c6d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8764fdc43752097578a1009ae867ae3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef542a59a1d64b6f30785498fd080564499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502fde0de502bd12ab8910ff131b71a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c6d18e2601a72e3dcd2e6f053a534501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d61d55d814758a4055600e4a9af9e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90367f9a26a5ff0ab491cf78b0e5b87b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f4cc9b490f3026f49434ba39e9a7c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee43b7bd022711f4cc8409623b50f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0f2768a0b47ff0b0fbd0f6026dcaf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a98af5156bf4fbd47cfb81190a35a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62669882ef4ed34299744667d5e6a31508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed857271689fac8efb884fe3bee73494509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8771e477f32c8bc0f01ca76ae9eba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9d973bd4ad57e545669319f74e26a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6131029c1d7b1e542d8d5daf3d94a3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98f6dc35e627a17f1a32326e4f906d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618b29a1b7a4e02adf86a11e6960994514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b1724afb0b00762d6203f8a5fd664515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15585b9b7ea2d733f3c640742126733516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081aedf71e6b355e8088b8f0ee52bef4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf33cbe7f593c691e6e19d42f1a79e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007fb78d576137c9c98835f9597b329519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499f2a060dd2beba6f4cb707755632a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd3e1fdad68bc4afdba52066491a85521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f2c48c20da892adee34681d21ad58522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3922188307805ddf1073150732ac041523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cc3d2dc3aab39d7668058de71764b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c9d5911387793982ea7d77d45e8b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0694341d17677af2b7cbaa914401e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81a553063cf8e3617838b35571e336527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc46415036f9221337fc98ddbbdf55528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587b6f05e59f1cc32d6f11b442553d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46278deaacf685774d43421b59797caa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75beefba6d559fbd903306b92d0697d1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e18a81b14c28c90316bd45304529b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e5086057692ff8fbacaad1ef36073533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c8363ac9a440e2fa8c71647c8d8e7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eeac4bd5d594e1f975819d70c60894535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ed4210dcdc65fb637acccacf118b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d9ab141315f9e4def7c7d100f8064537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463aeacc6c7c1adfda096469e8dd7a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165dcf92f69df2212d6854f52899fcf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23f2913d291e25f2689f7c47b25030540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a9e803b61af1ced971806e82e24cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046271d9c5f2161066aef96c0b887e78542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e4935082e560bed5cd6543bd75f2c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a80dc54d17b6d31e52db44c18c7495544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952538345b1042e8f6e16a2e958f3e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2aba704887df29bfc2e3bf9b66d67546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c625ca3003258cb2df7f850243f08d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148ee6f9fb861e6a4793067902f6ee9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b31bb41e68518ee86b9c03a4841ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5908eecff7517ac4c837d3fe77df601550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf3aa4c665008e8e84cd74048b9fad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb1b8627727ffbfa553e3604335f15552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474959ec137df09e57c3bb13b4e8152553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc17cc812ceed6c763628b1fc60e036554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a21af658bb042389cf2ecd4928b21d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a909b8442899f0f4423768d5c95899556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aca6d049d5247659d417115aabde38557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c298ab44eff04f1086b0c2746c1da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf1102b3686c8429753cd5356e4b5a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dfa2b798609f520110866210333ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cab6bde540371dda8dae33b7dc853561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cdd4f8bf80060d70c7baa91282677562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eab083c2d29d001a33e489822d5e00563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51343c721c0b54fe205496d83758ef89564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53e156a3bcc7ef7efd2c67f89551ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc9f2be1a2179679ac206727962091566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62797af0b5448d59b4d0716ccb78537f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845b59c7b295e6c9188bfc9c4b09a21568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4efb8378030a3985f756d93ecd7ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5762052d3539c36042112e276dd01570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91ead091a1c218516cb1d88b9fb579571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e27201e2f9eb8a2aab3f9d43bb58c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ac5b4e6219133cec413f19b36164f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba46fbebf7af38ef0d2b294d252c4e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40099fb0dce73e2431de0ffe9ce31a6d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2ba4dffeccba49fd4f0808c1611d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746ffadfcdf36280a1cfe9f3d406d81577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d4baa153552e1faca619bf4ea0376578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bdf0022bf8f2888e0bb0a0e8884af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd011ae284f9b479fc97fc1950fb43580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c337f0690ef34b955ba9d3fe7c2e1c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c9a7aab67e1a1fdf19fcfe563562f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c8d546bee71d7670dd45c8041a473583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f56b644d57479e54b88d437b9bca9a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6a0fc3932dfb2b3dbebd9f38f22ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b5683a4177e5d7e8c3c6a6ddf0a36586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337831ef17d714cfd27c7237c1c99efb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565d5e15ab03fdccc2d2790d433a0f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571a6c7ff49841d22422bb5e7407f1a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3544797b8ec8cc1b517d99c748ed4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af15091bea7b44b6e93b5d1107bf66e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81438305f10f61b63096963f98b354f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a9e356ad4df0e5e8a43abd081771e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf255d28fc6fc29af268709cb598509594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99d0cef7c785ff25e69a816cb70bf5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cf501394f24da9ae4f30c2b8197d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52eab755589bcd0a3b1ccba93909d48597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73943c36e76f2d0a2d733144bcb34f26598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874d7b5346c1e4cfbc91e32b905ecc2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508f33b0cd4dc9532eb0cab4c5b3a5f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bd6dbafef65d3818dd963955e8ff5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553810a07dd3d4a207f7110ca4719b67602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7d4082a2d0b919cd6e206fb6fef07603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4b4c72073ac1b46a8daf56aac9b45604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fab7782c6c9d77ac662ac7a9cea9e5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fa85e9d5e435d43820df9b6a8cf4a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1551734f28be12ad8141a26f7b4408607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca811d8249bdff307d58b8ceff98f263608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed500b787a5f2c96fd4ccd1cddb1bec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118b217f15a6fd104a53a2f52d8f3e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b961a31e2ddf2264eb458773c2a5569611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8ebb5f6db4b0c9333adf6a55c549f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c63bd601f972fcc7856d08697a8b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac533fcba192b1716f2c4735bf8ce8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a7906008438bfcb59b9e740080a89615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047d7d88fec362d48e3cc2744568ca5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f6b92456bf2f67f063f180c93b486617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a57047cb2812c7becd4e901432969b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba060b92e482acf9db03a3562c05417619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ab8ed43b96bcc5b30c6f10a4931ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f08cb83ee6f22d689917ec34398a5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8934f3e86d0a30b478d5cd7296bb2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85513b9de7247bf611f5054d4ec8ed2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3606f0e1e66d92fef9e9f6d44bc45624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09715f7b946c90502112295305d31086625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4e92bef094f87d7181294ef72b7a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658e6e89b0368d903aa3495ca2fada0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5037ece4ee59204ddb55bf294cf30628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16029aa55eab4c708908db636212f99e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca80a182bcff1327929df49a8fc278c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9012cadee0758824ec8d0ff14730c28631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac74ab3900df9439dc7d700ecd2aad9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6bd93959eb0cf67fce1318e2dfe9c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46660b5f1b7d80dabc999fe3095c76fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f775652cb2ed68dc99fe9f40af408635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224015ca79a136430444f35966a36767636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247b8a3ee322c7e8a65efd91a739f02637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5fbe540eddfeafac8458632cd64d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f607b71ff367b43738ce7046302872639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969df3e5eed08bafff7760ae87b592a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e5152d2bcca031e4a372d83115fe4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0497f5dc09a8a31909c30021c8f4310642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577164dcb02945072f94ece53a039b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4390f495964c8a27c6af4b480abe056644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d4285a1bc640668e73c3a31ded92a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd5e4052f9321fe22f916a8e9b1434646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd850fb8592de7b6ef24c15bafc09580647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3ad722ebb7a5c4739a11b3be3238a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec4e062edfc8b890265d6643123ebb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1e177ba18b7af32835a606e4590c3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78284d48e44223458a16898f83678c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bb8a695b3a9f195d6bbf6643dd950652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ad3aaaa34abd07635c357f65af561653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7f5b626b758724dfb5329953b729d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9ac98626d50c9ede2ef645f2ef84f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d41df292ba25fff2800a859e794503656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1357d692bc0d8b595ae13e71fb2766b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950a53e932c95c71669cb44b1c6d889658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8514285e5fbcfa772ca67c33153c126659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c352edf2342bb4149503a9ed7eeb922660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d05c0e3f2d2fd61ae9b9d9f03094e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14b24a3596c1b5c0d8ed52e11bf29a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6f2629edca90c64cf0b274f35718d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafa1543856eaab6a298effa3803d7b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dae3cbb74c86010947ee53157b1f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c944d39038d7cb762cf4cc17315d6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e8a89f96002609a375f292470a2c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce72596de756b95e572394a1432c395668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7431b846fb9acb22fede9dd7168e21e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8d77b7ecdc8cff16a43afb4962e92670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2729ac3e39fbf9cf5a9d1922d4f807671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0249fb804fa49ab4d5088c261e120a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45331a66dd40e5537d77ec4dd30fa9a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de1c31e3a2250d74d3afd6433d6fe4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8b5808fd57c25962776682cff2b97675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0a15e9eb6ef29d6f33077d0fb0672676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37317954a03ae93c49a8494e0319a8e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f155ac4488295471e3a8db14b48c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f14d4c6117a447cffd4d2c370b3ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5946fc25f8389418dddcf48ab58c046680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f943bff2867fb44205828726c7d63d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e874e4c15e765f9de4cb468252fe77e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9f12ad63ef83d8d99faf3089f1ce8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54628943eb31462b4336d3f8b1fb517684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5373df0a48c06292bd39ddc693d69685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3199007057004cfc154da327c8becd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe34432d13c3c091c366ca966600ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673eb08f19eca078589d4567b03705c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de740326d2a9fe8a17ed855784550ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121f32ca002417d0cb494ea9c994d8d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d91d7db12e74687cebe3872403bfe2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8d48294bd03fb4859313930a0a02f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8b680be4d8bba53e6b1ee731ba9be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6388abd28208edba2de1d4c217f35694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d28db893850ad3d8704097048aa51695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b80cee828ac3808aa848a3422e4bc3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc8337fb3aaa64d4404d32d83a98f2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b7214f22f2bd0519cddf515836977698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959518472d56d37bc414478a58bf13c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fa2bbe453c266ef9ccd13cc497648700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e87b0a86d57f7cbe08a127da3d5e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc96fbb71b06150a93e20d2705952bc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aee9fad2290abe01dc307e44b5cf7d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ed599000e7a06d58ab6cb1a7f50bf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03859c3ece921ce79229fb1a614236705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991a281197dc692297c394f79339993706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19189e0fc28cc5f38b70fce92df667d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87775c95d1adad7c7f6eda7aa82dfe4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd92c8109f20b3f20bc99995f3fbb2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b5eab0a13774d653c62e65cd75318710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787144d29746af07fd35640e81077a3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b82061a07129fe192de81db3b1ce7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27840a23ca605d923ff9463bf7aeb25f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4138e79fb0686ddffd0d55d0d313c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4a1506d1784e632f3e499b9644d02715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e3abeba00d19b2d147d3debb50ae9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780f71da2222c3d014f468eed6df501717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb7fa71e7cc53045d65e782a5b5809718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5715f8c04684e9ab37b8f28c1150ff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633889d32d3ea76178557e76ea63060c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634da7df940c36e5dd75315478acf0e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bca3c6ebd184b453820d1236a8462722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ce5323709706468d0439904b5ca07723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e61b1759601caedcae37c4c84cfbd5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a9786b3149274533ba16003df551a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19b478fb4becafb2e94d512d9304d2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26de9ca298fb8a1766dac14c5aab19727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec67e205ff398ff292b72d2a01719f9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce29b4b1ad2a8a252ab5f01e67bae4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869930a35b1411a0f485216ea5b705e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ba8e8f90c8ca87b2c160393970163731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d23088a83e97dc766e6777c20b17c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8935fc75fb6864e3b911291b6e66fa3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49587fdfe035d0247c38ac3c29ebf14734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74114a883b2e52b2a809da5a97c23e73735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f51e18a2e22c03ab3db44b62e6422736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d7ce56e2015be67f691bf1d257790737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e22bea0052c3ee1eb9586ba551078c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51f4af62a0f2a4c6649aa5382463c5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15a77770b7466de34dd2ce857c36cb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30baaa684dd461469703a91ca99185741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd8224825a91ec94071c82f386934f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0f7f27c8eb36922b34c513e92ea63743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f19727498ee6f7d37d35d911471b6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c8bfbd67942a841cd182448c45cdc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a36dc789bca4e943131ab13c35eda746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60fcf6d6cbab41c503314a83c42e19747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4b67d0bf9555483f920de8ed745e4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4181ede15fab6fa2c83379ef55b0deb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e8b7bf1b6406dec94135c79ed6c54750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66f77a524cc368b9bc144360703e5d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6836c441d7590eadc01cc10e6bcd3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019a4ae2a42aa929d28558da99fc7f3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d369b4fd8a2f1f631bcc39fa784f6f2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30352f2b4a53a2d67dfb8d49484e868755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fee58ff3abb9f5db2e172e389b11a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c32efa4ed03a235d3c0ee5d58acc57757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8568c93c387f2556a4aa0b3bd4d450758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb827ca3d54a0f805938c1856073de759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db58d49fa678b919b43e9d7eb7a52621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f30bd8e3dbde89ffa7e53eb7fc7a0e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890f27f362ed9a9b2cb5c05d42137293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ee60f86adbe0c362e9c8a07673a4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70202e06ee1ea2f22b1227fcbf7e365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed89583581c609a0aaa4527e7fa0e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16297d7dcce3fd1e786466d5d119b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170296ef286c910090b03dee34523b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f8432d5236db6537ce01e8f728b5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fee165656797f2648e9278c813be2110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722d1049a206dff5004e95577ba3a4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b41d6003f4bcaaaa0f29788c4e0b9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158b997d4397d2e26541dc29de5d8d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286bb1bd87923713f7302c4a32964e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a58a17b6b64e3537bca4b7284d79715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b56668153c1458c17e3e034e5849116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046c9feee8cb470c44dade13a99908b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924662e85aaa2d7b26579cf43ad4300a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cc787d8e8e47034c2d6a3b052667719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fb3607fbc7b070828e4595a34c14220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e39e444634c2de201e64b3fa8808b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2ac5294aebf2d6ec38f044e4f393c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481433898550ee6d8392cf6169073d7723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093091ba54f868ba0ff9a859c5b89eff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9dcf34c3b6ea75df39ec103c87af225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcf3bd658a8a2e1d064613c37a5acd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41d0e47e265300981f954775964b1327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318aeebfec635464976ba14fab27487028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17209dd5bd2e86d63c59fbe034ca24629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea656a729d5bb810951f044c12111f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9add83f33a513e27d2cede4bb3fcf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1224c30e3dbed1571fe73bb899b6afc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92715ae18e9ab6225c302a39c441f4ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280d6489d9704306308941927bffad334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c08e05376e45b81792116666a7ee535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c158557538a51b844b8ccf707ad1036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c000a1c1faa92f12c9c3688869d922637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811ec9b29cb46576149fcb3ecd35d1838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2aceb8d2817d735aaeba70e360a0b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a5f3f7f5ca8a0541510072757c0ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101fc9c03a582c1821056237a9e2fca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603aa929cdd15c4b923e19bee0870e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508f86c5b8b3731958ed8b7dbc230c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7a9745456be4baed83aaf02ddd8e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def3c2c0ad79ec8abdc57546720a4f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc27a6d5fcf5d927ed214b3dd1b1c6946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80003b95f33fe09e3974deac63fd633947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a12127e65fd7c028481ca9e95700ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cc3e920015ab6bb1e65451ff7790849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d2f79df8126be2c93e8d07c571f5f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acab7a0a5f4694a3403ff519748425851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55ed1d144f8385eea2bfb61806fb2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b96899fb790b4a4d089975b41838353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184506424b0f0efdde5908fc4f2ce6ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce420a45beac6c50e08c1566b762c8755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9cfaecb97f4fe10574c8ef771a14256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69864f5fdd6eadd6da84b4fe03886e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab588ab08dce4762191792c022d4c2e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e698ec9bad39f8691c5bc097b06b4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fdc9b7d36505ffc9c11da683a7cf860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b59977c7c93bb45e0688df5071971361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5f2897d33b645ce2760a28a62657d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02cad76bd9f91a04bd9d62b1aabb6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60543d39d0dd819ca6dbdba7fe95e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2449b39a9864ae559736415a0b4b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75268f29aa9de646b0a934aaabdf7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf2b36dd7bd73b57981ecf8a06551067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b71fafaef28103141a01cffd97b1f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c5b0a4b55502dfc4390999ce3b23069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42585f372a9beacd9e30d00fa173807770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068df845a0683f850c27bbea5b6458d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029ad78990b9b164bf571381dd26c5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c853cf61f7dd284f48b04aeb8f3fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68944e45bcf20f75922860994867384874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecda917b4742934a90b3425913b07475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db8a981771a43c2c15812cd994a99f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818843dd70dd70a7e3d14ad156a99d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dd6bc09bf1d9a2dc6da83951950b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5f2d642bcef9a85822cefa6ab65f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec181fb738fec0931a2cb3cafb2e39a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc91b9d7d1e4858e2f10016c97d041281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef01c20ba29f561ec336124276a3cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31e0f4a2a7ae1cbcd90cec6cb3e4d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55c16d4ea5de0bdcc91a8cb84c22c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bed51544d765190a7d8df4e63f1a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbf5430c6538e865f82475c400366386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bd219c84b69631ef315444dda719587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a717c5b2aed6bd9582919354287dac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9019115100df38fa5e0788bb4c637f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bffb9bfa41147929226a6913fee1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b732fc69bd55fa32fa69e3e9368cbc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec9225c21985af150149ec28104aa592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d908d550ef45be10c81c2cb39c5e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4600ba7614b59d9582915ca1e1f3694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2f1aeb2d1a4f0299e10fa4e2f5f3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a49253f61686fe7c626764778300c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e49a4693a9afd5f4cf68763b7c4ba997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7dd7093ae3ef9d671f2ae76d38bbf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209907ed6dd68c7974a3bb7f3a34d5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893aecd479e510695943bbba091daf43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7d24187082c560ecaa4cdae8f18fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f7f2617a58d985d45f59f10d1e076102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79935e53e2c98eab7f066215c037da1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f31404d88a474a9e8f3cb29c1b19f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014e296eb1ddc1621e26661a1099537105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a017ee0f62d0d78fe283cabc837a58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8621141d3db1b7b613dd226988f6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83257669cf7c123d31aab5bbcb79cfaf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbf5e8f339b69d5efbd1b206dd5e93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2eeb8d968faf00ee0807b7a632e13e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6b44424f6e8fc708d2e3a27ed1b9d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23be3badca091ba07d97e72ce48f37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699514dcd119ddc50de4ba2c8ed131c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4859c94de87aea504c08968a7b6ecb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ee5a8575ae7df5b0625aa8e9c06f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196729c5d886f97f58ff307a4a3f47fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4ea5551b85d8cc3a1df4b3d4a8475117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176adf905ff576fe23fca41983736111118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52a85f36d04c8f5d2ebfcd63706c97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17238a4cc0a66bbc6c04565f89f8d874120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7a8e91aa19bfe3a6ec170fa36b7d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d76260028fd02c88e61fe1ef5c629122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf54620e501c1385aafd553c854c74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a33292d4d35d7b38a5a396c55cd8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaf64609e149f9fac3a7cbd0305007125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58acfe8cf3196c417bfddd52fe6d0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8483bff1f719ca5dd902ccb56929c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2602c1a22e59eb4f88979a59bfce3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35173832582525ba23d38390393634129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbdc6e6dbb94a414bdb5678f6e3b1a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221769b6126486aaa9712445c4a35c74131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84995e1f44ad61007d095fdf8fad0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36639a88fa68f1bd8d7973133b1cca1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d166b81232fe5ff97414b01764ea22134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b69a7c39b2982c0ee6c1569ae661ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5f731f950575a64083526158bfc66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0bc38b9dcedef96d30837b086958f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69e0ec1e78d5c40b72a9c14040144138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5bf12576c04941e6b5eb01aaa8638139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0ff950f801322b7bfb0571a9c0f6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d09d1c7fe01d12032c5df734b7292141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178aebc1d9317bd7ea9bfe37fcd97d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9643c0b5a262be53a92dd8943745b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995ba4cee7c396d853dd8d9c488b547144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188964acac03c21d9c9d176faedf1a9c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71463cae5f0eddcaf51a5c4123100dc4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9a369994d908354f5e5501db238bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870a6aa5617cbbb6e60bdbaf63936d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fe7c47463fee2e8775e2a3ca8cba2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ddedce9268d2ed1415395a1c94a90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede46f9e4b83b03c8b5340ae2172844151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d8255ec723678582a1e3116924e74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbc79f07d78eb66d6262516834fc48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1bce16f1873ed06a16bec6e877541154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4713fa385b74b3bb01fb7ddfff77f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645e226ebc8f32b23f98cecaeadfcb5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88162c4f1bfccdf1d07899cc45a518c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab7351405dcc0088ba9bd99f6846af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d711e79e49002510bb603a4a5cfbb7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b5d5a024c09ae7b82bc9ef6bf4f86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49e97cf17f4f5fd73308b26ed86fc7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed5658b7dfcbd49beb1da3aeccce40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40673437a989669dcc2ec4bcbb6e3c78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796eebafad7cfc10690713547abfabd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3b6a1bf6c982229282ff540c9078a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8258440ea4fd0ad5d6bf9aee201daec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9027d0d5e2de4670a02a4bc3906e27d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ef2b46ebe5525c196546cf596fc76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f9ea8c83a5f79c1dcbb3eb5b5f20e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185045c40d17a4d3c6c0d70cacfcbfc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4aec77ca25b90176fba840f09a28b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56f3b882d5fb6d042eda07eeb60c6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601cdc2061349533d16752b5704d14a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b46bd47de9ba059e7582c85e323a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c55ff2b86833861b26e0cfcab4f97e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558b999779798da20825efe4171db23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a36bc22ffaf5a1eacfb57bd2269a9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45694cb21e05064cd610e522894f2c77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0264bc5a655f830b5d93ffee6fa3f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd11b14d4ac2fd9bdfb2b2fa3a43ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e3f025c41586d47923c173f671d05181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab990ce150103801f2ad66864529a775182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a02a64aabe1d19e8d9bca113b12e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b46e71ff4646e4848560d9a092c92184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a2fdf1a1e0252790ae417c3ac4c14185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083155ed91ca51c8dbdfb893933b3488186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ae3e44350ec94decabb1f793b9e25187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6ccf0413c0b3ff9da521708107cde188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151e6634283796f106b2280c39be07e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0e5747d8c11fd258e43a6a189003e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e01f403098d8f59e2d95a8a88caae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da856758887cb9d986bdb192f7f93105192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f644e3c37445f937ca188ebb428aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81c1d852ecf0167204050b0d912833194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567959ca49302a6131d288ee6c589ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4462674d4a6c8c8f02ca278d7f60b06196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a6cca3b72068651750b4cb33953a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81209bef3afdd65f9e7be832a7deebcb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2bbe704044f0e6d4ef44b5e158c2b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3805533aef5d9812ed2dcc753efaa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e0cc05ac389dd41bef60d0e0ff627201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e18bc81152aa711310f9bfa6386e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99855166022d69e3c08f0477d89301203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8634e5a6263b017a60f32754ac4cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af627e767b4a1e04040115a346a2b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e97056c75c6e0b1ac39486a363b56206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3245525a384543dc89ad762089b8dfa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff046ae7152733aaa78e9358401ded208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93de733dbc4625d4b0c5023c64f5e0c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc1cc556a3fb39d227042cc9a13d9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19958447182d4ea5c3580d2ab1925a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f451152a97d5531144ccc703da2f5ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a17fffbc3bfd938018068138d0827e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdb07c51652cd462a7762475e11ff3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9513312e8af29209343bb9f35f94b22215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35a478250a27060d9c293da06e276d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41180edfd21f8ea10445c7b1d341ed5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8f18b7740476310c9714681bf7a4a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ab778e511c3db6c54612863d6af41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c00876c6c322caa22b86176abd3b3f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe798ee193a443e4223987c10a7176221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea1708c76f33016838fec13e67a1ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e08152d5d1223e1bf99df7311e0825223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315f19ff4f77a3d5844b82a50e97fd6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfb5eec5fd71d93484f22098e75644225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbfa820bf81fcf7a133186b38d66c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f60a6330004c71821ebd76ef7b8951227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583f90b28a3547b6d8f4ec8a3977254228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821bcb47cb69176391da5bc4de5c35d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf7119bc0309ab6ab465cd4162917e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90415dea5db7512ba3d3d83b7ae25ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777df2772d89bc2d4396369fc501479232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fae3ac25ae0928b885e96f61e988e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c790d7617c7b113baae16eb5b4722c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec7a57c19cac1e590139cb44d9c212235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6363425303bf3c0f6cffd0f0bd8d28236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5a4346e7269008ae6dfc10e0c03fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c313197692cf80e93c7b27e77b9819b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86687f8d3e8c60b2bae12c912b49022b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8f5b59d61dd7de3010c04f0062522240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461625f6d80e23baefe7f476ae369e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fce57afb26a297446d44529cabe39242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0496ad0c4d382ab478a479379896d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b9cae8989b3d1f870970d0e5bd2d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335412edc6a57b31a99cb72760ea764245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68b5844c92992283ff5a42e3a29f13246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04ac195029a77e588f1cb7878cce55247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f3053371c55254a3cf1505bff443a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d47119be7306165dfae29a0f5e6ff9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bb5c07ec1237e2a786fc6c2a75f36250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c0b3014e7fcc1fa16b8df77b82aae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1926c10e9ae322575d9d2ac579f860252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aaf3a17802b79d83979423b4c0dade253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7decd98669d663e34c408ec27b8ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4d778dd394761c0c6290da4de25e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd381fdfbb643cd6d0edab484c37f641256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d276ef6ecda36beb5cda9d706a0fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4e84fcad3668a0856e36488ea5a32258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd3d4a1c792d347d3a024bb4cc41e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08956b7b9397455f437f4b728ec2226260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1883de28f85faec590f2c94840747261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abab5a43de96d7d918a40bb1f79179b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502582c392178e768d4f00ab703b2da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72339cf094fddaa6a63f07be4fcd6aaf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbfb9dc3d534176a31d8b71b5d63a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b379769528a05fbaf0783eeee9f94266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b9dac18e27ff3bcefc408b9c2bdec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591dfff9d84fc84dc812ae24fcc70ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283b956cd2f45fa64ee60e11451d21e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229434572396776ca100911f0c405f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5b530dd7176b107894bb0feb3bd54271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee5e46b7f409d566c06096d43c642e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5188bee1564b985290dd7410f8e66e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b503651da415a43fb8408b3f249e2e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efffc664310a530c9476967dbbc7302275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed5447e42f1dada3f0a161279e0efd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883a8e273b343a386a2ba0940f89cbd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425dcc11db1542254d7cabbe8f5cfe63278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88111b6a0d4e748f5916d5be49ace93b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316500eba5b9f312d81dd0b58e79baaa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696c8b7478a4a57094bef5602162189281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc8dce523a8d62c5c6b8a1b40071f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55ea19cb7918766bb59da3c04dc459283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb407a027e811d6574f200b937a2efb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303fcc006370a618acd27671e58acb0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b114d11ef7dc34a6ce528292ee53db5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86bfa58601b9679ec306e0636cbfb3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a51a0d9f621ad43e221e932027821e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967d70cf6d2279ecc249272fee785b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb2c644e5001f131e26de8d3c10cc5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b4f089e465018cb8474fc1cd96460291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730565c6c28b98b7279a51f0faf68efb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db1a2cab83a3e6bd6a7ec8c8fc2c4f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9287be648e27560b88b7a09b6c249d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ec14c19765780432b104c7b1876d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd7c366ee895541d3673fdb5933764296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436eb5e7b46dcbb9234098336e9f5b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0406f4ed6d9fc0a976a5f381e9d64298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fdb3694b19bbd9dbff69fd609e2d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2368fb58eed46678e2c125179d89fed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8ec927e0d4ffa5287d995979aa71d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29eaf0ac44c265f833b289016d98933302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae1b14d700268f6e1663d71afc2935303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787ac623f2c2dae2f8ffcece6b0892a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b195327a7efd6906cba818c21f0527305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dda2996568e887520e31bef724340c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3bb03242bcfe2394297d21d9a4371307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9968ba05fe71821c0cf698cdf151cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972ebc20a42e35744d41ac14b692565309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b40da587988361595e2c29bb047506310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3406effdf2d35538955316c73a432311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd04966dd960bee13eed9519c537192312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad3d63da87fa3c6d0c8dbbc8a77a7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e5838392e886213b797c95969b90f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2128cce898fe1b6549eb953e63358315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405ecb26f85b299ae64d941c4930ac0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362c1cf5d898e4a524fda49187780dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d1a120ba66e6c8906902a0c2cc791318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdedaa0359e79880015ebbed007b3d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e138b0f3d429a010fd797f97505ca3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3e392f467a9943788d186470a18ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770773645268a6b77ab44caea46b474322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cc0e1312f2613eb694ecf1ab793c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad450880255174127265eac061537c7d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169291f272f60645451b6c414f922fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be2a29b44a3044677cd4554335d396326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edff5a4937b0bf74b4d355b626a3b81327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5b9be5e7f0a12cd17fc6cced09c09328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370b2b403909fc8633c7bf10ed13119329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0470df4ebbb437269da6635553a835330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edca44eeb67429ea587ccdd8b3c189331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd661a948e892d6bb11afb86b21b657332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac70f2f16d0d2e5cc2bb6ad10765c9f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d2323025b0f438d34d5239f5a58fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac636f4f3f66a726522f6e734f8c7d32335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29135bd543a4e89b16cba0687353efe0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce15e1bb0597a04859c4f7ab0f869f5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771210ceefbd1b41cfe0663cf6c47176338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487940e071e7bcb677f48d6441c3ab64339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eeddc14610d679256d2e7640537719340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523510a71ae00593e83fbfcf644796b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d655eb85181b96d25922f6d9b67ba71342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bffb6b927e3c3a97cb77b86d4434ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910b05f3c744504ed3e5c2b2f8336b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aee38b68b7fdaab9f8c6d7de1a801e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a341e8b5f3bcc6f33e72a2cc4a1ed9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e4daf169dbecf7a358209672f3a48347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce0ef7eba75fa5032115f75b39e36a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559f0fa2445e0e094f5941048872db0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec4fbc9f569ae00d76ca6b0175d2f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954c5cf33fd2d3319cee78ad89fe38a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf0acfb769893e64b642cf1238e7d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9289f0ffd0549c58f231a43e101095353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe9edddab172a6d396595e8624c95d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321016be064a41894b0b1b53a6170db9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74f128199cf3cd04906e43ef617230356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4350c1732dcacac60e2ff9e649ed05a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57daac503882b5c8df51ee91a925b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93d73bcea77dd88cce0f3d177c8ad2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1149fada977380201f3605c1fc6407360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39b47946e2d6066a4051f46d0c2101361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586866684d077d3e55fa7cb19acdaad6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae99e48c029e8d2d442956d35660e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a5a95c7f3363a6863d57cc8277dd5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c3539298e9ad929f7d7c3abd7a66b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0e729a6d37d2cca8879269e556fd6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719011531ae8838f01dc7a1d2e4b715e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d68ca2e8946080a7bb1baf527d040368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97105ca35cec20f38ad39d49dd092ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6209a4979df1fc5a24af5155a117748370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255fe1e094256fad27e861d1594548e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14ce1bd676949137300f85e62423cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3851a7abda67338997e8e0bd1775f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0f329c881172f67baaf9d6fb83c03374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f352a88a63c6d1c244a7846b8705e97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ad13876337d678cd50a80759b17d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025d810b99d6d28205495e1eba4f8b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fa5da042d503fdbcf396f2843956f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacc9514a590fcce936c6270ebee6d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d236f0b9138c9f9214cac8dd281d72380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a70827d21f498b02e620f011f719a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cc92206556ea5afdaba68784bd2d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642f6c41bca57e089a2f54902c8f38e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389da469815c5b05ea04d99e649525d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b91e8156f34a6a3f7e3cbb48106383385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275ecaa675b9773c4705a0cef816413386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2d83a022e862b5160588bbcb6fa40387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237335699ed7b55392c5960b9e5e8e19388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577be3de12ab088361ff25a50acedc6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbfae72a9923debd90a746c94c1893390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec84e8c07803b6aa8a4fbc1179b92e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0522f08c69ba5d942dfd162627a3a90392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f6b658d0e13edf05d8d1106eebfc2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc114f067ed62605f9a30351c8f5f9f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44cb96cb45725165b55ffaca41aeff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46064a0cadb1aee0ef8eae3a740b781f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5d85fad4532c6bab72336782703b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b97be1eaba88b5c8c3ae00dfea9ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b98f433ef22f044fb244e083bac29399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625ccea7b3023da961cde1769c1be2e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723fe53a5846e7d0c38c9623a725af2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a4cd9114d9e96f866d360da653c57402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94573ab185b068576e3504325a62f67e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41df97d85974d4a624e081a255d404404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda1d880dcec96bed45b45fb33cc135405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfe92808b33da556809ec988fdd257406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b3f2fb38aa6344f157e6405716bee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51676f7bd700a6dba005be3f78e9765408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8339f607f8da89d96bf12ea4335856c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62287ecccafc0a6d56445cfb334cfe7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9877ad4206e7bfff1dc0d72fb9b71411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc072e303061ad5b792cdbaecd8da779412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f25324ac6eb655086194c2b77e3ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352a3b3230ee8ec8e55873a4f6bba43414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b220a18f23c6712ec82c1cd727d23415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2660883303c227438c281a3f8bc0af416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e68417dd3486bd278343bf76d7ba73417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e177ecf38bb1b9b98a9d54cc4030c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdf42369b8a07f59b2faa93828c587419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92128965142737bdfae308a141083ed3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dac9f275f00ae91f612b77a3f513c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71fd379d8a77939231c6881ced9935422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5159c4cead243552cf31c1fd51ef693423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855b37c9fd01f625491fda0ad22086c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97982cfa1a5f0525348368e575b3d9eb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720cc356e4baf1aa9e7daf9c5d643e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90ce363546bf0df660a799948717c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bcc4e307d908daa1f2265f269c7cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc59bd44ddc95c6953bb7c7c82dabb6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63bc945c9fd14f4f4a8cab2528451e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0605678d5029b1844c0e161140ea0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84c90836b2765cc5077fe7d22d9f30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96519a186b7d825c93d286a09cf963ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5039209033d921b3dbaec9a8b262b7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f153a82e7b70a8b5a8e1e02ff1c78435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981b32a96cad1bf1c0dcff081c50c4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e01942c16ce769d360f23255d782e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c3181fa77c183f75ac75921574633438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e29c04029da4649dd7c222b2fdeefe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84024fdfa64460baba1888dc4c7fb78440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b29d1fa825872deda3b4eb87bb9ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ade34e2a30af74c0acc1344b78dc4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48349600e8d8eb36854553b5ddef22c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e2942b2674f42626b7b931d6e5d88444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541ba69c126f01e42d7a02238a61c2f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469bc7902eeb7dc640d02d348c7fa06446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc31d3cc314afa01abdc9db714a526c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7063946ecf29641aa4f83b9fb338bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc755bc9e76d1a240335d2607473b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277b5b6e6f9aada8d2ac556f3eb2ba2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15da5bdc9359c7b277b4780bd32930a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd922e3ac5d78a74d5eb35528649c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95202f4d7c2e89c423e2dbe086bdab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588d56193e41b90fa282e2803447ce6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3c7de726130ca3dccb34f30ff66df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e09c1713caa6c96686fc3b20549bde456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fbf7c78e6c716ac722bd13c33245c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf485725b9f1aace68faeb62d67afb86458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a591267301b0a8777e4d4001e4af364459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5369923dbd038a72585c8efc5d32f71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fc1e1e2f2f208b17d9627dea726bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449e23d62e6537edbbec9d08d482745462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b62383ed4bef4f56b1d41228b07d1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2705393a2f47fe9905735cb3f9a9ace464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb30e68295c1cba8b517a01c088358c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df8ebd539089b2e4226b1495a9f8a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f40fcc668925b7e95737c3abe1b7a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42200ad464649b81495293920d7f61c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e8981fca1190c6d22af012ebbed4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d190d0addf1ef2ddd53a46e4df4493470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6d656fa19054846db680eca765f08471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2efba752e4938434ff0e0b3d72ec1f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57500a3dfcc64d70402ab8802d6b38473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e728044ed90ec0ef055ce6aaff19dc8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb38363ff200f0d6d575a2c02e3d79475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c353f30d07b274b17ca603858f2245a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7512a57bf2738d5be6f8ed9727f3f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893433d47c8db0d949e8259eaa166e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75589a7a96544593db01c8fd83b3174c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded9810c335ba7c7a483175d7d04f84480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f49406ecb667adb8e08b617a20248481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b2aecadb5b233bb1159528f553b40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0729a9e13d3abb19b69c0a6c43fd7c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89570340adead5ec14ca1a7c269768484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80351df921e53a00cdc5ac78b4fa54485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da456cd1ca4321bd0b7452310514694486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918071ed684705c8071dcc33407eb00c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d457533245b72fd9d4a4c0ee050624e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f053af978aa24a7016ff4dab732d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50efa64b1b5799a0e2671cfe6d4a155490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dbc5baed171b70349680e66a8e042491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd0f6c03a23ef02586692b9a74410b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5221f845911719474b18076cac89ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8e2a4b27f1493328f62dd79e7d613494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafba11da2cfdf260a9730dc5d7a220a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffe519560585d36a64473e2dafecaf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2af5fd5d7aa7f196505b7f4c0c4898497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577de7e85765b0a39c5f692261a2b7aa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24194852374158ac853bb8f6306632bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56d3159f929cd232048a2abef57390500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc674504106b4b1b80e970cefa3cf9b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0608ebd3cc3657489db2a42459a7e8c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e666ecd255138d216ea93b4be4a430503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab184fd7b05c02b5d3326c5cb82b44504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71628268a4e7180b8edb3955865f063505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de57eb757d421c628c9e0047f6602f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b0e82f615561f6ee3e98a77a98693507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde79a7fe3df09796b5d8c6a5420e0d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00586f55423d781b628e86e3e21c672509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c355d631205891384b1439352de5c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa0418851179aa1ab533e0c9299f37511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae1fb98f760972a2ab2929fd6facde512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db44735c6df6a9a210c6019d6a8d8af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e51b0729f968fcb28064a81b1063e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c038c7b8584a277d6c706ce2bf9f1a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4b23c024b2afa1197b6fadd3875c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ea5ce6d0be1a5511993d08ed247ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b2c96c64a233e6f54a449b8172ab1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948977d844e329c7b82efe35e6ba926519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd34bcbb9574c1b4188ed50996a06e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6ae0a91d32cef32db45f7a7c254ba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7144b894bae9320e6511807787db0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dde7fbf603a2ed2f6f7fbe0ab2976523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8563a542f45e495653069fec2333b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cb9b1d8f2be70c2da61f6957b4381525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab28b7b37b62fe2dc0f328247ade10526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9380c89ecb87bc6f7d9ac9d3bb6cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d608cc549866bd05520769686f7ed0d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e14739c0472e6472815ae0bb1b5257529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfff8228ec40c749d9aad6ab32b2cae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34dd6f658c9246696612e68d3b9f75531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956f7a576444987f0fd1f76890fae49532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8e8454d36e1fb1fd03b5985cb7920533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2e9ac8f368249adf90647d847caa9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96773681c8773df972b466981b3dee8d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e3acfde3cec93171994851a1f239c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010ec0d104f3a6effa3cc45e71bee3f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d184273a6dfc027e44d775f96eb93538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9549a388e50934d4e0155c6167ab54539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66189e173ef2621bbf6c1a91189c05540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18547a3a14b1c35741a7c858600707541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a45a46211dc26df723a04f1c4f53ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222da74d6feb9f8f6d65f61565adfc2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30915aa71194f290377977fab388960f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674da6590427078c2d355c8a71cba62a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4025b7ac9482752c8297c26ae6ae89546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0d0517b6eec74d37514a6ede1ff9c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3946ba55514838d26bf129d08cbc2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43c7bbe2b27a4affc4ac52cc530045549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db4b56b380d373153a3aefb0fdd1ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35da370e3c54924c5ca1e99a94df5ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04496ed5f4eb7f35f9f682bb23a17b52552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b61692afd5c210594e3a6643b27a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ba5fd4ad6fa3f1436422b0ec2a198554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d49787ad21af098924279a920880d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926330600e99f46bcccda6e52e4e2e0d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e8d0d5dc7753e4a22fb106e8b6cf1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0a74fbd858741599958ed8a0c9376558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6800b00fcd98482389aed0948196c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d11b867ef1611baeaab643798f186b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf2f99098606ce0abe2a615bf38fbb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc20b422b2709d87dfccb312f1cb29b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280e1fd036b3e8e50d90329a366da75563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b2cb2270a8f8d954c02419ef53296564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a17d7846b101dd91d81e1f5e772a0e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980f60e2732d0581c596d8aa1fc97a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff0da5fd71ba199152fd0f396bd49e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf96c4d69ff78b3f6c168ef984b8532568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e852ae6eb484ab2f3588571a1c86aa8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4da0e880844d610669ed4508cc98da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee41d246cce7447deb70f4b6de6346571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533b5e197c5ced4c1a35c639126f4f5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f458e2d06b1f5b9a650df698b24fc5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c41a1a9e3827362810a27ae960a1bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f03f98077f46369254b811fa67df8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2561f685a997dceeb84a2ce10d5802576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9bf8e0bc04ecd9e60cdf499c772cb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06848c41fd5de0066a0a6e4f6e7b9dc9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0e526d422ef9fc99edc1dfe6e3011579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99323f95bb0fbae26e6d23d32bc8773580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d239e7a917018d4808d0d64c20d90581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fd7889c61832a6fbe9c2fca758350582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daccd9b636af84cb97a58c866b3c5f0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7328a1d11770ecf6743a63e516b5e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3deb222b8357557d4f82baadddc89585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5ac79d77dfb84f9b73235fc39baca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f34e11d1a0b71586a2096dae539006587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b485e9dcb496db3ac8f6ea96a3d3c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c76126256ed449f3ce87b844e4deb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8541fa991f972f08acce187a813d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2bc5639ec01502164f2561f09fb5b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70f461033e98c1c0c865523ad2f342592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa2b45b58b08c6c6160388bcc785c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9338a060d6ec902eb652f00c63c0d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db34bfef24acc385213212d5d42efe2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48996e40143a88d24cae74365d90ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131d6c1d60f091dd6ed386c3ba99e35597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80812a13e9c4c7e12ff99c4437d17918598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5d371c785b87009a355acfd75e120599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24667e10eddf291bb373d0803f9fdf52600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c213a90177b61c114b027f0e1e15a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e658458f9381181bde9d5e2fb014b53602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f8e5d5102a3149233f07bf8e1ffb3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d21c7e0ebd16dbc0b6b8372be7ed3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe891060552f87af53b5c2589529f4f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d27036f8585190fe5d991360c65100606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fce6c057d0401ff90b1a45b1dcdba5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddaf6bf9f7dc6ccbfbe2a18e9769ab7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5d64e58562e1a38fa25db0a6f3df8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61db12c0aac957857cc981569ca9395610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0699ded2b5fca99bc545f83e5e7802611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc47b8504f50eb2cced0029fca60b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b21d9274cce83c374e2b74c4a1f34613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6109b21ef91ff60d8f8a51cd4332ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da105bb46cbe8d96b659f76e7f17f44615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce3a737a4e5fb5f350c6ba2f578a4d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a485795c77773da3c071ef9e9be24ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0cfd809bed86ae04d59d1809a0ef5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d380cd5da691f64102b973534af8cec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a17f16e8473da34c460d28bc446e9f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c516ea191b55b9afdb8b09b4d0bf12d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf1808a89f5156e2b02236cc12d550622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35e6391c676002a0079dc8d47b75a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652147fbacfd9442ad512fb8f1cfc93624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbfb84441d0c67b11607a9767da436625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f34d657b6ec11ac53236f80e3f2ba6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dda3c58cd41903197e13272cb3ea01627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438020c107e42aa8c989e7ba848eb4b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfca83137e137e4594d241897158ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7cd124216da63cdc52679c86443f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c05b2516a9ceea89de91561171859631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a12a952da7208d1165252bbae18e60632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903884402546fc85422f9379d9ca8af0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee744708827deb71fcd565a32872f77634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97588a498c47510a83f41f65ffb5cb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d89d639d3341ebdb0f972324b3b981636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66e4b1b3069d47fcfdc40fc5de0a34637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441134620560e6982b947d6c2fb1f1b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55ff628d65a65dbb85b3f74598ca27639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6aab1c014687b2bf1392cfae0bd790640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9444c449ee5409ef0a8b9e79598e9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90927fb4aad338cd87b31c3f99d28c46642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cd20faf4d0542bf27a7859ee5e86b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0e5edb8e14d959d5db7aa80746c16644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48735b479603de8e116c4313982c31645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce297d0feff758ebf4695c948cce0827646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964e0eb9eea7d6218b2ee339cab31a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85355ecb9d8a080dc10157906a293c5c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82cc02a085453d480077175c0fb45b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d60af1a73ca45ee919d347e38b521d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd2abe5a5f4be10b7a2815e62de5ae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8c11415eac4da9123b26d404dc07c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d6e367f7b521fbd57fe183e6dfc1e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9162650ab2c7da2345288feb82678654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8687301ee8c9b1da5647c4dd38b99655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c89791f0743b3160c82c4eb659976b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8d147cfe390af1842327becac7821657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69beeb74a453b068aa1a7ffe64ca8cb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de19f28b681658a4ed305ef10994a74659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13902e1eeb584baf3b5fd917052672660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c793e5d56e4dfd7bdb8a08b5c65906661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d616bfde0003619300fd49d1317e32c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749904379cddc935db41148c7f8fd5e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad119280788a180276bb56d583a8ce59664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930a6271d14638030078f7266905b0a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6b0f782f80f53d73868938812574a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261be9cf14fc5ba3bbdaa6a4cb21c43667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba11dc5d7e83e7d0f3fa8920b5b498668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366477a6cd07579cf18c1412141ec2dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b2b646efbfd4a5ee74346e0e48cb7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bdff6dc6094eec567db609e88b48b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24329306fbb282a1e4c42b666e7ee42672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad197d953b7cb7870fe09f34ccd83b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15104bd72a6e06b9fea1054ce9162507674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbd476414bc132842ec0b1cefeb97d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967cdd17d4595a727fe8e699ebf8eff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192b60d20ec667dab18d9fdbb845709677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d440b4586f05788d73146ec279888b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8149ff76644254457266fec8fb2fd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a0e843b9e8e7bc6fa4c3808fc4bc3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c1b98058c9dddc6aa2dca6bc0ee21681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b0c0a1b38df4bb8f0b59638d79909682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db603c38d307d57311b2c0d39c0dd7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3605dec1848e49951df6a9b9940ac3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff802e8c8df11029393b8157ea0ccc73685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3fb99fea80d8b7348f29d3df18cef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406dd28067a8c86919023c2238a5a1a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce19a05ddac4bb910ba603a33c3970688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ae8bb2d678fe6dbf9cbb7ce90e4b0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1343745dec7d4a9847f041a3894b1ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd7b3f7f8ae505ecc5632e61c93b3b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32a04d0411a923714afdfe64c0d992692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591398644fb78d50e77a95b7fc88efe8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e85c9b356b88419e490f5bdc718408694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af827eacd01aabbdb9712f41945e2d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6990b0584101b812d54bb99ce3061696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba9d9c7abcf1c0d7f203e108ced23f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bb209a2db9ddc5ec3873f8ef4a388698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663a96491724682a6d0c18293019e6c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b4d21889642d1f18df43ceaddc200700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758e2ea730fee1e57db29b93f4c209e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcc812c9344a3d3620ee6edfdd3df9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd878358460881300d7e1349c65f2ab1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605126c9546cccf924399a660107b60704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcfc249b52a605bb65eef13f14ff1b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5800e407ac39bb6f3e7fd57f88715706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8a75167111ea9cb59778cb45dd3d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffb21d8715c510c73df5b745ecff29708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99924ccfdddea996683fc0d48abe4bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4256e32ca1043db80274e3542e93792710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9ae41ff53ee62e339b589838b114c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e350e9bfb21582f84ac010fa1c5068712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7794e639a68dc9235b22f6ff978967713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2181a3a7490239c61f84c940fe2a917714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333650ec838a0169ae751f694707cbe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9f5d3321f3eb77c480b3ab6b1bced716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35ca416da2bd88b16409c4f3b568dd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce71dcea7569793792222f11c8bae6a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321a745b7496dea272083855fd318d3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25936a47a0d0d7133ed8172ce18898b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3a362bbb0eabf474785a6fa17f787721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2030623efe5fc1f55f6425ae0849c34722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024973e6e46c9ad5e76ee6b75e5d2f80723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba791af6dcd4e84336340948c4dc30fc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63defc4c8db29e1d82cc9144e302c0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5ec24342be32b2044eed69738de4d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759c79091f380771e4a105be156b190727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1596fafb0f8bf75c17cce972c48e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a946954b2ac929b628b2fc909200e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56182aa588abf76994c7a84326af8e6d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00307fe642223f241ca6967a56fd3eb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9097b54d78c3a0b2ed20622b70be4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fd43c7026aaa246329605798b747f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a7060c40b088c9cd6c0ec3d434456734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3661c7e6c01580643c88cabf201cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee057cb7d8d8adf9a4abd39e8cbdad3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd3d158c51fecfb1f97788176a2024737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5d1302c8938486dc87360987926e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ade09c16c1d60f3a798a1ab5dc7124739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac40ad877e60f647800262f9de301b5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397190199782d6ce2b1a39797eef6c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0a6c2a589ef9ca89854e2ed5ec6fc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197c1e3ff01a25fb40e732a928466d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206437aac99f35d6639995b38b57b15744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc819cb73e19d6f231c99f5da0b564c9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600056a6df784ccb712b4dc920d208f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2b4e0a208d03841c2913abec1d19f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c66c1f1c80c6ce6722b9e9eeefcd1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcce700a1b418051780d56550f3e96c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b52bd1e81b7e441f0010cae5ce086d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e2551b5069baabe940c9d2bbae98e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221269fa83843025d7264ba7715831d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcb012b79392f71aa332b2625ad1b1753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>