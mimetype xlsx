--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e04d448ef0c1263884cbc4abc9fb61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdd2cd85613c9fddb427e0e67c23e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56365eb8fa49dad388472e5d31ff874e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2090b0389c1a44e5b791606119c3d9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3137cedf437745b141b919ce93acf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf96859f4486d6b18e17b48b9144ce26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe7d8050d6128c54bed27ac792fe0f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672af3e599814600402623165710dc598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741debedb2f80df41ab577063d75d4d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f696be5a8a99aaf77e64bab60fed510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a496ac1f2d1184baf2dc65f3743058611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23266a5e0abdb948ecd252864e7c7b1412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320147b9e4344dbe342cb188d735587f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828202adbbd0f07edb6ca8b7042804df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe4b6d371839952a91f48737727b3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2737ee387ebe6f213c6348bef321b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75a3a7fc3fe746da8c27574faad7ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bc7c7c6430b3af3ced9723a6415d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebcdd2bc72f387ddd5fffc188c3ad319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bf479544745eabdf4860f90fa7cb720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a098120488cbb457dd255396d79ab8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8742285ae0204492b7fd51c7fb7da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc77fec5ed8d524395ce3935d53b4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275a348e1aa31510fcc7966bd3e134724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3cfc7e8122197786ec914af4da54425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee8845cc236397762c55e879b64a9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809d5770e3b0f523523ad8c7877e7e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529733e8a3cbe918432fe6b8b77fb2828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb331842ceb64815a08af7eb17af8ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8752e9ffe40372e155521c04a47a7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033678b73efbe4bd052715c8b76f3a6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5bce6106d05924d87f68e573479e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa42b8e3a82dc14368b5516f15caeb833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc946253badd314ce3ccd2013a96f4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813941ac383c2eff4b7784098b260f9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b476fe5358e41e0eaabcca648f1b3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f8fa7ee3b8bd01bebb99359dc5bf237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993ccc0af3eb6a3442a2f409b93fd8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb5b7c0efd6c38f87f5e386ac3035839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12fa8e698f3543c6badcf9e57be6f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a683cde0653cdf3771326cbc32066c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b5323fd0437942b478f52907c6e5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93559092db7905ec3576bb48b13ab743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68538c3fda9f689047847aa6da2824fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b3f1e107328173547d47729bf259945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ae2ebe9918c6ce2ecfce5f538034b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc0b3f05c3e91d5e4a10bc0288c19847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd07ae10c7fe323548cd7e0792862048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1dbc509046ac60bbaa002eab970a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2437657bb962075a50b934270fab450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9457653f625a37df78d1c7526ffeb7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d474c7ed30acf8ce17bc4161e47d3252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afb67930fc7c1dd8c6535f7bc22c0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da92ada0f33875f4010d50f0102dec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5a321e21b61c732397f58d542ad7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450530efafff6916b4839efceadaf20256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419a418a1428879a0f0465c125285e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d83624999c8e7ea27cb0ab95feb0f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b59857effdcf29792c2a484dd60db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7386689f60ffb1e274883e43e60de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54acf89fd40ed8e6b51716e57f3e3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c891f2da273d14e2e0b3f6e682262d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ed02e35b34bec38c61a88b8c3b9c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce1fca8ef457d06cd10f2facba400d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf391ad1fd5f9c196c313f43a6ae539065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718a83869156eff77d662984e674de666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eede71520fd279c8e1121e5dd0f9a1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423090b742509e07f379bcdca426c8e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38d6fc15ef4e20e444daca64bed54769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688df45ef6b1a9bda9e7a90058dc80c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a4297ed01f11e90f57ab5f55b93f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68024669a9e08db0371c896a499b86d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40b391495a2d0cf2683cc9b96c4fe873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce10e07d1d2b131388f60a0e706c8d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dd1dbf07d02dc03a0e3592df15ab175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430414dc0f128b212030c25f39c6c1b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217b383251505eb114bd0384e35b70077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a09ac82bb4896fca403fe687d69d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd30656be1e123b7f3474ab649d62cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb54ea5d983464886647864d6490df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb99cc533b78f5bcd97baf013fd58d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399c5796c2cdf9d86e7bdde209377f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefb61782b322a029c8540132eabc0283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67eb7ca7108d9db9aa8e10ca379df6884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bb9a1b1ac97ddec7b8da7682fc1f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183f6f6767efcd3e2b616b60c38048086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352c9280ab67d4c4b968991b6c644d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060e884a51380c5edfa1fad8c6f85b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa721ef76f352fc9ec6ac69ace22ac8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850bcab362e7015726112b278b6d8fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cc7fb39c9acd9d7e9d54cfb1ad97b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77736756ad4a1dac9b31d9036e0610ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4d81562fc231c92200223b8ccbcab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df997908f3970a66311762dea01055eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71b26aff81933dd0d2b4e231bdd85a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd742632b1283f86e491aa6e13e27e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9cf800981903ac7edd72bbc71ecd497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd2afcbc47a3873ffccf074cd3574498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a4e1f5619b873407109effbf79e9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c69ccc19aadac6c059bacfa4ba7cec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc396e2199338fa916bf2b3e3f671b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dda9264cdaa85f6204841cf4b69c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82aff43e883d7526d1672d3c9725327103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747a59a5abd7da0e8bde4ca06ba288d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc7ae1ace96e765e1b60d5b0ceac4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03b00fb5f533f79aa1ed46f2c8b957106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f56fa89c3d7356a7557c0a9b31c07107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199317e1433b7bcc7e09e6c94d29ac5a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7741a6740feebc5f98713c69b1a2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933c9857fff0b61d036bc019e465bb0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ec4e6633f6fb51f45df740dcddb5e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507d3aa8176af6f90a01185cd618db9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c08363f7c0e8dd0a336442bbf6d35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602426f654f43a5b60ea31323984e627114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6d84c54c754ee1e383e60ed41c52e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a3592b5459a47c3f1648d9d82b5a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20ccccc0f4ac52d82a98019592413f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894038351a2310eea59e8c781a64556118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6f3c24e2efc8d60431b7117535600119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155cc84f0df7bf0e58ab103b177be8e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e4487452ce47779701cdbfc1d9bd9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961add25138ff8fac93ebb92e37bdeb4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48b773344faac826176ce4a658a449123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba8d31ab0b548738cf73c09dccb556124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f5e9ec1a9c9c2b53f40166fa52276125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792138cd7e3325336f6d7f6f8f58797126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78397aafc3b83dba0748b1cfd529cecf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8371a10e4042dc4d10d5d12f7da4bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02265c08a31b0f469277b007a42e7e54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb220ed855c0ba905cb412e573f45292130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fa9698678db5f474f15be67d4cb7a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16f9569610882f8dfaf868fbda5790132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2372b656b5a364f5fa8ad1f2838db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0659d81c28a5e15cecf7c851043d81134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff10e46cb85b90dec6e770a1f27546135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75069fa6751260aadae3c19848c0f670136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97e893420f3e2bf5d8ae3244c002c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6f05bd8e856221d7b628a207f637f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bc2d473678998aab753d676cbf325139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96838b6d47e561d71f3c6f91cedb7a75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd8345f12675ac0e5b481ab49dabfe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec644088907341986fdba00735eb44f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe3032f808fb4ac1d06e54a535a175143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eeb9d448d7a3661e663e71e7388770144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badaaf8234868066fd8d86fdbdb712fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794d88d4eab296db00bb24063123f60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2afaffceede133c670cf0fbd977814147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34bd369858c09479098aa4b2925468148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a8e804e33ea186091269076641aef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda28032c8086fbfcfb81d54ce046e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3752f8e73468b1d6fec9935c5d02908151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077bd61218401bac32cd7554a80b1c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0c94aaf39bae57605ee41fe05cd3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab82e9621d2326e66b733993f18c02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79226f33ba21a01625d5e96a55a011155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256158917fd9fa5aaba1dfda73300ed2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786040f48fcd3124ba9d359c7224b09157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c4c0634e4ec80bf4fe659d028c6cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5115bba1bd1b15432d217e603c329159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bf4fa0f2a8981f027d122bc7f313d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b380374850e27f620827b37e4fb415161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f2cf429cf9299a879dd2e9ec80056162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dea9f8e44933063ea5ea721a190b2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d1d576d919f42ecdb86bd7d6c8b40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7446e1a3510438aa0c1676869ad302165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311e07cabfc02ab7ff473017b7eb05a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad69dfcb37e1ecbd0150090bebe565167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12525b3bd3d4cef9119f7512ad1f6f4e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854b2500c7eac78357c786902f5a514169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80b591e10556e2f336e26aa8db6f5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7637c6615ec7323544aa8b89a20528a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92227ab6e4aec5695ce5f30e15d79bba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ac7dd8ebe28fa2e5c946b3c86f983173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9385ef05d760f7ceb584167f2187c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6654a1f72e8e2b90fbda5bc1bd6b20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042230b0073a39f46d76c831a4d7b53176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4e10bd9cfd31890001d54fb260777177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eaf06e148dd3caab3f7f88032f9ae4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6dccec54db7fd7cb3a259cc863f75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92a13999ab38ea8ea2989225d864b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad314f1e0d3f4745fd8905e0f5dba4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689f28624ebd5f17ccd375891421e47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cad9e4eaa499fe389249b38400cf2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a9c38f6a9ac47479d700eff1a65ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009735f70b48c838cb3d250c85f47372185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b04d8be23d6a64c1f5a4e6f3d003eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5f3e70385f5df9796eb5d2f592156187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e5fea5b20f18a94ddc84da554e5ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf04298096e01841f4ae084d55e384189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3395253bfd6d3f27c20ede7c6d176190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae43106a045b0e9e31c2f390d5acec4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8d751a62b192a8b0828dd06cd0be0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e60643aa3f300a3848e3464044b48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d60cf91c2d6b02629aaf2278a5a2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851e8d01e24a421bf32ac42dcaac5d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd22ca62d73395af75dbf8dc8787590196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321b344501b9f5f4dbd7440362827ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6f8aa800159e129fa3bf7b3dea9d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98e5c748b3cd6ab48fe30669784b68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b6c29170268f1dfbf80b2bc4bc64f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2551524fd02e16e92e7e06c40f7e3e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7261b638b4077549a5f2e8d6c49a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adff5f357cdaeb8fe5ef85f6c8ef097203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfce040867158cf3e411624067020f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eaf0d2433bac3de70cb239ddecaae2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2fa7da16dc9c28778cdd008037049206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61588d3018abe288c3522b45b27d02c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113e94b52d4117d98c20840f812fe99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034885e10c37d5e86f6b79e6b082aee3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033000f1d92142f459c24a8a822e942210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bfcdb96abc8720ccb73f52d2812f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbde32af41931770c827c0288caea8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5465a889c7442d104c710f7889836f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8bcd22fa822d4721e914a9ea60c2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a676769c006948545c99ea990382b78215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4783195277747b3cd3373a9c680168216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648aaf6b5e252a30dac031b933086da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dfe6f5bd47fb1ad6b614edc4dc77d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c3866bffb39602ba19dd948ef41b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668646cc821e4f5b8e9c906788e5e8f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed33ff2635ff5302ed00ab00645346d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3846de0ddd592b963b4a390855acdf0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82cfa3b7e7f58fa904e027a1cd34fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3148cab30bc0e830f81f53c656bf87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a1410ea78d2e7c218b2df512dda6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971b069ecfeaf2e3c5980c0e434cd5c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867f96708e268368dfaa44bd9c9d6b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a999146d440429bd80029422b36f9f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056b7fbdd13ed2b08b211fc2a91768a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cf4a650aac28737496e8480adf249230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0d15a293ee70e6fe2d7a068a7a185231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb2ff630fbb98a433e0d332f566c02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac74c1e08cb2f7f6676be9ff6f121de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c75c4cba88bf8e3037ff549de5b2b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15f22fd4c8749cc79a7205f706c19e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33450cc95941f0813d2879f0295f2735236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af70151e5a768fea9ac952903441c1e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12772f5e4c666548dde08cec33f71b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81001a08de966fe86b033071883fac0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd99ba3b02efbf3275d46f6ab800309240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc586b5300e713c0265853ba965c09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cf26d4f1004ae12e381965025f46d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c12e64c6533b2b82adeed61e3b26e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45feaf4132a5717ff3df972b6e2960244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f9c9873b00d518ddc7797eb70cda9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438cddb6c350a7d7b438b222ad44c9b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a3ab46ae12c650c3b0e9f05f75e93247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c57ea7b2017cf66b3fafede48c0557248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad55df7946ec8d9cd4614e79b87022249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c3ef2b98042b84ffdbeda6305b28c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7e9db5e27d12bfc92fcd7c147425f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169a794a8a3109772f4e2021e4f75c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce95cd9e4fb89fc6ecdd5ba344e295253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667005784e81e1b15f67046654e7954254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff88f99aa36a36d9d0572d70726769255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284925830261c5cb9a8c882104eb51b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653c945b17259bcf26c836d1a2df0c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea3286d067f3f943e64273d145de3f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69fff33d8cfc74e200a0d77ecc9418259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd0db9d06059f885b479df9bbb862e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ab0536baf4422621a5b7fdb08350f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06692a405a693b94b21bc3b908e60435262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a216a0c75f90b79f9de3af78c7a0df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234502d2bd4d0a3fceb42aa1772afef8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d141f7042bf9283531c37a242df9b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470333ec682e989292c5292a3a900267266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8331320145bd156ecf94713fbdad98267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9d97c0d6132a4d2d34ae884c94701268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869b6064b3f6d9471a2e8f3900f27f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba9f404dcd1ca989654868c0c09a88270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49aec9f13dd221b8f6023a307f1e3b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69e3e306283d37710d039781ef5daf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfacda951e2c4e5a5f0db599541c9a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4762502769017227d9e122cc863097d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd08e58f823cf0e2a0e2fdbc65d353275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075ffce9c63daf6b24c227780eb84cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed39581a0a9253bde797c52520c09c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78772f5e830358c5f651d62ffc9cf0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189d14867fc84639ae740925afa4dc2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be05405ea6dd146e4511317a3a5b43a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3a2e17cd73c431cdc5fdd3fba820f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6888c688199c79fcad6953c0dfc87282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592f0be0420bd5cbbf2b8086169b0e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325e456de8d7ca23aa2fa6681dc8d62284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2188c25c7bae4129c3b504e0243911285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218c09c23d019ae348f9f586f9ba66c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef35f949504db66ba10e175a6f6392287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f739b2b9d7790df6b96b71693cbef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d00f72cba227444914055bba5ae8e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df35f25d43bfcb660db5e1dec53b65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765c5de16ec5607da44bcc3a4630a28291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f6c58c6ed6bd7063ea27cea3c0481292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca72160e2f6d29b1cb83c436fcb69f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e4f38c79be8dd4a1d075bfd1adf28294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2adee58ef10851a8833b4a0700982295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32640cf72db52911cd10e6679b83778296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51324a9654af64b791f5373f7504836297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672ac9268b49a00114bbbc4bfb8c202298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3abbbc49e26ab00c330a18cc3eb82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c40102fe79450820cc183645d759d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21501c53036913fd3d627877deb0585301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ed32bfc330e11d1c536e2e2cde426302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e755950e9ca676b100f384c08ca290303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932858971032dffa2c0774e2a47f1a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b926cd9cda7f924e874230c90bd70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb965289da15e1d08b4c44685745fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe779b71f72b113d8faa3ba6b874368a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1a2b249a957a6240f4531b75899ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b22daa17a0554daadcdbc51049317f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef3e888a45dbf886a6b043a84b41d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac3c7c50841878fe2630ae96b6c3f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a185b32a66f2f726b7b6fd2dd16404b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7065c1b3a267b7b9f6a04135c9df112313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bd068c13f62090ef913361ca99fe0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaf2da4b91c66962c7138bf29c2148315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69125b58feec0a568f83dc24c190c71c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246718028221f3af4eda5c9482e0b66a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b0773d67465e62cfcad58a67b752c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac00a324984ba417408a70c4302b00b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18fd90fbef918369a947398e63deb9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad14467f97dab1ddfce3ba3319dfcbe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf545131dcf9b1ee3c86c8463e0fc71322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce24492d424030be2dc75d6282329ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b369807031c968a59419ca4416582324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1abc51559d33f408263990a081858325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c610ae3bf905f531db0b26fc93af4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80bc5d001199a13a13daa3e5aa4fad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283444d0ba157c70e1ad6843227e3ccb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd6a1d0b13cc1a9e2ef130b1800c28329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56082f07b39efabb89f9de9173b420d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167537185a4ad52819b186fb382b3231331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0099e2e4182f9d486c31223f14c5b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb86bdcd05d6a61c9802d0174768c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c848bf29e5e8694a1ceb32527009e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a64a88369aa6c4de1fad6e03ce7be6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bbb83a42e846057b34a062ddea591336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff951c23fefda24725c08aff6cd6c147337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98796e875f661785b56ec1295d992d15338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808fd77a6af5950bc144702f33f0f73339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e9282a9562efdd2e7895e04778889340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e77f01f2f8f1165276eee973e0f79341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcd08fb2e3513216fdab2fa8b3f7ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8815f4f8f07887d61b89b615e3983b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3aeaecb5522d242c191fc07fcf6c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19632268260e1d476535c401591565b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28332379058df76023c3862ec4d13c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e83b68cb22974dd329a4df94926b41347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5b67c6f59c1b58b437373bcdec6eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dec61bc85d5910ea5e08734c712595349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5913350afb16b15e46f08de62b485c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb0f14f2e2183d993212a136ca379d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40140e8302c66d2820e8876438612fa2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d28e3a1d9fb6ef2c3e0d8466e84e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369c49a1ba6193995c2c5f680c9b867354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff243ac104098cfa38d47a102452c5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde809c47060511b93054651f6a2c27356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4708bc2a2039a23496759694ad9e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b0e06a808333fb5bf5d1737678082358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae8934b580767715962eb08b52fb2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5a364f12dd7e7d50ded00950d38aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da814a2ae73ae904a1152c10c8109a45361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dd56902f2bded7a2a1e01f32f40e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f584475c33175c8d96a3f78e3415152363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500f74b7938c70156e85b68a1bad88c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80965787730ca9417cd490938a981ae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc3dbe7e1182e9e0d9b0ff6ee07358366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc5d241922ffb1935923709c35d437367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c781fbc6eb653cf5bd5fbf8e69df41368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebfa9ea720ac78044f1afc716980b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7ae53779b04d1a42ae5293f9267ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccd0c9337c202965761e792002ecb6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c9d46f59b9e9fe66035f53f54921b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90193724f259cfbdd5a8bab4bc0e0f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c3480338ca4e1c3866d949dc9d685374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81618e24364ab23e120742ce8187ea8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d40c98c44b2fd738dfa245a22ce374376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ec6f98ad4df4482bea7a226d92e1f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5ae351fa461ded2d05bc6eeda25a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac86f3cd533d1e6cbe1c8ad9e93b18379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1596020a487e7aa8400cf9473f4d0c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae21827ee10558b3e7ef3b5ca763363381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a28e97c6aacb7cf91e3354a8b19f11382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e85d4f2b2f0636273b4182f10d5ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fa1253cebee9021b2cd4e4354136c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f1b9a68ff3466715c24db31bb4090385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0cc07e461f5d20603c099abb075bc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db5163c6406e5618e728cfbef29602387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f3c9d0c546c64e0aa19084a769dec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838830c501eb9e7e36a82ac309b042a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c87f4eab979983c5445ef8997a551390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef95c88260a710f54398dca528e8be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956eca6b7a48c62f9e47d2608b4e97e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77412ec41736fa95165b5b1bbdde0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d550eafe3e2c78e0b1a69ce32a79d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f093b2581f47c0fc1d3c43023e188bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232612216d4db685c51ff9000cf4f7bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d1fa79c6e66521e0bb4e00aaaa20d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cebed2d71b4b3730164e4f7d0451b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f434293df5b51df14ac4e05f2d67e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033393308288386bc373e5bdeb1a449400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b308ffe8ede40fced60c072225e6e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8eed2919b1031c1cd02a30dae2e83402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94ddc83f5c225ef50776f89b054520403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d45e7ea9519a3095481a324b02b13404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33213179aae31527bc8a4604554626405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e3411f2940e8909bc7796635120ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8596f1c2e09e2ca4fef3a75810f94e1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3f8db7ef5647ed7a6959c706e5c9c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb24c1ba10db6dd9cd338f897e45ad8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f46d6b3b44705f353b483e20beb9b8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7889bf0887219bc4ad44ab891a2bf5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c23594effc1413e5c88d50a12246d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bad0be3bd59ca2123041d8c58ea82b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7754319c931b0aa5da974c3a9484a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47bd8c7010f0cb427f2bc809bdceae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05620ff74dc54cb953d1f534c5020f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4574817b904cde04b8d2f580f8065c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ebcab8bb59f869f3873dbbf559989418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cb94b3764a3ca7daf29b3bbcf37dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ecae52a16c075ee801f824639685d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48758edd9878f11cdddac7a44a2acdd1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b34418edf9954e72f49485fe5db2ee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3094c486438500fd5a9357955b2993c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7e4d1a16efd6063bbf457a866192a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2feca4d107ae16d98c7e55f2eaf79425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de874ac15921a18b9eb37847ab053c3c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d83fbbdd9bd0a215902393b3e3291b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2dacb7f56f0bcf03ff5021e04d9dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07eb386c1b6930fa484bfdc6fc92ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc116b2fa83c00eaf668c6f747818925430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc18cf9f4f416528b9c52c1256ae10431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444c2c76fd1ec25e14e4e9baa34effa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900d5f93cdfe4362e072d5e13d7eab6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe871939fe119f416f4df5f8784044434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d0d90b6d8059a4afdb96c897f286c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbb743954f72616a5d559c9e51eaf6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c448c8ac05fc21af82c41b439ee33437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d90e8c70cadc1c4599bc4523cc217438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136d248f199688d5c20eb313494d79b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56115fe81bbfd1417258d5f1fe8d200a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b85b54eb6a82da3b6b49e9c240aab1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed1f41904e541da19c494fdf1fc572442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459db25247d45ecac41218bd589e911e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac85d5c15f41d798e56e2903cd5e760444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0614f566e85169787ccde539cefcf43445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177d50fd537f27d412ad73f9a597e28446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68eb0489cd72b71314234175a95c81447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1244db81b51261b91aa4d00c0830e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385915eeaf2734040b5295313e00c15f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f3b40e035cadd472a97b12227971e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119115a160d5bef30e75e07c2b0f198f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a3ab41527dcf6ea00346386258d66452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8cd7ac4450b995006591e78bb35ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdce2b1c1fe0d3343cf61e27935412454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce1ecf0a659cc3876c0befc77dfec8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793365a068c3881840b77949267a652456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1316573009c6088102e9dc34c7aa53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ca231e0373f304983e6c1c6e13c2a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccbdd2fd0b4e4dc2fe77bfd00604a7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66544689191f7827abc58ababdc5682460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb889476a8dd16690b53244c3509fdca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cc550b87c15ff6742eef74be5d8b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d349aa7867802a24670ca23decae70463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74400bf049d8f07d53a79af2fbee0cc5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63d740cac7bb7c53985a534bc3f1a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc5e5518d3eca88be4bf71abc3e422466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4ff00eb60fb6b6d0d913d844dd34d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f0e2a3c8c4d7984a081c36984b677468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4d303213f843ed6dd495457829023469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664b0dac989e6818e03aa69e775dff0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ca742f8811c27b5f9c3256193f47a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908a08456ec2eb062ed2ae2e10e536d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0ddf935249abadf8d853128deae3b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb21ed67bf871ae710d46a3246c41b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5ef95eebdf5f3b130324669186594475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce24586dec9d11c96aa46836b0491f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbd37d81b0b31d514bada71346aedb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aea6f9c5eab747f075c64a9a733d9e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b26440313e66a5df5ac49fe95defe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c3670ba0ac6f03d2fe84d0205e512480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62beae8a27a315f2de1b7aea9a526b24481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03528b1a33aeb4a43bbe0ebebf4455e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d35e253967f7a1178948585f71bc2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919b728da59ce182d7813ba955c802e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568923991e0b2688dab3891c9d02f378485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebb9f35ec6d1ec52249b6c40278607486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfa3954c0d691c3f98972a2edd9d01487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b6adf29753a7bc9f4268dd712edb2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c7d32c09d4077a3725c4598e59ef1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f428ebd527efb681d4565b38686d8be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0c1618e144e77ba9fc66af8d100e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c79e33e7ee5a271a410284fbaeb28b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957fe256d590faa7e07fae349d00d85493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e376d32526a10cc80ee9b87406ebd8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec81e62c821e8a76c03e9cc1067c452495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7eb6049bcd8331a3e08f490a862b03496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb037e4bc0bc5d8acf35a38a75a167497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9362574393effb197897ca2b5c905498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda724b83b3d6c9256bac96fd6bfbc11499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921900db53ac300a3d127a89cb526bf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d672bad02c9f24e25c3d0ee7311b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9863c67c1508953bfba14f1516855502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b4d3e6aa2bb206688574e9b4be345503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11228005ef0730bbdc0c8a97048b73504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8013c9bee9154990dbbfb7414f8d32505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4f5e8d5cc4e4a028de3ee5824b97d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14495867a4b5063975dc0474fbc41bb5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2335d026f3a8c2ef4053c499291c5d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446761ca634dd0b710e92c6220fe969509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebbc4b697ee674a9d13a7990b61767510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24a33571714d576c64291ba83610cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a541e2430863be604ffc7ad1b6ab6a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ad9109c571b3704ea5310ade52549513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7945c845fb03d61d0452ad9673d44d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df15e2c3733a28c74de0c31a9cd3fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79deefcbc7076988d6ae3b1f90e41801516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af507caee68ff0e36ad52fcb19c39fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fbec911580bde8ba024d327e49a2a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15364b5c323ace272a7731ed8381df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a795a65e9d03abc46bf896f0ae3e31520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66361dd2a1b5d6a3145036336a41fff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2558c11b2c2f99f4415be5bc8b696522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8e34637461c30504e939176a9c28b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2803a88e2e34e633886480377137e17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539c9027a20126ae0834f90b1852a3c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33b7ddcc6185576f640cb16ef49bfa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557eb8cbfc3f586331f124c4fa23f66e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d3c366d8d846b818638652f5f9b21528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28fac01b828d89aba955a053983bc7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f878ab5f3f765909b9e495695c48e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b3a76bab1f81a0a007bef6c6f11d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013c42c5f94bcc8bdfed05ce94ccb9b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dd459f87fe8c5d79a329ea69f53a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c1afa696323ed3b0d39f4ad90f423534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51152c7c3e0993612b0222383dd20c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7cd85f1389be866470071777f71ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa9b4c3cfbe5bbefc2e26400a48ace537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baca34e4c4adbe0051532921689e27a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119b9775749c03e7df66cb66ddc4825539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4188c912294fefcb44603794a0f2af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681de40d28c5f04bc291cd0b4b36210541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae340d5d1a599f61f2efd99a0cb1e5f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb3d0b07ce482ed6991a672f3b6e32543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad22493dbd78e50a6a3e866cec7c14d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e617142533efea5b2fce4dcf1f6c29545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34252754d5e9c1c90ccb43445506267e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589826e18118a731196fe8ac389a9167547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf2c0e6ac7c640fd37ddc2e2b649ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b2a60ac1d336e682003711b2af80b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17308a9a5bdd6297ce24b5a809b55d98550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460de63021decdb1968685e37354ebf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1ffb0317abb844ce98ac89674ee66552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdeac51375ad27072d077419cd9dbc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f67efba2a6d80e1c935136a8be30e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3f00df0e6bb7402e855f7dc8279b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00116e2551467dfb0857cf9701af173556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8079de18142e558b2677f179f184b80557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2bef75aff91140eedf1db219894cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196922f58f75e2f5607abd8da3ae6bf8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af12bb6f9d572c0597dbf4c08d7b4fa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad560e4764dcc49963055bd23845e64561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589ae4ef7413ae3a61e588a2abed768562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095e7cf97d368fecc24a6e963d85e24563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5af3d8f37975a5e90aaffb46380e6d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429ef7ac33cc1c6bb143d8d3ef62591565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d92de41012a495d6cb6dcc86d7265566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f4e5b7ae0db532c1753084b856553567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeda87204989e900c0b0e31be3ead6f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc710411eca54944fff853e48f56e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db8beb191a7f7b3f5f14400f9bcb13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4b3990f101768438de055ad6d49b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea07241b7b7dc760ca0cd7008ab650f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d48d18cab3a5ca3376b77e497ba897573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfae4c9031d053a3948526e54e45948574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ad5b28787285f5de3ed24bfea63ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356b90c4c8d5f04f51be9d386d41152576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2ade722d38b4d4aa23c1497f1ae07577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a7f086177c3109307da6dd8a86231578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeece3c9aeef93ffef567acad95baf5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0882ac40d884c468b1730e80e6995580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558413a492e31eed5c32b66dfdc3ebf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de24a753a165cadbe80b7d5467ded8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1afad20b7aa181ab6e5bff79f82ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bfb97f0eacfe23fa138f4a35dacef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2ba7066fb1e736c5843905a12146d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cb60645ec51ca5a437e2e5527e4e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4e27b69bfdbac86ee5637135165d5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e633f71c011c8ff4ca3af4a824bc33588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed8fbb508d3e2a33d2c13802775f49589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebea6da89fd66ec4ed7526728162dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5522ffa3644fa2da915ae379f6defc0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76937ea39b1ac1f614098b01f601f99e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1611985f89102cb76a5c2517e9894b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bc0777ed06ba2ef0862219ce831a5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697fabd41047f017125ae9011c3434b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da64422d49bbb5f9a2d139142dc739e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c549a1050cca49db9c967c26908faed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43663876fc93016b23893cf99915db4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064153dc0d40db0a4850c9e66500817599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f512a99f82cf10fb29d98bbf9e7a00600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721a40527fc31d6d09d75116519926f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff11979f3a5541c2bdb40a0acf95d5d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133ed5585a6a250f019fcf8ff1c8f3d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f841ea85f2d7ef8dbff902bf9c09a7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ddc5524b4c7cc61b997195d682fc6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa353d07ec4abdc9d31f86e8077065606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519912cf125debd654e3a81ffc1a3d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04a066f0cb98a214f62331ba35a890608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f5463be0f1d2672d103a9c3c64091609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d6ec9d39f4b1f233fad050d0419b8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb72809c80376708ed480558c176a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11dbad5c73a3c8e9c83c2a120c2243612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e698412e983a312db50e72f3901b9d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f64301137b7d06347ebebaaab2dd9e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc2832a51f5f7f34582fc51bed1bc4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0db50b3061aab36bae7bc83dd624ca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d140dad0eb91b6db2145308d2c021617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d077c30c63f8fe938189f65cc3a2128618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c78764e26174cced171d0494df2634619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e113eb7b33d6fde75322b00e4b493620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9602b0adcc8816105e03204b74adb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb0f7ccd126f0e4c8fe4be7b56d065622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d530c0a5986cb40d7bb1461d623f7d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f75c5bd7745e45c0a4ee217e8c38a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cabf06ee37bb08b48881a7304c679625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007f15b8c7f3cb30f00e49ec49473ee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc318c1ff55016d54516144ccfaf374627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e317f367cf0287894995bab4a001d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d76163c51f9a46c7904527b45694f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67a3dadf54ff96c883c1b0ba561a31630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528cb5f69c1ef27a999e3d5b3a524f7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c049e4229962f67982702d2eaa0e06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db889296a5301399460da9080356ff3e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f917a0c7accfcf6e60f84104d930f88634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4508842d3e564a6790920d668661b2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617eb86447d6cb1be43da592a134d4f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f149abbbe91c3e9c54d1dffc352f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df981300995e7c6b00047606b1074b20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e253db8c0074a3e437436f738ab7b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6c17f70529e5a29e2a7a6e2226156640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72e38167354b443a7ccd0fe6fea902641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5998454b89c8fa158e0df54ffa49ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe240b6e312202e6f73a071e4de76f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304e9d405180f07ba4f29d081b9d68f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db87cc4ceb06edab36e0ebc326202f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69482db63ae1a1016a0704f47597e4ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe9d9a76623788f0fe976606a37941647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600ff1e93e7842a3c7a129230b0a14d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f86430b1dec2d25d4c1fb835b003d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407cd3fd2b0d2332f397afc120776db650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79c18569f96a23d5ad3ca69264a4d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6833ccc4ab0ec7468aa2164815adf7a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ba93cd5d2b343f757c0e755c6bc7b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaef9aec8783ae76cf05d88d764c9c8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffadcf3461c393b00661b558027993655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8b166eac966782916c9057f1576ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9869de1121e9c3a07f0ee12bf9217657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80d4b1fbc08024eceb24a9c416e51d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94d03b4fac290d86d71ed434d91c08659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414d74a86ea12a0fc4820bb47e1846a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3b49234087431a2b8928cb6e756b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff1e1fd39f1dab507f00d952adff7e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b677c2e1b9748ca6c561309857a3f11663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab86dff8e025546e1dd1356f7782bdb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898274f01a18c5d82accac85ca08907665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d7e924326251f3ad174950ceb56da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32db82dd57edd44faf98a351413a2f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf17eb2c17f16ef5f9a4be5a41c182668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d07805dc664e857e7178647e366354669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d4cd0220e03fc35bcaf1b5a3ce07c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cf1eb6c0f9a87f70e23631d1ddb56671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6c8459a500dda4cc50135a1d738fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cee05008a99dd5117b7caf258639b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d376cd5cbfbb3b9c86184933d49a24674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb78d59518726024338b3123c5c0f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7caf2080e08cd72d3568f95846ef5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4488fefdddf20b8e6ad9d90c44b163677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e535db99119a9fc6cfef9ffcc97062d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef116b79f17cdd82be3fbc4bc968ccc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8966305b12e726a507308d32d085e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fa7faa182dff4d1e1d3fae21f095d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3396c1786388f458735591d87d606c8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2457e2382253446bcd71b27b01ebc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f9f88df5ab6be3251dc795fb511da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e3f77cc76070cc54b30398e6650a0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e77860359c975b0b2d27d97a8aacc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff43a16d19f16e880a812263502d30687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09304800937c10160636af8555014ef1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eceebed0235ffdeeb59e318e1d7c745689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbb801200c46056e57dbf049ffb22c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0729a26c5774fd5fa7a8182c1d256691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3306b453e8ae0145ec13f885d5379d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea857d4ba8864d4e75eec64a2adb36693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af900c7e60a06b18701ec28db241419694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08322528287b4e220cd360baf0471369695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4737a46d3a142b6fdb201b37fa3c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb067fcc6976e5d13fb9cded1a0a6f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd2471e6fbde00e3705db6a3617c1f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa9446669d9f6f32ca31b165376d3a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da404ebb6e72831682901bfdc2b5af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10920a4a4f6cd4cdb7bb3b23d54f8b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0142a0128f131dc81983345d1e2b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b0e5942db52525de64891099581f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580e0635e04615baed93e7f56371df1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8fd9d779cf825241794e82a4dcfb0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c195e9a429ffd143574494fe983b868706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee4a9df3f47fccd1ce3147680f41a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72401687c5d093e7ed97ad123f1f67f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89467127be14251a9daf13f715580777709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf98a83f8817f442520c60b5555f2c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3be95838cf087c62f736cc8e8cd9b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38982422a537aa3a3704cc45b9489b32712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cb8c7db61b37288404fad7d099d75713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fe8c1c6ac16c630c0a4a87d25a47e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3f6747f2a106695f9e1cef48854cf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800972707cdc13f7f6c3780ce3ff6635716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df23e0f624b7a730e39735fd9a4227d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f25eff32a05164e070e8352de72fa4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68519be3c96139f6e26222a714045d8a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39023b02884bcac24cdd89cf04049eb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b733e536ee4576ffd1e54e6e12b1655721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffec8dd3fb1b2606796f6ea02eac58722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4060f64a60cabe3d12c7d38135bdaef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b20c20a9dbf2064ba1895d811eeff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8a9278a6ee4f4afa216f64ed60eef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ff29b6f278e844a87b87cc8428cd9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c367c30102c394c8be3702474b6621f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638447f2f172f56babad0b79837728a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336febf13a815ec3ec4eec590478435c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c3010966dff1e0e4ae5cdaf031419730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3fb9996020f8d2fbf53aa8bd194b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854b20637c328bc36cdb1c2b7bf0362732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892507fe3b63de7e50dd6bd9ad0ebd61733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880ab9f18879d811a9cb63226492af7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23286400341cccfda48838db57b8988735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235073e6b65ae69b58b8cb35900e12da736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406ee47b19aba7d672e2308fcaef9e2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc3ca7ecba612aa8023796c94bda4a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a1b0de5a3951f4031f5e54d77f6e9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0ace105f0ca554f9d83daf885825e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ffe4ab48b36f1e18dffc75f2eeaf8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d21eb937d524aeaa16e0458c78780742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b275e835d3f993672cfab5d32be1566743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f043b49424b5d45c2c71facd83a51744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204e689c0ba913b02a81a265c6a966c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad4cabf09a058426d9c1e3fdad0bb5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badba40b1176e147816044634bc1095747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60e1cff7e26da2a71a492d8a0e72d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42682375c080f9c597ea5d8805bd3b96749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904efec40c9927b69089a640904d635c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe2691bcc44d7d7377f151da6a0d09751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694380e8caa24d00bbeb4e7788d041b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2eb41dcd658ac76118a95c995ffa65753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6e76f81c2c165426e4a1626082de6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b7093437956b05de7c3177080787e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e445099639dac70d297016c3e4d704c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008b3263ad36385aa146f76c8b69126757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a454ec4cde63be40708ce852edae7ff758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85587672cab051bfabccb46b7306d9be759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1ae9d48c79e2583e89ea6959677a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c27a6c6a8bc752167944a9d54f28a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a797dbd82b726c91bd934f205eeea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7c686912097cbc1d5398ab66173024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11c9bcbe6650a612d1459c1d4e8ff05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19475866c6259fe96e63c512c6249a856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34d257e1d75eeb1758e2bb7e4e3ba47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b3fa53301c3814a232d53e82c511e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6462acbd3d3a89e05473b9cd2c0f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397f70b6935f9068ca297930a2129e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4a864459290d180cc2be04e4f7dc111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f64104fb3d7b43bee1cc62617f5b7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7582481b121e9ca6f1cafaeef0bc6bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f57b4a1f2a3ec816cc8483e5193b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8916606ab3d8c5e274a4252b360122015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73941479a02dc11612cf4a5c068af9b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76c92c6df5c63baeb37d864039d2ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dbf1ca15977f59c9643897ec5cf2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af7ae9790d89aaa934829375ada7c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e09aba70e89b77d6163c59d7227f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310ac3ad9393197c22cf452238a29d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536637400a302c3facceb29e0d7c76a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d6089f8995347f000c476fbac1de323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdfe8a17dcc4a0dab423c80282ace624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef5cfbd4c22c6216110d0b9d052f3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562ba7df886a4c9f9c8ce59f27cecd026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcff54c700c4d56e6f1d9c56a68c3bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05ad9ac31c7feedc3f07dae5be112028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b24b7f03529b5bef90f6afec86ae8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbf836aa6ec1a64f227d057422fae530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e54792f08f87836c09a00c965d692831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04891eaed9ddc2bcc92f247d34293ccc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80878eef2dcd3f926ecac364275686133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054e2e5d85f8f383cd631f92833005a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7870971abee2aa48a206917b2067aa935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae575ff10f81813fca3199d77cf190136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67937b73ea6953f4962a6dc1ed1199b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55653181e8c814d4e36d4d3700fcc43038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ac5dc0ee946ee96d404500d2d194739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01696afae882d21a25e857b5a424a0c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df52d7fbe9f882bfaba0fe4f4c6f52141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4bf03e948e400739d3deaebefca7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d721c95da8648d1c1dfa185e6500dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504868a3e5156dd99ae254cfaee40b7b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efb9f1d830a27a2133111963907d4b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ae9b8329ab79d1a3ef04c8b850f4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2ec672140c5c7437704d057fadcc547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084105d5074eba6b995ff62b037faa948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a971f9bb518e1c12d7cbbb1f5416f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0fcbd76c12036e64b1e09548ae88b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b596207b9cab84ce0f424f289e352a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada93bf4635c86b2e464a0e9c7ec8b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7879b578a589781c21c55b99cb5157553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4d1705dfc0b2add8db7f276bd15bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8c874267a48a08d8496174a2c5eee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326743652b0b121baea0a2235c28a5d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d82eab2a67dc9901c20f0174d7aaa557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1b5699c2f858600747476a90d173a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee24e3c866822400173f54eef2a561d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b30121617e4a898a7939e53f9edf060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb29b3e4860ff0a2ebb5e1e72062f6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe6519289b2533f5765ff1d8529b6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de994187fea41b6ca9207139e8de79863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f7f6f6bd72026fb8dd89b8b197d8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec80c124b5dcd684371b5a1ab89a8f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fce8124808dc2cc7f344f13ca31a5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2621dd8187388fdd597113b5d70d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c5b41d3b6e7cf01e71f17d672d75368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90e8fb934ac3e325c12c3cceaf740469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfc226c6c3f15d72a551ab7c56bc1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d0954abe1ef8adb94ecc46f6fc18b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55fc7018f29b7dd2b283c6298a920f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6405602c1e36a0ec96581e49d45fcd173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d096339c1ab4603a90b4f8bc2015b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101c27ed397b4f529d8ac1c2b7d5b3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5833d3d69b35893f60afc428bb2aa276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f358d38f68c2e4b20ceb7d1a689ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca0d51ab7bb711a52614d30eeffb4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24376fcb435e47a80d66b8682e90371879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37c3ae2663dcc1eafa23d9d04b15bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c425422697a82a9631b56d3bf6b2e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc0dcab61ecb9536d0444a30ad3f9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5ad267f741890a59102a5bcea8e2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3306678f3ed41941346cf4eaa77ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f602bda31a6188d41900d9117c3e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d1848b628c99bf1fddf6ca0c180f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3150b952e6b156d41f0072fb582761687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cbeef8a666cddf57083eb44e5b09588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e2f38e64a575a43d4477e3226d30289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c5b7205fa419a1d2179685be08bbb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a78abf71727518927c2b88f0ac9c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841713579c45095c986e41fe36b3548992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1327c6ded5b3cf300e2cbf7e28a882393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc3215dd54274b9bb95f55ce6a52be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54a42607f22b7db77c148dbd8c580a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb2a8a440f355e0f49203be80bf9e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eeaf80cd5bc239403729d95718650097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8946242a1d3b820fd54bb184ceacb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bd312a5954662fc0fa70a819a2b2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43b2e5ee609eaf624334b9e697ee5e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28514b4b264bd55cb7aa7e98ac742478101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738e1e40d621146b4937a2c8b8d08a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab67a16488d7c234c68956f1f281f15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de33f96c0cd97b99e73b57f78138d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa25002e757f8f2ba276525049ed067105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459c71e40ca2a47109dcbc8d3b1559a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a460940c74dc7a2c7232610007350107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54d224f591a26eda81c3543e29d69a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdae72411752bc26cc603573a5581b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc345b4ff9c009c8964e506bab7a3fa2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38265831ddb5fe278af9967102cf4ed3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce486728f969dac35485b434a976b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d3b3dfbdd3e1530f86d2c836b0b0b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab445c59fec47f693a8a935399d1082114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafb8e04bc4b653830faa3023a4ce29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac1a568b1faa3b5ca07cd1ac4249cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c2552da98ba4d2eb430ffec266443117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f587ce5f37d7a23d812ba4b372414d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8db7a7c808c0bdd58e15f49e932dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7b3d7c8610995cf96ae5345265746120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2009a197b59c49278f7bc1cd9fd6d06121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a36d2cba111134fa754c1bef230522122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691c57d0f2622096b6c0400aef0e3e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d312819999fa96997e21ed2dad4d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca873c2a8bf975b29ec0d302edd263125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596abc40f567233963fb7619e6c0665126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020eef76671981647e325cdb8ae9823127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cd4b33b5f2249c5a1fca845b8a5de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a810db8afe22d7365b9d024986799129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb9d01e9eb2f1edb5cdce33cdc341d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90581ec79fff949a37ef113dd3c38476131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9893d00af7446eda554262d2583df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bedb4532cf05420048e5c3ee66030c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e7db072b0cebabc368c0b6a55f459134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902f7c2d9ac7c1bf20892e5118ef0fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b4ebfae46c84b920381a6ee6c5f50136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bfa5e29b5d7eddb1300174a31ed45137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dde64fbf2c7aa467a7201e96d1195c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de91f597815797af4c861dc41b14286139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e054c82f9aba1841b7bfdba513f212140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6d8e6b2dbda5d308b5899d333d836141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38fcf9f67bb96ddcd726ff57b720f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874b5bed31caea3a9d8ec08b06209db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418db121de4989dc65cd165a5ae1c18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83106929f27813c8c15e4bbb819f68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c29f636c7d362a1d8b655d9337946146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f859d78cf3a94515db5980b1e20ba0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733192556f04638d863ffcffe3053841148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1752b4290f5d6ac1da03da98228e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64a14bdcb9435ba27a1682c022a610150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3408aa4f8aeca3fe4df05665925516151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f70b8dfbd11dff9b23ccbb8a03ff1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0edfe10a70503940fe9f6b6dd989e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66220c22bea1939fe538b2c81a4a7dc8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f0dff8df6208f5ad4d90023831b46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302158897b0809b2838c1b54073cfb5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714aeb6207ecfade2045d37b66d55dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e0a9ab7b4f597438602a035bb3c9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352a413cdc81a8b8b31e801b8c1069c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba046f60dba3bbd574f7c946c968813b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe0d739a7f5679b26d15c8e4e52f10161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9063a84e8ad2b27173927ee274fd01162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54edf6e59af3c4ef02fcfe210ecc6f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd431b7a38ba8f401a1b534bf3e43895164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be779461415fc82903983e81fd8c0be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a4ff2586b9249d0a331af37742a6a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c6a5c10b8a4a6aeac70e8af6445d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb7cebfd0f68e4950740a148dacc99168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498e5920b8f3e7dec2705cbc0c542ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327a69426af099b6bfa751905f25e4c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137051f1bf3d72bae03a20c2b7a85c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b4b1d9c9abcd9ada48262a87a7e99172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbd4a18db9f9f73a8633a4e96d30ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb5d1468d9b9de4abd0d9c2d3523f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eda16476566f5e5a624d4594489f59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb445c798934e170b04025f2b4b4ec8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15842dfd15475e192381c10a273ba04e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb390d257da77cd4258a45c2d3ec78a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003082de7e2014798b0d8fef6256688179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648be247dfae4dac324fdc53191329d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25a7d8ff74375f0c497296c5ffefc3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace949fe510008efb3031cd3f38f86f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabc7892a083f30355ca87d88f780c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb69b42c1020b748df5c27de76654a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab667870a8fe3804fd3897e8b44e77185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb004877390b4fa4e614e2ad32aeea5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad123ab8a6e63e4d09c75149851b3d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419694106dd2f7afc1cd6cf88fbeb57188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d6c3403f3930f572d6f81ed532a6d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f145ee0bf026b1b591a085c0014b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ee3746a8951505e932a937a863aa0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2631f34476e10f18b256112ac0d866192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0c59ca88c5497c1b4a3666cfe760f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302645607dc4bc8e15e1ac39983923e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1008390c4cb693aaffcab92c23491195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6a3d4832212329f7973306ea92fcb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7be8d89d19bbe3712de5cf174561f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f2219441dfdc26a2fc27353db2165198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b73124522b52cec0e518accf1d1e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93609aebeadf6176df4452529aed0404200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f973807703c28f261a3c21a2e8bac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f291d42b59c0fa61f64ff42ddf6c91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd7aaf8432efbbee8554d04881a4f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd55ace814a0520ef7fd7c1f619013a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15469b91221eec6ddc2087711cabc42b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82894dce19490221241044bd12823306206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754a1d667cb0c777e871fbe16d48162207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088d48e52549965650ea29aeee3159f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d801c1d2d82d9bae09fd97b06907b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f74fe9c508183d05750f4a6d3592cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841927ffe1a62d9336794925b99fd06211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf427ecbcbb6bbefaa88ee7dc8129182212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29898d6e9ef08a522b7c148de20b12f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187de42551f67450c5c3cfe305bc71f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687d192910b4984aac7e0742475fae3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831b3f3b555c6e9e8aad3fbad373445216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccc3e4cc7809fc21b7e198568e6ad3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0353fbc6aa7c2699640035c5d4ac7d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e1554265214bafacec28b7a058b9f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331639e35a22720abe7a27b53a891673220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68f106d680e018faaba65f81f64ed8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02430531ab442fd6855743c34e1c73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea91d00bc47aeae478e171c7ba2430223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3a2b7398f580d6a25c91d438969db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92d194e53bab53546bcc6f00889707225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c9a8254c3e7675adc81aeef811cfc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3832e61872879b6a88055b3d2fc81227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6819b1d6c0f1fadc2452455dcc395f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9927a66672e5c25cdc263f647e86d72229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46136ba75a931594a3b5d5999a5592fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e110201761cb34aa9ff8abf51232538231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8952304b3aea19a9beda3a09956ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82753692732348a0b35e61eb6bbef5cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2021293f99135515d6045e8d4fccd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555b2a1b8ed1e394993e9777440eb4e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4c0994051f5249d3e037f42e6bfb2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a0fc631554bb190ee599e913aa860237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd4205221accbad7be2926b409d050238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178f939b7bd76fd3cb0585f7a61f494239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b444df2faa1aea99760e8e4b27f2de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e31c51b8d79b4f005eb1e6fe684f10241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df447775a707220e1d1f0fedf2fffb8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090b58b8a2aacaa085a3de812647d04243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4f4d22428d4e0744a92eed5e6d131244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab1a105b5c413c96b2e2bff7d042ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009237634daf5244636f84acb5e0e746246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a138c2222b2384d213e1f19ff8fc96e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25aaa781771b81d8a86f33c5281dc2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bf5af0be2b953f501524a4bf24d04249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb22515f9b3a4f30d1885f892f5d2bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97472498515dd5015c34b044807a92d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe33491bf779da5086115810789256252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244d0feb15919ce2afd3a48e101f47b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb537a9971f80f798cc58b25e4062f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a085ca73074e9f484a14d6a93818b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126465eb44677b5c347f6c1d67a01b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed484e6e2609089fdf5a080cd3c5bb2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22210a940db7eb387052eb7370680d71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238926562c498e808debb37c27a1100f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70a2ec39421b291cd799af1640aa39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5cb2b921a203e47ede92f151bea1d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccadd0ab4d16875b61fea97fca69f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f6c8e008e38a33db5a47a2367ebf3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19ddc1dac72fe67324e53104beb78c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3aeed24e6e86b32081703d322f226c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edef235b5b18f959ab1f0917177ea6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97bb3565964b73f154dd1c90d4a45c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf76742b3c647d17a02a71662c43e1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805503982879c3d98ebbd18cd7f4b4c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd82144eb9e141c4ae921398aaddf1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414201f05274d644a84aa80ef50e902271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32246721cb1e072f312f408e3bff848c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c368da1436ec54fcaadb130aeef49273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55634d9d8771ee1e9217437c2da9f866274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094ff319e056c6534b0a3570e09bf1c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae830f653c590fedd24d71a4c3fe874276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c53d70c686b80d1ab554574902f2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6f3ad7bcde30d3162607d7d2d1fab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44ff9578467fd214219f637182d579279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeded06a08d3269538e3fd53d2da163c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35e799b2756253e44e8425e9c4ed7f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e29482b11bd4230f4c789a30fb786c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e044ed86a1d3d6c724af9a8b48621a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb175cfb8fc32c5829fca4322ed75ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439b90c79ae05bb4c87feb13462c77e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c82707a49e6c945f84ed9b2aad52d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312d7ed64b2143601022c468bde8ad1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e69dd680998f5ee34c2a243540be8e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7487147e5bd30684dadb648b09c80289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b44c8a7fd32bdcee8e426aba85137290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2fe63e420ec8e22d4294529c77ac3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e870594b2e23a9144a3f9386cd3cb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200eee623c799ed65edfede00e6fd61293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec66bad9f8bd28cf550fc3bc3551e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18765f26a26d0e617e5459c0c784d99295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf17638a8f1663a36009b2ec4406244296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908e139baaf1359021b0e9dc0de512c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bb79b4aadc911cf6bc8128e30beec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6fd7edb3fde58e0edb88fa29d5e24299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f83b3fbaadbc339b2ef327205c2d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104fac4574d1a21c57f07a6d27c3359301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8bd64055a32327b579ddbbba524eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f4f839b4dfbb86532064004cc1227303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b83c59e6840838e1c84bc0d9d682f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e126574be02cac7c95ce7cb792ee50305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c544c47961823f80bb38327e4e5400306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22f34ca9a5cbe893298b2cf66520ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3275cd55a1729f1390ee132ab34d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bca83868ccbf71342e3007fe21611309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7352894e7d6cea8e0017572f1f01f25310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5d1f359f5ba4d228dd6248c940616311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8839dcc2b01a66fe1c65f8c216fe9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a723099f3f496123b27af2f7cca78313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d084a0a02494b7500c2f2eb5bedce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f093c1e1b56f3ed72cb7e6129ba0b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a108b15263074368b78de5e9b48050316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3bf9576790b9f0ce55fe2c9d76a5b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe63f887500f455bd379676f4811bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a255df74a21de0bc6ee725f8bdc48d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b11699381527a6a3f72a15dc547d7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b86afb8917a27a0e019ff4ec317534321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a249b732c4d5ef6fae62d893169ee6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02286a712caba41945d52e3c3ef49db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20783056f9364430351d6232e9bbe8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21169ea1b8bf01c7b70f03be016dedf0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9791859b5fac6b1ded531fd3f1a91a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c43e93b748ec6cae524be635f6373327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cc95e96a2cb234e804733c8fabc73328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017f2a6d4cc86e2465bde46cbf241a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa400bdc87073af771b88fec7e2baa31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09899af474e129894125cb3e181a13331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445762d6525df3af3d329e9f973b0a30332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b46af26a81eac89760484de50d7f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898ada1040e57c9af596eabf9a06d66334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ef30b2f8f0778499dfd486391c742335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac768d674ae8eeef2256cb39181629336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a37d8352518cab239b7934387a0b71337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7876cccf139349ecbdd7f76004b84bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed5e7de2c86a5b9b73f1c841a08354339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e84b03aec1a17d67aaca14c9f78bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ff93a5e35f461a7d5ee12fc096aeb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f588e50123b560bfa5a504513a9be25342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d18eccfc11e5962474bf2e34e9826343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91555f6fb06ee7b3b3b1c26dab058c64344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526d465764bea6f3afbac3f9ec7cf59345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbf6ff8dfbf21526e3c8ac84ac97e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0114eaab9a1576c062224ab766634347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46daac4f9b6493ba561a655dca01f1a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb302ff472c89d16d5552bbc3d584dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca2b3009b00f38f3d29afe5fffd1d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbd0d6aa1a74e3bbcdb57e871412c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943be232b6feec5d10c1fe25014a41b5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a87bbbb88d8ed2f9fea4076c7a5ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf268f737207c44a5135255c73b548e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698da82fb914e46a8c3dfb7e96137f8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e5b1f107fbb7978994937bd05da5d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ba0be7f79252ff579a95a60e4e6c2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da837bacfce3417b44e532f984485022358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a95d6890c2e1809edb54ba97b52e12359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63e20ac3a75e1aa629c1641667d50a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadab2a0c9c84d875f9d770bbe20096361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be010ff1866445f1387c3b3092b3fcf0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd407682ccdf900e5284a03a85f0bc0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d396a9b0910b7f4242163308ce75d8b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666011834e703bfde1fb48af0e20563365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d3f9a3ad60582bcd8b0166a5a23f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95de53562a860b8c43ba1c43b7bea7a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c4fd86d4265fadf6adb77ef837ce9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce32c1d076aeec9514d135d3f7bbe5d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7b9a20e10521aa35205ce8f29c14a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231712ae075ca15aaddf73988d4dc9ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dccf7763c1bb77856a1b340f99bdf9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2116d5f6e63b6046ed8683e4fdeefc4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f48c53401efd9f35ecc20e45c3f26374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0f4eef3f4411092c6951ef161ad8b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202a2eed2296a02e7ea37ffc9092233376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb6ce10ba3516e2e20d0710a79d8ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f24211617e1f71b05b7f625eb42be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ffe93b506dbc4e989f2f6d58b5d8c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6f105cb9cee70c3bb7cd28921a5f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dc9a703d024bb5d7dd73fa3c11034381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557487d034a08b7325ade45684d7cc7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43ee9934487fe2a929d225fb55bddc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c256cc3fbdb113f4843b5d7195694384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92decaf69ae54af3eda73f47cc8a975f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158757be322095a02f4db335ccdf37d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418a7ddb0879b689b98637170895bed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a753b3792550ab5417ab7737bad5ffe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef350ff63c7dba5873ac212978106ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855e7e28cd197522a59c8cded440c3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f230bc0ac7cbbc806f56d27fa0c5cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaf8ad6bffb508b30d54deeb550b58392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a524673ad677fdcee85bf4ef5f0ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3f3ebb24b19e83285705a8be10322394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc70c395d4800bc8dd3adf76f50efc7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd29d971b6c6dd7b5fa431cd286989f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ff2baf1e197912ae6cbf3b8bd0a31397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15621d6e74e107af62e85ae6e5b767b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daff77cb672257b102ed96df927426a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd63640a04023cad3bb640943c884d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f438a56cdfb96e383d9d45abc728a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf222de0ce432b12c8c2a71a642b3c29402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abb234ad7ce6570fedac51291b622f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b7b6b1b36d6e0445c850fa711cd9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac3ad8a4a252dfc778031fcb679e69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3e953677044db721340e2b7de72fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57f84b3d4b8a45a3f1648f486ebc94407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385c164a26411a1f7d35188c993a213408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39799a337f0d48a5c976429b7eef8c7c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c5f7ca2888225eba993147e885f70410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546249a65440a6c75ba690537d6f7859411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516786976de8d6bc750a9bf062a60bd9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58152c4f8f0e5ebb850d019d0138ec00413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd24960c63b4cb59dec83bfd002953414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fc85712eb8a06db3524d75cb471fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9d59685f1d5eb66942b21695ac5f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46da2ede7a507b788b39a98e0f9852f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2498c3b1d1b692e177d313f38fe50418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502ffd78186c3cb0015808e5310712c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd957b62556161669909bdb21b829d88420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd851c8ed637d6edbc252c86b69af11421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d555f9e422ed40ae5a2832d9695194422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e24765ce500d1dd9e7c926c1eb564423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e2e7045ab9bada6b407e9f3c3ec89424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38bca589c6d6bba90be5f840992ef2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2232cae22c31484aa8bd2b15fc9c7f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3f3681e6f26d317f2b62213b1b6f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2eb87b0af485c053d9a8ee8308a4e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342eeff525dddaae6895c065dc1b21b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2a888e6c090288383c404697a4e44430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695be8a019eb2a7862d0e43ce2ee550431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd54ebc7812b68700ff04c599ba85b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d061eaaca3af3a75123b920dd1dc317433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67428bd25fc5ea2e59b0112f47e94a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3843dcfa318b5b83fecb4c25fdabed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5463f3bd088e40c964f607b743ee23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3b3a26b8903ebbd610cdfbed9dcd1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ddaa02ed3050ad165850a17525e47438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ce212033a631072deaa6ea6438010439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66acbec87172540019d09c4a7dbea2b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5131b7bd30b3ac7a6e4aff3af12b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635acbedd241b96da4cd2003e2cef261442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba294aec1487aa0ee653147b9ccc42c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506acb22df342491757a5fc706f4c7fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8f3f82e0230f7bb29e2151b9787fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0582df2c01a1899aa35764e7575c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346756a86bba336f4b54bb913e4055b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4359e9b7274fab8c0fe9c49000e840448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cbb633a794826110be1e5b63b2382449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e866694fb6c4fc4479d0fa3580cb5d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a51864051b53bd6f10865e5597d8ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634749fbf24c15952c8317cdc67a7c9e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9f156e894c0949a9fd0accf67959b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a360cc0abdeff27462cdb0e6dd4b037454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49721c15f05279521b94fae952708746455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b7bbc62565eb807e1fd8650053ca6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ae68e916e85498ad5086c0755468a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0463747e5ad9e248810b9e08b4db7ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284de805826672413871c9a559c2ee05459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b8f31b34b33a07c5d759360508718460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697873468a4d8ac5db0aea776bd61d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3e817ff0acc6ccc1c9622ba8ca497462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f6a9f920c52be156431fe02c8f55a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624283788a36f07679fc426e91bae1bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7531ed67fd2ecd9e5c3a20fb36db272465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ba43173e8d87266228718402e5b7f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9cee5ff2bdc51b6f76be973d1e77b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95796661b61aa7abbba3ba67ee35e265468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cdf579d6b04a62ec4c3c07ec9d981469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696fe373ea29d4774a1cf6eb5d52944470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0a5460578c6ccc4e1a70350ba2f58471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2544f76fec67a2d35527f2be59dae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ae3cb54c8e0abba57614ed44447f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c94c1d5961183465cdaa77ed9c0b7a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20700d3de400acd6ca84b3a9e7741e65475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d512a8c35646928aea6e4adea37cc49476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41f3bf21f92d682ae51ded283dfcb5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136129e23b620fa404e4323e5cdc09e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee277089a0fb45a3614ab9c03b2b6de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f369cb75e89290cf6280a4f849ef1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72179c7d1a4032a3897739b865ed789481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49095aefc606b2bb7668c2fdff075e8d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc59931e33a9de4765fd49ab55add47483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe58e00182f6a32b52824cb2becd0a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ce08d79d56ddae2c45bf5cc3d2298485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba2818d0b4ee33610af1ef4bfbed1e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d723ea33f4783947d9d5db7deb535487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e69a84af13f9a7815fc72f51ed53ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb4046d037b9491ca390b2a9c55ee0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db0c9379bf1cd801f3ad7519379e1d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf02d665721ae201fe7fe53d3b840e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4548a6d34566ad0dfde5925666707492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527033c7714ca6a213bd8c79ae1c4572493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3afac133d5f09b08f1afd3e13547d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dcec0d9681a95cb909d715cb3033c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d105a6c5846b81a0dd5c76dabf4fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d8ab6e80eb7b6bb36f6de146f028b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c45bb9ac654e2cf29edc17409dece1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a159e7a226fb14c244a441262de58c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1ece117320cb81c77157f6c5c92e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e3ab5c8d20d72587b5cc09e06232c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe09f256a87d7d70e1d433b44343ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fed7efb4e8822f0ce16f7649f064a1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e7df8545e4e58ecf18d75c05669b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6278532b0388b0fcbd72ec700fb43bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0dbf2dd72e0de072343d4a04ebdbd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e6aeb057f2d05ab4d0048d54fce1e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2f5703cd59677020ecc538dad6b49508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477cb154dc32839e99e6b5ae1c63397509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8763c30eecd0cb06f33be81a44833a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d603ad5283e781e257cb512aeba121511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f739cfc530283f4145e5b461c88e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66661b075a61e237aa2b54b9791e31513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a009ba940bef41b636a7085b292a4e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ac26d51888c4ab39e0e1996daa868515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0229f3a3c45ef5f9a6c9666c9a780516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25db785ba30fbb7686f4314373de54f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43be6db2ad96e4bf9ad720fdf20f794518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9849b7e9ba7fef7eb73e6fd65b5dbda519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8008145588f5a124888238d8e465b31520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafaa947e442b9c63d7ca892d0041bcf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc36950784d7ab676f5cebd4fc5433522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f39d62d4d4b92faec7a3a4dd6d556523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2caa235dbdb54c757b6ec199a73f9f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024e3a734ee1cade8714ae4de18030f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1dff466ca6bc4ec815ffed6631b18526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a3af04ff43cccbfe0132234fd5fe0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09faba19552f7e06326b35f30c81403528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a3c31ed9d74ec6c840399eafd19f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e3e59844658b985394ef35b6793b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58908ed35f5ef049a66bafd8f314dbb2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8908e9662458a065e9843e4525f7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0113f57331bac51e2ffa08a427edb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8263028673aa33a52c36d16e30830534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed1937897155703333c9e9c4a088b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed11fcb797d3fd782a612014b44c5d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd87fd92d10af09c48bd1abe61830b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fb00e38af2adafddad92164f13bad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f03d1367ec448204ebe77863217ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98342d9a69e158db34ea7920e749dfae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55a7fb40a567179640c2fc97e9932f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864155a403296d7f8d7969a246bf61d4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45111281b6a265ef86fbcf3389c89ba5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32db54054797fede12f121e59329e0a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ad29494826b1c8db377c85f750cfd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164ab5f55800ba9b493b60b6e31517e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6af7a8fb0cb26c6c12d68c7b99b710547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417277d3a1bfc100aed5d714d9bfa10548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c08a4157f2d302bbd9b2c3487b4b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad959b55fec18ac47b08aa89c54c3b9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7ae838524d0d7a4665858042e82e1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc7d2baaa3cab13c1a4e28fcbc914c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed443959981626a431549b21ff65cc5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d058317b85d233c366ba3c40e4667a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6116d28c48be7c1141d026ab078b30f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247da47d1fc3acc9eb6d4aabeb4d015556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89349b3ff1d66a3953ddab0bbec7e6f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685a9159ee20d31adebae98c633b74c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e60b031647ad1f1db0efbc30101bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d609b4a726f4e2fe0a61ef051e63a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f5c052ab6862168b5b44835c3038f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fc5b5a2f447eea72e9ec0cd4f174e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a614b707be214565b225002de4539b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9cc83eaf21b727c237d0d3c5ee7dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f81426b158460156df06d884d1078565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c8950b0e701dd97b63a3ab682ce23566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd043a2cb43b58d7b74540ebfffee997567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352c2d7476a17d18b17faf78c9dd5de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676861c516588456f55255688d0548b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12172e46dc26bab044a83dcd7a6b0e44570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97b0aa0f931f1f616b77c64a52f16d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24d225e27255f6100749470cec1f5b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935998db266ce73554db52c67ad6a32573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e76f1e5afcb8946a02398b90d3cee0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9ed18307882d61e93ca8d3bcd680c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93574befe40c55108e3b76c38c19ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688d3fab83e59e96d299cfe7b6bc605577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be5280c0d482a8fb131a419a0a3dd4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de037ff1d5e1fc29f03198b51683c98c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314981b12f508e1008a4dd7b1cc3bed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfcf03cf06e95b376b32fa66a7b632581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532180130f920ae43648dd39fbd2ee7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a6639c83e042f5bc480d0b1e5fa4b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544f50ffa09b5e53c728627040daed2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f38039c3312731cb196c5c7ead225585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a38efc5ce40aa87acfc427f094a9c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6db134fc7d9921297bef448403cef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc445cd7cbc2a0ebf1eeaa5a5ecf23588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b6528eb474e5fe411ee1176f464d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00471973ff8e9b476e8afc623af447590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9f873c26a3aa70c4911a487cbc07a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78117e9bbf4d0da87e9d49cfc0c794b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80d52875c64b5c454718090617082b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb62152f5e54f8dfb36bd87321bd67594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53382022ae41d5c48020abf263e931e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4ec66e10abfe220a6a0abd7f7f83b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c480465cf4d0a54f58dd9de4167397597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5b54c98a89df5df383f49474e71e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38390a45f6a2eb36082e612d15389499599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c4335b3ee88e2828d23b7afe06c34600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb745ee8297c870d0bd4df4dd81b1780601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2b64d7568e0b8cb3874e7ddf40b95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8713db9a4b111717ef08f1b99ceb2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b5d85289c85e1cae58f8a8cf3c831604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083da9a37b198274bc4dc9587359342e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eed7485a9247687c322b7e57f621d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84c0d899c894c791621277c0456c52607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7888c6f07f53536dea65920bd8f09608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b54e9212e13698a2474780a80772b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ba02fe0339c0b60690ab0f705583e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e67b2cfe32e75b7d4ba67b5ee3bf40611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68323024851e8c191ef1cbab1f90cf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ca9d29da2db400ef49528c7ac6a95613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5850edfcfac6a7171cc34cf35fded1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3eb006ff3cea7654adfe733a971a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712e46e901f085fa272d8d490769073616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466e14bade6bc4a494cedb3611f19ae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed041a36a45afff2183bafa6a99ad9c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac767b7f690be769b80bbd5366b9722d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c29267ba837071f4e090e786883b4a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb21d5ebc0d21bc8a7798e937bd695621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ddac42d9219211cd15e8587e600b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e434c25cad1cde542682209d9bb98623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369cc25d596a71eb7b2df8f57dc71cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288bf60fe751adafb5e19c0e48458eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0dac0fa9ada99efa7ba686171054f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0f2118e813fc46c5532b04a95a46e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2974efdc092fb5e35d23d78d99e8607628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba2ff32de778cc1be133735174fc52629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98c6eb80f565b7754e6dc5dab5c2d4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475d1a50e54429e9a24dc58ffa80008631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f33a233e77d488f0fd96b5c0c6517632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87823810073490eee22e4f983cfeac3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881cc76699314b19599a666c4970d3d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b5780e995d5abe566313ad9930531635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87253e6202f97599601eaf50be1f5afa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05736421c86926fb2c1902d7cf82b4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1751e1cfc1a103ac4b1489ad82a57a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6a6867c516368981f4471553d5e40639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a00bd12915571212fc737d3b6e526e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d145af51c44b303a3494183511a1e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51708a686e7fb1ea06a98cf03c1195642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f5936e6208a44fc6273c38189cb3d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8937918882b1b5414a683dfd594a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f61d6e876483d6048bae3e540ef41645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2021d333dd8b19c4fd10d73602609646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c4f0d3b682a9058e629a6dcccf01a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69141c8a6d2b0c1ae3c7e8ccf1a2f7b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193da819f18ca4f609d055abb5909dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765e7668bc31ce50555020e085455e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0516a2ac20e06a60c956103cae67a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76460e55c81e3916743144cd9d7fc82c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e42ee9c0bed2e5bf79f8e72f4cd085653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd77705982ef89d2d0343dc158d2ea7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438a2d31d97ffc7e33da13900668290655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa48551f53d573fd89eec0d41ff0f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86954620a3accdbad8823564afa6308b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb880ebff07259b8f4a999b6fed6f9a3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944c318c0f76829bf55513f1f4e7bc5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945d26d730ca3297fce46d968ce5f54660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd17b9a0dc90a6d93414546c6374ed7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e838d9a6f0f16c3a34c749720d0a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec050cf3b10d6cf3e458f85ed98ce8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5119da5d668b05e2362cf32e5cf4bd3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cb08b0073db4f6198dedc4d6a7359665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca31786127d0ad32f7703a4ed53dcf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6d96a4afe75f6c8fc676525e1c452667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cd14c607aa944c45d05dfc529712a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05027442106a89eac958b0d39e213a4a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6869ea4ce109e64019990852ae2221b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3bbbe5a69c860ca4f1271708f56ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3056a3e269123cf7a65f5482d019e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe3e0e4bcf96336c645f66bc742f94673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e4c79a8bea3d3e44994ba66947a70674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe53b9a39a6dcfef11900033fa18186675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e175bd33554747890a6b2a7eb3661676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc972b17dbc2ad97eb622abe1033dd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a25a3bc76828d557dc5f10ee191b2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6683225fde24b4190b23357f87791e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5edaae32b34955c8c47beeb2ae8904680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cba2e410ba303116cd7d2acfaa094681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b154564d1d4e72792860ca4a7c07cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e409965e71496003dd07220522a91683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e192c4f4a1c6b6b77dd362caf34e2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab7909b5a211159c2e99b2c5b2bf4f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5df6232bfdc5b02200209a98073aea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acb1423538cc8798ff1dce2948dd12687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a0e83c1b7f69a02a46d346c746546688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7762b868acbe388a98f3e5fefbdd47f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035ca3f421072e4ff6d703c9c220968690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215687698b755b631da45130bbe346ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6415a7bd181941c2f2e3a42d278557692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7786bd72e96ba35e134e90dec5fe4f8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392538f3bc1dd3afe40dd518e52f1774694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58136a6fef53aeb7ff776cdf73142644695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ae3bfe494df8097c349c8d3949f3c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d78ffb2dd1a9525d0ba19e2e5cac5d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6fb321ced67ccc2fbb260e612b26f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b18ad35c1862b2effb78de5386e70699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f1f93b7b187ad7ef07a730f00a236700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924898b7b254dc91558e115ce503cc6e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc532d45612175feb6d77be1832bf8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ca46c0f4e036d9fef6871151392ee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16a775bb7809f8786b385eacab3d93704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548350baf5053f162aea092b2e933b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd2d0c44876a8874ee8ca53bf61d51706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409c2c11123090305f1828f22091b8c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f52c8c2f55b33b938cac1910e90f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada63bf2a1ee92629934b097d2b1917709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854066491421ff011676798f9feb1c8e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2a3dc14b4467d1382df2336739a52711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b194a322519c00e75a9934d4e4a58712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8a59e07ad5d95c62135e2fdc3dc71713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99b8c6d55ebf6489ac0c4456a1cda2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f0e7ff1159451ec6d742cc35fc918715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961cf757750d67d0df75dbad81bc542716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f51af262f0fa795991930c5c0231f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04505e8fadc3017cbf2be0290d2dec41718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adcd2d3690e50c08936e5bf1655c67719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75323dddee738c1bbd730732aa1ad73d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f51c23565b2ff4e113f190693cc7e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1405f5722bc434bfe193e81e3168c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882bed15cf0d7178225ad73ecddbd60723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542ef5509d40d44a4eeb97fde6c7066724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963b30ae569c7be68eb80dec0aec69f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703b3552c327daf49a68e74be2d86aa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3482558f73833df0b2de2c081fa6e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08398257f1307e12a43af6d401ec1adf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0a0c4098a9e55af56addf48836a2b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7de85c44e0ef949a5e88237f8ff2c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ad7a5ec6034d895b50fdd4d5f5f84731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcec7b95a722b3651fb3beeaa8d1a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774c10da7fa4e64532936b26d3f2a85733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3db26c195d49ef5118c954dcc548c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2487edc4c83b753e57e0392bbcafbb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca078cf81b705b7d822156ce162cb247736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412bf80d7e060aaddac3969447ec57c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16b74175d8e953d57ef44677561f03738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa752e00e39e1c02febe48f5160a659b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c494d3af91c5b0c5fead7ef63f143740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd65c42c5f0bcdac299621fd30fed9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f06c2144f6b0553fc48bf593be7c70742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceadab4320ebf07c34e2527164221cc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d5a308275e95f178e6c4abfd460c8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e182aa79338e47c173f9cfe7dc78961745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a0e850a2180efd74e9bf627b0add8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80917d0c45a07305c037ac412e3ed9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094ae1948f8573edf143a63daea4488748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fa0fd9052f41459ec505951690d9f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff4636fbe99765a86797e33d110903750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90605c0ac04fcb0306c4a9e2c5e1fb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae5ecadf9f868e025812710b8d415a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8a80812e0bf53f4ca8aaf467dce6c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f475f940e39f98bb62c484820dd66754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3e64d5b5f73ea14fc4c5baec9ea33755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c0de32eaacdee0eb6208bc8a5cfb6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f57de27a1e9fcfff6b71506685c12757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cef738fc92437048ece12526eef95758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1f16ef0920161bea661d2363d5644759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>