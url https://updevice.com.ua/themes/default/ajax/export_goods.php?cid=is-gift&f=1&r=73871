--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f0b544197aa5cb3342a70fb6677f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8e4c245af18b75da5f28ed867541f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f67dd504c57cc96b334f401f6c0693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf992c7988bf742e63f33f71b60eb674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d5a217c10f764ea140cd2c6f3da035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2875b6015e1bd8214d55f915d778e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433b022366304addf10666d67e0f7ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065864bf52110ca445bfdb6f778fbc38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd1e83da928158d69982f6d115d1309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72607da551968ff3d8aeb179b4ed62e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89e4dc5bbd5198bccc5f72e523ba6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03ae7d0e0c4c86484f27cf2c77458812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77693e282915e2ea1b0dfcbeb2b96613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9eaf7993bf67aadbf2c62585968c9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8358065075f8c7d107cb6a404f24a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ab1444a120e7b2f80338196086c3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2e22c68e5610348fc50bfae61c27517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2705ffbc5fedf6cf43064e3bef99e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9725c974d2c77234cb78268fb6b7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182753620c7009e0411dae532c5961d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd16c5ca4781ec1855fa29a7eae83d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261147cf3b610eafb9519161a55126f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7ca1bb9bf0b514b7b4844095a45ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947647680bc9b36e77901743029668f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23d8389f552b7ec9d540b65b0af6c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bc1120f8a93743bfc297d2f4d651526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99035eede85e1a1cbcebc0fbe8177127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f4be2361a28a6e88d55447c90e17d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3e093fcd81fe4dc163295c48ae11029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17954ae37d019bfa399ebfc07def6f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a053685cff397dce1a21317154facf531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d6c568b68baaefa3c9b21eab5c34932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ef49fe9268bc41a9dead4d9094da333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6796a6b7be0e87ac1d523bfb1ecaf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901a89815cb8e91134d50096e31772935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28109aacf70734c94a51903b28e32836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a9007356677722e8f7cb5b4c5acdc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271233a87b033ff1a71a8e3bb2b3bf338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6b1a85a8f9bbca83212529eaedb9d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d067fae752ed3164e615f3c45e942340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b35141824bc7ca4fb5d521be4c31341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d4a3c07c56ce9077480773d10482442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb30c7ee79fd8e940338f06ae05e1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dbdaca3dd337f8ac3f3df4d538b9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344572db738247d8db76f90e8ad7e5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341862c25b6621138bd84e1361f33f9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce43e78e232f7c07625e36fd2a794947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e513f291a72783c37cd183da9af6b3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26725ba2c742bf8ca743621fd14f6eb749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e5ad6f362350f5d4c05be6ea8b57650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f6ead873130e58c20f6015d835c9f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e01f8053fc6421e47c37433fb797da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb951f002e02d845c6d66f947c82b9e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a59841f0a9e58e9239501724b3489454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed5a74b47ee9e58c472324c9b3455855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0e309cfc1da7b6922492c8b382de856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b2b0d4c9c59acb5dbee78bdbc691e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42191df75c414c3b44eea28321ea88f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61c7b9a17217759c18b4024dd33d7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73f9754b4960321aa4887c57f9a56860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6ef01f7fa0fd985931b8a14d3d76f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00195b4b4bf2868211734b8a1d890e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c50dccceaadf27d76adb7a71811f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef977fa36bd99bd3316bd9667e66d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e9e39f9fd2e4cbd19ba20b5805f2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddf609cdf278fa1519984449c45dae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d85c0c6d0a9e33c01b6878fe01964767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9e24ad8cfb1681bfeaaaaefba5a8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e3ae855cc1798830a4274611035af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc9e82cb3205acc32aea5d075a79ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fcdca5a59b2cc38888a33685d3ab771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b2f10e72a636940bf94edebf1e7fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf82a6c2bc1837f9bfeb1c44aae14a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac820dea9b24b0342e4519117ae9d04774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2c5a11300b0d3a7fb580796e038cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291f2ba164c80da927fc97577338cca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe4ffc3205efa9fdb96297c8f7d61f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e394adccac3d8400b7325048d2225c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23935598df444af8ab42bb7ee0736a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651be258e98da439150a283ba5deb4f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c0c414673de89b261d8f201281cab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacb736eecdecff53a366a3c74e304182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d851d783b805b6a2e9600e83fca47683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6437d35ceb20e52096a2814dfe5233584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27675dc12bd2292048f388518232ba1485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2c65f10317dcc700b3663b2be137586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77363cf5baec1a240bc09ba7e4cd04db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbe411e68d598c70abf92be3ea469c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed6b931c3895c112451629a2489dda89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3317718f41b68395d8da54e25b1ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccfd30358aa7d1d44a0dcbf1e7307391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256a08d9f33835a54c62d8c560df6ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920c3772b1286802a41951d8c809aea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f1518e7af7d947c84c4f7ddaeda8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7609579c38de12765c4dc2bcfc1ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ea3ecc7c081726858ff31e13491eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b194b76ae3d6796cfc5af0b199b9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0c46337487eb97dcbc3153fc9b52198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761f72f7dda6e9fdb903a4c2a1ea0d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf38b54c5d962c706a95b02a7f7f410100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45b3741cd0c41ef475a2918600ae78101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b7bcac4ac53fb7cf49be5e7fba050102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2daa6727bf666236c7e270f00f3668103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af973e654785bdddb4bc0e906c97d2aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb08bf465c1d9222e96a07b6afecd2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3dac708694f4c7d28849a4dd7898d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023befc7b280cb67cf29b1d658e0c53107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acdaf7e8f62a216847dbc86afd54dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bef473e97ef422100e3b42ec33587f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568426b8597c32449e67f4762499b796110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dd98409a7db66468dcba12f32206d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bea891f2a9169c45b69470823aaa2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e99711aca6c983178417c046f7616f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7482e90997f7ecaa9ab58492317bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a141d7836d77c0b3d91187b2034015115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0d752daef39ec1cd93148d12f61b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e654a1510f01fbf010ddfb176d73e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629fd3d6f9a01037410367346c69afd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a350a813bf8ba181434bf3c164177119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db7b8f9f58605d34cf8ab461d156b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a5a65d8040aa68638081af7846941121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afa7ac5d70194770cb9046177f6cc3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854aa170472f8f534159def399918f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748436bc03f00496506f05acbfe40e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fcc4ae2ac7f04ee137f46b713f1ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1164c2694bba2591d97df343fccfbf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affabcb08701f80c87f5dc13e1ab011d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f1fdfb84e25c7aa704d71c509fa7a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7bd81426de34db6397835a23fdb6c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f77f9c314471915066d90ea16f38d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec852442e5f87a1de245b91e22fac8f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7a163e8eb18f4b2fbc8abf8f67795132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc769c4fcfdfd7dd219e5ee0370a46133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be9282e3fb4918013bce1bd6720fc2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00917f0526ef74d2f5e070fbc5943c2d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7036cabf393530f88a3037bcebfabea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73c738c160b2d94a2c036efe62fa07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee5b335bffac8a9c021ff20a7152d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdcda82621d592fab86124cafbc287139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eedcfac97a0f827b978aa1388dae19140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab107b44baa2ca4c4888386a50748977141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9e02adaac9a6233da9451103752d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ae4c74afbf260e63a55be3ab183dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748520501710e0054d4bb33ddc917c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a572a78bec18bb3c41609af87f77c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9554cfe588879ac8ee9127eab93c65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bee80786edab291d4885719aeefcc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51d1e6fbd07a1fbebc5c9ab204d681148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51db1ecaba43118d54d3e7c142efdc4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f8d01aea0b81bac558e887222c3f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42dd6ec0015e0d9e3bd1349762bcb1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b58c3ed8ec6f950c69254a958a5d12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aae13b993d4ae3533dfe547d9b2f42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaae480ad04848c59fc6239a0275fb4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe7b533c4c2a7aef230f90ddca6dc4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d115c2094cb8200b57e2737619bbb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4b3c2b88c29d1ede0ebfa803f7e44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d555a2319633f3f6a20b64709d9c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f58b04dbec222dce51ccf9324c8b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e61739498ea1932acb684ef404558e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2921822cdef15daa2a31fc1c11d7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f2e04d78b07dc8db52a9e1d1f6415162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4b902f430dfe9f8e29ec9115645a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62d79d445c04aee3c864cf0513665f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd28eaa87cc4cbaefa8cc866da2380165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295b8861baa0909b43879143c93af10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afe6402abd56adec79e22708aac237167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833c2b2989640619ff707d9dd86eb60168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ce869683a93a9071cdd8e8fdf7368169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a6b8732a6218dea94a617f14afbbf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ce062ae255a3e08a5fa320593ab85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6a1d2fbe735758e556100ea4cfc4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734449f287fa8555c6d30c5365fd9aed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114ecacda47613a6f549237be403682174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46f15fe1b7597cc642cadfcaa449b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf878f6477aa84712ce3be18915706176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd3d9934fa06ec03510ed092d5acee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91257991bb72366a1587444ed4df0e11178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d11f9f600f07efa4e25c121fda33e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01590534f0a556e3cc91a449fe680e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3b1f91292ba57909e5c7d0f44e3a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5e365a26763bd1c4a007c7299d4ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95f5a664027896e2b383976b46c8ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba14db11ec9ac093fb1b87cc2009a30184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6424c4d10b896490e7df53d2a1d92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb064840f1d58c94c6f8d501b2eb46c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665e1f397df70698fd04540b92d46c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedef0488a41c3db32915f26d1d5ffe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486b870c17f8fb090157ad582fb1bc3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651edb98767250d4f1db9694419d387190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b609f034732747739f2afe92c9684aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa05519455fb604209be008a669491d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356872563bb93ffbc06f5c9d56420153193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bff02066aa184eb3b74d063f2d0e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87e3d5db70ebeaf0bc53809e960e71195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82732a18536609b2e8f665a6cd543a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ffed688efbec972434756003bfacf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e79ee924a5f3dd7e41f1bca5f0bbb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc973ff5df9b83b6d2945c340f7f294199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27503aaa6c1e121fc32216aabc770c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea607b175b5b6d3771fac98e4c4057201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119028014596e684bcad0fde940da6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a5ddc3e88b59ce6bf69524504d39e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caa4fd9cf5dfe3d80e1113ddd03d12204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25210e0046e1d131a8fb7bc6662b25e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c1d76e55ca476a5fd0725473e380f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf78337affafb4e7f007ccc0f57b0be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee200f33c4219657579536d6edd44e0f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4214ce9ba1f63a03a6ed4a7ad60ab12209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bbf66bfcfdc28ce324580f66607a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f62037ea7e0b883f33b5514f29276211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082baab1deca36520e677dfe03e2e7c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cffc95bafbfe1c72b188132857c4c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e481eceb85a38cc750495a00fc4cc3b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404e149e42674b1bd72420e22cc3009215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5403c8b735af851544870d1e538cd6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1942fafeef8978331e882e37f2fca11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494046186fd8001eb0123ca5ac99c507218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23c9a2c3229ce9a58f0115a1aa0b92219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64745f1ceda0e71fc6363bca68eb8a38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e794991b52232ab3f2dee1eb445d22221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778258475969a92572bb71cf9cc0103222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fb5442e9daa9dc906a530ecb037a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd27fa2ea071a120262f60f999cc1a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224c46c937db27c67fb87b9c8194bd9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68b243751d13565b7511ce8b1d149d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f131e1e94d5bbf52b3ac8d71de26f4a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21dd42fafaa42c40da84f1276a12a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d3a43b6c1ab699a51373ac569d4d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02c53d8709ac3ba32174bad9715254230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1166ab1818fdb432f7bb34f7606bb81231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ce67a68b234ac4593cc8d61a5aeae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1e40358b941ad72f16dc3f76fabcd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456e701fc26961940cd11ef46a9308a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b66c1f861c7ca35ba1749690290db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335905b37f897f6d60d2194ce4f51ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41632a47e1e833a10b71b06ba58511e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a4345b380d00387e4cf97e18c685c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe93c1e5dbc73eb8cbf160e8abcc34239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008489b6798b2a1cebd78d97303ead07240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026088d12b02ba704d26394bada7586241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00565af1c8c881702cacb8ef5be662242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208eea5cdb2541281d0b3893508aa6ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4397e406f7828923a9cab7bdba91550244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2ff69f8a1af532e000bf1d760c7ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff06db4f63d3cc15fe936217e242504246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7735d086bef28776612bac757d520a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a532397bba80d51284de678914b7b07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613e820ab9751c875238ce681a9d212249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03e1152a68dfeb928cf5229e8be645250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c618dff5db27096babf9190a5fde6b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49a46ae17e7794c1fcdae536354bdc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8d90730f48e45de3939a03915cc1a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed339eecadb64010511aebdbbee733254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cb7b78875c783d1d3da5613ae0313255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b1666a6582249dd86801a73c3c17b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2a1fe6abfa5a6b9fb7fb1bf954897257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b29d6718afb198458fa8b5d51ed45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea352721435621dd6fac371da5e290259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a34cc8ce820876721a24b90e59381260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4120d855854a085f39f64fa7338bb6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadc009b4aee4dc314ed5993105056a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f4ebdfc0e7365a71d8226d2ef605b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ef578e570fcd5a98c9631bbbbc35a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93fb2b5f5c35471816968230e18e19265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f3271e893cdc79066ba56605a1b28266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120f874bbd64ba85ac88b12f4f21d6e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ba6dc64b70f9165e1ea4a622346c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9849bc756687a4cd80825f9b0d056269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85272d4ce38e0f1433c04946a2ef7b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499141e457c322728aea113d2735d68f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7de77b542afa514ac2467f2beb1dcd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4912b1229dc936a8850073e2011c1a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a425bb7f82ff469ca0dac9ab0a667274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19de4bb0445f67adb0668f7810c0b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966087390ba6bf3e334484db8cad3bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f070086fc62bea95d00efac27d54d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02474070841231c28cb79a7a42e443278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dff3d749e0096c2238a06347b2056279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b4aa79742392199cb6163c382e2e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dac3e0eb6b15dbaaa21d8f34baddf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee73c9605b9311af90213719d1bbc1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4585f15d52ab5750c3bbf6aaa86c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19dd1827d1fb7ad8f81d8873c28097284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a548e2ce5f5fd4b963418236619f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863a1275e82e86dde233d1fe22dc573286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9e1f3945b4a52b9e6ae477531a93e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e429d19a5c78560396e6863952ac372288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad726ae7ae2a6c7bd54687859232e8b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c13bd45d8e563a7f1cf8d27d5f54c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b5a6dc61e60448207cfa88ca9ae15291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac514132084f8f163b9e001f8a57b35292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe28a262e6d93f1e59b0b7906dcf0fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2879483ec11047b9c9511585d22c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618765c118a0f2e2b05e031a90a9faa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bdb3a3a11268d04beb14da45986fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc38e00248641cd2c4f1f09fd7e8922297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27656eb2b16b909d723793f7a50ae6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5d289c0ba868b6ac0cbba9cc6cb29299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5e5005ba92ebebb900f2e0f8ca058300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6802928e2ca85a8b26a80597d5468301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78139aaa84a0a24f2710e4a61ca740ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce5ce01502143540a1e9868cdd6e01303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a12145a319bc0d13f0f2c417b13f5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118969c43dacbe8396e399065ec448b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55c555653c5009d7e30f9d7dca15bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6a60a7cb42136b6231a155ec44108307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75a2397731dd34720471720b6b609d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e8b90f24ddade71bc6e7ff57a1102309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f649ea7ad0ea46cc7eb11ce2917ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18c391da2428e6237cc2b17e4fc256311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf41df41e0c3dd0b45de44004afa66312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e8f43a6d3202574959e88634f14f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5c2fbb8090460055da3098dbdf89c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34ff4aa2e203b3dfe9885471736e5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e990d0efe1acdfff5ae7baaa2a7f6a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5596dc9e105a019dd1d40bc30e9d808317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce035057288079aad2c2155da659201318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e3b327ec86d280386dd1e103badde319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfccb47b3b9f44cbab2ea6eb93704be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2aacc60d4d0fe413ce0f8e9b561b8a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39659007935fa20f5045c7aa38b94ef3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ef7d75846002b17ad26924a37ade8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814bcb2d24c6de56dafbcc6865cdb43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96797f25cabd900f149cdb2da2295a8d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f571c6ab8d971184d2b0893d744ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5af543d03b68afdee684300f002e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474b5254f479a74a64bd89d72a6bd6d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22883d6c19b8b0dfe9670ca5aba666329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0930628249a7ae54e7c7572e2b0f77330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b0b4cde6c66f7e9e713eba7d0c963331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e470bb074833adf09c3fe1c6b6ed9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962bb06fa152130695d0f2004ed0e9c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d47b889b32755e44dad437eed998f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7368abf8735b712ca58cadcb618f826335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d86feb805f94855c41112a3d4e966d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d3a6b300febf4a8d189c4f2c277ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664e425ea05427330157507d0539131338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbae82615b6ca2262c6aab0b5a62d2f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab4ebea8666571f908db4e76200674340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52c23a8faf8e7f63981bde0777c39f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86e670539772529c7c7d7c4a2e1315342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f42450c926595064aefe472c3ef74343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83af81929abae3195dc49299e5f1aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6f96988db5e59b533a9b04ea60680345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab70c8f34738ff294830b523f9893c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e59470ee62740baed41b644406cd2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab613dc086cc913180a08cc39087f9a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25211065abd4b97c304ae72086f5584349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de7853c9d4390459165a364d7ef6e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f27a22ed4c66a3be393d667cc46635351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cd0282cd281d0404b1cc85d2e7e4f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f1482035ea0db9fb38a823d284796353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8c819300f635d2741b5391827c28b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd19b85914967bcdfc14171219245d0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed69f79b5625c0d5d4b2e99534ce442356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588377fce0b5412f70edd3a7f80cf44f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3ec89ce9b0c0fd7e0a967bdd69522358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ec1c39636d4dbc26943e6877decfe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415219f5aaea0035e4c11a8bd020475360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff948136aa348312d43c204e9fbb60a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80310f7dfa2fe450a42d10d1ad4dbdd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b18676c83baac2344a6f59d243216363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f1ada117a9a27c496d17f3ea8b593364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdb8b9bd3df7bb7138926776cd7f7c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2765e6e70f067147bc0ff82f059968366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07a933eb4ce84f45ad894128a6a6fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa435bec47983e990d1360fd51952d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c74ebe4f162b53e167be8b39c489f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351898d47ac84c716777f924b4d2d2a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19efdfda935a77097e479bf0dfc69a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66446367d79fdfb126e98550f5a79d3c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d965ecf6bfc71c3159d466be46889cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d01d39d0285272ebdbcc4bda9044e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810734b3868720ed6806992d5cc7c6e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644a75ffc5a391c33cbc5de6bf3c5c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cade79ae7d42c1ed858fa7dbb0aba00377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535fba311d0b6f97ca2402e0bfc1af2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0e023b75fa300f9e022b1e1d6d52b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747f6688cfd1c878b7573086f71f345380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e475d1460b186f67142378d517529381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbc6274d5bb4a758e466c0f527c265382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd7bfb6b77021e84f5951f197a5321383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f8d3855cc1ecf455419f1f450c3e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cc1679ba13248b136f4d6e570b2db385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981039232e0ae5f0523f9ba2185293f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d979e7ae43ed880b8ab4be90ea22706387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773843dc2a92f8cd6aac0cc180f7463388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87507b03a0ed679c681bbee29afba7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b2cb08729863ccabc3933b280aa0c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451dfdc4809e447f03be02d1023e4fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4760009abec6d601acbc0b59bdfd9fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4f9c3ffe25f5bd976c8ed12f86522393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd6b80c9ab9147411dc9b082cb3a45394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6b91ae00ef9b95c10e2760dcfb292395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f080e6f934ba3c703985d1c2fc5f75396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecdf51709369e4af0afb18366b8a86397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e96509e386b2b3759dcff6bab959b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc2358af0a62c06c278ae7020ebd4b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e60e3e2288a96a57f4d6c26ff374c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c95b72578520e9a5726b99f3309879401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97702eeb251d84357e2c62a633109ff2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dcb0cf85559d80aee331d721d99cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d638e0be9d36b49c0c1fde12d69d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a076c90102dbe7fe96f58c856bfc5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1672f743992afae1d8e6b95a354d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ec312a4de0672d12f541bdd2cecf6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709e22d647bb6e1b8c123fb7a4e3754408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2df292bee107fedb2d89b3eb3a9ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb855d28a73a0196399ab7abddf2ab0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a28d2d58b5aba35c922bcc8b6fdd8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe36c55e2485c949cd09e29fce721f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9c05f0a48ad8841db724bf4eb4224413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da31560d4284e9a7b9550f8c0b5c305414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5675e424c4ec1155149032d13b81b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992b09a3b1287f524939d0a1bb6b8a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528e9527288d75b504e3f8c42f866a9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e3d3320623bceccb5034a5ffa173c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9eb05e4247052c803dfc12ff5e78cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4d45a3077885b6743b880eb3ec568420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a3f7c180a00ccda749df4b535abe8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1213d8c2022137b9954a1f3bfdd4874422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ed7596aabf1510e6fdd50899bb85c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeacec0bba27da7fb38f92b47be78ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fe17d6c37c92bd597216f53847829425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d9526b76aa0c819cdc5b9c2c902bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cc36b0386facb212bf8b489c99378427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960f7c854b16e14d91f5cbaef473b47428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9297e20d213b3ff0c98c3e10c317d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bfe41e9dcb5242c31f3dd63bf180d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafa7c401b2e169f13db7cddf80ff42431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91caf927bc621b57d4af337e28463c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09272773f3e4193cebd79d3cce046f01433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1fbc93a6b1d06c5922ecdc196d4f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c44bd792d6e247fffcbe3aa0ca53a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826d1d34b53e564af065dd4d96fe9b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166ca6070b2f02c7f2d282b4670bc48437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd560d39cbe6b06787ce284aeb435021438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94034993b0a8f7c8cb47fe31924d9f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c96d7d66e355e2fac049efa1c0a2a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dde9cea04e59ac927b9d79111bfbf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a57b1cace45091e1da124a64bca161442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70c287f09e5711e56868c8bf597969443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63a86e4a3c74c3d260b0f67d853eb8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261ca7905717ffeeb071ac868fb731e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202331bed88071df7a169b7199d490a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a1ee9c556539019023f112b7eaf5c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6eecc4820330da58ae83cb8cddb859448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e0e754ad13c189ab410d491fef408449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ee4eb1bda9c6da6d1baae087839cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a46830f1e3a7f52f889ddbd46a2203451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5f444b311abe76ada5dede3f3a55c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c2938f11c5227d863344bcee8fd56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986d1eb9066dfdc6cb473129369ec95454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59f37c624e4a87076099d55d7d6827455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee7cbe1aa3e1cc1c82a173aa07f058456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0013e81ee2fb22e8752841dd06cff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b485fb564eaeb85253b6d259ba8419458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838e01eb533c04634298ba21853f8f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2e4ff43f87a6f6ddbce53b5e5498c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fff836b4ff163e06fbf65383a6df44461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d14569abc662bd11f520a137c252c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa98b67e4a570b909ce833b0382e233463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdfd86ee14274dd23ae1416da0cf5b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d3092f6f2d5a2003d59473f0f2256465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cf4eeccd5c11f1fc356634919510e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82754b625c441b888d2eb88c382cdc54467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8bd432f4b0b948843e199e116a471468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ca327fa686549127fc0f80c4f0e9a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc823d5966de8827ed96346fa7da13e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a79ed2cd34febac24a9385e42b0a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319884307b22df17dd47acc782e4c447472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01cdba40cafb95c19f874763912a6b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a41dbe4104cf593b6ca6b16b763ecb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f836884bec621eb882bcb541ee075f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51756023b27e34cb28e1ccb643cdc1b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31623f0f225dfccfc8ddee1711c3f5fb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a078cea7ecd87e909289e1cad7ffa80478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5d55fb1b65a40fbd7bdc3fae983aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b37fa40dc2b4a349c274170bc2454480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e944ee47f39384b1f0c6883cb6e337e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22047e39ec5dcad4aeef728c74a65fa8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61defba677facfe9df536efb8787b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9de1baa6755ef03168f453e18b2a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c12b49ca9e779ec8f06051186f91af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6427e591908b7859fb925a267f6cb5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adca30d5753eff8590cf84329217b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914ff03f57aa21bbfbf45bf29f41f49488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5ef599ee6abf92c084715544a9c5e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600b0f23eba361ae6a46fcd766620a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bd5ad7f094d36bed333719b932d98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692ee1d2aaf9aa8f7c76687138afcf9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cedeb616211cdf1d743df78ff1fd27493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e860295f4479285f8743dc4943e21d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617b89910d38e5029ca7b592092dbd9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce57960cc147ed2690cdd4007167aef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83186651901e17f8cdf25b6d84e7fe7d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0402ed933618dcf8988b325ffe59d26498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae46c8f4a4076a9f25ea9e740361b6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1b68c4e1bc958478723f533007bd2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811207c7d75fc11055e9c7425e4b638501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305507694b71f32038f7f1952e68b13502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75206e6ce4bd9c5b89f6c5ecaef9f407503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e2aad729cf0f1b5288388036e74c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bf15359bcb22db93b9ec4885f443e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c2b6b5b9d90c81961834ba662558e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252000b052c3f1a580cdcff68445c54507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f99f6aa941b7688baf9a5495743ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549deebf5c021b048304d8b81b2e7c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868af48986dffa98af4cc398e70d85c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eee8c06bbc1a010315312d33a17b58511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dd764866ed73601a23e26cddf5a9d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebe93b9c8cde3bd6a29c74d1a9f723513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db35721a6b02e274285dd923d97977514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb27b081b44ae836ff5a5e9153f53b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c25b62f4678b9f3e9b60ccf3323b31516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a76ab79705dfd683421c73409c7e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d987d1927f3f103cfc8b8b5ecf941518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988720e732f724adb3838435a0e8a373519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07ddfec08f299dc5138e8ce810c5de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fcf5c7377fbeb8d0f2a7058f235db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5bbc3a833dcb48449c2d46f0c578e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a34144f14be4d07ae4de49f417739d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ddf4e8552f51f44e26a0f09470ebf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdc3e3cd5308f950d056519c685844525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f4edb01d8a83cf4bd5fc91ece67ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2dca29ceaf2be1dd5d74fd3c46daa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabc4078a81c7a1ee334e5a05fcd44c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993385dc0e5e711f5da2d7bff18389c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9243f82c8ded86b56465888f707bdfd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295977f971f2cccac447f8a82ee79c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6aad162850b83c25f20aa9cdf059d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b34f807f898ee7c2bf4676c6cf2fe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90764a2f2436f024b9370a9378d8c1d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dc1cfa6ee77ca5f56ceed3e2262c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20834a974434be67cd7e17cfff9f8b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a23e5003a7dd51374a20a8971326be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dc7abf7aca3b260890c595eac2d26538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385e639fe971a4694d3de5da8a85f15539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87faf3cf6d5f4ceab588c6c76c3680540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68f3bdb97f4de0645875f861920e04541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88cd1ff5e5e1952cc33bf4a3655fce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bb5dbaa34426f63aa917276bfcc70543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bdac1b06ad0540376f5b145e92ab1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0366a05c51bbe00d80cc1378e6f8c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbd5093a5b504193772984a3d2cc44546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9568182131e1de944bf37e8d4ba0799547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463474918e4ef68da63fbd6b54489442548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de79e9550ec7c9dc6e0a79e71c7eba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353046d7977ad55a4dce10cc7ab87ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79412f85c34bab5b5aeb6c1382d0f5be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116e34fc6b6498dc4f43c685f75dd04552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e030ae0437d44b3175e65d33a7a7f3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90b822102ea00e9820c2fb6395fd0f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644a2a1ccb5f360b51cb6579674b38b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a2f96788937fde0a8290c67e35e05556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66373bbd0da9fd78358096f6ea39536557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2348098a0681669630562d54e369f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b49166ca51501122d158dff6690a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f14e1c5762e7d127155af0fa91b0f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5eb1218b604f493420810d90bd4ba8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70748cf5558d51f8434b4555bc735537562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77a99649e0cb1346062482b7e6a7ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4c8e0cded4ffd31b1db5abc6e71cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6854c45b84ec464973d514d28f7f2a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73b7a117a0d65ff7c7d4bafb7113f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50649a0b6a4bf84ba04cd02db7e49df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0af7c46260b1a436a2f0955abbdb3c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b52552b822ff12d6c09c744aebbaea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4416bc1ac9cff075a34ca31412780570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e032083214a249bc7d06e2221b9436571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6909ea9d4451d53c73996be048c15ac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cd778516924fa869607610fddad4f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddaafe2a16b8f01a3f35d14a0cb0d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0054de294a4369cd941de2aaf3d87fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77fe1550d902708b10cefcc04a34e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23f9d9f9b33b2f2625875a0539ea87577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20a6b1806a95026c87b05a28432715578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe224cc7700ad08386ac8748c29c38579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa08b282e7935fe0a1e003293a27e0e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc956e43c787acb4112edd5cd94ed8fe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253a5a34b38db7f4143d1a9c98d0659582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1dda5992fb9cdd54129a27bd1558d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb400de13583f1ce42aeff44783d1b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c3ffc236c3dd8bfc1580a85c6e2f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32603d5a5f7681af6d0c2e562bf700d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78e812d2952b6e0bd7bf46f976c9c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbb5ada82cca6870948456ed451f1a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ae4fa3f48357f8c66c404b152ac33589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf50897f2496c9ce5b40fff4aa405a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4dd5372b335d78b879ef066bc24b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cc5195bc5674418aa849ef60e5084592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9701f350b8dfedd7f7b069fa7d4224593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653377ffc79a4b1928d432072f269ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d2ac2b6776f51f2f4249b9033e132595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8aa46a2be1433f0e4858946b8adf85596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc66b7150fb3bdd33a1f826f735b033597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc9603081992f2a2f1536d2a3feb24598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e538241c3c0de753997df5b25866a56599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996d259b1063760170e90c21a76ca4b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790b7fddc97c50d45252cbd4e5260ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544b540194496435be21942b386e340602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb67014606def8d2dc9b23bf00068c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44fb43b07a333e6cfff94811810320604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2733e2b93a7f8b3b4891161e54f330605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c47141879db799bb1a277627f5a99606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5531e83d25ed797b82bcb70b0dcb3bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fd1b3d23f2f8d25922813c78ee7aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea3ab8fe1e24caae463815708de1ec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e95a48bb7a24571f3387bfb468c62610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a4998aabdeea5011267a0be4a1dab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa95870315815b86c454d8ccd364809612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530faf2814e0fa36ef920a91e6d02e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd81b9652de79dddd74d61bea08a84614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ca650e0956dc69b987658627b268f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d285621d6ce36aecb79f0ee0d2d7a93616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712fa9845186d6eab8e75e37f86f335617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118eb4d50f91f876bcc44cdb8294855618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a1ba13ce44724fa59e585a238439b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e13fa6377c24f5b2baa35d61f4a34620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297aa0843753000ba3dee6387175e93621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96d57f0ecc1a49f914f69be60ecbce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409884fbbd6b6b3acb4040c54f06333623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd4cc4ec2888d01aec37eae22d09b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39256ee1b2ff5da422181b1ca4085b6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c89dbe141a184c6f0e5c27aa77c41f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387495f05c6e2e0ddedba648ac80b2f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4ede51f060206c6c0e33c64c0c410628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16a042de35be68b710fca627a7edc7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7873f3333a490e4c64b80c8641a47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb143ea303b9953df8c5ef4ca167c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdece1d994169cb6654f0114b29fbee7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011ef963b90f9639951b164d066535c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4434d83eb0f93ec7c3648cbed5f717634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa43df4191a4d66a537e2187abb1b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247d5ec4279d9436b37b2734576bdad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0834dbf98895de3389a0f9a25227c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1419342389d22b57a592b4484c3599638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff29bae51abee1b14e5c08543c409b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0c3d5483a39bcca08d6effe1959af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0af2fcf2d04ee46b2f2637934a8267641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6eb9f5511cbdb9f7a7e543b350e58f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df042dcd84b604e965606ee5aed77f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5fe8d9892a2165dbb1f58e6007c9f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff3cb74057f263cb5bdb056cb57b50645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13769a1e06d63907abc4439881ae7b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97eeb98e18ba5f473bdcba689478b3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030d5803638cc5aaa73d13381e2e58c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1509a7db3498f5abd2314aa8b82b0f4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cc706ff4aaafd8e2fd70af1775396650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b6e8bc230e23d4ccac7459e1e200b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecc9c9d4d6e4a743b902c54dd87d36652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761299b6abe5204a24539adc9af62c6f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521c2188d3c1f160665efc735fd61de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c4fad4fbcdaf6d966c2cb4e828f71655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d87a6f9185c407d29d7835514d6124656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e723ebab4521dd920813ce8ccc9a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005eb51ce36b414e2cc03a65d993f8a3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bbdfa93923701c1cb0947dc0891ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51252d992e9e2a02bac280c0ffad6799660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e62ac57a6966181cd4a2939b415a71661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db8697a276480444db1c8e2ea701c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf2495094dfc4ae774de2e2516bb1a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18565e0dc2631e04d48e7a826743db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d4fb17f894858c340228e38ad5bb8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044acf723266542943e1ebe025e31fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec3340502f0491cd86eacd9065e89a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ce6f36a72d71e3add187a763c13dd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73104687143493343c4d52845668ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8afd23add152196423835b155bec11670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8714a9eb18bd95324f5e40b05ad33c8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc887b10337062f8d030f80cbb9427e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1d84c664a85b9411e232fabaaaa04673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616bc72fd106c6a352b54c38d09c7ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ba11d4a24fbd5ba69058470c39b82675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f0df75e538596a3f311c4979cebef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b4d815cbe791f8807f489494017ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d7ff66b51f58d0a72d16bfc01b450678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12548cd992e39e0141603b9f9b26d632679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11425619d776223b826bf60c9efc066680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693dd83657f3025ea8703bf9ee13660681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a4b4a1af64203d30930ec07d6063f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa75e2ba12d4741fd4157a6f3b72d3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092d37464e3dfd5458ced7bfb4fbf8d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303c8805148be38de5f2ad9b2920c71685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ecb8b92f192723b77e393e2ef1dfa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a3b7a8866ad083a497d694051c08c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6427a0b4a2d12dd091cbaec0c8744688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cb7df7d8d6ad2b24c0368cacc3b3c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188eba309568b9d0242082a43d300b9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4ff88dd2260d673bfadb3775bb23d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa8aeb77a1b5d625f3f1bcb36379bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d21b097ad5d805591bc2baba91eec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c4f73cf9084545da1f871cb8a5bbb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc28aafe55a9bace9b2b4378e13e66695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f230ebc09ef05fd7670c6b37b7155696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6be3d564f544511680dc10ce26383697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1da0300472d7dfa43315875ac4d238698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f697921bf996bf44a3ae65f5410b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba07635b5e4032c966203b1317be25700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0261c498c407cb72c4dca077b22123701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517c2122861c06afe78ad216e87d0d2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195391e5422580154a02ea702c309ea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b230b74b304578b297062e597bae67704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6e044d20f0b4a3c4487e6aa189909705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186301880aedd44d96e12d814866eff4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659c543d1224f4d0a6bc2dfdb022ee8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60a0d84b4e51a0f3b01771bcabb2fc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99026092ee26332e0cc9cfe19056fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a3f2cb0e2004922b6e2d291354be6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a4762581f75bcd8b7f3543dc0aeab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9497406bfcbe51128e8fe41ab5248712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc590db19a5da67e5319b075b5b5b9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27216f9caf083446d9df77e4fbbd2d02714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef648e41373613eac3fddd5f56f220715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68959e4a9c2e99f762d04ccd95be9c83716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb9e881214c954f278a1f3ecaa8a78717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f9dc23afb9d4d2f49a99ca0410f20718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0faddd8d6f21885f67ae0c92512703719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a05269729c9d158a417d93827bb3a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38128df887e1e3dc22c3b09b8a6f6f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ebe12c678fea70236b52a188c1a0d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11751325658acb0f8fb6bd9c2a8e63723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae19f1b20825dde9bcd6c78e68d2571724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979444c6982f8b6bdc99f8ad9c53dfa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330e2d62f0c4c3f8926eaab08a1d4c8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239843273e914b2d6942cbf8e0ef175727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3263b46cb7bc69302b14ba15adb2705728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2a3c6457afa1a16ea3339eb27a4a2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e77519585deaef108708324ecceb3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359247ca76d214c7c33e7456e7486c06731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780bd564e2876268926852491827d4a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be750d855c7744e9131cd5ebf8a58306733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722f809444ad773d501320555541ef5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30b90e9c45a75961b01442098c3f02735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e9ade86fb75cf0bc0708d261b178a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec1ea8bc05a2259e690b7172edaa17737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fb73030391275f98741631a669b6f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01636b982961e3d87bdfcad6e8d824739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6936b77b1150e8072e10dc7dadcd2d6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3260b09cf85200ec074680e885153d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d04e2d7ef96530911946cd243b93e7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b641187a3c30b178b329f3e4dd8eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed8fb8098dcf6d3c03496a61a10204744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090d141f8faaea84fbdb4a5f748c57e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9d4c6ba8d48192bcbe311e18477ec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91052faf58ab7bf55b36e649986f069d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbc852d9b37a65e30332b5f229bd5f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36293d2614290a61e37378f8e6ca8b0f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31aec1a574ccf9671827ef791c93f5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221eba9838a5a8b405040c2d37b18d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159f1c789b3cf4105833cb122642365752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f0601c071fa9ca95fae1f99746360753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7ea39db9b3fb414b4ce0aaa0e179c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3865761ae6b8b69d0f334f376b06b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4d2cc74476f6f3083538d574a6d84756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b70fbbf32c48251bd397a416e0b81757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f091831991daad930e6f6b296f6795d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db3023440d2ce15b063cd3bd8a0694759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fe84950924e5692aecdf8a266293d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ad5dc3b082eaa3214e45984d1d4962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197aed0b818a94486246ef4ab258f2083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb0b549cfe57edd1ee61551db2cfcb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293719ad0fe34b22aad9b7fd70a576425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95300075ebe5b4ca8f925c30c5be606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ab99ffb14d82e106fb6bcf59ddf037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e65417a4bc126cf2a414ea493229928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60568fd49325fd22485c1031844bcd439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b6f1288db47c72759b847edbf0b1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26410f7d2e0d215022091fb000ef237b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e556a2e9da94cdb0f0ffb2a77d8d9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9461ffab91fa8ad5121b6c5cf8506d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5b260a57e8fc66767cfc3a8f1589914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f789512c0fec61fd91e6616cda9b3e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b45027fd5f57153dc55784182c8ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159d8e08e2dadbd065a5327e76f1e9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43676e913f51ee178985659ceadf8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e012394dc5db84527de14b1156029219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74ae1893fbaff183a5d7ca9314b13320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb981355f9bb7495d39f3dc740e4e8021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec956e48919a0a9b4f5c405723975322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f3f56b0d422bf530b9c35b067fab023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf076c3354f094db97cca3bf742699224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9bdd27540e5f1118cf520a457cb7225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395786eeeb9a3ce7a5ce8436a89230f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bd1b716429005f31fc4e61eb5d46227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011d1483aed9a4800641844bb62152728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b5be1ff33a547072df55f74c64c7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b934340c8fa77935e6cfdc449022a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4d440d38cc37d5b9e6555aea9c7d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236a45b81dd93f0d6a39067af1b075c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24663adeaf26a66e171ef3db903b3a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bd58cd46b9e8bc632d1597bff0a3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadba3d585f14341edc31ed92399eb935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829e32f81a30e66048c0b55ee9e3a0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4129bc70b75ac5ba102eb728bdcbcaa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884343fb47649187a4653b991b14f1a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54480563f2057ecdaf91c6b1d7b6f1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e33eded3cc24854233e4b8c5c8d7fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f184462710926397e4bcf1fb04b9ddd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947a09981e2df168dbc2e1ab24aaff242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d27fa00e56ab7a3fe75649295f7fec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546e60d291d0735eea5baddd0eb6add44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e222cb679eace2af721b28ee8a71d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8e38e9e0cc25e17431465c330136346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad83bdf5ec22d5dc175836ffd6ae83547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d2a31ceec99e93352b9251edb60b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647fc28ae9bccb20b23dd8d4bbfd8a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45f8c60a9c7cc649ef33fb75df564150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13985ffa9657073e32f3595090983d3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4a7bfe955c755f09faede9f751d3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dad5e5405372460caeb6d5ef32eb7753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec471d6c4f9a6556c28c51df87fddc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fc100595325f5cda683cb12ad1f5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14decc3b83a7cc701ae9ce60a14e8ba456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003440fc00b6dec98b642ea65bc43b6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909f2d90ee2fd43c6b92a7bdf4af6b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c486d20d316ccaf9aa900aa4f826c5559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15841742ba1762b3d1fa85e9bbe4a12160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d43d4df96915c0b26e62db6fdf1c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f164d70de5366ed3215626373f82a1b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363e500564eacd3baa7b8a2020f882a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e50d53390a056bae5c40c254cbf13064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ff9e2c184a3ffb4d2c47edfc74a6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfc3140b0eb7c1f669edafdb042c5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ca94e8c60c5af23e181678312ae3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d6fb04466d9e2d6adb43700dce75268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2e82b64b24b5a627a8f580f5eb37269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47939a75ec792bc9e2ac65db3ceddd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301869d110eeccd3995b9c556b0abaed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a827a449d169389712295e595c719072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51772bb8f0e94f4458db126cbce6dcd673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81354b224b9ffec8fc121eb23b60b63074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838e873114519d32e528d7ff4d830a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425b32d738586102ca4a5f215570a9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b2d9c3984e2a7f5b6c17331b2107f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e86ed3fcf89a92f9deb995db61b9478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ca254e2ff454d34ec4f8dd571ce5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dff84dabb1d925d38d41d1bace7a7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17582255a8514424bb8e88a92ff803e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856404b9f09027af328b2379b95219f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb3483dc1068e88b98cf17f4decfa883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7242eff07220b9caf7d0161e8bbf484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda25c2043789a66328a6ceb5e3f312c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f049a96b34ae2601d523940c46512d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea89f652d8e20c243a93b31e8319e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ed69ca66ccdb2be6d7aa81e7fe84a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63b811607f3c508ddfd4c84a98c45789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403869776bbe1d43d05cad416e3547790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fbb515d58c053603cc63de1bddafd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed057c0241d071c9d9642402461cba692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c61e0fb42b9b4d0188383bdc78ecf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b207c28a0a7c3b2fac5cd3f4fb0ae494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2f557525755129af298b5d69345a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328f090abdc31e2179250c0e140a34d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b94293d49e6fde4d03968bf80d980997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904eab086331201f541b0193ac0427098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b69dc8a2633c72e5e6cb46e51259899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b0c0c2c8b95324a24ed7523ab93e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57264359bc1b9f3909560c03811211101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15078d4ef79b1f58936023255658ddb4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acb5360b1af95727cf5ab900563464103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df475958bb7d5c073e44c5582d63ec71104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34440319b97227ac0016e23382a7c562105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade36d767c2fdb79a630ccaea0860387106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbef59f289b22ee630418d63f2ab8d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60373698e04538aff55074dd798a7ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ed81e3470f1acf40693ba2ce7abac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4a4a0e92cdc413afc2c84462831aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23f4f83bf6fe01a4bcd4c8f29786f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25143535335b08212aa6e922f4146cdd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11317527c966cc2baea2804d0c5d16fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d19ba8bc2701d4b3d92c2303cf7f6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0923b545762eb12568844cada95be4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab646a2de67a0b54958c109c14ecc6c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e728bd1501fb747a40172aa45cac5d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad35153de11c2385b2dc169af2c3a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c0d4c3ccae000234bb4eb473e02c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c969c8da716844a30ca02d7f10684b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd20ad8fe5c1db5c53183188c6cbe7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd29ac909438388a684f0c2fd7af152122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edaf3fa458db7baad29f2df6fd3722123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f1f51c98d7a30e0bd27e721a88183124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500424abdd6947293ec27e5aa3ba8ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6aa548c027b0dd2998080731d51bfb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862a717257a162ca319f1fa383a7d25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83277350896f4ab7f0d2b708be1ad2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178f047b1e67f70de29c057ad3678b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8769324c41562df2edfaa61c75dfa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c7a5a5abe90bb9b69b43b9cb00f57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb24913e2c76a86e64b2ee6ad34fece132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72b86489fdca380c5c18f86fa0edf1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbc5fea028cbebae491dadca27f0ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67582fc9a3262e7c9fccc05c0eb61f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b82e9942fb6f3b413c20cece2972a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952bdba4344114d98f9b8b1c42d5e25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9f71c01f7c9ee5910b2a94a552f48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33d8789d70d8a7d18b9e6d3200f0d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaad559b078e5bd0f609a771f3ea0bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396c8eb24d7e00eee3e8e49d2a35a65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6f6fa218a7409ecfde998347e1ec1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185531835c135224f9f50cb9bc284c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf3836577ce895ee89446730504743144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8b63564b8220f5fdf935c37e8b6b4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037c255115560f500b0a8fdd7a475ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cddf15b8dbdeaffc41d833bc0bf23a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bc72b1a46c54edd03e22b14f0e2d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeeea561156763e8d55e86707a4a602149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dd6f553437403dc1c097616724f18150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd77d3b99bae8e803063e530379961151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cda0de64d51297cb875b4a8ca75152152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71823b9b2087e2ecc4e5cef22e225cc9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60cfe52d04fb7da83bcebdb39abdbc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e84dd9b08f1809a49b6f96d9ab3aac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd494d19d00c01228bcca22968bcc091156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4462dd3b839e7a294799dea2400c04a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1c7d077a88372da709f4c9f1c715c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83490be05785c994ce94bb4fd0baf2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3bf5208554cc974290d6a5f2dddfa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904584af128695e63f4ab00dabd0bba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479ba2ca57a8ef61c89524fdaa738d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713f57b5194e11a20741675ce8c1a1b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628719fd8c57a7bd6a919dd79d672b39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efef30991e1be642ea11174c1bb3e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934488d56d0362b199c53b6032cc435e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947055b17f988b4cb9e9a501e9ed512b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bf93bda4ad1c42b480ea7369d1721168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ffd37f926e86c87ac22c6231c84e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c664d8f19cc569d545ba7829358ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb5a8197aa3e104530ae0f422ebcf0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e548bbc3270895113b3dd34b32f1311172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0115bcbd9bb90d0c47048f19b2422dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2af634ecc7e8680ac72cc156c8eea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a73be03dd9f0d4d046834ff680997175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca44b2d1cc8570c67e8edb7a1ca1850176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1aa52a75edaaa2d50072cc0d65458177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd194d7c9bd6737694b44cb32bfcf7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341b987a9f3c48c1417d2f32ace92c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089b515a1e7c0c669faca20fd290875180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afff89345a46746246d1038d83310a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7896dd5c6f67d7f995739ec05546c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404941b668a7d0c533fc19544b6bd4a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a15fbafbcef80a6b163bfed1d9e4e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea925e58b2de5490c333d58b56a2a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c9f00342da32c622f418aa40e245f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e827062a8d89a83dfd3835038d6ad5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4785a7753c87ad31a1a5157571138188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd734ae2a19ffc3a51080fa86c668741189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f467c5b837065580aaab6be6c4f1e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8423604b2a1b00679cd3c08596190191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4770f04cfb61d51cc23af9de2c617192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598dcd838839a611ce500b5e2fb4aeb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4163769e317569854f1b05fc8b18255194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b835b544a9015022a061a088739bd12195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1692e5e8d28cd389dc51479b901e644196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf1a119dda60aebfac7b6b7b660126197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cecba8742e05f72ea2ad14345c9a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42138a5a1d490c99070f79f9da236b24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d9c0a2419cd8343a612702a47cd4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a4b1d9bdf814f5466919a8eb7eb96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c2f4aac6c4a92361c5892d5c86b70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73addc0a735eae72574e26f35b73d265203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784328ac203d71c4022070d9700227e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210799ac10de6f6a17647b134fc768c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5191cd6bb31d73832e1980e15dd96b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6871f1f2b1046093b5f95c43881d73f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded4d0503d300218c4e44708bca9560208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb1173e088823d2e089172be216baf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e89001e5442cb664ac7d56532f5b47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5a18e2a3ce5f0d9746f07b7a9db14211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7e675f36e6cb8c7dcea75217c05cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d409b4ae523a6ccf72330cd6229105213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2747a758e2747bd3cfa41001fa801214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4d3c46afb2d14c61cdaf9571521c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2943623a68127a90dc335e95c412be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2defd2994f77738af407cf0399c765a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad9f6c95aa9ec2326e1239cacf670f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79eb73469c7d0e316115b4b6699669219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ba445406641fbec5496d2d1283e8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37e716fe10fac397ac7889523bef05221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e90f3ace4f74ce8ca0c80ed234c87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3351f54c1139e58db016b76f02ddbc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46477ce6f287438eb2b87d5cbdf99a86224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242ffe39b55d084eff87efc7c50285c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891aab909788d34256daa7974720927a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb8981067a5cbaa9cfd08946c855df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3e84af0afc70ec3bee6b432c28a31228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39db76dab40683f1016b0efae492de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a464447b2eb06ec3228c5c2287b757f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53b72d486a781073c2edd02c486412231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655868b9fcd12c96e0f7c47ac5ec21a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcfd480f71401a1d92533e8996e7e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bad2d398235a1109519052620c3939234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8e95ce45a37eb8f453555bee9b1bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280797bc698e719f862ef817d1d5c88236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345f7c816cf6c0efe62ca2fb8f6ec61237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7cfcc9f4af7ae86c2c175180e08ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8402fa52efd325b8ef606d69664004239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a365b1fbbbfbe5805f5478e9035466240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc8cd3b9c6246d003ce616e2cc1033241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a70b3cbece552681fd9cc1443c8b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c68ac31b246795f9baf6f84ce72c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33df2bf950b3d4d30a3825e1dd0b6a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14bbd0bcb1c5a1393a2b2970f13009245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ee5c96f80c7574b2a276e0b590597246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16ba19a3d3207f37b7de47a53265ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ca659a41697717ade98addec9e132248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bebdc2fed6942d0641d7856bab6edf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68882ed0c22faaee19ac20869eeda1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e4683c4a019aab70b3a365491ec26251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950c507f3d31cfe16ae7cef78487b09252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c67dd524aa116f0b0684a400f3c63e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182cbc6aecbf1515e0cd093628b6db5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d462909235d92ef89effcc9e5556b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad171e039d17ffa357b297cfdfe539b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69150f4d837cc214980c0ff2b77eb9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec32956ed0b69056b4fa1b1eaec2afd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60c3b6b2fe6ee0623d08c59a6b79a8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356196902332e8f8c53078d9601b5a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d29ed74b6aa8653b0565bf01c51e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497f8ebb6301a6239fd8c89fc0c2989262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8bcd3b33271382b44ce868e522a64263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9dccb577fcc1ee4c2923eb1ad55af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9cb2d07dfa62d493c3c5e010b763c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d0d8f0f90dc7beadb7116c4a4ff97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1a9591d4b0e0b6fcb4d7fb32cd96a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ff0864f82d172a194bbcd5096aab6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71241e820a4abe1df59c08a50be5fa2f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc798e2540136e556a3afcf57932e7c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae1c6453d90807c8d3111c3806954a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0c74d266e9c8078b422c15500c83d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cdcb30d25767f3458408fbaea4000273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8007c1eec26a386d462418ce3e8bc6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9021f9b383daf5ac2d98e8920d5ca3e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf069c00658d1ceaf89d67a233e546276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f4f4b00bb28dc7001665b2fc2d037277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a4531a9bfee56eea9bd14d05cf95f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067c8d69eb1f1010b91f729bbbbccfb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb64da784bc96938b40faaeb0718fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8710b847001515c0292bd77662c7997281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bb333b4047820d79e6bd04fd61f8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc94767df6e62bb893c470958c6da62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826743e271b3e3fce94a395bb24f93f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ab21b27def798cf87ddaa5638da12285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b084d42e2c1196a3d8695e687558ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2cbd8757807161c45de71bb81846b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5403d8dcd5c62c1b72c1db061abd8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17735b68c0ee5b3c56c2559ab9a3923289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b50767cc70ae9bf841ac84f541c98290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e08775aade08b2f6c6b5852727d1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99da4a3c9780bcc15645cf9b6afdb4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b79b7f446729db24d0b8585e7d726d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ccae42030eaed650d6da87480ea4d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a501fc14f049ed49c59f6af280995295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dad903ed86215ea2ed83e03433a708296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58265e15e1b1efdaf67ee5f1a2f26f56297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4249d78de87db7b0de31785c091b1d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593a040b824d5af62b44391e941655a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629ae281fe2e6de1ec1ee9465300ba6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13489f64bfabc89bc8adc2f311eb49d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11ab6ecfeac447bc0480e22d2b14eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e66995df1851091d6de58d74fb3af3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e55cf0846a60a4a96745d338c2d875304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1b750cdb435119b8b34eab56f98b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf55b46a7c31b4512f55fe507eb5f22306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ac66c0949e8b87fe74d105e5b4384307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644195e05676acb34cfbfcf1274c905308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2a36a7ef509fb95bff1891aadda18309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da59636fcc21e5deb4bf7aa5791e2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8aa8ba523a955fd5e719ae195555d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67c429d9af6946c501509a7ac6905e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13708896b133bc0bd29bdd0466fbb3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3812c381429b4115c177d573549ea4e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653988ecf43174ada34861cf0f9a6a49315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9eaa6f1b3d9e5c7c6e33ef84f73ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e8fbce77073add8da3ccd1400fb78317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59047655a78c915f943e317a4a381f6a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29c749ac7adce6890e5d0d70e56d34319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ec4b93c542c8895b496c14cd71cc1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65a4559a8feca3f8c62aefa7a6ef30321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2ee9b80284a3a0715c895741ffce8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82b4d8ade060341e07260cee0dbb31323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6caca0967025722350a032bf93138f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69855bc2919cdebcdd2641555649b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3b03f89997745faa1d4e7ccc47804326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec776ec75a55650b5a8fe49903c70ad0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1152922479dd71c9f9598e4be9a1042328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfd0a0e337c215967ef77c7c1d255f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873b4571607d13882d98379a81d2a9d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e505b1a899c2dba5eeb3e12104b9927331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f9e5064c01ce76b62f0b4b4c105c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d6d93254113586d7fb8df93fc85e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e0cf1263766f4aa8ed4ad0ca89649334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28079b5b7f726f03ef6a8627d5b98f7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1542dce204615cbbf0b3f38ada0ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2bcf4aa411a314a7f6ded3ca9bbca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23ae341c485fd7243e2b166a3eaeb3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31117a97161e592411f5cddc6acb54c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08120dfa47c3aa109f1d47ad4ad2dab3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b86cfff17b8377e9beaf52dbe8580341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9724f54e20b21fcd5c8627a57540c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff732c516f21c461fc5cfbc0739b3e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d64c86422b5f28322b6798e27a67e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904c17635efa0391d21e486eef250ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda033322bcdc7f1daf0da0d47d2c459346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91c8faa732973736480461d2c19951347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5b59d049d3ba4fc01736a95bc9829348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125c8cfcce9a4ea957208b4fb857ec2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f3992ffaf1f7fdedae383cf6359fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb51e74fcb1b2bc109865f4fa3f8105351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7808506d13411ea2b231fe660e680352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dcd47a992d68fc4fce3efac47c414353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ff52513733515d2e393df8e998899354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ceddddc7bd2afd6544354693dc92e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99f3e2162d8015646293a1ffe44d6b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a8117844c4e52c1ac8106cfca773b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe04b98ce4e60df8b439fdaa687cc41358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6d94713c757c9641c74f53a013ac4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521d42b6e352171ebb870d6c1ed6750360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819174cc1193af0662fa429ea826f90361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39594a45c5199026e85f872e5d1673362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9782e3fa97cbd769a10f26ddcb9d6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2a9c9d0a3f21c00ad87ead1ab8de8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0175e8256710958dd02ebcf932f91a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07861e173af2910fb61487607ca435fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a493654d75c360b753d5e89bd339a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2ecbece949844250a0d4dda8ae30b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192659fa1f32752ff22085b2d144139369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7b413ecd73c9c65f46d7c31e9c354370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa7a30fa1d22d6635c5182eadaa293371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183d4490a3b1631ae7396b2bb7c555d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869f9c6332c256e49736dce3b169fdf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327ea604918939f26ccdda455c994ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6367b6f5611f49b3a58f2888bdf0124375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e07e9ae1a3c3e52f457dca6afebdaa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f6bc6834d7aacb371fadf0fe6c20c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a4b79a41465e734086b5bfecce38d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ae428bd11e95a677c83ee78fde965379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d097972100b62ab05de94237bec8ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df0d4dd07e8777e41f12c6cec1140c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2ea1aac9a7c70f7e074758cd0b303382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b945b9df76e898840c7e4cc34dd7fee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136eca854c2824c249f7eafe86b583d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab84c70015ed8c7e54073f339a0097385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e45d97bf6f70259a6360eb96f6cc40386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f6cf3ef1f7c62fa00e6e7890d8bc3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd78a53c8b617af3fe1f3a347d7873388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215769187093e617dcd43a017126412389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c70d66c241a6f1263d43d60bdb4af7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa765bd71576c8c73794e30f0e37906b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fe0cf59dbc76fca84e73d72733543392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498c18056ed28758ba07c3497e264f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35371232f9d2fe9e6a9d570eb6d51b0d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41429e1633ba2e98ded85c335e2bca51395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fddff4125331d5b3c16ebd40d7a794396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ba82d5d46d7e5786eff2525a8fd96397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d43df0e62675b5c8a6b54dfcba7cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5139977199d3124a86b634d3637be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed0e3b4824c320d62122af06c17a5f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fcd9232cb5ba9536fe9b8a2597ab0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6bb77d290e4aac9f431a9e030fe98402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e877af1f3849b35a48d82b70f0a11c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abe596f349dfbf40028188f1e09138404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43decb28d97e0080e76ec8934806862405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a31e833d66f19873fc1f695b15afc8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e362ab4216e3e5bcb2026485146307f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee706437affbb12ffff141a4f9135dbb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95ec5278e62ef58270574612121054409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c679447b01b1c4094b1305284ba9aa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547ece672870efa1505ba2cbf221b2e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5026448f900c4aece301a5fd83297412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6703c61a82d7c8765fa671e21817a35413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e86e7ab012f50313716468068db48414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121c571c6bf2256f0a75dd29a85a0ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aae55edf26b783360e4741fa7225a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409db3b7fe4ba2280c93944cdd62033417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195897ac9c04e4435961e93eb4700c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e75e02618d3cac4941efb285de7eec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d3467f101e3de02e1dc84bb02b417420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540befd4d4eefbb38097d88795aa690421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df58dd06f47653de4c1536721e9944422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a0e6454d3595b8e06a89691253914423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcaacfb3c55fefacee54637aee12da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d497ad68374d9f2d339fe795a612a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361a754f8bc13d94c0f621a05c9992e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac20284f746a49b6aa6bd50a65f897f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0cab4efc17fa606d15ad20e239076428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f64a30a681de4c51674fc28a43d22429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6456e6958fb57e60b0683d6209a99f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89ba4c91b09f5020981d922033b142431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a59bf9d7eea7f1e9c5ed28f2a2cff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd075d219386dd320691740f769735433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73102efbb5a3e8b6f19525fb31a16b38434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2eabd83680fdbb6f7c67fe32d55ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01a1edddbfb72a050ab071d1e96df9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc658d731c9dc87dd25f94cc5bc04631437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23864c9fe61bf1771edd269a8b735669438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f9bdf82206b5a3527498b17409813439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0abedcb736f6e18fb5034c4b3f040b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e84f772617440bee115d6580527950441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83257d08760b4c363ede353eee40f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dad3e871636595c65b148ca1ba1946443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6b5ae389e35705895201c0b434eb0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7867aa7526a7cff832e3d87e266bd7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c48f9eb9dabc4753c78c4c7c02dcc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde3491965e04d7d019f2250985ccd5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45362800ae8ed18565fcbca04558845f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e244002b4ba7d120e3338f8bbcc184449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dec2b317bac27ef1b5cabe3d380c95450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fb1f71eac747ccc04c0c714629fde451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b5e3f3fbd83b43c0a091b2d94b60f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e634c30542076e56b9c8f0af6ac305a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79d33eb0eb87786e6550a89e08de23454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4971a5a53f308c0c98897e62f06de6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b2cd9c9ec836a87de360d3192fdc5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e5a6f5b362cd5675c82d233355c03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceabe09bfe10efb20fc9cf2979faef5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0370400a41e89ac86d92aa0854624c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78e8a6ea0614b47d7533efc8968fd5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c2fe94810215f263aa90abcbbb518461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e0679b6bbf5973dd3a38f1a3c7eb2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493c60414f6b7b983b24dbf926c6bd2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9bb91eea09ab2217ce2bf04264a79464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e334b1f970b326f514cf3e8acec8c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8e0a95d088b3bd19a22214f70d8ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3dedee514f262faf5f72555be3251467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b85746b35b45d6f35b852f58d8c61468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaadf8bfc62ee4d84bc5807ca0686a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bdf01325ddd38f4b83308d90a2ad3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14323fedf806c4915a0586cf1ef57233471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25b54204235b76e3a95a609038ec51472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db36f1b53799f5034004e2c6345e76473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6d6b076b3a444d2f8daceca7951df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297e0c9b443b9be4097630f9b8014e9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d465cfad402844b3c035ad3ff7716476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9296c179e2ff00ae2c73499654e71a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442c1e83fa3da9d66fb0ea259b04d53478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b2fd883d74a7d3ab836a214439e29479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6420f7c5bb65d7e7f36da80e4c0fab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34233f58af0b126f05dc66195a7f4b27481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b932cac20d6093028b5750d42ca62e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346a468e0add9f3b7420d3b202318f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dd28e875dea998a3587034b578c58484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251168f534b01e19788150bd1bb32ba3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5606766db3d1cd0756f3f6a1748034486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d647767309b136cf6764abc350a389487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155d13bc937b78e994db62a2ce8e4a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba52fd6fc1a6c31ef782d2905c44395489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378bd1cf1e3fce108cedb67fe6e362a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e085eef50da935efdff25bd402f13491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2d8935e60966e9741087990051081492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec6342c648a354587f832bd1d7a3cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9406caededc6f8ce19bd8b2c2b5312494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20cfba81e37d1a6c08c9496efa6e4f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f99c2b62646304ef6d67e436b3b44c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3e14358c5666176e2ff8fd0adbae3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eec6e98344ce56c3a64f155c9d5b53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec7a5a8fe5daa5ff9e2ca8113dda0a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa871daf7d5ad8097fa20c39ba0269500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117beb13dc6df2b9c65f14d026ed2d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f273953c80520dfd0790744aae065c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5abf1679e1f4d1ae5d77551302b2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa790c46e6c7c541d8193f47cad064504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5953df828d583d18fe1ec5c531242bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b068da99ee0177d99a9a93b2148fcd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d1f257649670c3399c58cbe1108fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b370a65f4bc285f4ea67139c49097508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3bd4faa8baabc03301f379e17aecf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc894883e9216210f4a7c1b868096f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07056de36f287a7d24ea8daeb3f06c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfa43a1c2ea946bbca6f0a14e160d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281407cabb84618ac618301da8f92259513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cda011a89a343f61d10be5a03db82514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbdef07afd7ffcb5a2f6d0d71c0ac2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1c5e04840550b28600a1ceaf0c2a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bafd4098dcfe6a11dde83de0e45d01517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b7c0df602faab0e1fd7157a3d61aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562687d65a51007a6dcf41475cf62323519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d830c90b79b9c9dfa8f119f40e08a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22450ac4c3f545807f3d1b23d534e791521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7801aadc86151537a95db281afc7b18522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0868e4ea81d7dfa4e499b39259c4b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246fe7c04b2eb61490abfe64df2a8ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99eea5a7d834fe09c56739702c9bb9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389c2756782fc9a4d82cfc33a1296b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecacbed432c1bb33df5fecc8791073d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cb86adbaf75d969b2f368768e22a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eef796eda59665611e62fe172821f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3244b90d2e0e35f0ef261d7cac15d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279b5011aa2262833fc0e2c80fd8845531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d49548c0a0f8f33b0d1c41e169cf2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a452b46e7040f659aefdf0c407bd24533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8affaffcc0c3304652ecfb53b2f31534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976b00c85083c1f9d0037c2bd1a853a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bbeacf5fea195fd14fe75c4943f31536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bab7997c7733fabbcf8e9e7513b612537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9178089fe4bc8c26b98f5e7972edf5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eed0e72d2cc6985872115569d2ef3f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd6a798b8b56ed50fe783aa095ef27540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd961b553d43073030e8d021d523f050541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a38759a6e76c67959cd5f62200fe2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a109827bffcf2386860f2f1ce9992543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c082579a8aaeccadd7190a4e1db6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6839b35b1c25274f049f7c1fc85a8c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff28d225b46a50f1bcf0631b83125d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e0ea02921b0e2494833dc5c4b8626547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa4d0d808a0552ec7a536607db1422548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a185c8ea7b9ce7300b28d1dd78853e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650eb58ba507496bd838c5a6665dfcbf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cfb949d13a5bbbcacff37f91f3c76551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e7ef0e8d49723b3602e406be99362552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa62679b1c6290bc1c2c9705b118a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388eb4bb51e63a53c81fa37c2ab07b03554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427fba94a810dd7957df188e96d7aec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ae105a9058959766752e2c9ca7b2b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680264049b498decd999baf682647859557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404bb773cae6bb884cbe071c21f8c7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8424e5d7509997cf3baa04c008b9f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f316890ca6c08f4cecbf3d69a77a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66f58fab5b4e64aa1bb44d4451d028561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cac52fcf00cee95676b2dba8c2943562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b998b4c041e8138fe5557b45ddb4610563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dfda95776f51e393cb12ff20b9802564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666aea8a2e4469020d5e564131de95f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd4eab749842a1b80e0f40082835be566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892dc0f59954eafe418ef0985635c5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3269e90f3b0020c9601a91f372e168568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534bb44e03f552ab91f3ec10379d229569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd10126b562f9f42ac00d305da5600570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39e278c219acfc9e0cba3fd2ecb726571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fbc87a38d9b80feb82d5532bc2643572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d72eb0ebbb45599efb53b5b38a9e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ade3e13254a5716a47860d05c2980574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf117c5bb6140362c73df94c42347b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30589a7f858f9b6538df9261b9c26961576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617dab2b82ea868739770977f24b4e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b475f82e39ba32e1676eb5faca3d73a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f60a3a97081e521c13c34216025ba2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faeec59bd523eaf6c48607ef84e2ca0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76503595cf67684d2864b809b9b05b3a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5650cb40d5ac4cb4e7c496f75c1dcf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e2e49f06765ab93abd3baa7993f67583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed4620fecae60d6626145c56bfcb8e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f0886f6e063ff9e5d6b2535cd042f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb341898cfc7f97c0b369336fa9b7d2a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cebafe5f159a6999678665c885beb6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757209dd03a0b83e99ee04bd4e0387d7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464131adfd643e06e71aed254d55b3b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e01a8ea6b094539cac5a019f1218f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ecd45a3f6f7b4932c5ef2cd2139ed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d613f29a38fa68627d686be3e7f04592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca57efe2fe59e7fc2ac925843a4965593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98566710d477d9cdde0861280c3d0b57594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa96047c6889a92e72cd4b5b2860062595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e254e20ff1c47fcb58f5cf681ade5b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c2317f5674389c55e77cae61f894d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b15c2a3379f6d5497aa00ee9a14fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64fa34f17ef00b34feaf964a04783d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429e83536383beb41d2376a9a57d11b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31158ab5cd7dd12447b643451e21e681601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f199d4249014704ac9253c1e409c41e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a301864b019b220b6d51e2f8e13ca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94deaef919092851c02b7240838981a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ae1b4bb42b9c4be558ad71f8087e7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77527376cc7a40425808f10a3ee68c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d0ca43e4551e2ed02a7f45e6e15df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb53852b6adf06f4a6b36094c802f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef3e13fae640ce2daad00101198a18609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59cc0ebd5e640d9d259bf82bea8987610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0a7ecabe79d3a06bfb0a6b3672f20611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab850866416884273892b786a7a2f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7e1e8af0cb50afee634b543fec5c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe1796ccf6a673d957b363d2909f02614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10029140338ae227746ac825192a24ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc336c79b385cdeaf091371bbff2e89616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffed5ef82002bb93b447269ed183691617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8d84c184e19c659d47d0efe28b62c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e4c33f03d420f97838693b3a4a7b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c21535894f649b388cc7a8a1c56d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cec8414e58d3326396f0e939eea5b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21372293d11b69d7ae1e0eb607b7decc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9aa334c0ddeaa524af2cf413e2eb8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672bfcc813f4f63da70e8daa3dcf2f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d048c854f3fe3f01c4a80bc637c07bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d53b41f50b7496a1ae821c6728e3a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e76b736f0b2c9e2fcbad63278e575c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966aee6fa3a74f2f4c29c9dad61d173628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0193ae50169e2e88922c55127cecf2b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9110f500f0ac0d189a5254cd1f1a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bbd172a481a2d9df34c2d68e4c718631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d80ad26884946fe05b6e2936cdd7cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d8e68543167b5adf75d960c108bd8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b5b286489f187e58867f11e9489af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606154494f950d141a7efe9f6d5bb8a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbbb0a1384e7339b9c0637e24dd7fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563cca345719394eaaf7b7a23ae4735637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415407ede372af4ffbd5939faff8720638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6fe33fc081821d7dc1b656ede1b0c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d20942a780f8e9d25831f4f9e0cd98640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471823ec6737be1be0009cf9cbf65e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95501480bb962dc61653ccced1003530642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea64c9418ab56455cc8c7b8f0723f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6b828cc9859aaa2813b07cb4aff04644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb99ffc86f2ae118216f9dba8c8aa9e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677ced436e7f32c9f0c705dfcc2c23e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe89e9a948910ba586b5abbf37627e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dd38f0c30faf58381a1cdb5951406648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c95d92f4bb6cd341b3170f037f2a2f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3c58df785926ef02a93dcdcff36e8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541dd45198acdf37bc05bd2f9f90c68651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430ad9896bd56c0cd6383b59683654b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1bf6baecb287447fc665a8555ca7c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f9234f13df909a018d557dc706122654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab936ef50b7698f3feb42be59cf2034e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4b34f88a752768fbb0a4981fd379a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d74a01a31674968e964796aa2bf040657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56438803f6b6c76665fbf9b90c4fa962658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27eee81acfb38aa3c9753b5c77b25a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d3a98f2247fd6d296e8cc89582ee2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e991313379fe0a540569b554d33f7d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21126095756d970bb8266eabc7986477662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff8fd8842ecdd0b487202da702d911663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6c7c4c9111a86c977db4594e6505d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b654fa620e4600f336d6bc00ec0128665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb00a0c50e297f6bd7710d685c7ff7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f78247ab6b00c5475574a73b838fe2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a746c3897c4f4b00a767c3fa91746668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e826a7a3a07a042a1593e9f8fd3bb1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf5f80413415cad15c7be411a9587a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824e21fb22d7b266dbf768e52104e6f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b20dc2f7a736d239be0153eda2214a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a729289fd2231c96dce865b2d36278673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce34cf861ec132e229c2943a1bbf8a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3107a005cd8d81f18a8f5ce51a865675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96671ce0d6e4694a54976b0049a49c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca1e89c6760029ec82357e31291a40677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c0c342856d91656d4c234b45e55c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55374d43c2de872d41b2e9da2bc83816679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fefb55fd870b15d476a4dfc43e1fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58404c90b12b49e14eb9edfcb249317d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33844f41a2ffdf7f0ca8005c6989de7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d235f25102ba896a44a4cdf7a13b667683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd3afa7191eeed058534cd6ff9566e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af450d747d09f84bac195e4b63f42519685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239c0dc3cca007d742eb59930be662f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60970c87e10f9f11053f436576cb040687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8722e5dd30b81fb516a89dea0ac33f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060b6868634b37fe6059b4c8d67b743689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661347670caa2212691e25ada97a6585690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45808bd4f27f658aae09f7b21fe98d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33761655a7948b4142374cb5e17aeb8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa32f28a23992b922cad4308983f891693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0443b44863fe4e510c53257ccb144ef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35466bf5f2c1ea29dd26701976dc241b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc185fba97f86095a55011774b7b05e3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979d6b9313781e07bd882ca43bce0ba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11864d9d9826f43f4e34f4306eee1f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29facbe8a6ac55c9de2b1de93e537db4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852aa6209fbeee858b0aade47617b5b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f558ab494b38a078114a504ca7a65701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5862a5f561ba4e0688c89a07ca3ccf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86701e361ec0a907c9b620dd34ced32c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595bd5be01a6b3a27898af7e0acc0c2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eac00f34d6a689f0c9cf392e94da5c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc83cfa4a2f94dbce0b41eeb8da365706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc042d8ccd3735c9d481a2cfb88ad8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301abbf8a425fdb3fe25cfbfa5f8a96708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3d1d95ec881795019d5ded1c2575b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ef58f43133a9ae035d42e7c45e39c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688445f4624ee8114bcc55ea2ff62b9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce7fc842b8040e8bc92945964e9fc1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d4edb15661284b0c6cec49ae4786c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250da1db3f84f4b01ed5340ebe38dde714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a32b9b31a481aa0a52f488ecf9b2b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83153f2d5dfdf576edc05e0e5db47157716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca272db8ebcaa2180af685bd28b0cd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460a2ad38ff7016fc2b8f71b51168c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75250423fe2c5de910f8645c4ac0c48719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1924fb1453a566c28a619cdc2b326a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89064dbb92a2fbe92df112d89a89ad23721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6b6c8df88628f55e24bd8c241706e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb558a1a9319cf883d281f37248682b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed9afeffd68c39d72c71503c6b70cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18d62724cf5e11ba04ade8e38293b4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62a6a9fe9d172b5356601e9ce5cf75726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34658cf1d88cf6231bad35ec7367984727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2804cd040ec50adce371fe7814312c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf666854226fc330b6b59b919d7670729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05c2d3e41077d170377efdb0591645730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7fdf3dcca5c1d4d332efdae495f48731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db681b0b350304ba0ce05963db6989cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187b2e53efb2d8d7a16242fa1a201ae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de418707fb11c2582135a5bc3f6a0e99734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85215325a9cda838941f3ab44ac92b97735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdd4b5846fbfae125f30818cf84863736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d38a45b3a747bd8cce8edb0c35032e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f469f3534c39f32b0ca7be851000da738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e10adb4a23afa137703e730e6f1fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf47bc6d8bdba4416fdecc7625063c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a754f71a8170267d46e972cb1a5db0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1a6db3be13331978d95ef3d710f38742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d39d336977601291ff3366715f4ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa18784181fc9d77c06a25b75e06f5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94fb98cc2012fd154260d05cafbf43745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa3d2e31f96ff2421bddffd11f057d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9900085a658fbd1564f196ad12859747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbe7543433f9e47ae684bd7a8225bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172abda5cdcaeb64a9ca2e535ba1c5ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc65ca4cf867ffb79045c85223a39e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d75b025a966e1a70670c4db2b61b2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31595b9c1f6713bd87daad711cea3675752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145597c8bf4803dc192bba0aef0c938c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1556e6243eb3a1a8bf19200a169871754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28302f3d098b32a55c3d7db7cfac08755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0399e5ae18183ebc9247768ef1bd4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceefe92d42000ef3031303f3909ceda757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e65198b3c26f1058ec84b24fe12ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc079f1ae257ed696ecde2ef81777b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>