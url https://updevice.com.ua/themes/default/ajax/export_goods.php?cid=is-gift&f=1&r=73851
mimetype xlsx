--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722af421d5381d8e08b53438aa43d9f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abb44d789c9680cb289cc3bd1f60bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1f7ea34222e3cfbaa9b027693dac93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806030a1b8eddb056b7164a97e5397ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7204e0103f3867ebd01a7eca4c3a66d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8f2ba4934136ad968c119dc2eef3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bb7c0e342f35c28ff3d91af51b7ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6050c615848c2e61f9b9a89866797ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666be06156ed38249aa874d4c5f55a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcfe45c10db0d2cd522a31b5df5b2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd58625f5f6ad6717196e5e1d57c6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3a7f851d34f537fc19db6ca4f8fc712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fae731a79ef8db6b952369401799c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbe233fd81a69268e6415cef1c1ba614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c41b3a3c5a0a07dc05afa83a995aa115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5504efda284b09e54e9084b1142825d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baf74b49bdff4bd8937aec634bb6ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03956b9022569c8f5558847ee66b7cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2500ba141e83f3c5a898494b986fc519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4dd73472673069a87f46219457ee220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fb14fe9fcc3e6652fff1dab1bb4b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86134c86f7bb86fba88b3a69621b23e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0660ca71cbfe4ccfae4ed31879fc89023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99832353ad626c689cacdda8feda97c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d13f48ed392f59b80ebd6fcb46fbc625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77564e7d09e3ae91d3582d41fad66726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d6f3ef575dc0f007397d5dc3c010727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64855610920011d672f47e16d6bfc628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f3e2e84e4b7874c8b5d13b7b8fa3c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc89ca58bb1386a93a4687b24fb813430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65580083846cd17341ce6ae794aa0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d976f0579c2d1345d11c67f172992332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133384b8150f58b65aaa2163e1532cce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867fc2d0422779a3090a33af71a0b4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595afb584823e4101c25e0421524e4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a3fe289c1e0d331d654e779904d3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7434bc01eeaf52391bce6560fb9be8937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219368a47d89cfc061e8c2b2104a05e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62760166ad73c363cee1463dd9174fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa44080cbe917438c65b01a9e375c3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f841b05781e884fa7e95304f51c6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6df0176a61b387c0e72465b6370c8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ec4be8775fc0c802c6fbe8aec5fa643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27e390427409abf34418a1bcee1b4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd45bfaa34d44c5ff301820e482e4d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5814a60c4263528a49e40170bdf564946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb475fda3649bc090d074ebcd0884847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd37d1a5b1a1bb5a6e728b15fb219b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a9b9e8c719798b32c4394c713881d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc988272a7367606312f287bc9be192250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676ae691c403022f659c177a8aec59351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4e636c19b346f39ba4fbbce2f5cc652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dc9d68bbb00cb06e5622a8c8c64ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547650398dbfe49ae63cddd0f447b1f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8883bdf03cca3a9b6254bdb110dc9955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508ffb5456aae05e16cb8508882e59956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4756a458bb82f4cc69677e401fb37957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d8c85cb3acd01ec682bad38c3b38d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d425795f92a43d21c2bd0aec2d0f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb064d160febebcd20d160e0a5025a8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a3d580545f8687dd8621efcedae1661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3054fe8ba7f72bf9fb5cef125bd5e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0216c8d7fd9d8c7b12881e17a479ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fa1b2ed4b53091fab6b9e8f87ca3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9c8224d0379816ad4b7cc78e4879365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546882e00c42dc7a24c9d1db359fd55666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842796039abe91c194c24adac6d9f7bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd88007691de1e8d0a7a66e377d43868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2143a1f096970d5497892afa77b7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59976cf127f2778e82df26163605c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe32fbdae5d37414381daa5488efb571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d6685bad10765912d0b77fb386b3272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3daee2b67d9019285f76143cef9ed573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe994dd7679e9c339bf738418dc31074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd943ad7d1e625add554bd02f39d101575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26014392244ef2a9f6cb60d52e896d4976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4641f794866ae22eb298110453c8e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeace5a539b38cb0044605c25d66ba178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817b6c32418e87bb08823a3ae776d9279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4469b5b60c25bc80f37285bb8adcc680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5f84fab6acfe9ee14ff5e9f8bf9f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b54dfaefbcda1bb805c1b59e75ba0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17756d27eaf95b52d838a6fae927cfc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0367ab474d85192256064241a982084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588ba0de0810b8a7b7561a9b0bb240785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cecff1422baac3e8236c17a9d2d3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90672dec7d88113f50d9c4dfb1d4f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b9f98abc5bf7847efa3afcb6571b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e1c67461ae57781ebcb340eacef9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f8da3b8b0ec693d79c6a5bdf4aa4690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f293a4baaa4bd9ce2a1883ffa4d04d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d18a097703d6a8bb0a8520d33891c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da919d2a8a24e98366f01cd907483193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da127ee67019710abd2ef95d3324a72994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da88815a299f7b206aa1e4c98c6fe995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dff0b1af36a24ab1a0b96bd22d49496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45247981654a708724707d009caee497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cc5e93bd27e7b553fca44d675e60798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b82897015cac94a86d8f20bdf0207899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721bfde81c9ced8b6a2425a1eec87ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee7782288d4dbb34415248fe7be249101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633b9844e6f7576d93e252c6b701c62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07047e908b511be15ddbbac9f7473c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31672ad5ecca6dd8517baa072e9b0e35104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6698ac43f6b83573495c31c60c472e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13a63eb427b16643c3e6963b464762106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385257ab23c2e62cb726c7e0326e476d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b916b7393a418120516499ae16e9e88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4802f25ee228b8128db9e527c7726109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d3e1ba915443e72fad2ad8f7cd151110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cda3572fb3c0bb764306975d5245b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a92ca412e95607fcc35d965323b13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b8315bceeec0eef6c1716bf5d0cae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746b2c7c43925a25678959888f7d436114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393a84bb53bdde9298c201b7e0b771d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec0930bb8d4de0a23ef821d6b5de6c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041b3f95a024d64c7b1bbf66befa3d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb78116e03bb10725811a920e2bd1d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac731e110818764f9a9b58e9c63a12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d907d0655e36e9eaa60ba72fed8d2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c270aaeca75af1015fbc523fbd1fa6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb4e4703acae5710bdbee9aab9b9c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6e15fc26cc915e4866d5764a982c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9b14c3152bcb3b59b697779e918cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf184656a0a02f2df9379f33ea4e42b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef91ebfe67d3a000c2c6b6429480a02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb398c34cd4c56349ec24676a924c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a2ffb7d3895024f629041b34ac1da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9414fda540e1ff008c0a4f1a07b988129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5a6a230970b1becfb1cae1488c98f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e8bf01773ce3b718b071cca51ad9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce148b4d82801c5236c64cd1a8e477132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820aae4898d9089e9df7d01094de16d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311fcc727b1905a4fd4fb52e5b8e81d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dabe933e42ddadf7f9fc5bb313016135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65d7db9f259aa40a293d2f7d57c37e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1ee644db0e8dec16534e6376a8701137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b882a09de279a72ba11231ec3a91aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d73d5b58d984622bf772b2f7190c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10e301936792c9f00cd7d937b9fb6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3aa398c0c666f8685d4cec1e8cad8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d97f24ee148c3698bef9c088450fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a95ee2b56add54fdf534b235af9bf2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc5a3ace2d7f3a81e35a25a256a672144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f30d80fbf0d51206563d1d3741cc34145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bab3e824779486393f76a3e216881e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74d618204a76b3c76218996b265115147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d145e6ecc078dfed2134e5c9b3195148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ca8538ceb0646932229d67819cc27149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709121085ff18995b71440d4eaf7d1ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9213e7a55c220c1fac0d7b637d51f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680096bbe45d7f209cfa7b28e513778152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91540889d1a68ecd1b2fd85132bfff40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9e2c212920ce577eaf638f43f3ec5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83fdf2c97bf57bb927491aacf69485155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c00eafa21ae8551ad62d017b428caf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bf2f89129e805ade198e9cc0799d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f84c39cc520efdad5e7fa793a3a0ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b743e382175fb1803ef4c90843a24159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992ce84e8ac207da04c474b3c425860160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7e6567182641c46b929a3ca0a03e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3ea38c1d69f33762cb6ff9f989a14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1c5e56e31ecb9d94a1659c7f41473163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd298b1b93f98b9afaf0938a38e6772164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d267e72aedb03fa18bbf17f872595165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b707dba69eab6b60f604af08f46de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cee9f2ae27ffcfef4883dea7a0970167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1553f195a18c6a28fe9a4c34e550b82168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83b898af2dd9a3321681bdf865e784169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150b7808faedcd2af7fe6184747bb53170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a17644852393edd1e714ed95db094171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3b36bc3ae28217e8a0abc495e2379172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e211e2557eefc2fae610211d39b184173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dcd2587e1cd5c7bb897632c946429174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fea3a8d1486b0f6e94b7af130c23b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0fc744aa6c64bbbca023f4c183924176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7320883508c682449fd8f713dd32ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fed0fbac2c3b4080bd27ec7d02d3e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7fb9585c7f66244152ed39ba680d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352ed53b288f6b92995b6f7ac9f3f5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467a360d936ab14a2a95f0b6f8151d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d683268b26792c63e555a9c9bfbe4ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a31b434c9092d70175124f5be2c9d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce35f478100ba1799c5016cf2bb9c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cc02a1172d783dda81d1433b426c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f2e1f068e1579e70b49e79ccb3422186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a460b5480cfa8be8cf3575983cb8225187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add99ae94074b1b30d4a7eec0f46f2d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d29b247303e9c38c287c478b5a0b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2eb5a03d70aaa17cea98e423a26b83190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc0639777481130797dca0ac819913191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657738b60bae0fe7341f07634be3d76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f9da2c527c9c808872c3a0675aaf7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a44d33c94594190ad0809249db2126194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42630c1314504d458d1c301e0706f84195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65829f147a43bdf7d7821745c1dcee7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc169e12cee339db2b42e49e1fd78f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5117ec5ff312bf38bf13d36a649f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9a86bf16b63ff91323427bfa6f425199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31276f044533cc08170e6717be3767200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4117c1bb335f3a052177b9c1ba9d571201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3703006bba84b26af1bfeccbf3cbce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65fae24e12153a0042ef53b705809e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77755151896fce3eabf35155694700da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37740e0986fc75d47dc18e5fb086abf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850c408b8db99e46fcf0d24091e2534206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77005a19147cb4ca1dbd548689a67840207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4effcf8eaf678f0333c39da14ff24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90ad7d2d398b22f28f72ed5559c494209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c432782ea7e37b0519b9d3a111fa61210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7f2613642b87c9a478331218ef371211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007fea0c21975ba4aa684d9cfec7a83212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8275a05c59936039148b1f4fd595d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be79e3944aa7e22ebff93e45d71504214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9678ccd89ed9768e1f39b769edf546215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6172f175bc6b089ebdda4ff321df51b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf929de7bc2e121ec88254391ec5e35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a3eb655829cbf3098dc76d6e1dfee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6901edaeaa743f852ed818b8e95b6da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112fee7dd3da370ce7fd71767f17cd4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597bd90627000689676ccc8552315f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191eef7cb70752b53b84ba6375ba2394222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e79ac1a3c51cd68ec3188b4bd68a67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af54ebfd0c38ea36fc02f639d8c2cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1d01a7ef2d9a9abfb52fa26ddbc8c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0af1e90a07e318d9a3bff13a15c651226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a461390d7a23c46c05720f0c5a250227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aad6b36fc68bb5b212eccce6e0d1d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d61403af951fd668f8b87863efd401229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9c99537bf90599aa3c953a39d8b1d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a9f855988faed81f11703d41d27b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4e2a65ebc0de9dd28ce7e673159c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5e87ffdd26895da5e64c9c17b5ab9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463ecf0ee491235ed4c07c751f4afa9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271929b24bcdebe9ee3f5b3512e934b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e122ab4f71d592b60ae3c0a3c123a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b34621a509bb7f81eed1fce3e59a60237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c5488c3d90a27876139030c3aff90238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1cbcd3d0f937b213d760363d1f2f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a129faaa703e42762c6f8edf9499cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465e1dd2718c9733aac5ae562e960ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a91eac48ce6b1dea710cd62305381f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0174283834a3a9f5299f523c216d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c0e0b1b935cb36f18a60e82121022244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54324b06a2f9184320915e20ed1df2b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53462faddaa2826286eb0b8a1e592752246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345aca88474a723be71cd88ab44fe186247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc731f281430803b7ac9a0e41c01f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c478fd649ef3a9ad64dfdf472dcff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266afe5a780363d05bbf36a9fc50083f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e1637076909d3910857ed9722c809251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb28080739b3af084c95c3a43ad499252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65d4c0fbe8bf4092227ec579ca8d81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de636a07683adf00cd89ab8c4f59d25254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8af07cc1487219cbe29ee6388761c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ea645ba507b61fd4bb5b39ea8ad87256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60e26714bfa429d03ddcc79442af49257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11b108f912a10be466d41a3e8a9ffd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7a917934d1c4976c9959ff0610c99259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c919c71468f5c9b770d07f6215a40260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30676258d191b08799c188addb719f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52400ef4fdc641c2523cbf1f50766d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001863335b5b3a3638eaf91eb2ecb7db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d25721dc8f33d4d851f8fa5ec711e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876e54905171539cf73acaff41c15c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037d5aed47ee293643812969554e04d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bb8550245d7edfe9791342de1c1f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6053879b7aa96702ef2bf7a6c84e9c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495cad1a219b083da31a8bff7d5dac7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5a251166b8a6376dd270f1d5850a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3981ddaa32173061f7331d3ef734b1b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97782e182d7dcc9e1f040efc5919d12d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338be42aed41420de710ddcdf58baa85273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f5e672635506246deb0e144331abb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c7826e01375ec8f451c93e02abf54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667237c93be60649440f156c8d3c1c87276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31730cc83a2b096494c8bd3d8e710909277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630e8d57db89f6eae1f2a98165ff95e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0772d4a1f079c2e062d01e1316d0387279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b343e96a4632efa80464a637efad907280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c82b813dfeac35dc2f70f4e3351c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b419b6a71e3813bb38f4ac1f9c61c26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a74b7638a272f14d7a92856995084283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be704b5bd1259c6891e222966d6756284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b0b0e53cf32d82e39db9d0fc80187285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd36e9a4b4b8b8c24e4b090c1a9c41286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada898b9bb1c2f5376221dd0fea2a86e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68440e9a8c4db6c4877ad463d4ecb2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddaff7cb7f6cc1331f22b10fde09dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5489c512fa71808fd6db1dfd609fefa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43412cf034651394fabacae4e8a72dc7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3d390e79cbc9f67abbbfd639bc241292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e98132ecb97b4865e24f53c87e913293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f328d9771370f0851574dc4f6fba0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3666d106ab1b9b7cd9f2e4382dd178295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf98025ed4ef7c1bdc4d8fb0411945296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ffbf56d924a00cf8998d9b9108a5c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bfaf17c5c6312365e756563246c6d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf2bb548e0008a379e0997b182fe64299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc4cdfa294e5b3e666faa8209bce62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82ca49f8258937b81a574074c59dc7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d40ea85c1b5a2ff4f244814123ba3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d4a1d7c868540660984713f52d6a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c391e6b5bc95bf58e027a3be193e980304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d65f3f9d010ec80f67f9f443ef9d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d444d764110d625b20425eb5deafe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c53e3706f763cf96aa9189b7f3220307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e24d9c7e4b127bd9945eca92caf44d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5de2cbfcdf58856fe312e37b8988ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8d3f4805961d90d371ba658d4ad68310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e831c0946865fb023a30b3022244ef8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466f994ddc7b82074acc2b09b82bfc3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132bff3e12102060b78509a60b6ee42313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f629c443710d38a52da610f0369e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f41b0b915066367b62df041e40310f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b32fbebf051fb7777207ec470f35a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72328dbb5d84c5edcc54a0e3d5532001317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e112372d9d1555276a742016bbcc6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c97e8bd8def8cdfcf6989a93fbbd86319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae961c88fc024acf03b7911462047165320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5132def44ef2b3705585ac7346f2f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900b2d0c8963c6a9d02834ec790510a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66e06bad30655c433ac025b491c090323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ff9141033fd97b766c1050e346c8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfae570b6bda05cb4a1f8e2e6eddbc8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef60f02b208725cf400cb7938b39a80326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999311254156561ab661cde09c1eb3ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73261a738b288afe2dfddfd72a47fc49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c226af3d54055edd2c350bdc3b76717329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1b5793b5e1e120d00f5de47893b6f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619223b855052eea7efc94f12bf7c83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4206a19b697066343dafc6d679ac59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06e05174163c047444496966b3bc1e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783516c92bc328a02853a1d7b281b42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19d2a42b914d57e765e80b61be56d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418d533c23664f059a87edfeb94e157336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58f3e78d7bf6f962134bec2f1ab2cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2369376632ceaba34ad2ad8ed1cab8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802b6faa7d625998b8f59ce51694e50339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92419927842aea8821b3cd1e37b5e32340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55a369424eaeac0c851069da166114341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b86887c633537a0aceb4814aa9cc3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0c6be5b0c67034c08c3abfc6bc4e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159028ce580e70aa62a59d5446cb11c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec23cebf6798faa748392defa0d2f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8af17bb2ed0b4c6928c79777211356346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f2961abb0311c848bd716201f0617347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00faf3a5c52a2bf9b9094e2d7fcf41348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40117cc01dfe0d85d36f8b20cbf9b327349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaebb4921f6b8ed0734c4b8de73a64f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d968b65b950bf473c334663e3471c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5b8cd3e43504fd09ba577066ab0b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df8fbebfcfd0e64e8d72c09c306609353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ff5c4964efe4c242f6047195b81ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df347c9ee49f2e8a0bbf7e981afb49a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47253a63a28a49b921e6b51f4d5a4563356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b8ed677ec88d65652aacef21037b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a34d249d8a5bd829bf2e28a53ebe18358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f772f75d815b303b26f152fbdbbda359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2383092cab9cea0cdc893bfa25d222360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87e07f1c340e64a387fdf2630358c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c402a8b88089e56e078c766ab2e7ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cf36b122376004de8ca178ee471b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e430160cf2b230c818210a5fa295bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26582ba72bcd8d6a0d522826a79e023365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6cd50c59fe376bd874d96f74e32df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b9180e0cb7e94e01b67780ae9dd53367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d639a9d88b3e6abd6537fea42dc2aec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1ca976f0983e57c0cf9523a43cf7e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14a8ac92477062cf05826ef4798d8b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d896a80516e74fe686ae114db0163371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628bdd4cab5c7a2ef032644a7eb8f65372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a4b5e607d6c6bae7240185647c8fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc08405e02b932021e169b212cd72b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0ea83396903c48da7384aaef2a5df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b967f862145ff9f3403bfa44a60fca5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b22fcb3f182138d93821389f920e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa099d39617e1589a4788203a908ddc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56283ab6901fb81eda1d76afaf90624379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921bc67885b36eddd27290b611e349e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c221d57b488ddf4c030fbd849cfa8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67552d23fa7e63526e223a23e36febd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0edd9ca91bd8eba1a005fa2e771e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bca1c579a6e7dfd375da5293f69f3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fce03006837a6e404b9f3383ded43385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead4dbaa3ee2497889ce5f63646d54f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b5150e19c7fe7998deba4fb1b738d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae0265df2e55ea0621333b2f487b23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15249230d68e309b939a1b531dd6e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef680ab84e9aac5ef7548356a9c49ea7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b45f123312e9c44bf01b59021dc12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae2a7671128a6496a76ecebf6fdf73392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6da58b9146178058fdca376bfa8d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97056b0e5a3f0bb99375de944992d1b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13db43bee441d5c08c7b561fe9e46bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229e1ff36312580af9979738b807932396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87062710f882596068be334fc2459225397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a002afdb9384c578fd4e407dde14a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be5df5955a349520ae7f4e8ccdc36a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc34cbe95809ab0d4eea7d96f1b6d3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a156202a8f1c699bb8f2f55e413bf6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091b27303db526dde727120d623e403402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6148bd86ef834dacf275e3292c911b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e313c09c4cd7410f9ae7c6d8b5f5458404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe9a2c7ee3adb8c3c3123d1db73034405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd45bb2af1a603fb254960581f7af0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e67c2008dc476935e0382e2ec9e1d4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311d2e0c6c205b26f39d31ac7c16fe3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27eac42cb0eeb90fb3666c808e1083d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f4f94d0ce2edbde5d683ee6088609410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8409cd801ef6fb9d744dab73be9e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c5f26dcad3b53379f65ca4ad90c48412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb904db625d3e42a35f2f87be8bee16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aafe761a288fe19abc668c2446c84414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81d7ad970afe8d084e4c43954d8612415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d9178660bf044b3f637aba93a5872416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a72cd22f2347a47af2a9334f442804417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abdae47a7419f462ad006090af7fa1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b79ce631b1514280e4d9a71389657419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404865eadd01012d31ba7a3fe3af8a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca9bf755d10b75dda686f02da744da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d49428b2b41f5d403f67b91b569812422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb924edd0cc84d841fdb9e49ebb77f6d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1446d3d929552f8d41972ae642b3de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2f1fe2fd0df29ae77ae0073be81d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54028113dd468be1f629f5926fe291426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad55e72563830a8a7e15cb411b5fb60427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a730b6fb019d81e8a94b24ab849fe0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695caede77db58ca8702e848ec1f41ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4137168d8c829950917f018991a8e8b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566e8b9c7da09d60bc538a486703e4b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191aee226a1840e504cae64807baf11432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b381934f633230c89befcc6c2e458e3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc40657fb432723054207f30b8131ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7e3cf05590aa3229da32fcf1d3287435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4565c31c0c723c0a6115aa28462e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39f9874173abf562cac91fafe1ef2c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902005110e752d6d5ab9518e13c32c1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccff589f65d9968e21e434e52a0a454439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413d7b19e5fdf84311e2de735967c43440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6eec71b7c0cbbec878864f67ef5f83441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f71a01af83b4626bc9b0b114ac08e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5c63596a2e40ca9d39ff7c25e7098443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f3280b54ad4a1702691e7db05bfb7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61431e945b66215cfd553b851db96031445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ae2d0754aa2b9c596a2d6bc9def2b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572dd95dc7a223ae8f6521c539a52ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee643700d624accd091609df5b6f14a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e00767a8bb9339a7b42b1c45442fb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6765151bb993ff31127ecb17fd194450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855221199e8e441758216d9b589b6c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f437b34515917bc3dc03e824d7a2e08452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dbc0204662f6466981fba31d787bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014796278a73bc3f3bec8d2dfa867d8e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b5dabb94595c898c9cd0527721a56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43d8c2c749d3fb9297741d3a3a6837456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309638e176e5e1c5ea314b4a0d22c019457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d367465cc0016a1ec0eef1f750c22d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeeb091ff0433a283a5bbcc7cbc7ef7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39930a6412ee531fd706ce66d36413e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4a085629af1f032f4e3fc52d1b033461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd4ad2e47733932656d87f2048ac9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304cc87a13f1445f961e7ea96303d04463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54def9aa63b6b298b1de1928c35cbe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6805ac041bda4a86b3906b6a51ceae5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b9b510a249b811def336b134b660e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099b9fdf62317c09f5512d2744a9230467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc1dc04fd5bc42f111e5d18cdc9a9b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa7f1b89014fb59ad8ea329efef170469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d23e6184c33c6b8422634f4e4cdc6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a792f92e87007328ed433db55bce5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47d5b4adb6522d957a885dffd88200472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c100615b971a1f94a72808f8741b66473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab516d6d48ca85ee86ba72ed561e97a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c3e6c9cafee6d3e60268b2989d4b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0dc0dd6ea0770d379623ccdea8036476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540cd80748ef01d9da944bbe79d3295477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c139feb04c29b2ecd173b9b683ac13478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2e5d657cc0c4e01cc25789f32559c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c301edc89bb96d3c4c10a3955a37f9d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66fa2a58f09d7b4aa8043d6e4bd2fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1728dd9ae82929f0698b0c0de4fd68482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84f44e8299652b8fdd79a9e70affba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60f1998da0f22c0d5446bcd8e48b81484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230c2126bf81b850d4d4df3311e68fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925440cfeef021e46e0b1b3943ca41cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339f2aa007beaff3252c13f71b5969d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102cf174a0608438e49f81b8b9124fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2149126b7918d92b7a633e30485e80489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888be1a5c6bd3d3b01cec0ad08f50a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38713fd50773dab95a48d0fc69d2d7c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7800324c271338145e5d8abcb9ecb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accaf5bc0a10c67eb4b23fe77f37c29493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e356d4cedbb1f34803b7ac8d411a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fb83d16f69cd203868ccbc376350b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4da924a24c90df9108baa86278cf8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa44823d5d30ed2763851df7b009fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2516ca2a7e180afe1b860fc7d9147498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af07d62ecae36e8fa63547b85080cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802f09740884c4010df1c9b70587100500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e69a16660dd4b25db182af0aaecf02501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da6388cc64579d3151fc170a2cc26a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b5f5eaf51bb4b9e8158df98ab120a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b53f5d020726fbf130661f1671db98504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff94ec00c447a6305f30b38e43afaa2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f64d11fb5913db9d1f9d307370872d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc305392dda26c32c896f79aea1a6f0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78df8f71942ab8f87a85e66b6670d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba73d8e6e3bcd85818ca7bf9d378a54509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e78330b1f2b1ba974b110347c2638510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09a97aa9353beade0d6fe85035e528511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a204f7fbfa1f59cc743ac200bea896512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a04d55f4a6afe03aceaee65659aa2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeeb62f5d6a3cf4e7f58e7b84d39848514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524a6ce5ec8b887cf0545060856b413515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554a26630bb673ece44c35bc5b3e721516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e143e42c37a66e711146bac76f9626517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43df54219a12483dec4af2bbf293ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e7af70a91829137e8a4d52d22c23b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d84a28c0268ae15c9c234c88b98c0d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e400a5b72ef68483bb4f1dd80c2ef1d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd0b79cf7d4b4ae19426d8563826b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59aaa27af2bd2387de635e18324e93523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7773e7acf5f8a83757492719452c82524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86739aa3caa18102fa23cc097ce42fd9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a169cfd90561abb25232004a323b69526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5382bb0511d955b8afbf6059d383a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e591a460142fa9fb4c225e873b433528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3697e9c32d1b4d899087aeae62e1aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f5ca09cb880cc3954831f4c8110fc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8df2e824e1555a4b46357ca7a3dd9c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672007cf07c249daaa747d0cff04c5f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca70fea0ce4e6ef6bf18e858390c78533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64347e3d46f644919ea82592e4b82f01534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735b573bd08eda2bab351eba6e2ab8d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0cca363f84f496810a33a10c6d05a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1a0d14b07c27ab06361811c2634a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcae989f0fe98d6e2479f4b3f79dabd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1f64da70d35e85f7de55591820229539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a191d9771eee3578533a4fab7dfcd6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5474277c3f08f67b1a763af77de8c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da1127a0410c34dfb5b82c6ef88eba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42186f3de01ac8ffd8258daa5e191975543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acd1cdb4f4114d5c641df6fc17d3f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63105c3d086082ef926bd7809a465c2a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90a3b1ddb36d00c1d4efd0021569b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1b1eb8e87da5bc31a103cae3271ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84870005fc27ce33afd52d19b95960548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0eb0c1079d764687bb87603d6eacdd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e1db1aa2b19181628aac6e6e0a670550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ee5d2fd108aaf48715fb52e509d25551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95896c4462fd34039d89ff60f0155ccb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f0268863c8ac046aaf2bee639a741553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fafc4d9a3d416950f0d7ec97846f3e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa173f8010e72aaffc2df797e4d73b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce18f025f4e16e9951745cfd7d379f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c5d54da32317fd674821290b01b09557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69ed20ad8959ca0611ad0eef5146d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c06bab88b7e8e24e7b3f2e5a767a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa67905b54f5120d99a20e87010462560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c1a973f1c1d812e27f35cad7ecf9a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed809ab37b6a842023aadd02b8b252b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e236c87036a8901153fa4cdbe05c49563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd13284f4d13b65df33ec308dd96db1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7885b1f2d33ed0aafe42a3ed643e2e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4531b4a89dc741d2a55b23a5577ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad379b87334afb319027180d264ae46e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4810e18177a298695bb4f99ede8392568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87aaaec96499bd3aa24f4e2c98078e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f31e372e789f0f0806996149a2f2ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d458597c2822825ebb982230d55c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0d0912a58ec111f74c8e4f4f6440f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb145cc80285a6bbe44e6e5872051b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c50b42341beb3562e6d424a5ad595c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85fa57f0497668f36ab17287aff997575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cae8549e3bb949d72e3eb21646df8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6199f45628d1dbd38df845ca47dc87d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed486eb01325920117bc5a2bdad39167578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d886e620fcfa17c547336319e70558c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa578221e5196c4631bec2c035e024e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfeafa32c5c0a5465f3cf3cbe96821a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4d69736dab14555475a047345fa47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60aeedf940da48ec3c9f485af9ad837583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd0908b46a4cb4a14f39de28a39701584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70545e4e9cc17c2eb3a551f874e8d2d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c10e98869c2caddf714898afd78eb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185188c25cf5fc2e83720cb9f18a6a4e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3bffb132c3cd26b282e894f9c5466588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cec8e5d6407941c255d063c6e733e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f630374ac358a3d387e3efb5a7aa4b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f06402886289291ef631107e063a95591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b350728db6a8cb6f97cc6b20561e09592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c1e286643dc7eaac340a11a405aa4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dbea7d160e6166191bcf6f981805e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011136cf05ea28afa36fcb4fe916fa3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd5dcb08c14a5b0a1f87712537034c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfd992b4cc02137ab1a9e771c904c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e5dd28fc4b48a10ef74bb54396cce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a994138b20ad5ff6f09f5badc3699c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d97bb9af6560c2ee27259b02376326600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05a44b2f81d9ac76abba48e63ccae5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c11f04ad755b00688caed33af9db37602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5727530b65c025a854aef570297c21603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c3f70dc07809a8bcac22da437b7c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0a176742b182fbe5592435a698d74605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f43382cad0272cdb445c725a0da24606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89488a4eae93fb109186a0c9f4762484607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530502142e5720b52d615dd2ffb6cf8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e5729265128bb106aadb853626a06609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4bd5502a3c19c8f145246a2b02928610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed720a7860a34a5f2d87d1294a1049611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a090d5d62e9e12f6585742cc824eaff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302f39d74884b2acd762cdaefaf3c34613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e76d83275342b04977c2ed31736c5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b504660e0d35c1a22fd1446f9b806615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8a38b280d42044a5832773a217b4a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47ec03d930b9be594efe7889ed0ac4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053058b980c18257b3773b90ba15ce3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b052951a28973280d93fa33ae731c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e052db2b58856291e0f035047dd4e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacb780bac4660847826e3049f2cbba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfd8aca69c485db7f74a08f9e4f574622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7543b38dce0fe344821c0a94e706e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e52140c714cfd10035f5b06958387624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b329d3074ff2db361dfef79845844625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728654cc3d85732fb6508c8bfd7efea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a1682582855b7756a610b129d329d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6325d2e941ff444a20dfd742fa867bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84958fb7139686beba99036482df39e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0758d7ad869b264663048300beebaf6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf275b5774f81cc3377a9d9f42d32642631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8a54830f5f09424af6ade49fbd214632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67046ee9cf35c4bda85d49943bf2dc37633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c008dc81f78d36f01efa12070d14210634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658f26684b1683dfce7d51a97614584635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce92341ed3e12fa9a6a547e2679d3a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4949e43f7cc54d7aeb10d50309bcd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acdd2bc18dc01d904e507148c762c6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85bb6413c5deb66abb040446a3d9e4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f489f674f029de7dffddfc4bdd1705640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748e690e5338f2ffb48571d30aec56e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a07167aa91dad4d97396f5c521137d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d535d05d8db2e0a6cfb8924effd73643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c0dced8ce1529cf37b43e219b330a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a66df00eaf3446ecdde4dc0cd74498645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716ffb041a684e5ad7944254ffcf68f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e38ab8644946b1e3046ee0e9669fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8931bf330babad4d54d6da64eba8d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7d38088d15be4eb2810be74229629649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f91daa68376ea834a8425f5f6fdb8d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a31c343ba7de2af287bd183c74f46651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60409ddf26effb934aadbb5f5f86b8e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23f8137adbe7e1ff681d24bb9cf0f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91597b7754fe8400c3fcf24961678178654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ec5e07493a1db5d2a8d686d2d0b1d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a5dfcb3969954882d86cf9bc30e78656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dcaa474e269954e9978841f20baba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756629d2bfb1c8f3d77baa661c38f73658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e75087849a69abbed09f6b6d409a1e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04858dabd23b568bf3b72240775958fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a120ca66b84d2ad4cb2a7aeb43b13661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818756345181e4e5d007875c3f71bdaf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756143246d4e02b7c8abecd14cf3c7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc71ee1eddf6fd2bc66488aa015c7d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598de290312c97e5396b32f87c2e429b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d196405bfa379360db27e5fd8c3da96666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66361df63cb55e2a035e943cbdfaadeb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95cc4cbcc21792a324fb8f00eb0c36668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107aaaa15ce4edbc79c4c81370b3a73669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8cd3305387a5f4cd468c12f758c9d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600db99008bc52cc60dd23607f9c5c5d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b1b7486348267cc47f5d3b7b7d12a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c7137778950dd7d0a5856f98599e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90cc8e3dd44ef07e995961aebdcbbb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8072a6047d6df2ef87a14a1b47b32fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682f03347f3a9999d2cafd394d73b5a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f79fd09c77be62266ecb8a943d5bd8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbc2211020b714f6dd99b0da0cea4c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7a54a9b2068856dc373e98817427f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0fda83d1fe5d1e4008c5c575b4879680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3228ca6a16c905f378c4c3c35777c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ea455a91b485746bbd824866a9a59682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9097d8965c59ecaf32a8eb56f3f18683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e19933afcda6c3f9fecc0677f0747684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a78f75bb1611aee3bc48059c85f62e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d964123247945c00a7e8c3be3c4ba78686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649d351ff5bc660862127f19930703c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ebd2358c662f7f11e5ebca3bde1cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2f78db9d2ab12ac1193aea18695ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9bf88512bd2b3f61591bf996dfb55690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dbd38889c01d4d1c68e5161281813691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9957e505e971561668b031450a07dea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed665f833cddf232c3a30502799e2a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e925dfc9f9ea246aeda31161ba2be77694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2258d8fa689c465d425ca01d997e756695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eae6838dbc5d36962c651348741fa0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a062580395b4f1166289fffbd6ce9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7308c7444f99a5b481b13f625ea00fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc55bc4d326ec59c078c20ffb0fb4b4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc61bc2bcf93524aa675ff26181b66a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5308cfb0da8bcb55050bb50116b55b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51881e810043948e6cee61cb5806dbf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d615a554624065fe88be63670328be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e78c6745d79f7f920aac2f74b3537c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6e3e5d5bfd4226ff8f94f88c72676705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2f4baaf147a0d131d5dc06b0a05e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8b0b5011d22bf3b9b1d84134e91e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ac31b879ba7aa4b60f16f35db6f90708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c54e65ce2aba185d0963a71cd3ca23709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8522b5e2d1fcfdcc8a84bf3b2ce52da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b390b160ca48210ee87bd36e1563c1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753602be15b59b207b8489495b1a44f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e5626eb2ec186147f92c9de89a294713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb698c3e01eaa2ab806819c854e392b4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3399b1d08d1c69413a3a21f7ecaa3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b604a0ee6a5dac279af975f9553109f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5b155a003fb7bf6642481d3ebaf88717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aba056e504535eb1b94fc7a56de96c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37a33eed25739a3718ea20a1cdf74a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb90099c46fe7ec20edc15eed70d399720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6192b9e6a135079cdb8b0bd4f0a0341721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11b285a82b33dee3f7f7d57d51601c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c974ab80c97a5b6d6fd7f29f36e1a4c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeff4a168cd8cb191b61a9b46361719724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087f0acd14effcc50bab74d799e2733725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c19429591bb5b8050c61398db1315726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e11031fe8f9a52a0ce6dd101071ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc050425f77bb22ae7e6135e4e669c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1840615449a93463183a447662334c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6677c53f876c2029178d68e507ee5d1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738688531f5d94099c278713089c046731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f52a6776aa6310b6a720dfb6e65bb8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ddc7e195f290f625f35f49c6c1560733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb313b741eeb662aee8e198c9e02a5c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4465de92311adf0c377b0e355ea7f44735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cad56e4e2155e6c5e222e6991524c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb559d55f325da0d21b65ad625e895a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea25765c906dedffc7e7fbe86cbae9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bd56728a1797b8d4dfd6369f08942739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a440f6c18c03e83accb1f09de5364c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893f5a59039e3fc71821e7ef0208de8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7e630d798db4406ed12321471a421742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d69b98f95e9554785c44b5c6144a89743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e903250d9c55254dfcb0e91f2341c4b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2905880dfc3c98dc89e2467542888745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f7e0609011741a11dae4defb77b26746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f448a30d962e31e115f88fdd3892c4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15031ae074654b3d9a6358c464b0dfea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c35a877eaba30e707399ecfd273f24749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607eb16ceebbe6ef45de4d9a14be2e0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8e38c5dbd897accbe5b8e5c540c64751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29780cc84ebcbc27d06ddcf68e3c36d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f9051783d1662ef3ab8def9da0f1a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d808ab4fe8f0cc0e394fbf291dd98b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd4ca01e74389ddd843392682e0742755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f83d21590498d034806b7d6ced49c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec598512631a57c94e0d10a71c253e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2940aa5205efac4bb6d938c8cc4843758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627714c7ea36a53478e053cc3b08ffa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07964650e12dcca5b64a9137a83bffc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b2c082b351bf2f0476a089b2addbf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6833272ef24606758c07a03e3c263fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006044e7bb5142595593070e8f5fb2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67d324a88feb93c71d632be3f738105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f9719b43b5945079820ad8237e7ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8bf647642d6fe7a659ea3c320a59e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b31cc69d0f78dae2d3d7913053c65c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da734f20695efb2edb8d1631864b95e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae94909ece3de88994ec59b7d54a2ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c290f09cc9e3839445b77de793c8a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72493dc677933ac397e540890d2102a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b661999b1ad7611a65cc8b1a75909b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e471a853ab176532d6c23fefb6b5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e150ba85414739ceab31804b9f8c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b962a9de0b0f3f64c32521e31584af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f501e351edfad96d7f66f0ae149f45417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2378f878cefbc4a71a7b88d206609018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013c9c6c40af7ba47b2d45039440c7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad0e6e2277e25b29a4368737a1e03320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b892a450056f34b45418347da27d29b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2623250befb35d858822fcb033bde22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54758e5914d8cb9775f0b0edd790f06623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55029b353f9f48f22654ce72be8e514324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155b701c83e33f2de1349169570e0c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b46b9e2576d1bc597f628e971ee68626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba264361d3c9e51fea9d51dca4489d0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07568b9dd6ada3791915387ea1fc5828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e502415b73f91e30c1a39b0961ed629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950200bcc6698091e20322a01735a0230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519de077b26171e27aa7003e9ce8c74a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e0951d8621c96849e56010670718132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87252b0a17a0e0b4742e79782034c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767674946480b80f0c3039a8a868697734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108d25ebbb80cf590fe44a6ad99b92735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f871a2da43f6d3f23365bd3f52c3fb636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c9d384a5fba704fa37099aa02675937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b1450fb6ead625cc5c74ed835ecb338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f369f317ab1008ff71ae939cb4a85ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eda751154db74c761c5194ad34f75f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f9d8f4c6c1fe727d721afed90961c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa94b4703eec87595382066ec69cda042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5075fdd51df083bac8d7dc939b431143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb737c0f43018978171cba214c94eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1e697461a351b1e848e11593fb48245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3920a6c20227e2c72d6446a06dbcd346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3aca8d5bc69531130f62f80c3b5ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972bba076f50175c18d843218ca3f0f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527d60473dcb7597daca83d8fe5d7df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543989d82f892fff861c7a71eada871a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56cc2c03d0c4d755eb00bd3bf0bf9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a92f50c5a8cf879aa255ac60eb9a9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf17c117ac402c82d57b5548938e4b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ed3540bab1bb523d56c58129763fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baa25505db7ffb82087f56e525839255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0a010244ca22ebeffa871e0c106e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d07f8138b740e7b0e96a5209a555957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d11b4fb34482a9efc07ae54212f8f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76a96277eb3f4a7a73277d4f82c58959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83455ab9382a194be7447f6596d0da0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8559a08110ba5e0b2dd4ff04aa553b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75aa92b71f7eb4c9ec38f4b3562a3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccb1afd2c64ffd04c550986379f30263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ac78356f6cacc22890db10ea57dd964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ca6e544e10b875f119e3d1cf7cf0a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e333c12b6c9cfe4a83218afc13c4bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68968216be99b7d1ecbf7696aa486e9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea9e82acad06a0558921b518bb069b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38491c86bddfe5dfbe8ed77e0d2fe9c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae72238032b3306345b8c4feab910d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e26c83a77d03b8933a74885d8152a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71413065415ec6fc92ff39397847f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d34c7b778d879d70003f3e942b67673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f655ee0da09feb795a2fbcc473c7fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298370cf9a7a3cf5586018f280c4157d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacae01c20480a67a39ab35f2725a7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f13c823f404744af08c8809b6407c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1f73ae83d59c9c0904608d2b2c20178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2a43a594bab4ed48922012f20be0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec41e7f1f03abcde13b5b309f73dbc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401ce4656078e7e14bc1e2199a9531181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d2dc2ccb8b1c0447bce4c0639455682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c40c1549391b111c52445204fd5c3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff1ef3b898b4c15e16e592f83ff82984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923c705c6247e72d7ea457675bcfa1185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950731a09ddf1900fa1422b1e600b50a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328395f70a851fbe99c6f67ea06d3b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c86a3d07b9e3db387c3e13de598a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306ba508c61708c1fd8b7d7cfdbf7aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3490a5479657e3d113e8a80b4b535b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256c365a4edcc2e16c26e4c2246a9d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b58a3f0e63dff8bdf016d9975f64b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80592bab6c1dde72efd25eedc57b7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec15be0f48c20b5391d2079e8d103ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a578f1b465afb7452fad0fc4b88dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09951eabda6da0e17bc81afc9a74b0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bc437c8c7a2262a1bb42f8d99921097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780808b2ddcfa64d9b105bafb765ef2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058f64b0fc12997902284ffb208598099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174d9c341b8aac86d316a61f869755d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb177081e76b42bfc58188bb45a181b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d871a7a3ed4201c8565bd95a62997e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e362fb76b4af52846e29752c38baaf0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855cae2fcb060b65384977e39165140104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6b396adaecc999ee441a2179631fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee09c85022fb707b5143cc0febe341106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cff3241dfd96d31eae4c358f2dcbf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ff8504f51380178ff5da5ed25e0cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b441f3c6a849294746f49553a0212109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201f4a19aeefdf8da3b2e9d265d9d2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a86907656f1c5f096d05ae2314add111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3d5315be521cd486619cc85023618112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9134e07c2c4879bb1e664a690d660113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526d0b9e168d60b8eb29cc5096f1022114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069cd1fbc553cc3b80748939771dcad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a544df4030d751a8925b2ca5339ac4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20449d2ea4bf1b2daf688dfa8d1d43117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b24af1ef55159016074ef3be9e357e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fa30f9431e0702ebc1d945c832037119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce262f6f3b3df3ff8269ef88a396be9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2404808f6de996779d4c395caded74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7401bdfdea246ab44759088698de55122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191f2c9139eac0a7f3ca4a8f1c0c99b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb57f9a0cfc5910162a25f31b8f080f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914de6e20bd1585e868d5dea66f8da43125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca083fc9a64708bc9d2d8fd3951cbd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4cdc9931d7f4af653674cc572e179127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd773fc749edcc6c0ae94d9c6a116df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546073c6cb5c90d5a03f3f4d2c0d5097129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152f5f7d6e1c9fe006ba08eaddb3dfc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451340be3c7ea03a7f8b14f67ee80e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a10b3a5a176e20b13b0a65f495c51132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002b8d9d54a7776ec5641f674ae7fff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84845413fdd456e5ea2b2fad48bc3a3c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5385787b3a5417c8a11065d2f57155f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0607ac3e851d7f8f1ac1b75878a58f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a38326407a40eb2c0f7c6223bcc9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08f599e9c70fd58299fb74d3d24f6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db7d662da943989acf102016b787fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0f0818df51ae9f1f73880c99dbf2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e91dc8f3761e9e0ca4e9b0970bb8a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0eab01aa5225a435debab7b5775b6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fd058e773886e10cc858339b25296143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd6d4bff47a6b0ff11e830eef42c7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8e6627d45e637adc2924224458d8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107cb9d22a3475218780779e70281d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab295f8a4c2b18c7def572f65e98f3b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b3f28cbb73fffc13c9bc0029b43bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db586c3aa37852a0927407a0c650bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f8ef123dbf9ea3b76780dc1814833150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f64628670c4904cd798b9c15c548a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef93971ac55aff18658fd8bee607a9c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f042686afd958c17bf8d829f3ac03a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094c9d59bf67411dc943fd06c0f9539154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2a30256016f3b14ec2e24224944e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb4ca47d2668f88a488355dc2ef988156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e68204c70f797d407ed036491573a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6779da7cf67603b6b3418f566f510158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa010a1009e2669f77df45260fcaf4dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1aee38bd0c3676c766a71905f55678160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06a3b52545c17ebcf63f02ffc1ad1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ecdb04e804cd3df99e4fa3e0d7024162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef06de02e9c2c7384065882db8493e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991909cecb227cc6db2b3752f02be93164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ad6ecdb4879697895a64dff1511c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702ef334079837b06966221ed3c2766166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f641d0d4f17b78ae91234f41722ae4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ebef8413d315f9885466322563ec8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ede9839fd11a5d1e5f55f724866e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c635a7ecae40aa1f60cb5e46e27518170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e576eb79d55540eb5327d8eea97fb00171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263ae4656727452ad9aa45e538520e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b627c60434bfe9a21a9fc14cf161e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc5708980407eb35fff2a857399085174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039af840da834e4b09a3e4b0512c7bc8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1522f1d70063c6242be08e9ddbb6b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49ca21e70c7048daf6ab4b899868b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4d09a82c786ec83aca0c39ad795c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0698e521f374e6b646a14c72b93a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af01bbbacae737c3e341f6239f75c00180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c931d9918133983e24f3b495370b0f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cadd030440e575e7107f9b51f1487e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cec8fc549ac56090107d4a1cc7f1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd34c6dc6d16de53231792ebb99c72c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd59af063c8ce6b9eb1c8219e6c6622185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b240e48e7c6406ed2855a8fef0319186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda66723ef36bedea0917d634868cfff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f571775140e0ccd2959d137c46f4e97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c8328dda1c3650dd80df732313746189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ed8cf0911486cf99f73627ab03efb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18abfda3388efc1d38b2f34eefec2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27520680a02716720ce80f730edc4f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320d0293d1fdc96c12a73898e8e13cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33aee000640e43041254cb5fb03cab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf993b03227d5bd7986759ccc9b1dbd8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87417963652080f8dc58e3d8f05f5b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd71b7ab60891a4907fa26f255aebdf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77bdced1f33715a81201a1bfe21c44198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a4a8069f7da649c2bdb17cc790dc0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5441f9ba98bc52bea5f895b8f690a3e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d27278661af8bd3199c90dd52c8328201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235211b3d61d42f86177ee00a0b48ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb9557ca3a38d3b1c0dcf76d5bf098203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1767fd139fe8a6e91ceaad2d37d41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd17175787b921458c9295e451301d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e31aa953ca4843f7c3e0b0b3851e2c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7d1f900ef4c884ce4c535207e84cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51e4184022fecf6be0e4e676d198f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f78256ed43b5fe2eba843d94753b6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54c1bba5b6cc01063e453f8966174e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e314c245bf970da94eac1d82db1e98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69859acdd647a18faf0a858a086a3297212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758f6dfa32f44c60e8ba020ab883c47213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260664dba324394b4246ad1e3818d6ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223b205172a8aa6e33143ecadafc6fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9348afd6f1c3c622f41d6093d9fc4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6b047736eda168f34ce14540eab28217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99d32e3ca69e8294ef43dbe6932fa7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf569a543e872fc34fdb78305bb8e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bf701c0ebf53c6d6cfd969993ef3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490966032aaee8b314a9f24651dba3ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240aab109b95e7a429c482dd8bbee666222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868930e8c2e1a2c1e027d8101c6c72d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bbff3aa37e9e7ce9d4bf6a24a1019224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705195f190598fce9713d354621790a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f4e394d8397d183487753fdc0953b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8cc36a9bf285d585125c64b851a0a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b852fa4580ebd87133f5966a8b2600228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb801ee6b8adc98348a28986473cde229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe3b85ce661e4322462f7bb34db3da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0e95a7400f51616c73a13ff6163aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a809e0b5f70108320972c4828b42a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1a96210a6c174e277890c6e075753233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60b08f1438c76f675f06b4f2e0192f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d59d258d188dcb6143f192408ff71b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805f7c8dd0e97204a57eb272fd6d17d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbaf988b45d8d672d4cd0bbb6b33b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec25c9810643a448816418226db527238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f818199ae0274360f8cfb1cc7267e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa8fabab678990b99cc0d9cf27b484240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8122c471ab8de0eceed75904734a510241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc059a0b9ba9d7ecf19b507b66f1945242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7c2590ccbea06cf8236d7eac02e8c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506be16e0726bbf405027d9a4ae14697244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580366753c1910cf66005b764787ad1f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3a4e79e0253f0d80a9c61ae717513246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0182659bdf13df55259fbab82ad1b37247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474beae7b771ae1a61ccb4e9e5c63501248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610e572f9e5c91ddba3787050c8ffd8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bcb21d458dc4814fae17dc837715e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e15798bf8468b2ce34b30d2c0d004251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882a9f38937fe515fc18621102e40ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187c8744fb25fcb284ab5c1ecc871ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900089064f51a6276e5aa6fe3c30b96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8c42c11a8a850ce77044f145624db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b43d753793ab62c4724038563464b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16352ca81b712242215500dee37aeb98257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203351153c2ae8cfa2f45135283f1593258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30b64fc5f10564c2f758ab9bff4725259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb244046d8031c400666f6e5957d7a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da9a7f5bd337dca237da57afca0012261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c7952204ede984767ccbb84117958262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903c0805bfa93249445c5972eac11c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8aea461a14122617301a1b3da9f6ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513693e2bc2da7b462d6a80c20db9d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb490e28ec166612d1c717bed3bca4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7c2717ace62d8f57f574ec0626564267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1602b4ffa216d617517b2a2213150268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab3c965c90c3f9fc9e5c82743060b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c897329cd537274cae205221723ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a76faa05cdd3c46a516e38c2747ab6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a2631609fdd30b54dc4cc070fcb97272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a205ac153f48dc9f03709687edb1b8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cecf88fd0e9d3106a65d96570056b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a27e1748696dbd0bee065cf3e16505275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4acf0d16d55fae96670cb00374fc0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2ed6e89ca45a6d70e0d2294432ad0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3bffedea60c902b0e47bf0ae8c686278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9dccbbda5a8095d71494ba73ebfad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dfc1871268c5926e05629fc2b2963280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e785d4c9f88a01fc07647b9fce63405281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc36b84a0b980f0df0354d1de9dd6ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06be2bf155221271b210513e853db1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658243621398e37a261c1ab14928b6b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682791cf4402c2af48cd4f4563ee4a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d02a907fd2d7b8b27a0633461c9568286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6b968a2cd7b53a1a3809df5fa0b21287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e3766526cfed4567b5d78813d9f38288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd53a25f65bbfbf9aaca9b1bd39f9b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69dd408ec6f01d8ac9d7978659abda290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3dc8214ce4a3776e2b5233d82f5c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56485d4f92a506b1e0db978b5179509a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022ab660dcd88d77c9f897eb13e62d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b832063be9b2f77b675e750b908098294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ca4886748e1ac3a70b5b8d5e9c9a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f171a8f60fd79b549095d216431e77b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf89ae3170fdd7c885c2b35b5884fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0516dc71792a8b5311298ae2fb49b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e07c7e459c4452c663b84f539b540299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25203a21207f6f220b979330d2c89153300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cce4842a8842bfd8ddd62b3978d586301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0cc98e641e8ad658b62772a3cca29302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1ae5c93098dc92067e9f3147c865b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586b86c1e26df94de6bf4350fba2ad7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38924bc2d2cb627982776b2e29e847d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ec1d5756f6b745d5477218df5c9ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba528fb3f0d02a6cca80942c657e07307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351aac60c4a8f8dd31e5aa372387a5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0660d0727c497283d41904dbe17cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c4a688665ae4b733fc8b6b0b1a662310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acc62796475de28231e17e47a67a99311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300633d347fdfb18416402c2752dece312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc88a6520a3fe8820d560222fe5abf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02d9da00f410ff3fb39292686abed4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46bce17712da444c3ff22d7771ea6b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181649437c41b85a0e3bb828f7dbe7ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d17800c927794417562d0a69ae0768317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bf7537af1530036c71858d29f8d40318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993e73de916bcded0b03f64adb33aed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809150662b1377a5740e720b82d85ae3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b4fe7b6389a00a073f53e93676cc2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb434219a14d5761d82eb3ddbea2523322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984de5f327893edbc9408ea8c2dc550323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797e1904a81fd9b14e20a6b5f9a4e76324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a480d97bc1086fea40a601d420a06e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fb05d91c1d31e8769b77afc4249fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f42070e3115d17c1c2b563d347812327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906184684ac7c24d334c148e7010308a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7b53d6287bd86f6a406866f392ec4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73e35420f062fc0cbe516609f01a84330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73beefafc87a41f0203efafe24b36c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20145074d0fa8889ee6ca558a3969a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ae3a3028db59165f013aa6f6f40b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729670ff2319e9cddc2d45c242a2075334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d640e315d6220294e1644fb1cc16f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e01591ce53a6370c134af5ef55289336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e4833ac6904ed3155250fe528b283337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf1182c5a5403e8605d1aaec2469db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4c7d54cc874af71092a46e1f478a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704c4a56d155fdd1ae92ba8f27545a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314d82de67920608b26c8bfb867c7f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38257ad20fa02dca27f93fbddf7e2db4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9d113a071b71841908619bb4cc544343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490b366c3c849a013f137089f25aa6c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9aab1cb9b42f0102ebbaa60ce5eba4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4c13f85972230e9e4828db425a28b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e441a7ae813b0adfab24327c61feb7a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe70e37663605b05a5010da3861eee2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667e4c9c95102399444cd6d92bc6af6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955ad173976031a5c6b36d4a0cd007c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff906e843c819553e084185da1f3eac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade1dcd94a1ce6efe3686147148a04b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050a463fbbb5618de2dd7950fb3831d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3a1f40b8450c5df63d5cf3472f43f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2abdd1cb4bec784222df8669f1947355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903bcb2467aad49d79b48e86bac25af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56f15d6c9d94a7a8a6338b360433b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c3b14d1fef34431272a44b5f9a196358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8300b4d8eac38f38d5f38de632ebadb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44c825d2ac405c0df3a88e468ad407360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41764714c203a8743d9f1d533f24d225361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ebed47315c51f4775aff5723736ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb467be97ab2720add7df364e0790817363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc132fd857548684d8a14bc26435eab9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbd4e2b19cb2c0e2ffa58ee1d03ba1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67436c10ab56e2d6132cb808d4710f47366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b6fe739321dfd096fcced03b332ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c31367d865539d74fe0486cbf47538368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073132e114e878bf7cf78fc47af40cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b94726c75e0d46458bcbb0f3c38e93370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687a6513e1e93e37a7198e4aebbda31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9fecfa8f8fb6bf900eb5fff757859372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5a95dfd019b4e18576b19d616c41d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa41a0d3719c4157c0ef381ed05b02374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb916801b98103c3cb61ba266da19ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d411084fb5a0f272904a0150c56acef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff305721e852738187e3ca8dc78a08377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b03bc06ba6e3fa725c45f843fd1ad9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98cbcea3cfc90a7e7d72e663ace0bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12ff03fe36bfdf4bdb79028db79008380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a21daa75eff8be18dfc116cba8e98e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec84fea0db28015c10bb85a0ad0f67382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23408ae74fae17a394935dbcc52c311383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63631630e48a3c9bf7a74e1fc5df0a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86045ab99a46c8f982f88c2ebaaa1422385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234029f01a838c4b221cb65f5e23f3b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f1efd304d10c37e8505758d74fe6c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0800ab6a2d2e6c910b6497ec0ea9f9a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738269165dc120e541eb68ad58b21698389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12591970d7e3e8dbf07fd7df7398802390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae090475b63ac847428a49efd69d0ccb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb977fb86c1b7e8c8198beb1c8e40c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52ec514d3aa3ec4116b6fa1d2fba7e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1c4f02a3ead3367b4d8994b2eadec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2f203c2a04a2a9383c4bdfc73e41b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30654d924c73fd8dfdd73cd89f9ee810396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc9b9ef96654aa3f2b45dc4cde0565397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613c1b0c77967fa11964db67a2c944e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bacc5c5de14d5d978b092287e123a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806382a8670cc63804d726b59c03911400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c2f5a1ab443de05da8667359e2e7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d7cce59d32dcf1273242e7263f0c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e20b2210d1a927aebe05d1c2e5eb3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf8865805fce14e852a39a10b24609404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6c9cd29645b68e938fbd745541d94405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b0d3ea85b9f6493d3ff9e5a673203406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec8fded81ae9efacd8ee80b10f398a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6a2223e52c5e642e55c7df1ff0940408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993fb79993fdd8eff48a18dea6c2c41409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde57c64934afed6171d674cc034685f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c531236053e7fb94c604cdc20a3fb4e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e4146218682cb9df473844e51e738412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055da5407f7689f98b3fd65cacd4dc2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa0aa6e9bd86cfb8e50ee337a886e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b200a5f40d9b9ffb39a543c7dc9482415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4f3dd57b8a8fde4963e5881af3cd5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718367d5447c05fa1cf3e02e7fef86fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c988bcc5aed3b9323b8e0d1fe3ee5b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453cedb18f4b0e6fb1c16494cd4006f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5c54e424814331f5e7346687e3cba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14b7bfac91d9f46b50056ac66ed4cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3169c39ceb506f19623ff8f5cbd90422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbaced02c89c99b9e12d78b9c46f06423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a397801461fbab54fb2782f58d9753c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503dfa452308a06cb5255ea850d10a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c48199e927481cdcc134259cc933b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc92e3bd56aa4c53c5efd826848a2a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0ea40616b4915cf438d82e3208fef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31f98c07d88f99bbe5e192b72bc61e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764dc4310779282face2802dbbd9095430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb35474e0a96dfa9e7ec80c2d8c04ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e818bbbc7909088db7057650be34cd5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1c69d8690a9c473fee5974ca465ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59269963d098b175e3af19362f56467d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85390a5facd65565b77581747809db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990f95a9d92aa600bc5fae4fffee104436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc01a02672f2661f0bbf7c66b877b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710e17287679bc65156be5b1a8d605e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71fcdc4b6cc34114cd38a1b2f26289439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ceda45be238a97048d5c035ccae8e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef411c3f2346fd4aaffd98bcc13a248441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0c5c06bd8dcf3803e4a7e70f9c664442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6386f706eb336f88d59d1448b22a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aaf2f6b49b36ae5535a826d2d01ca6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fa018682f4ccbdfff134aa530b2b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959e32286d7db36f463e084d4b955d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a6aaf34dd9eb0651a209ad93d3d66447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b223579e07bc25490eaa87bfe19604448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c41c422eab5f6e055bfb189327d8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ead0e62e0ac97db5bb1dec324b37b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76ac4116265c403ea2ae0781ca8f4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4eb621b0295611d89b5bbb802555f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7605108f8d5494837c561dc6fc57286453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915adc9692d23c140580416df7bb4ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1b12554f11097c6b41bfa69fb28a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed558bd9d5e2bf97d810b4fe164745456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d73eea25a22cd6be9c06e79f1e2a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b3353a107d54e9c73f5d6e8ba8173458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb835fc78cab77a47792e49bb8072cf5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a7ff33ff282d03d9c12482d472681460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7d90d27afc52956eda2e48edf043e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1256f4887d0f1da0722b4f9b88804e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60961306ac9b2bc8692f81ab1a3fb3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c39fdf6ed987ea1b43004618b9191464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98401159f2fa2438d6797ada9be1772e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be00e3c4c6bf0438dc094987c42c32466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60f1e62faaa22c218143a054b5c1e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337b2c8369d93443cef2800089ca708468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af8c3b4709a71b6ce6e4307bcb59a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31fac1b4859e670641487bd859ef63470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597694aa5b6584b30bfccb97735d24a8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4467c66c41b7f689d67753279f1000472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df03fa8502ebfe2c9f5db0918aef6f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758f9a890fb94786311fc5540409cf5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45c0d8f4874259c4a8eca1338c4a41475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed678d9383622277aa06364d93851f42476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ed359a9f55d9c422f2b8af6c5daa6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d95b49843ac928ffe785eea475e29c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088deeeba735a95167988c6bdd9da32479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081cbdaf9851b5833d2d0cb4a03c725480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f4c322dcf47cf0b77115475d89759481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a195c151e60ebe0dfb08315f8a70c2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436f73748badaed543cff0b68a0ace0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592fd3beb41ac1d0cfc219ab6db14af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a412937370b547747c497ded739e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e5575e0b33a8a6f147db5f9e46302486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5c8de497e858ee929ab1ecec63062487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed3b85741393744d5c273407f981d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add63b2eb88f7a1ed62a29b0f676944a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc373d2ba52944a584132e4b03e5d03490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d95b92e8c9a4f46a766fee5ae5919491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae2f425173a867832ec0bf7429be0f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c028f5ff7b5c1ade39c062fdc46ec0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb881147a79fce98090fef832a771a56494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a22542a3f427b97183a06018a0fe4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce99bc49f5f62374f1ad94dcf19a0a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e48613dc3c417f2afdde5e31e35f38497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ee1cb2563f32491f2204c6acab3a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ec0c7a97f5082459f8d3f3203a431499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc30e0ebe1aaea1ec935ce6d99cb99500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee4b97a119dbc2933c722bdfce8f11501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebeea108b9cb3bcb8f183c75ddc797502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4bde74367abe38f7d9872a4e35b2d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35735a7c001f8c2538ee84d9809f7c89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8266eab7d1ddb3487ac30ac3b8ea8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42148321ad5749aac558fea8c330d883506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8f0b2bf545d3d2e1b38e1c899d961507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b449812a7db1e98c211a10aea0999508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dfe147ab8b87b527c6ec7292c01a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92fa93d0c5afb6b6940479597ec498510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40273717c02b4444a399beffddf02bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a21c2e04fb17c2acf86478ee0cfeb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274c89c962a77051fd7b75d7ffb963f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5d7f023ef0f340ef29d155bdbbff2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f7b6a133b877347e83518064f8a11515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7ffa7d90434aa054d4c9614056fd9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaaa24d2012d5490ddf6bfdf3bf9dfc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f67538ec12b2bbf13f9844c430aaf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ae1f37e5c473dee6b3b9d1aa3ad47519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53c63ee56caf488dd3ee76df17c376520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cb9796d49ebb988e5d504576671ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c848005c7523fa4d63025cdfa0c3c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7771bb540b58a44daa3ed0016a6a4d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff28c7585117dbcc256c9993224bcc8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4b18497f7d82c51a64ebebd79e831525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e23499864a581309db5d625534485f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa805c2a5e3052bc2e8a4119d82f1b39527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d3887ad3294e593dc81eeca2c3c68528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bdfcf679bc4f186b6204c7724eaaa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadff70f7a43bc25420191c135ba37cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528c09a5fd20a476b2fb799ac5c0d86531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642735293eede8f2fed5dc1e6855b00532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576e9414c00493f5c9512d699d37932533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27e01de012d1bfbb666839682f60d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e03ca0d0bfadd0399e7c05d24dfe6e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116de8f361ea1fc77ffb3746faf8dcf4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498296f0ebcbf66d1a1843c6392f020537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5e65be42b2c342694311ff1b89493538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38da269a0067542b91283e2ee62b8b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7a4d3b4b9233ee269bbbada7cb606540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6edd96f8f70cb128968d72a5b58421541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406b4eb3889e810a9505f32c8574d32542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5d17c6c12951e90fbe6b484eb84ac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3962a038be003943032bdd8acdb39544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729339ae92fe4f203d285c99e7a226c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670ba686d8d4425f1677c981ba7927e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234630fed9a502657e3c9d93b1e75e31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb309f065ad1ce1c7c44ee9b4a069d70548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b6a6e535df357e8eb83f3fb68d624549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7749f3a6ae66b535960020351ebc8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f92f74a1aaa85ea485be20e605e83551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31876ea727fe9d1bf8b0d206bf8b3921552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0360a4a41dc34d3dbec1e598de2a0f1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e26738361e36b2ccd2075d4adb65b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cf64df927286de394bcfe12e65a90555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4770192f20ee55d9315cd85eb3d015c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e30ed537d203b50bc39f7892f5563557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5dc3ee83604500b32add92bc3fc98558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d42fd0d41fb2f16cd20600ac65956559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9051dbc762ddf3170c1cbead5940e4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073a86915e179d9b8ba07d95dc3bea9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d95ee7ee897cc535be6df8736c3eb5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c4b19c6826f9762b42a6cc6b030cb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea17a3be553dc78eb2afc6364824970564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f942b412cfbf50cf608282c5f9542565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62e492d527026fc19c6b839ad1c349566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470f9917fe895505e7d4b0583ad327a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcbcf715884e07e0079f2142a331b3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb74dd0c66d80fe2d67157f17a0f13569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213216c46c450a3111bd4dce45dc0bc2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18483991b5c6b4a41ef437b2c0c7557a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bcce822d9367c6cbb48711cdcf7b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4c28f24938eaf859d4e00b6f4079f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61277e664233a8f580b248740a87a8af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d15a28af5c7f4f7eff571ac110a57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6956bd23ac5106108c1df21b76b1d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b969818e51b1a7fcd3656dca2a251eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e79ed85ae037669da176f11bbe25b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea196d136ed5940021339cf00b2f4dec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad3bd861ce192d7f4afbf421119557580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210eba69d65c898450287dbd01ae2aa2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e56062f59af2ba4ccf5f3f709109c5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d9c75fffde90997e412a6fbf4880e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3856c7e00788f83a14c9db16b9b481584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cec33a2ba7aca7adb4150966830ded585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09b3e67fe61036de00a88d68e5e63e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1666356739b6558dc3ad055d9970d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28036383f4050d488c60e5a3223295c2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68546c81f56aed62bd530bc4d0ebd9c0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817ba431c7a2f1431d5b905eee8a705590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d10a7a19f28256456d3803eafe70d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f114fd7629182e96982314b8c01947a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f07ddafc3d70334fee35ec93d30401593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206df6e7c31ee986738f0df3ddaf804d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cee9997c26be8aa1cc47fa0c098e8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca5a08b57bccb525e3ce7ded87cd59596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71369a208562f4b116f1034c40775cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c0c6710572c3725272bb56fd443a6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecf26f58608588997f93082a4dd90c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115fd3b826d22332f9232a4d95e2c08600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345107c767f4fc08fa324824a32422aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a5cc4b4744a6e65bf0c49b05d8442602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164bac65afcc20533c678dc2cbe18d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec6db5c85b5b6bf00ed76ae7faf528604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ba6b7562779030518013c233f4d97605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39eabf228a545767eacd3cede821b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922518c127d953ec4f75ee9986326ea3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1217f8c8694ddffcd685e7cc072ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c19fc0c98dbb481d95fcac140869a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f00a27c22c7e46818f74bba61bb89610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20694c246215827a7c213cc6a3afb5a4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9396ae1e311af33cd3e1d3ebc8bbe7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ce48bb54b85a8eba3e475731bfd88613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff96b527c66c77b11a4c1f2a46b24d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8f3c33099812c7fad0af64a98b7af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f491c974afddd19231e9d9990c046c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4683e929dc095841c443f78e94dfe9c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098a29faf80b757998db4ffdc542184618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3a816c107779e509435989d7f6d9a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3370eed6a9be562f1bc9198abf8ebda620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec29622a28dcc0197a70c6a9c7aa78c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7ae03c666ac9533612c766aa38cbd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08ce6ecf901730c48a037c87829457623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4756dfab276c7e24982e6c46e52ce53624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dad183d70191855ecf234dcfe73d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe051eb8b0d4d13b783030b9b94f41b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b64314c6a6381a3cc4a6690fd827f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2f09d8c41ae1adeb34866422b0710628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdde7d3dd738db8fd6cd44ca1d7f5e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ef1c8472aeea700254e3dde432fbe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db51fcdaf2fe7df1b59a2d1d855d81631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826811bf266c7b4dedc06d9bbd064cc7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8dec3adcce2ea681c7124ed0d27b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a02b804b979a3e4a3b0c1498082d5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f3fea37d0c9c39ca0cff869ab04da635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a836c63818a94e9029a78a7e04fad54636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfa9898c461c82f86d69557e12561c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f802ac6aad3cce32419c8499a6b645c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d544f5cded6c824768d7c0a49a6cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c3ce8dfe4ad4d7d65dddb214ec3d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfbe858cefa43f9727673084082145641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61241adb7d7e656b4749b051981ed04a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad4104b0f00511469af7cadb8c5c22643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cba46990aa597c7a82a0f1fe29aadc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5495cec2d222f6504c23cc68197125645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b7cec06aef7f695ba30fe39f26213646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18d7ae90796d36469f1e80ea0dd6e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4e5f162727172b73bc6843f403737648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9800711299dbdb9107d9b9e5f56e856649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be14ac10031e2e6e4bac7909df06bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee07f5b1127768a3903ca3196fc41db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31b4a2a4f9407be79b6c7ff896f371652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8147100073b90f5b2b9451fe47384d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50d345c22fff406d3e3049cb20e0f7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf74453b94fa064ae6db961442199c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835b5f3df24de7313686b2f2d5556a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003329906a9af1a61ab9f52857529b96657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6843d88ff169924b46a7b6570b4e7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c690330aadc2557df3a03aaa6401a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cb9ef93a0760b82667f6f7d3688ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4abfef84eb981573c456d45e9423f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503fcd48668403f61d9747e79747913662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf747fe949600ad09413787c15371714663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9da032c3dbf51b2b79e182a61985f9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c35aeb13aa2ea74ada01d0066dfde6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d88d844166b12735ecb8d44f140963666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d27a5927d770dc837d3d324ce3e223667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717a525045311f1dc72cf5850f1936c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3209446a5cd4996d4b9fd930e4bb2c3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca482091cd063fe56987d028c8e877c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4c40e80edaad39dedaf8d503bd735671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa2c64049a4166d48efae9ed998fb9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d255737514a68ac74fb6614e91b354673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37511008aba4ee07d5a89da37d5e51e3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7779017ae868e29e1531decc31d3b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcd837a94c59d88d4ea1f3ae27ff8d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f597338b3747654e66f587e2c44c8b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ac1c5c2fc16e99898c62d48069068678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f8aaa086addc8988aac214b07c847679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee85a6531b0a9e3f89330f0d6c4957680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64065ec57a02bbe28c47ca2c2a083470681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245cd308a4aea90559a555faaee4509682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458ac48a565f848eae3bb7094ca56e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f974e20ced79f8ceaaaac454c371a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928985dbcc6310987bfc6c82a4202da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc628834e15298b2702397c5fd5ade686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28ab6d5a588048a30a9fe65d2703a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1af960934f5b1675e2d38e2233cc79688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcc5dc93c99877025fdce4f5c54577689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214b277c240e60a9bf8a9284a4e0a28690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62d9ff5c8e07b080e29bcdbab455b1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a654498035f9ad5a0cae026d3595d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6730ac571edcd9a2cbbe6dfe795b5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddced0f33790f979e24f299ea9c5fa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2683c406aea9668dcdbd0b78953bb4a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cf60ad08fec4a97e7dc5dbc6e99a3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6e8cabe78eaf3e6050dba195aa497697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f1cf25fb67e4090de7e36ff9daadd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253ffce57beafc15bfcddab2bab86e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651fa4b5e8ccad12e3afb2c15761048700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948e846c3098c82c9471d111c4586e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd6fecc14c6ddc7f509530f6c3d0b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d8a8355038c9ad5b44668b715b259703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c2469c1be114706af394e4f7c1ef8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac5ba2459fedd75450a7456fcf8673705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811878429afc6503b2cafe6f622aef7f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2457e410a9b011430b4414fb9fa596e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419cd3c80a3445d6f66c6746a25431a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7c55769f071a44927c19ee6f5017a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf35de2eb404a5517ab89d82cab860a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29192584981bfe075582419379759a4b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f6f9bbfa701656acfde98c37346c2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14152983542c1fcd242927ec7ace75713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ed9d15a960fb0f8bf8a846d7d803a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f00173efaec397081388fb0590c808715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d4e1d6c6afc453d73b53dbcf33600716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d98d784b9ebde3c65ebb3aab8a42c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537a3687957c5aa3af862cd686cf9a5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b5daa161fe7852a6850e5b938df66719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81a239a66216b959569b8fa4d2bb02720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d770430ebd30f5ed2ebc98f036e2582721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000413ff3925f62bc6ae58d1034d6ef9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255c9444b4aa539e968789e7b6b0366723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7921427ce9d7189ab2d7e2b0de32ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767040610aed061d5cc7a376cfbbc336725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b3243ceadcde930a745211c18bf6f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd12ca2fbf9ea86fcc124fe6e40988727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09aa52fb95ca76cab3216100730743e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eaba52fd89967b38438f6775ad371f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2714f5c7d3ba4cb1ef30aaa94925a17730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac27fe3bd78ac975518c553b086087731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac2975cb8df27f91d06c74279ce311732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643001aa1aef7e55b2148123ae23441d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f445f1aafc32533f986b1e81ff16d09734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4226a94d47a41e296c8491ad7b89f9a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f776be54bf8a0481eaf979f81210fc2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339bcabdb6f07f5e539985a082a2416737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67b1a5a667d108b4d15f2cb2fbe2dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2aabd3e85e10bda58f3972f0ca0e3a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430278ee29f3f1802cf14d64ead79ae3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952c6c55111ba8927c9049059dbc49b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195743f476ea0795c54d094490c4d495742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98bdda3463f3cac06a46a99e5af0e1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f53e2805baee5d718c7e2b01e2e3a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d8f2abc911b41687cf789be7434dd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bda288d03ee1f5cc91be5d9a78261746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dcf910feb18686e601383bb02fdb0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8838f08543b8991ad07e5130f307b0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac0ab9aebd559dbfe8764071c8be8a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a556c03546a9a5ef1071135dc510d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d0a86ebaa35bed48b9925f434e340751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140fa4fc66893e45b2c978db7e9ff03752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9015f80ccf76c346518819436b163753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859da1a9abb720965838eb7315396b93754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f57362adbe6fb5a56b02dd833c212b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575581f09f1247dfc2807b08e34956b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b1ced52f9c0504decab93cc71638c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c210a1ccb666f148131d0cfbaa4a35758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16445e807a1f2c4b0f65d277155a89c1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>