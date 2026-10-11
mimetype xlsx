--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259614786229443e309849b54cb19451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12733b34c8e8685a29efef86ad19652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd0f93aeda128169b3e9f052343caa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ae1cc91696fcae240404da89d098b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd4cfe3a961293e677ee7552ec3bc65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470ab81717751ec18644dd64ee9bcc76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43c74bd405f23e7d69b7d459b0aa067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c707e061d33edda9c7b79afdc42a208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8c8d9fc55429dd25735fc3937385a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab03bd8bdbcec1864358d8abd5c642610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78059a91ae761bffe5be8d13cf1529611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405e02b8cfb3c016950e20340b584c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a364050f619f4bfe538d14718d6de9813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ff143178cbdc053e46252340e9eb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da8d9fae706d74b6dcd48345dc4a6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ec30a47b5380dfa6d1183fb43ca6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6cf4d0104b09d68782a97d098a93417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b40c1bf4dcc5b2817a766e06e04f1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa524455cf1f891c6925fae012efa2619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2dafcbfbbd75aa9563794d450de55a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864637c1f397cea6fcc56f3ccd5ebe9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0863650346133cefab47d6a791e32e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfabdeae7394c400daa4eca586d6d8c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03332b5a8eed7fcdf69a4a407042f3cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0837e8b084a8c9b393b5b470acfce625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ac6744bc230ee669d245039498d4426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cb7028511fd8f060be7cd70e4ccad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5a682404949e218963de980f216f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ff60dbf78e45ef2dd5fa006bd64e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44992247ef61946d0d4c008d9d0a80230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58a419ed38bae9b4d6c730307e142731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ddbfe2f54dd8101d5e069e2512d5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a963dd65ddbd4a0e39308dbb9cc3333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286165af3a8c0e0f0f68ef6567d867634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7965f331640e7d8d80fbec66d8261d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b95884343dd3b6535e31122108e23436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178b5ab563e721f313c9c19d1ecb18237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b508bbf3566ad6099e6d19f47d8c7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420925ae9b9300315c9e2198a0ca01039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaed2699167b228bab5b12cb0522c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fa87b0c2b262265d9a5c3e44764b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe984d55a45eaffb18c1607eb9d348742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17a0df0c7f6b0efe8e65c2d2e8a70b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580bb0ef5d91570fbd25a14f0dfe6a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8d7ec67c56801487da18048cfe39945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe805f0613b775fd01d9a70566f33a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f898794ccd33cd67df9a3651c92c8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4615025872b560aac87b52acbdd2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e285b3376f46d5068d114ce2675c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb0d4c2a9fca602f28786baed78a5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d2f7c5e59c2f81423cf1de586ac1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f079a913cfc7a7d7d40f76d91450d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b309489088006e5b1a43a3dff6f4a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed562b3b4556ef1355e2d0ac9cf8d7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918d65ec15669d4190fb93c47518d1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1f903b4519f5249e9e94a7a8a9bb756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd095b299d670ed4226beeca41c4d07b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481941ad98abc196cfa5aa058ca5d78458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59b31e327aaa1926735a58b030bf6e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee12fc1cf787516b729d5e438b94a3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cd249bf10611f8d832dadeeb21e5261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d026c4bbb49a3ab93d71409c6b9a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752543f7c9cd0612f2aeb07b400e03bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f47614abbf9ca004f718adfa69c6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94ad3857ea6b93993c9a406dc4d39c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e342a3ce6eadeb486b465f72850838d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4adf5c1802a7dabba26842c27bb14067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5bfbe5dd7815e917b60513b80b95468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c5d19a100c977f3108886f1b6fe7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060955f36003213780ae54c1d57ce38370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e44db75c8429e4d66bc3bdda6fff971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9cb77e92857addb7b9fa2539d362872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e9cd06af2a2ab93a8da5a87cc13a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ab323069c30db4e24d25ac98bf2e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8fe9d113a8dc20c71bfbc01e7df4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758303273a2957c7c68cdd1d3af8ee2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7aa5048a0b82670c9a5e4912d4affd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf7ce3a5133ce43107208a293e558478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbee3cad2059758d96f35314f6d01f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014a6698d9977e8c4c6d343131b422280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18079623322aa7e25320063faba932281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288156a68c133963e41d5a65b788786482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94249abc1ddbe1f4debd0e1a2351f79683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f543fd32a5c084009f6562040f6cb484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488a292f42a0fa0c66a2c0d5e778eef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200f9814dc0068fca90ffe6c9e3d42986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3b0d45cdc0463a6e36dac9ce3d96e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e93cfe0eb8a92798a4bfdeecafda0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e8725aea818da8192dd22303d6b9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6bfa710feac71197c2f11bc1a9a5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba38da484474fdea96a683bae42fe5791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270cbce1ef817853247b5b62fdd257c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1716da33600c5d3073e159d4ee0ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779a9a632474e9b3cdae45c51349f4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ffa49e3b4e20fa6bc69aa2bf70e9295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb4fdfff5d1a1e036873c0282234ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfec222049caed595c6eae3b8c496f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60e7c93bc04bd5c690e049ebe08f4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834052b52f154c135440cacf052907ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d331c313d3f3f021809566a9a4457100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958e54ecffa7df0b46fa2ea47bab51d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726f8b505484b198b24d1a5b5976ec8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4c57e8900615962d68d6877b6f467103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4646a0ef79620f14033a2f1878147104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717874c01d5043ee9daf350d657105d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96ff932964ce89ba9eb2738528fbe8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bbd7d861ac3989a7e12479712b0b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076ce693c709732aea2fdd24666d8bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577750c7922fdfa27aa25a022216625109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0f2cf47ac8a85caac48de0ed0d982110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169b75e622720b1985d59908d67bf33111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4455d37a0eee5cfbc85422f95fdcac1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1e3e647f1a871dea8fa4525c0dd28113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75be9ee34172a1704b7a5e6cd01756f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194727f9aee32725e3a8905750769b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61dc262691b6f6033ea9423f7c9606116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43817f928b37e268c92022b391b5f88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da9ce52fbb95051a2334a09e250e60118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1ac27631675acfe4f34670818a212119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9865c999423e5c5961cb5b15e1654120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d11d1f6824fd4fa9abafd1798f7e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43614acc307e4e372049b4cd1faedcbf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c39b244a54bcff6b9b991b8d88c9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80454c4908e66b67aac3384eb61d32c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25b5b503d4bb0830b036db1eabab0e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd70eaf435aa2a8f34541ca81265d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df3db9b15d7511c76ff5358fbb6d8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4a5c507729472bfdb21cec577c62c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26da958565cea5b28092db8560ac0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0125b437a2cb570c479b135d16231130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d700111884257f77b1e6a6308d580d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b57e9ae3784611fb99edbc1a73597132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28adff9d34ecef42719a5dcd3adb8d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae460f81d70351cd765fe361b9ae60a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5c6a859d94510dde46046720d938e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de458e89d741cb71bce492b29e786d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457306913af16446f7aa897cd34c9017137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486366b99b02890e23dde3e776f450b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286d829c2acae75b6de684e90a0e699139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7365d5176a4bd825276c0bd68c423140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acdb7e65127e8eb3704fc9c434b1c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e93891cc54a289dddd660bf991736e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8f4280b24fe47d9c65d65d858012c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcdf5e5c6caf1ec27ec0dc24cb43a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7a7c19da103b74d880fb380907a46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac5f1119b63158e3a4ad5fd0df6fb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa02cb24608cb2052fbf8f628f5bfe5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865015fd95cdb6691327b4fa87c0bb6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bb86227c7574bae08a6eb726c0554149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c6ea0690524c501cdbf7375ffe9f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbec05d6a465900e048314c6bbebd6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bcb2832719d91e683e67ea6bface8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca55d026bd3b8f09bebc48981e1d97f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c13d560ad409f1aed7d3526722f8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f99eb9752e601a0385f424a61b5c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f20820d59053aae9a61ed666d33b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323fea624b191f4850e12e6878692a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133717a5c782d383c5e480b946784687158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92d9e63353ed65c706d4d9cf96f01f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2dfddc514f2e8de5a5c8445bc79f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa142b2111cf63edb6670447442dbf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daadc53d18c71dca532d0b4fd6a8f86162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954a0a66c2dde4e8af40b22f3fe0bda163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ca98098499085998de67da0b2e0b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebdb2d81e525360ea6c0d5cf25ce29165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a64ebe5afbabb5b7d1cdc3f1f67206166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c119aca7330c19e0d102fdd4d8433d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8272a8dfdaf948f0979c57e5477f6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c19bc612f6f20df4619642d2f9a363169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892be01d079c012ccae3346945ed1260170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c505e95cc53da99fa8c9657c0a01855171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316d3b924efe20b8ca8670e359339b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bf9727728afa308c62a93aa2e6e17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb771cd22769632f45b482e12dfce9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c915305b8176f56ad8a50f50398af4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d068c6378539f45a9839218957fdd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccd134be65f2591bba0b646203ec1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461feed4a4c99bdfba1fbc03578e051178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18624484b1fc34f404c4058fad492d6b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21f24bc83727efd6b11447450be258180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d68ba5671f8a8d8ec2b606b75785f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367c3498dea436d04a346a326cc5a92182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48751c262c9fda5b57f63d56f30761183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e126411d2008502954a887fa7ab46184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ac1589b1fe0448eeb79759f9a8015185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4574d00bf652591c853d002eaecc79a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5682f25f5548cf84e6d5c621bb7020187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf513b9f6c76ca88ab7e6a126b2397188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe013db7b0ce0f96e741a10717a2c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93929ec72aa706ec11828827409ed5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755fdafb2d81bfd2ac02275f2a4afa7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965e8ebdd16679653989f9e14a3b4bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7c9dffbf1071535a0600f70010cac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2497fe13e2cc8dc7b98bab719fff5b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a44fc7ff45daa8ffe31ff901ad888195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5deb6f0798004b57d4dee5c5cb77d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42b6e5a962a421dc2b5ffca5c490b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91f59d1dbea38f55fb4b126713c456198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e6ae66583585759e55b5fcca026ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278ac48cc84254e2768a437bb306ba3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df7f54670e700cf672a3f2f47c4490201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c3c647c4660bb67e9053d66bbb283202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0615690ef61c16613d7067e313f464d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4599dc32caba68ee8a64494761529a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526e341cf30de204852c6809bea94ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115b43884e7fe8c809756b68dd10cfa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a11de03e2a9a66b4ba26b4b5a2ac2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b8a25279e31b2947be8a0dd406808208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f771198054c7a9da7a7e359284f5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e8f5d59a913b8f40de063bb5bc60e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe6d6d0439166309581c1a1773e79f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699b2fbcc7ac5c86ab2d114ea441f5a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f663bf03fa8d34db244273001d19c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de7b8e4dd35e7e8d18efb612d632d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d388170f8380f6c18110772d514dd5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dc778cc5fab48da8bdc371edca3f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15798bda7f12de35f34266a6b42f83b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de52db8bfc111f62d9b0ddb278ec73e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8766a3f5cb054fd92d7a695b09f57219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67725db21896a19c4f2a10ea1c395c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecb8e48b25ddd86a72156459d3da37221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a423fef8c8472dd06c2b73f2b19d9b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad25b9b9cb9a574a278c9ee5cadfa2b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531cf85f21fe7195a85cb753554ee04224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56c5ffec0c199998f11f85db16b031225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7e901761765955e33a2d639f619c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56862fab3aca62ef73ae2af7b5f70b87227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19282444f5d9358681af1e80cc1adf87228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5980e116927dd4881ee1de34ba3dde229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc188446cc3169059ed650cd1f216667230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8995091f7c9195a2ff4d38c845aa606231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083212ee1ecef79fa13ca0b9efe5cf2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b5f54c4d9b4ca6832a97bf2a06dc7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004797b4671ba2470ef81ad2caaa2cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559333028aa835880e84c0bf247bd96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cd059c08564329d5bf9ed149bd889236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22757e073afd8b67b142ed3c38e28edc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02a0322790f01fd575d29827aeae22238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc9bd1601ed7cb28c3e22e41af9c23239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739de07dfd59845d5b67266c09376fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47400fcdaad8f601589e7103ffef318241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300601c3c8800efd8620f4a6f725f652242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440530f51e99008d76a8b1ca0abd6d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008aa84f7a55de74fde19e2e7bb5a19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea19cef847da77902856c32a58f8689245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6ded3570b8b439cf6a1a5b96decb4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e468a8fb57c998bfb25cbc91dc7bdbe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb51ee49d6e846456d01e152567921248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b30328f9e919290b0dd693603a87f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd10ce7f0e0353aaec1a9dbfda42760250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb9f8f4e4a7a1ad4c87dcc2d3a47e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524c8f538bb4cb36451148ec88b1462252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb960a23197e606a0a6f44ef2da776253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95fdcc8e2ed24c08fa6c0e95cecbc1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26152c29c1d4030d0bfdc71b764fb179255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67799b5a7bb1378995fd7b2997d22076256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bd5b2a623c98b034ef89bfba8ca93257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdfe87903a1c78a157692aa347fbbb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb44192435f23e0310f937e9020b377259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e0533f7b0fd222208c5ca57ee5d2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecad8d65dca261caea226d58363c4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841727e8a77d215fb8bca3e1cd63a23262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67554bb8639fa0cefdbd06c5ea0184f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd831d3a676c5c09b173b825e70e78e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17356760b32a8639dc01890040d2eed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46603b7c823354022a39b44bb5575cdb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf0b849f52e1fa8064c52ff3492ed7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff5bbc311ae9db4005ba797a804917268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0c82d9a5827751ba5dfb8e718b35f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0da25fa6bc5015ccf412bc9a6bb570270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8a19d59e577bb5c25f73f0071c304271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbb3c75dcd708dc22de95fd1812607272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99faac8f3c7e7fe66bb9223c38b6abe6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a040b9e79fafa42b90087e6d45a1440274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa53d2da50f4ffb2bc47ba5fc3cdff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aab4f18f56dd56e818aabba31da0b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca91721a131a4a25985c3caced99b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccade08c28fb11d838b93ffb9dd176a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecad0fab0199dcc40327768a0cdb0b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed9519e31f6fa599c2821761b3db9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1652eba80b6c0495dda823e8705d39281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67a1eee3a7fcbaa676dc04a15b0c28282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c69119719d6beac468100a3fc00fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08b1b5efc37df410208df641a65b89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c864ad9f55832e81b1c06db4bb428285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442042c2d893e4232d355c6573a4005286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd863f89ac8527286e910b5d6cd23b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfdd14d5f9bfa804d5b2b596e2dda4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0250cfc6e0d4e85889c576029ed4bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8173a1c43d8348a96fc7dc84c07ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7b3f4fc587837e4bd54b4d2c13628291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb02d0d8103f8f3939c96093c937072292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dce13c2a034b2899e0a3cb6b58292e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5eff216e95f460f59e57b83df7842f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac1a0584be92d243348d9e539da72d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ac6abfc5260a98b6e90fd5961b940296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1adb700e74aa4913d983925aee360297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48623708c8986e4b46cd47366418947298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc551df5db331ae5ea59d41a8bc90a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945847b0426f9407d6f40510a7348200300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239572d739facd8ec6d285493bf65264301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5819e8a1540c42a010d8c6ed16c89302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14e5f03724dacb07368fdff8f1af61303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5a3237e14e10e74235dd6b0eb0a5d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d927db3d835dedb3e86a1c1dddc6163305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203c74d4462188faec4062f4162b48f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e2e48d5f6db8d516600b77750cab0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487a8622cfdc1f3ddc9b2d602958109308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696917a45b9ae45837721df5df37599b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661ebab805234a2a244d83613f86c82310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3f1ef57ca1a71733d5a6622aa9f3f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893eb6d3b46d487199c0eeb69ea8b49312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf630b49eef6fec613965d3dd4e0d61313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfa2a8878a868e3a692ed65832df6a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb555fb59a372fea772e603a721fc91e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf47f526e3d38ef3a8b033d7ab4eda316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d8cbb14d8e6c706ed75d8e1a2103c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f78afbe5386ab38aac205ac936474318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c22a445ca7d7496a5ef89aff57e67319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0791fdf1a0c78dc252e370bb1f5f34e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289b824fbd01f042b31a430becc85e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd746daf109a79c471dd5c50fe97893322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5efd6d16f6d83d57e32ff25f8819e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ef775c4d7aabab175ebef56c8ec8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ee5ba8605b9e0bf738baa8755c32f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad9080467cb36bf5d9af471a34fe9b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67807cff6c97fd055365af896bb1e49327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4649a417da1bcefb19df58bc85fb312328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a467cb15d4aee398688acb0348b686b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93887f428a553fae8da4350b731efc4e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a2c519c8a0af7e08c75a8762572d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02730206ba2fba2b68e1a5576d6df489332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ee38fa4654244da8be6f9823cfb50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6491e3aa170061739d66d72c78966c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc31c06ebf9320a757904464cfa58a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3619e69c5cf5c37751a074bd2d58b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76446e7b203231a24311d2fa94957eef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60795aa7a8e581141ea2d19b625e98338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7fa47cc13edbf3bdd8b4c80a65895339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e893d944779263b3374763c20203d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f91480cbb1f01a1445e1046d31bf43341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ded5fa560d27fe66953021c3783c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fc9d1ff948399307f21b7e65fdede343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88502ac10bbd4d3980bcc967d71ff694344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdec48a17333646e8eea052a957cef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78af9979fa99cf3ce28e5b7b1f6ebf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04af934fb55d5866aefac07e5c7cd3e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88b5525db7a04064487e31a837cb93348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f196f2a79d7604800815015888663349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567801e97cc4f6908c7a68b00b246ca4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516cbe7a6140e23536e21aedab5931c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700c612ba81dd3eeb1b64d5cce0cfed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb7eb80fbe663834e6180b55ea90e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcf38ce0891dd3c9d151b5d69295ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a9ec0805ae5a82f54199bf3a80962355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b62515668c6f83d133acab0463871356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c11d908e632299368aeb4eacf5d7c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba055cfb985c4b1c7ccee633366e9a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1fc36b9b1b32a8c6c690cd31c8814359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1288c8870169308cb8f809a723a35360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7c5e4dcce75f884f65379652c574d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45aea18d9ac797f635d1167ec05b3e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f590291dd9386f7023ee59075f74d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e715e112582d82a518ede9493be40b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6bad2f92a4f63ecf60a94f33aed72365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821e09195febb2a1b46a65eab6885ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f7f359dd9d1db23602f963258a99d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4db2265594600f43e40f9471577c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a03c00abc6261c5648be42fe262c75369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad99d43aef96f784295cbb20a1add6f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb99231a9ed7a48dc538cf665486cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712928c66498e4fe443b3bffa7825287372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09135be8735e3c9a42ca685709a2e1c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bb73d43496d8dfe5167dfe526e639374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac0470d8dffe23042834394b2bc6e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fcc1029146f39212f5fdca372d188376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce77feba0333b9d4213a005642ae584377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787822938ae3951199061aabaf680f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d086b72d9c5f08257d377033f35fb69379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973ab538288458383d17f6aabaf473b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00bc30bf1353fa5eb7d4336b212eb0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e2b057baa54670c54a90cbd28c927382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a11a79b4ae41d0a0535d51c425869383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e9eee79c4590cd40286e6edb3a44f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000434fe4532b76340f0ff07d070d8fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7d33ac2dfe31da6300e40ac420e33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ae8b27ebd689f0e8010743085ce55387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18475698e527ab1b63de2e62ae8d4989388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7fb1ea1c11665c1f5c4e9aa7b3ba3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6547b5e095fba36c7c58f1b5075aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f84a82eb27bec2890f55a8fec64928391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb10eec1a91dd375afa5f2a92819f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69a9213eed14e0e75ef68d8fc2efcd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7aa47953c201a03c6a28bcf801d1a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372d35fbddb59c567d1af15f40dd158395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebb8c4d13fa8679e951806ebbcd6d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c27aa952036b7bd9cfbe854cf198b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e84c151407fbdcff66f2e8b8853a9b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c754818227fdd53b13da1a89596cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec515a0ca5cc5b2882192e50bcf62d5d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05cc6f8fe1e4546d9fc193c2c23343401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b819ae0b3faeb2aa16b4c28a1489b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b27bff26dce2a3c3e0c23b9dbbdf2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c4b6f71730e390ea4378f9b86a5c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffe378f01357c8bd255d30dcfec25b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806c49faf1c6a903ace638f8c6db523406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da896e319a0cfefd2943b9a33f13add3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbd3f239cb3b55599898885c6dcdb8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f528f7963755ba4c0cab2bc3d8970409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173a474b70cf436da1c0e0efa90d5f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1910d044e0cd322b3f42e31fd1454e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc8427e8861ca058020a37ac93f24c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb11f129e4f92b393f85ebd5b416cc8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f5a6d2042f6159ede0f9160ea1551414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fd6204ae302a3fdb7e67d0d590b8c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcba5858a63c77c3d07bc67d1d89c98416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceabdc19cb91982f36204958eb44975417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb588832f66fc5891cc451a46484059418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3b5ba6e46bfed8189e69da8bd6be1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeefdfc326c672ddbbbfffbd34b6b8f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73764daa19f57e63340ee4946aed02421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4f95c8eeb25ed986a9cc0aacbed0e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1976ec46e1ce0e9813d088fbbf54f30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc03db39fc7e92b98ae639e0e09d841424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6f20d20af800bf3e55ad9d448cab5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983595d55d072f316cf05db0d9904304426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dcdcf4c439a64a0d4988f00933f6e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cd5ba443cbf57b9c4c74b2f4c0149428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0aeb0893c477a72b9781a46f907f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d30178b09d947890a3dd02ea5ba9b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ff72391df7a3f2af4e4eba192807f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172daf2bb8b87d14b375865330bcb63432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db496bb6156da87fec460a8e48f937433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7e2a0e6d5ec035d0f9b907e795860434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0f1ed3c24b32b8a511994d2e50d23435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332fa834d2ebdddc4b6dabf1d4369a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4e8bebfd8e46291b89a4833dc15b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1579a4d5f23a562d10e75465f34478b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4027dbb2aaa2ecfa3e3479b43f22dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558e812bb9b453de568b87087621c82440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048e0975fc044f97f493d759d4ec75f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449169c4a66d7087d0ff870cf9eda350442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362f28e669e0d1a9dac9e82457ad56d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c184c887783bd16e18278c6e9572534444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995dd3af8dc28e5197c5a58b6f68634445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63314c894db94f76b20a9b4bfc48ad7d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ff4651bd43832f47e280dac2ebc89447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e34c22b91a67a2daa073648b917242448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883307ffc3e7e9ffb340f0941aeb3e0b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc5bc58247cd4f9d171588b6e2027c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d81f5ab1eeef0be7d58d9aa83aafa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae1eb9ed48fea1c94c5424021872ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbd23de50dccc5e6a2152d3decaea2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c95d6e4a54ad550b4057be6efad5d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3257cd28e67a5c940f3d4af2def644455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0f759028940435b4a528152bdbbd1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bc42f4c2f569a0ffb6a97a69e15b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21730ba1f5048f4b01cb5b875d0f5ae7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b971d56ccb62a1b270e02f947a109e3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2208244a85fcac37bca704abff692af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1b503797c32d13c7a4f7fd245c72a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8c102e50b308b0fba835da634ba0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a91c7c14959fc3c5a2e834e6661de0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07646cbf8d3e366a88451682ee9d959d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785b30af89105f1f30202315c65bc7f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770c17c4924a5883974f198feafd170466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0481e5aad7fe4efcc5eaf8d67f27c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa704b11c37cbdf00b6b044dc5ec94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560a1d33fe3a442b42fa82d9b1e018c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da8eb62c9e7e04d257edc781391c77470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54172efd96fd50f4652c6389aa92ae35471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dd1607abdba2f3c95f0525115b15b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd029f22158f8a04fb7fc64b6ec0ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18d3c5418fbb23e6f2913c86a768c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548dff980a3957864005685e7cd8e7a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d92ef72477a5bfdc8d57e17b557407476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932fc66dbb6d7b940b2202d5b82f258477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0cd3b249f50b75022401bcf440558478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332c524b7ff93c9a076225bf75fc0d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d27239cc87b13c7bd5d76d4a0462f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d179a8a24ae2dc0a5c0aea4d8f476f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8f8108c2537641e63b9748df0005a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4daee7fa5bd1beaec3779c145878c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7dca6b3eef404337f8b858ae2c324484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f0319dac664a1b9f912a63b44422f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a11dce27ecb0094d5ee13e0bd8536486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e790c65292598221261d5b6696ffcdc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bf11e692dabebf94d327eb3204dc6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb340154a89408e776dd96a1a6de9ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ed98bbad736153f25def33fccb3fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680828c127f7a8c9ef95b9d4aba97912491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36684017e65a8dae3c29301c5c3a9afb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4a49d76c7e35cd70d7965af017dd8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4247617f52569a27a9c0bae0fbab143494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaeb13ed3d91ce1f265bcbc136fc710495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1128cd60641a6eb2c4338c54577480496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8780f8ce977042f18fcf97206c5ec5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f6d57827dd6b482341ab1d7508e54498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a217298fcc61633abd75b5e24eb851499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9830b21aad08e028fddd9ee416cf9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf217aeea379a533e81a7b456bd45e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1ea552d6da418445eca938bef3ad4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c852e544f403295e737b0d5fcc0fe6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42126c76b30872add200c8eda7d76d0c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60d1bd71c2fcb63e08e9b8fd6246e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e81dafe8c738d083af267a424344b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b32d7693f2b22a8214165b27ee1de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583f99e2ef5fd9aef09d36ca97e9352508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb66384c99b5828c8bccb0eaf828379509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7bd223fdda65e60e0475bc1554249510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950b8ad438e5215a9a1f84e860f87cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b825178af785ebe7dd6333deb12f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf5c984e0ab785d54f414d8e976e1d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27538acb4c90806e6936724b2b778a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33084f9b56a40a775458dea9336403515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb685af74eda3008ed6f10115e641ef5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7a3c7a847968fc0912a3cbedf3142517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3b05387f85ba615b71b26e3d2e248518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de0b35e67f730a10176b582ef055df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c701d89c11b93a1562fdf12aded6d68520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c15027a6beec55cb5194020027ff23521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2ff4da4434e97c3a7b6009fa89c3a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203878c2303bbf45823b2d9d6fe8444523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d71d16273f9956b33f4a7c489017a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d80ab29d39c807333efdd97177a57d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f75b8d677bf0a7a8119f65c395ec90526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c97b0a9be88a703ea0c054bfeb4a1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdb5b44a6a6b82d5314aacc94df1ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa382f7346c9315436109119e4956d91529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cd41bdf2b6d92dcc624d9395b53d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c0024199ce37517d256a64c9b3893531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cf2851d8d966a44d1bfb47c6ef33b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766643f9bcc8314accae284d145fcbe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec25cab08893a38f8757c2541459d09534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e74a1b804098dfff350db9a7b87e12535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0c332a045efdf04d80a798efb8380536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09297e342cec9298b7135fa27e217956537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf59d77237bb52055f8e77d2fee0f47538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c75ca8cb92b5e0b3c5a29329077b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe26fedeca72e664228da727d4553c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ea6f97e1946ec9ebd5055d02c0db3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30a470aeaa90c590bf8a4f6c5dd3ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b5ddf7c7099e53c98944f35a4534f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221abea091d0cc7d48a6b40c34001a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4f8dcc3666efa336d6eace54e1f64545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff57e2647d1303eb2cde68b88d9ffa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1417e4bfe119f03786cd31bc0b1664547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cfb0a1b02dbc07ce64342b594dc77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f944e96d79b5da73aacea5567459d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd6e2cf4328fddd8e950712ccc4e5d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9ae5a65d12751a1b8c01e03dd6db7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44e50ea16f8903c0f7a94903946748552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d45e9cd76822f794f70b04a4c6c52b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985df596ad258609b0ce77f241224e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd279be4a73a6fd872fb36f425f318555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd407d46b708698b52f4c42a0499c144556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9083e17d177e67698835c0eda9221557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee9d8f52c144b11b0479890ab65b79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc46e45d8fe8ad63b39f5c60a08eaa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6aa81a45a217b9959e70ec29eb0311560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f506f8a9ee6ada65f27ae6cff2b05cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3b9daf6dc93b9e909d978f92ce800562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217ba6fe47162ac313aae04f0250eec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefa28ed7c8728e058e350b936d0135564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733768d7e52321f727df7acc5f1ecd5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e7b30b35244b19e88ebbdff357343566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9df1d4f506fc28802517ceed2f920567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c28a032de81fc2e2b85c76725e77e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9109b20ba65a932b13cf2194965506569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedef54cf602db24080a2bf84dbe857570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee06e4048e4cc6b719dd8a986ece71571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a04596893b63d3732973f4aa12860572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410d85d7090b8dcff21e1be44593f27573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74da78b3ee751b221cab15b14c4a865574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d00776a2ce147f22dc0d71defd914e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334853de4c736e75713a9056808a696576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaea1266df9084b2353d165dda6671577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e856dc9b7ad82835999f5635153ff8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2336bd743275e067b54e2a0b64c47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e0cd3f95d2cbbea64d84de77bad92580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697917d4a3081b332e587584aa835537581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde20f01f9c1e5151a0218b85784278582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609d85d851337e7abe2e5b6065f1f6e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d9665926355862048a05f633c438f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a77fd1467680763f40f17f4fab933585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c16cdba58254953e150ba44267efe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73651f68cd24735248e3802eb0892b15587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feae2d4edf03d2aecc9f9044ea1e7e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0141f5de745bf971e9663aaa3e56c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0661116c4aa7b9f4deaa6bca5006600590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebc5aec53fdc0a557af16cc1673e4b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec25e7b49d1e837fcf4af5ed662216592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb12f70e2e60282b9bffafd411cf358593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdc10cbd918bb560bdc259fa6bb829594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae88e257437e1985a1f7df80b14f8d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675939bb653ea0ca65903d8bbba2c438596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d364616d1e81e210d04a64e2c64518e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e579ec85e87c0cdaa63ba34b584a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661ea9a225c5b021ac270f1fd102176599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49e6456223f024bb21573982334087600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5b20b0ab4bd77e37566ead8327208601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17496f61b38c4344fdbbfa14fba82dd3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24716412ee65f7599af0b7f879a5a030603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3446b70edf9874db922e7b3d9d61f75604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6481e2368a3274962531ac40fef7f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25df2932e5282986a8038795f55d1b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab2a0a5e3b13479fcef40b93272859607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f00eb94ee94eb82eed6a33fe2d3ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d34aa1c1980cc286f8e2d5e047c1f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810ab27c71c427cf969520b4f1e9e43610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3d182e9c294760c2a1bbd5763cdd5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234935348f57ad458ccb938e601979ec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646d74a3b0ec5094c4b254f62b8fbc3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b69cae09498aa506a28bc258d28dfd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42623a3aef48ce8b07c3112d31eb6eb3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673c2b5a358eb7bbfcbb7df40ed782c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a428375e76eed1431a25d9c49b8cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074877411b7c4287b0fa45f3bec4b43618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b89e03c2afcf6ca68ce0c9e663dda619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644ca594dea432c61dcd8d92c136d1d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e386b81600cc9a5cbe61358dccaaccd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b07532e5d9aa10e119805d756174f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f437f535c83b38896214c7c90d7975f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9309004b024636fdd632a4a0da9f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79e52d5b6a0a001b2987b1d58c8fcc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e8cbfc421e685b34bd84a26430026626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab720fd7ea2a1bac538ede5363f6021b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182b96eeed6644cb087e8aaead720c5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b8ab8e92983ae59eb9a3550dccdb6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108eb6f5f9aa4dbe410c4219a8db47b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8f8b8729206701228660ad814bf54631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f10bde8460f6d1cc418fd24dde8d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3688e83a2d05338c5db62be91bd1f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0f8926b124cbff8ad8f55cc675dc4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff860b9300fb7a13aac7e1d63aecf136635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bb74b5ab2e7befd009ecb6e62a395636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06daa78c6952b9cb8fd2d0db3993cadd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54888e35fc26ae0880faab505f3fcb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1a45b53deb9aceed6c265b8feb0d4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab208f84453fb161153c18ac5dab35640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d4014ded32ab113decf3ca10b3c80641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14724e6cb293e23fa353a913a91997a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20808d7d65570e151b9cec59a73b98643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5309e657a42d9ead4998cd66a4543ae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef5ad490524aad8902b78e97552216645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b023d6dd36485ae8f9820e9ca3a2e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7c10662d0ff7e6dbcf616198c6642647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c306c6ab6ebba81a065dcbc399fb95648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bac61ff5bd6866a268ea84429b3ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1de8789214e5c8daa3d7a728ebd7d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4cb10d5798fb21ffe37de86a9b261651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b888080e3f73f2cffe34ece5f6bd256652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ab8d932fd8acc32b3adc5b59da2ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a8bcee8261843c87404c8db1b38ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b730ee50ee525eaaa3e2ba92c4519a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa571f9f627f7692fe52762cfe6e9177656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8835ea1615984b1982726fd8f768001657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6aac736dcdb5be62eada928f0b5e27658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41302478038cb9b108ff537a6367d0f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a95d307152276447ea2569023a758660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39ccca8b6d5a5f83fbae7198693977661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f18721275515717b983681579ad9f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81682f9899e77b0b66b2cebf12ec382a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed57eae07a3d808c388a9bade1c1b2e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790433540ab66c1378adee9f6475bc0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7f9501a0d633c231925b8897d67c4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038887c43c86a653ccb1c7d9db164c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22484c158af19545e2b8d6195fdd9c09668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dadf1bf955941a83432dabfc794b0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5b4eec88ec936fb35439d4e3017eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251d1c51d8569f8192ae6102209381d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d89d633824b3bf1092b59a785fece672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a856eb1346d84bb2c7a5f43232cf260673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c1e25f393129180f114fa00db16ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d88cf8faaf90249168fc27982c4119675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df810812bcd87e1140307930810eebf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50938278de47ba2032786d74c973b150677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbf068421d754b80e58f706adefc30678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb709e19a65b68890ac61887723abb9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08468600a5378d2746305a95fe90b7d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34180fa7f778f7e1916250e85fd5334681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645b31067947e9ee2dbacdf07c09461682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7194757c41efbd182d39d995b54a6a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2906885eda6f384c1918b8b490383684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebe861c4e292a37edd1b40f35f5ddc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ddbecf6b8788644296170df4a122f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af48fff6e990c30d55b0294b23c17d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f006fff7158f2a41a57e92ddef0ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fff70bde9764feea8fd57604e1e4ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6205e65c4ff99942275020520d344c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afa5245e71e5a9fe4d2df3b1c10c12691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413dd9571d94694f9c9f2a3b4a5ccc5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00090fbc1a213dcbd73661ae73191967693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a97a11dd5b51069052c027fec777c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4eaeff7b8c20813c1fc435a4ce1b1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdf30894cbca4dcc67070b5ae43bf3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3cafb6f4ca6b4e69a54d78f9a4246697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6abc0fc0db63a20f8b6b78a041bb7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889a5d82c00ff5ee1741e2f19b5fff7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f18f9aea369ad14b1eb80722a57ae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7858a4c73b1be24037dd9dc4a3efebc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b25d5a76481c6cb4e3211ec086f4d2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21480bf378d2e1946b5f2e7213ffcf9b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21e3cf3fa2900288dd9f6f807cc555704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dc87c52293699bde4ee42f16b87e4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ef7b7f3063169ec33a54762328267706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da0ea2f7c7de2821b97586c9cbdb11707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659867d4884f5fa7d9b7aecf6ff7dbe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a3826329f00560e6770bafea2b986709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a8a988cf757bc79b2898824169bbc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb601c21f0246de7a219a59ba38d468711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bf3b3fb418fdb0713a87ba6430bd1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2dfe8e833c6e030aa7e14fa8b796d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d223d0983f5a466f536c558c6fbbfa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5728369e2818c66128c5d08dd6ec9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a3796deafd4c9d4cba162eea55580716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ac27aefe25c7c00d4123830a3e557717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5751b5182d7ef23a8576d2816ae48718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72326a8d379f56cdd391fc447c4d4e3e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5475118f9f21f07c0a2a52d1ab3a8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65427fb476eefcdb4782cb325ed7c47e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc9333c3e8c00886d49b9b39378843722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98da71d2677216e842432f51982aed9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66cdd39e0ee6e377c688c255ca962e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16495589c87466ea0b885ead67ebca44725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4741fe6bc8aacbaa67031df0568b05726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ced68b2bfc02618492c47c0d81d98727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9936fb08153a2e99dc3642964c335728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0be641c5a0b712da45d37825fa912729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5908580ad82b1adf7deb97f96215ff7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2979ad0ff70eefec9f11a85e94e0b4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755823cf0c65572009d3f646df296920732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596bfd2e02c5040ff448ae200a62a46733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7040c8e37e0aecb3d48b3612031f6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08143c81abfb111a14a39ede965b93735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79287ac51b36064dae4ed5d204aecf73736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366cc3d5ed80c08850925f9f3b58aba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa73dc566aadfc6382b2e4fc184cb9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085487b2b998be7e7a41f7f622e21dcc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b207ede1fae208ee25aa7437a391a9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b652c6fc55e322b4234fcbd743869741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c8b44f6c1c26b6c47c8cbdf6e6d10742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25feb7a368b6d2c151a8f952a86ad761743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a6265f0114b42d97eed7cc7854426744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775120d3b0672b939356754938de7d3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7a62356ffb614562b625c8e9f5d77746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542b7d2dc938f47f0487ea0bf196057747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef735055d40a3b0ea2d920450e26fa27748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9362437c9a6207b6af1c677f4283e1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45219bb8c9e4957a238e2808d6ae25750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32a60de3e2187aa66d2f646d816c5a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e972f80d49d8a2dd218da2c6928d42752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48fee4660367a769ca095275dafca2753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9008c02254049a655314fc911981cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1412d276c491877d49e478f995324eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c90ac3b7121aac3a8531b223bffea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42d8303fe66b885bf34fa2077f07364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2c93e32365a14f2b2b92ac81a00fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fb94400a2af5dd2a7fb6d4a1727826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557e2408afd841b5ee97605d54bcd197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f01af99885996796572ea58d648898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65daebd50fdde5f7266195a5a1cd096a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1e04acc6ec92bbee0de404353b1de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d56b596e18a36a7ad3049bf60ece511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adb08f1b9c4010cd0e015c2a41c12012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ea9e718fce815b0369275c2bcd99813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464cda111364f6e06e4ec9c9966112214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7166a73c4e96298968429eb96895c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940a1c1135c68831044d5dab5a322d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3f0707a179de9c2ce033a1a6675f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa419c20d3cf0c9db6fd46c0215a3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29760caae03775eb52e70f4c62781f0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2db42e2b680cc86e9478bc1f3376520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf833f69577ba9a08211e0d979200d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35adc5d7c425177d1119c4b3ec6f9322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6445732058cac3bab278d96b4d6bcbd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfd1348eb79a535d3247735664960124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b8b528e440623fc4d84a8f94d0ffb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5a2eaaadbe6e59160be689399529026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184664757d632a2a60af359e97689cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ab1d6576987f101e2616368e217d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7080b9242603767d4a4f3419e6d534129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203e69bef75ab328a845c35dce0a36b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ef7e7d11aa8dbda3f8471a86fdf8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727eaff092d57e7ff3e077550491e88432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca5a2c004b2530da00eff234b89f2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81fe21f2560956784b9647ff451b5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290135517fe38d2808fb785f69b33f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d497778323c97a8871d1cf2c4c41736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d583217bbc9a0b01c1f1ff0605ab737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51954aa860c7dfc095a793c325ccbf7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f89c51b534787756084cf1fba8e8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47177eee6bc2988256e2980ccffc07f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352060fe2ad2a7e00ffa3a8b8c07beb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d45b890ba4cbd4d287db6a18723f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c370f5d4c2114834bc324a93fb19f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e4d630d6b95257671c639933cb6a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d5b06618c1ace6a655eea1a45ed3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b276a6a66427dbf9bdf98405f070ac046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2a299b35da1eb6fbebd9b8e16074e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8963599568573690158c59b550147c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea83c890abbc1e6f236b5393af0e7749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0b09f59dd5c176b2968d44fd30d8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cdfa77915283e13af806837e3e08051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e454552cfdb36a7a2bb97e69a3466052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36186ef20ab5afdbd8e0204c016034553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575908063ade8cfd108bb5dee09fdd4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e186ad5f46c177b4ce971d002b7a3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bef93108836e570916fadf83666b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326f4a7fad61a6ca095174b4b423cda57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ffcdf1fd312fb13a27a48dadbb0d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ab49897ad0b7eca79baa90119530f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffab9203147ada52772acaf88e073c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d0b71e0644c5f69dacab2db9a7a2161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae29764a6f55eeb15d36b45032a5cba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1130b9d0051862815c45f236535f5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b0d9a2014e1aa7f1d72e83094b7a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad019942ba3be77fe3aa6fb226b41265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a59477eb293f33f67417cb3d0dcac566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b19ca457860ae5219e8060bd7cac9567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812206ae757d4f42e757ff75849d2e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb72ca1fe269b07ba3568e7f0e326269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c656679c4c6236d26a2682f741c1a6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578b7a98934ec0e68bd8e5a3b79165c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfa3a441eacde59350244bb0f7246f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e04323906663a8b9f9a019b49e564173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b1f83e622d8c34aed2b76b20a409074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0367e3a9a2dcb39343c5c191cda8af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53402d42c8bcdfeeaa0fb26eb20f85576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26720af6666ef0f136ddcc5a21b5d2a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05ce07ca0b786300468c418711055478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06e13a8a69c4c8f73eef56c114389479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5159f171c79df326787ca802c4eb5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549efcdd4768974d4bdeb3afe8e207781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78e140aed900e6a60ea1eab1bb9ec682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109b550019b98fa94e9f2438f66401983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ac96aa194b1685b411838b39c00ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67a0a60d7d3e104f7c238a8706560385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dabf73daea39ad3597c85f495eaaa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb003d39b009635919b0e900cf4328787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823e52680dd7f8b5c7fd8e962814e2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28cbca0bae2ed7164490c7cb399fc589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79caf0174cabb43c925d64b566c90a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc97664a187c5c60ebd8327309c95691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0e389ff6eb566e9830e34cd47cb6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7b7fc4a60d7e4c7fc4491f70083d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530608bf628de6312e19ed98d8da417a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6345cef91f166f35b46d0afefdc444e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a4a0e8caf13ea995b854b89f226bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70889063b81884f9e0bd7ad200bbfb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109d8a88964f13ec56b99fc11920cab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e70873f53c9dcf1d0b06bbb68924299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c04fed3f54d365cb4b3f5db7063b9a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004aab2d5e6940cfc84e6cb218d528c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17543405b432a5af5e138d95c59bb40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c180a58be4b5958d5cd440651444d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ae3bcc532996506678643f5eb41e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e71926b126db0b30d8ba35279fe21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b74de1345a037ca6aaeae8af3d812e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40092e5dc811f08a1056e1e91f22b76c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe6f3acd201addd39aaad88f455a9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a05b9b02ab89d142dc5fc5d84dbd8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ada5391a49efd2431ff19c73e739b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7bbefdc17d698635d6879c948e23b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef394190fefb17d392131e4c6498c39b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e60793cd7181e517dcab40ef8b9e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315adeb82aceda6887763fb81035a862114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d8a7d2eddb04e99de94a64c75ba37115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a64dbe09bcb9c55b7ffd6655469fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bf1d6da74bd03ae2a113859540ac2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e62df96818bf09c1004db5f0c949ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951d81f105e8fbe8c782870685e6f95119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f14ec42efa0d332497f9aad46f82c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1e274fddb20c5a5d6a6cdc75130a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a930f3ff38e907a1e268c17f19c3277122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242d2ee8a4b86bcdd814d73cf8ffb2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc3dd7a39de72ed803a88598f58248124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f06cc71fd93077a482fa06a5b8bf08125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec120cc339bbe7a11ac8285e060e78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb23f9ca2414a125be96b5b6ef02a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd01c4558458d438e2c3889a317250e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddceedc90368dc87e6bbcfe2e91b2fa0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ad200457448133ec1170adf4f6e61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e149854bb4941ae4c39f2b7bda26a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b56c9e9afdf0a0c11d439a2910c658132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c516aeecb2cb7d3da7f4a619beb87d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2d19e7a9dc5f6b7f24d4e70664ef1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddfb4bfab361446dd0b0d032ed2666135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2599351accc5037d600c61eb5256048136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf0d3d71ee41dff60002d139afc7bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa95ac119e5c44718b0a1477c65833138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bc728089c5e40e0362ebb8be66822139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71410fec28427ea36cb32551d0b943b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83ee13c2a0053b977f6f1c2a990fd2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354821d34e2e1d637f1a3391b0cd8e1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d14c9ba1d90747d806d39e400a8b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fc3dc3519b8d3e22ad6c884280d04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03d3228832e2132cc82e7545844e48145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6d600e2d34dd9a51f33156cb5372f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f6cc3e0925b516c86523fed321cde147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a268e4a9a28fdbc0a1526b29a27da39148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06c2db0157c2241d9b1859a2583e06149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197cf3eb5d38b377bbe03d05f2d2330150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f38991224139eca57ce33ee90b7671151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce0ee5aeed7d5733b99320c1e45c48152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47dc44345ad477681c0d34731167ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe491b3c91c9af40ec44fac303bc52e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d85cf74c6a9ec089ca4f052de4480d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b8ec734275e40d7a6e73decb6f8cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3cdec1973fd70b3b13092fac5f648157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065067d2237ccff5a2fba620dd81467158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821cbc68033c12471a1a132da63ad7f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ee0de0bc6fced23fdcfa5e3f1460a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4a731c3a7db1b229d711597c9753e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9eb4c2533fb90d11c43e738dd7e163162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6209b5eb92aaf458bf067054fa552c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f75b893c2bb8f1e01fbf75dc7644d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24142f5fab1ff4e050868dcc9f042766165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9ac2586ee9c73d0dde371a8f4913e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84625ec4c01bda92078d5886bba43a04167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd35c995237a5a6267acea842e02736168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a02f6ab57a21eb5f085ad1d4dc547169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f4149d74d5dfcc5d5e56df849c805170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f6a29417f7c95df6e361096a192e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b21915514973c5ed3ca6021e185c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f20a216b3e1aa0a386b35445105bec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756bb615b595be486c34ce5cecfd41a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9b6ce163af33c32a30641678e147e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3401fe1be1cd442656839abf91990c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4aa31fa4a5353c79ec63c34f0993c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e49a1863c7bf528a4469c85df481c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf24f537563e844652cee82c781c2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2b388f8ac67ec2833f5823c831e3f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a2253ddec6b4b1cb309cf5a3e65f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330e5c87cfa7765013eb1a2fa1ef66b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d20f88fd4b1842bb0759a62fdbf3de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56df040d81ee6fb3a256115567b130184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c59da9b8bf69978bba823f852b2ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5850463b6e5a50d34689dfcf228d9b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fe8a528cbb8c0af4667c791121385187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384f659a6ffe02949117998cf80c0ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44df3810a300a87c0d9f19ae3d9868189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400f111bdb849ade11e72b2ead56a15190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3d4118b9c6c24b37c9d5650188c62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b50bc011c790530c1f2a08f8d1c5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93734bccd4959c8c65429a7107921d44193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6f40e11fa30f04cc5603c03d51a2a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d6ab532de3c646763b6ee5f12d349195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f223d0838476644359716b4f6fd572196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f1dbfe5335291d41caef7e6c07d65197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a311289b99d5165290e9471e8fc8e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57718d8c3d100bb039045dded07bd119199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d19a60d77e1e895d307972ac35ee5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b85c8ea3d707435dd38fd27bb43bb4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fd98bcb814eac72386be51d06e6bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371b39dc87651fea2155c9a79d2721d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1973b50c8747009f135bc6868040fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c5836da47432184f7461784971702205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fdcf547f70815c4335c5a4823f3a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dc2bc3b21ed4729db827bb8b26509207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ff37d046d84dc4890bf8984429ff2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fa4f428fbf08d6cf583d032ad8450209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf3ed9cb5ba860fb9390c8d8e8916f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47377bbb4c996c25731845c22bdf03211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdee1236315ef6979b087b3e202f83212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660021ae04e444c602a5c5c4bc2ebd77213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073ac3e4fb8bd1eff0857b8d2256587214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70f314272f2cdfd247827583c7f8da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5729aac37def719a45e83e5e600b04216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ef208ffcc3943aa93039a69a42c5d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc9b90e469637db863a09567321aa7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da7740a840a035a2b88567bc290644219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c651dc9452d116a5328d5a366eedd9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d93ec5d676f467ba4ff54a7b76c719221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f0f7dec42acd975801e5101f57aa4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0d1d31a1f265223b53ae37d5130a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79014c9f21805bcdb552ebcfb527025224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1ee92beb5445e8e555eb53516c6d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d598984c9bd651325301a975f632f98226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a9c65a45c253e33f5a500c8c0c8fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec360c2658079ba28bef680564ac57228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1955b1905db937e5fdd81ac05da18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bc6ef4d5ad1c0d80ffbae3e71e7b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5c26b29bf543d0f98975e6506d54c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55d6da78ee06a060d18ef7848dd13f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe11d9a556e027de940faf66886b09233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dfeefbd3b9a1735890eb073871cc7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994964588d6db3b1fcb789b68d913034235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3f6c75a13ce97fb0a60043d1cf0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f828d5334f208109cccb9fd39942351237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fda6abcbb348185b35d2e29d2d97c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051f989871ea1bcaca4eca76fa3df92239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0060e14fe246fec864862205bc7d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ab8ff5086287be9478d226400bebb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109cf578f7cfc507ac44ee4410cd145242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466282c42efac606557a375b111bef3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a338e04bf1b1eaab79ee1778f9a5c07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc097290dbde4470416f11fe528141c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34140dceca0e36ada16d60cad246e095246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1130629628b159545d4101203b5257d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d444fa667a7aeb5716337b208c230a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08b54b9ab3341ffc198d58297dd2e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef38878532c64c35eb1c4915dabeee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eaf6265819a22bced20cf85578bb0c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6c1517580e7dd8c62db55b70b6291252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e0fb86d44c478b3e65eed5420ef58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c661001b7e800f040cfe26f04d0b367254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ec0bcfcb9609f6c08a828a9abdfb0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cf4faf08eca5b7538f30ca747539b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43348866011d616140b6c983439215257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48c58a1012b9f0afda7ea209a98fb0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2a22fdb5a5b1ec2507769bd2a91fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cf5f121140ea58b0b8c01ff0444f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669804c8ab5a63bd3a758e100e512e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a6cbe7edf633b2a0d9eaf290b5a99262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef0a9645af2f328535a08d508b6431263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46392d89bc620d82e615d738db3163a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870a39473ba63ef16d58278381cfef9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51a8e0f07c2a70979686090576e706266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952b43b2ffb23d58f35755e37e8772d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc486d4c80d9042e8493a57f1a9022268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75680fa24eacf9307d34866adc06759c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538d9f46385f3833bcbc45d6cf6722a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6897130865ae35026fcea0a6e9355271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9a1a93c67a77e2420f9ecf54bccae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74156c832eb79fb67eb1c5933a5cb46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8206e9acb5d9f98cd8066e993b78263274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcc447689cf27c785469ded6b1b6ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1bbc561aca70daa05bb9cb1405dcd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59387b2a3c0eee6ea63c5ee1495d888a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f058bdd7158ae5229ecbf642b61a7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db3c846590a438c5a2e5a22151d85d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733069b32ae6eef5339ec7297651f31b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62eedebc89eaa4662a288bbe19a3d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815d543023af9600023ad2005863a8b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029106eb9f4ece329dda0b03f5d67b8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfce44d3a0ca1f8bf6edf5b2ddd3ad1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cc0a7a9aea87380aefab3ff4b3144285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c620aff5a16cfa2a6874e197cacb2e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08960bf1bc3b4afe031931cde553acff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508a02ee402d044f584bfda3935fd88288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d351b699ccb983522e52d895cd87eac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da13bb06d5ea3dad0df4824b4233d2b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7608a1f182f4f8d5277d584e788ee62291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b684208c7fb68c63c7a4b6ae012b629292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d715377c7ba5aae94a142504c527a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf203c02275ad032a78afbfd2a5a3f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cd3c142f49bd31deb4f45a18834d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd9500776d589ce6cfb8a59684234d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3617d1d990685c29636773ac631d14297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a5022943d982280d52bf6b09569b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28109c6185c73381dd770fa9e06d5d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18a6e07c309252f91b9343fe697c6d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb984d4122a8ad977a94b0880a291349301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab439ff940a52ab0a3f378d08ead26302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d63c1778de455cf710cf413c85798303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692c3a1f847acc9a3d5a725ffda59ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcbd4d1437558c03b1d08e0c8a825f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a97338d7039c707228a9d2be7dcd0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c5f6d8509bd1c93225571efa7b040307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7ee098350350ddcf461d356a90d6f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2476f0aba60012cb7fc5d07d6580e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901765cb4a42928e88a782045de97afd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715dbac9b9ce637ec5d3332f937804d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d531bf9a2113ec3b5f47d5c0873b850312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7ed9c5628059715948634eedb7bb3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb3c4f5961f228d1acd433d66f9e69314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fb4bbbeca6324a799fcbe885e16fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe56699f8685d0d7dfbdffb62cc6420316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366afba0ae057fa04ac1bb276b28f149317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a26cdae68851c1690fa75676641909318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42584f0a32e6fd46ef8111e79b5824f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d529a2bb7fee775c627dfa2a226ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6f68c44e89e5ba8b6a753a71c7f3f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6adb7d75791bae591a29719317f532322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc56e87150443709b5adc94da9b1336323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaee17248afa06997156b30825e60a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b62d28a00b4654b9a0257e8ed6a16b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b65b4e7853ba5e78f9b0e8a6eebb04326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397319397be3d38f7fb217babca82982327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f41f52538dc319e5288aa1c996c6bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6fcce456d1a75054147180bbb42f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2e3ac6e738a6c889a4d21d39f5b26330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22991237916c19da0c9e86b749ac3c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473382d27abc947b141e5db71f8970a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b616c2bd2fa9631a5b51cbc5b5523333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc5c8963022174f3ab1fa5510db511334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6133955f3efa5fa8e923cb5b56fefc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ec62ea3ee2a50bf90cabb0ac1a3b7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e73fa7a92db94384aeaa76fce10a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f94ba83d3bfdb3edd6a9d62bc3ec20338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20394844968cace6b9b56d4d4c57e31339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64615cfaed166b8abce01ae1bb9689340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f478ef9b540b9aa808236a136605e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a2dedb25cb47ef6e0c020412fd7d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080e6572647b0c9b4aae59fc1c0a936343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02307243f1626d28c20c1a38f36bbf29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f0ac02d324543657bf4ce455740f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd779a22b2729134488be1fc3d1afdf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d0731a8bf4b42ff098293b21697cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9c611e8f12e8ef85c1b984fec0166348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c63bb84492516bc5d37f880c57f7f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da789fac4d8357b8adef677bcc81494e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895611789569752fb21e29c45a7b9748351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99031678731a1f218cdc4ec036f208352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da84ec8794d659ae12ea51e4d57d674353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5c01546a0330e19bad60b8200adca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983cc72953a0c1b2609417ee71adb0c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16e9f089cb15ef46e1ec194a6d1988356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaea6e5b5852b8dd88953d190740f58357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee1733c746bed1668cacd1587535fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b67303e1ec988e22e98194a75a682359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223c07f1cb8767fda24700005cb4dbe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b68a919c269c29cdd328aa99c32cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a56d8fcda1b0635171c5f77a69c8f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab733a74879932ba37886d8f10138e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d67ef1e13b6709bee46a94ada9c19364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50593db5646fd2aaf0d6ee6fefe8522365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc5852380b71a152b3ccf2c53452d2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1fd0979890382623dcfaba68d65f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767a428224830ae59841b007c30fcb1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48e920d9cf1e4ecd024e51b1d1710e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32648f6fb57f43c3a0cfaee7c2cf59b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563348371298a322150775574d5c2749371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def6bd2d879d97791c1e74730e28226372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39332b03091cc259538f25aa3c6814dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce4cf55b148e30c552c8fb32f61ca8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a3c664ac420a6295d391d0ad2d574375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d866369060c0d997ab0525068d11a7e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d744eff3faf64d13c6e3bc46d47de41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f32080b378710971db7a273e0ba991378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d94ae4ecd554638043d61af94c328379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3e333ad92537cb6efbc5467148978380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d36834965fa3686143be82191a0445381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5498b519ec51e0c33de577feb6ad6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43b2832e85df7a1c12881a663bcd91383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25d9f2b134535f50b5e857d0ff14de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639697be0664e38e5c31299f87f88a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65f8b80af63a5f3a3685536483b850386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3e92b16d631ddeb61320b393f0253387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebdddd186f5bac5ef9010af56287de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c51f55bb21fde0fbd301862a8bd2a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54336fba71817547c3834170e2dcc9c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d118b5a97eea5ab17f836dcce30079e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404931d42e88cb5425c32e8f6601d40392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb581da9889187c7dbc34a25363cf22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08024b42f24a8c3815aeebfbd1b50f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf232055af1de1ffb3f50f574993a8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a808c0266c833be2b72d3b796403e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bde2c0d8fb5d731287fe0d7cfb153f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd737b997df6e49f003559a0d6f6ca4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58be3c7c4ecc41af4d19f73462026bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b9d922337b8c638db4586aa134f4e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd38cc16dc64b369fa7cd00aae8ae3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a0c40a71c1892096924e7b69eb46c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9b88e53ec173e52c74f53d39ab20b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294cf2a2fb839b41ccee8d28456e543404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9f14186479d0da4e891ce2571a86b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3086e694860174d7fbd90e26d60284c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a1e307fddd899a4e7101bde764a7c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b3964b16963d5e0566e4f3ff98391408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0f872f74f10c1c8c22eba5ec14b65409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ca56f4ad9b82a94a3b46ccbacd1ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33786dfc5b6a0d9dfda73766c14b5bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09d6c82d26b4eb11678ac858aeade1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75d2c46acb0b4efa7af265533a8423413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c5165b6018717f322da0a02b833ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c140111b731cec3c32a1339bfbc39415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca30199fe2a5fa42f0fc4b40ae3f86416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe63f3cfa2fe8d47873ef2eacd0bfc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50aa2b737c58d1e8f8c6c557609a44d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d98fbb731c5b30335af61f2f3aa67d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9242b32bde8021e11548ea3d89d97f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4545dccba86bb31341f05025cdb05421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01858cc5ea358ff863c15977b69d6116422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72113797b2621be9767b676b3ba4d72423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99028f3d88be9daad982fcda60bd93ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95d925d5624c16624444299bdcf08a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407c83801ae2f7a8ac6fb290ee5a544426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3584c12fe47d066a053a297a13afb9c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e94435b25e0ad09371da6f868f80a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0f42a9eb594c7b7a1bcb5f98e1cb9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f1f060c934395e37c8fd0cc52d042430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e650f65f1a8b841811cc2b0d3a53b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1329b7360f2cd8fe9d0b66e3a7b90f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e2ff2b59be5bc170888862f4e97f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26618e8af1ff48175cb2e5de75fb2b37434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a24420942440cad248726d93700b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db55d8477fb0c6feb90bf86946fafe6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7b804bc4b8ac1ce798013a6adbdcb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f492fa9699581f2316e74fe1677fb98438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87165b528ad417bd9c4a9aafc8744756439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a0889490314e950cef59bd79bcd51440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceebb65e093426de145c1261391ec7c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba663ee818283ce648c8148f169dd01442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98879eba59d72aac63a3c4b3a4919f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d98e75f138e17be0c8bef18b39088b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e0bca877483def6612ee05eeaeebe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97a7078416cc41a72ccf846cf954c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76298133e9330f7675c758c081b05eeb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1db22146341d8a1eb60826496f243448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61861090e41d5d4b3c69d3231de78209449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1ca99c7fca24179c59b270441e9ff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742241159bc6407b64f3444f0b98171f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df23ed3617a341e74c81095a6716e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0060a81c32a0e268bb5497d58f207bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bf6d5837b0767b5ef25e2a344d62d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5033beaacabe7389efe2e10c4fb9e94455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb45683d2b11119918a83c6c19335c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6aff9cc98c0289df0ffe5ccd92975d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d602e1e1aee4d1d0b4f1efd5e4486458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12a706b8d2e1fbdfe723be292b9781459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24931dca657b255b05ba720fd592399b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6641b3d034a70a862acbd071e328ae8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba2275e2a0cdac074cc11e1dcf1091462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e3d2bcd90e4e41eb70e2e16edee19463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6c20d24b2a274371231eaf3c2680f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26af879bdfbe99ec53678be8edb6ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166aea5c9e2a7a9d76f38eb96db9dbb4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7dc585fa6f8a8bbff39c666a5e81a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f21ae6df62471fcb2bfda25c340c6b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ece4521a05d6fbe82e607f9a58e0da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a83eef3e96e4068080681ae094b99470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41910de63dcee6ee1d31e66eb124ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881c105207b5ca6e87fb96b9ac6e9ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887883b6d217bcb00fd456e3c6b2c7a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648db36404487796628e848f6127056474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffbc6953e6a6fd28d10a1927864f3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7d6c07608f05b8d2fc3aece3dc529476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3860d671e67686dd77a0cbc89817b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc02a836919f5a40111a2a657d4167b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cc6797554e29c237af2e79308c955479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ead8b317d640387c3be442134d8c5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c3cbcb05a8ea2472bd034094d3d38481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abac3cf62f02bc870cbf39d3802c073482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88437faac003c7e5b513d2ef8173937483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde174363cca11bb5eb3640ea7423f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc34d1917b6880170550bfe4a25a9d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935b7a957cda9d8613e914948a71f59486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b872fbbd2a65f923d9d1d73a78c899487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0220d2737275a57aa28a918742d3e9b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d0cb5df6442012ab908eeac846614489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412053dd05ef913e673b9de09cb31b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce73928b44c2540ce7ebe7da2261c03491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35765a015e394ab2387e02ffc55db7c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd8946030594c56e28d8cf878fde26493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220d8a407fb6ec1b6ca4c4aeb2014a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482bbbd25a75fb3040fd9d2649ddd70495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3181d5142add40d43c22c829dd9c87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6098acb62a3906784fcd143184bd92b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc500db6cfe8ffa67e742ec5dde3abd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4c5d764a46b00cc5250aea21fe7e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf31f67abd4d6d02ec1514c2ecdb79500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb0687fd0a006261b2d5c8081556b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b92b65005327796f911fa993648b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd8b997904ee97fb57850709d92e3b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe9aab8bdc1371ca4bfb3aae4d71b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dac2ae6f220e08a102c59de014cd0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931b1974dbaedcd76aaeb631de970b5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621819cbe66f36945a3c1ad03b4a44cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505976fb2238f65d9258845dd869321508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545627af05f885b05c0b8f464f9f88de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d36fe717839acf06c9e92bec71be0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e4d0deacc614101ed05b69d890bf4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513c1be3a3b99b4dcb64dc3066b176f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed717b57c7b19e0b35f48f66058f36e1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c30e3d11ebad0a564b7064c397eeab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a72806e56b5af305dc011c723332f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392683510eff58bef5deba07fe8e13c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfcf08a9c1163aae2acf15c7c3ebe9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d70fb4db5e090746b505e5c39ea4a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051813256f03a2f8f3b79867e3b794d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b49ee3ceffafbe8f8c6592e43fa19520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37e21a08009bbc7b63f323a3359b43521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801a31d1ff07ce4598ddc07f1534b19522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263620d11e542962840c8329e9fc44e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168618bb9a48e30791b8636a56eb314524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730df6eac963598cc3a1f9896b3f8f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c68a56a110609cf93db88426a57eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26227d4490a369e50c1c6d2347b44cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f72ab027f07aca41b8a6c15eba8316528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c2e5b8b3b98e054ba0c1df324e88a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62ed1f2243ac851771af26ab472b4a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b18357b1cbd878db603c00f8aa1faa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624afa313e43132687c7b0a2574c28c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e13bc00c7529fdddadfbe64ae2840533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae92a1b9beb0a1374b59fd4843cb054534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05009e780af39b1636a5f18a1f3213c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ad4ca3649ae8c241e49e307cafb01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479b5fd4d77b51e76329b3e3bf629c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecb938bb39f4577dfa2c9543eb616c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b1e62ed5d0ff96eabbfda4dd20d23539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824caac0cb27603b8d9bcc56fa3e57d3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341f4160e3abb51d12bbf8a2d32469f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33d6c118195f3ded5c202a5eab09eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295b94ee0556295a0d8f3c3c9c52945543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84074e0b2544cfa7448f37a127e7cc3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecbc5b51b9cac96ea731ae92e36755545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7d22266ef6a6a7d4ad4d06ced482c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35cbc94a787ce0d624de16f42201ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1c4ae35c3fbb81626a924fa039b2d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc438337104ba87d9665270cd11b2b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123165e332965c466ea11177be00ded550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118f19b35785490df0518d9255f0c2a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc4cce47ded4d14fe1fc1d53c89ccc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd68787cc8b87f01dacbf37688796a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285bb9c3200c1f6df788eb84fa609f7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71cf518afba9ca120bd8a284543dcb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7590ee533304b75b6b5c376c90c0c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401d5acb22913c4f04c68655044ec1e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e4117e4d770be78fb7dcc6f12d996558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad1c62bba4cca07aa4a9c8ea203434559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd25150060d4ea4ee1b0bf58e3e3ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee2c6b4b94d694fdafcfaed52b63c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcc23c1599ec6fcb5da9959e8a07e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3688f0c741deb4999c266fb19667105563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df7020ae871ad828d4da75ed22cdc0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718997f6ef6203f337150bd6e540fab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9e91da4dde0094f587b0f642dbcb2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee398fa5364aaadb27bfb47899cd6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c52af43477345c3dd51c4ad4a614e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be6d99e11fd56cea7a3a08d4d24101569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f72a5fa8f061e3ff2aecfd8299f68f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeda551d7fae34b5303640cf83e4b1e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0ab2a4b8a88d7186fb6699ba6dd76572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044285ad5b5dbcf5e8f95c7905d93f0c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3520f15d6bacb9c4a0554492946739f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7099088b6e409ae0b0a00be219fcc96575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c1d72f5c82d5a603072e434f244fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453724d7fd5451db5aef1b134e6a83c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d1fcc3ab07388eca88f8c9afe500d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc11973d153bb2897958d6ba451cf05579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b398cd1332bbcc7d1a43b9dd56216580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf874429ab47772d0c773a4df0c41ed0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731283ae7ca2667b32ed492564503eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adaac143e12eafcaab824c710e0af0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543de0035c59708884c244df3deea00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dbd3d34623dc497a1b2119c51aedc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde762f0467e2969ac5eb251bab68e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757de026cfc9768c921b1a55511d2ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143fffe9487ef377012116e90d6d02e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e20cd05458df1f98a7242268768a26589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca0bffd6cd53329b0b32ca087ddd24590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fdbca9edcde14e430f58804d3c492591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc715076e215b523f03981a9931ec7d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8c699e44aa827f7e60b107a48c4b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4df6cf8272e6acce4493995d27a6fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8c29e25e26a18bc03cbd7ff31c4fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaebde6135824f98d691317005370c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bab032af8297666752368a81d633d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbc1acb4b0c89a6d9c5fc51f2ab56b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be43ef07207d0230ea382993d8071b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746eeb846bb43e8e52ac8f22dcf46ca8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61348596fb213a4145a51e13e1cb0bbe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cf22554cd4a415579581d0a5f16a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280186d61e9c3fd39f9e178736f9b8f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ffc4d9836fa9f3cfe1376fc620eb9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3143817b278508b669ed1ee8c5f42605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37a3782b3960b60a9b1e7ac40b99af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76642bcf71dae8100b512be6d7fea2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62954ee1a47e5b0bac0f27b37e2e51a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2e2a3684f34dcaab4b76395db4712609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552775c58e32ab63a31f4e97a291bdd5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52bd1c946e1cbd82b5465d8dbc58fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016e09dc17cccd15ac47d5869362f76612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090385b7ce8741370e114ba275daf1f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48704a7bbf9d4be2d65d6d10756fea0c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e51edcf6abfd6965b47eda361e6fa8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe12cc584898d1f86db7e7dba8d43b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b8d4f43d53b6b8623eaeb7effe513617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd4c9a29e6e1805abaac2b1a1f903d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3053e36ddf1f9243850e56f9d49e5cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926b2fb44079384ad2c90e3febbf9e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20488081ede5a7f2668e9befdb3de128621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f71c895eb9d1d4417cb4a1425d8a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba16a7d5da58ed436dc3be5fd5ffd4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93027a536a600e9a2cde9a0322744bc5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7747cf94690ebefba5d24c582006c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d12eca38f9e265961e08920f842bb6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c19fcddd4ad27b0408e42bb1e57a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e779b57fcd68b56edddf484eb286e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a450b3b1932cee60b49fa043c40d2ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50c0ca11de7e7108b6344cd68e13bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6e3e428ac31fbc21b8758d0f5dc87631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744474eb59177f38365527eb0a7d644f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde20988c9e2d008c7a64a9888c1c0eb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc671c858e57141c11894b3eb012145634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e767c4c2d1c4606176aef97250d467635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6d7eace676dc233d5332f73b422e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad737ab715c371fbbbbb6421049fe527637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd590ad7959ce65643abbb0e31eb6d63638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf49327c235d4057e5166f9d7e3fa43639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a90415df0e157b5073c0142a83154d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561d3b4c70bed52238c8ef83eaa1f41641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6983f96d048c65a8f0c7f011fbdc8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cc4fde260d7f92cdc0b8976eacec2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78fae84d0a04bf171f0ae6d608adef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e688efbfb7eb3b2e0de16b68ca8a4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af11a2aba8d9a1b0540abd034f3587646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec7b69970ff9861badba70a4f165e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f76ae23922e20fb62522b1f4cbfdf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32abe30816f5077f852bfdcebe95f37649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bc539c45716f00248c7c43127c817650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf00f058c56627e3c077e265461ef2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db9b3eb6a8774279cfe5c0c6e90d2f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba74695e8734a0a05ce2037453987c0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab58756fbd34eb67ca600bdad1af3e5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ee4b3e4faf334ee3adb713fc4cbc3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d43bc2ed6acc84d33d227d7f8c90d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bae193fbd6733b65661087ec08ffa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63de9bc181bb306a7275968c7823b3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8b9f17c9e4229145af89238ec06ef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e47900ce2859ebfb8a03874c3fdf8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6177a2a783d4c4d8eb4e491d52cd4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7587a7cbce8d9621f7a9850c465172662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631724a29adff0e766c72f237ef846b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95da919f83977bbd1e8d44f8217458b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f44804d6e0dc85748495a8d4eb5ed4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02eb3dfa8e47f3036abb8b5038e58c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62ecc679e9e2f789925b2878ef0958667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30172c7ffb71adba77c18b855dca7552668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137b12502021788d6211c79171de086669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb29dae1404bc9e3ae873a0e1ff033670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf9e3eaead7bb278d338dcafea26bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9303c2b909e23b5cc0a33c574fc31c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941b47f16fef42fc8d63b676b96752d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacc3f388d882155b1ce9cb0c195041674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf16dfc6ae6394d2dd3a779569727ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081856dbc9b6871c8baabb772181033c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e07174d455d39ffc7f8801187ccf9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c16847833f673e9b64f834c7c4dff7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c987f68727f0e0eb59294f973ee59f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2d341179e3e6df5e4ec57b21b78ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd3e95183b55bc123000ed7770fdd5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939ef9f9e72eae3adf217e154f3581b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471efc1cd2649070da0aa6bdf79029e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74df225221e3eb2ed3bdc808cf1540684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366b7dd2361c07e7b47d204bf3291da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755c0f94c6349b873f3ea38bacd8a71686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b18afdc24096071b10ae090224bf1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6b128ed3b2dd2ac07182da3718d1a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99e997f6692813037341b93b4ff380689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef149af8c3c99397319d919ec3f63c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93782690c61a2307d9280cc4f4cf537f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc233f21eb33e373a89db1a8af4bdc3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bce71cfa7ffa00afa5bc3ff35ae08c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0841ff2af92325258109dcc925717694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83f911083f631bda0196aacd17dfe7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e29e9198a96478fc9a15ed9e6a2ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888e23076decdc924d903c5b559cb45697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaf1c52454cfbb1ac3d95d729669fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba9429334e121f02035c85d938c954699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75454040da4fb4c75c4fdad26139b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13f368b3181634228b3bc1f84ac1a2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19259ddac5ea25b0533e8ef7e70d287e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d0c147bc554a92634492a76bca95b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbf0427f0e9d8255cee662a7a0ff5a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750e4a4b9174f6d8b73ed0d47849f4b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752bd26aefe6ff3335aea5c42a75cb9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c9051c650c1edbe73fbbc9c390aac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe05ba3690a252d28c4c527db0db348708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641efc9c4c3ea21718f53ec57ed1284709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8784a2b148f6ce8a4abc4bd28eddf2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9f773652f5cab22f9dad97ecaec8b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761de0ca870d106beee6c2720a818d26712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafeef4a4b1ac0d0327ddff4b93ab078713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd5205f7249deb950e540523087a0f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab391bc02d4842cec7303a06929698b5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e29ffba808e2b9daec720cd42bf55c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98941ad9303832edc8e3ced5e290221a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c1c51906cda72f9d6d52b193b8fed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1ddf6043b5ca7f253e0a5ec90cb9a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bad3817616daca885b27abd58cb07720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cbb5f765679b0f998f25e712df409721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996491b6fa99bf57e1d62765733884c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ee48381f46fa9cfa1dfa19f4aba80723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f18d3083f4963f82ac5b464f6830e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b8da063a6dcec08abb3d636f68acd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8239770484ec9022274f90efa79860e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c40f8a67e08dc728b75744ec52eb6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ecc51d52948ad09add0b2389bc46f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390bdc73c94bb35471d6fa22d1528fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2fff72de9fc303fce5159f3ddcdfa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e489ffeb1f8fd56c1a18387c3326a4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9652f38bad0cddb767ff365e9ccfa29732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cc30a1f89537fb8fb28aa9f1238eb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643163087f73539a18384d08978accc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2275358df2efcbaf7707348eb8c00ab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87de0ee0077d8b7af3dfdb5b9758923736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ff80c8fbbf6a32e957d170f5ca369737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c4370f7343d984c9121ed362b7b9c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc06b48bd6c18eb500d1edf9a94075739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32043607a59b3bbe079aa64f77e1a0a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65d1d17242c97d1a563bb01adeae59741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ee30a8d9fceee5eddd6b26cbb2906742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53c08db3f3dc75f6c1d9555eddb8c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a393d6d6ebfe78607ef7ee0c2b54dde744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002236b4f40fd4a812f2a892794619dd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0c67a8af3d06eeb23c0dad5b1d401746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f4f405422ad731d4a0e57275e8281747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaf2b83504e90567c35f656f9e657e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593d79c6f9e67009aedcc8438c62b34749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8cda6bb2d94b1f2194bcee7139a6b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db265305a1d7c96395404a309b6d887751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815d8cf6febf75fe25289dd95f113c5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e924c432862dbaf64d616e3eca0d1cd753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>