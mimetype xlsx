--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d5e007d48787f03dda0607adab4951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f161fff6f04f10d2132f6580fa03f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d82f2c5f2985fbdd114937f5f6a3ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf6fb903aa5f93288b8517db842f334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baef303ce57b62abf04ef32bda881e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c4a0af44528bd81d85ba35986c8fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885b1653e1381f044407dda433ce8037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ba3f9cd98571a190a57b72a88d3458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3b79a620c23df20f02d2c5abb16309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e485459173a7f9b272ddbafb5e1fbb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26425fe96ae719e497e26840450b77b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d48a478095c33191d7d5f7ff89cb812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab73be68a30495f7d70192779967ba613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6e9630b48d9a53335331d91824fc314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304ea606c298ec947bf4aa63f84493915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327f42a3797fdea1001af2fb8bd8fc816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f9dd050ff8f6de8bd271d30d9753617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b85d8ae96dc51f5d2d5b781f4f57218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b26d151394a8fbe243a993eab3dea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52debe63d820f64d03921031ff73340520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc868edc91f9081528e6f61a42d5d4d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd3642b591ac4787520818e24b568122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204e7ec04cb7da3400b79ae9d30b17d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48cbb1256a4d31d7e821a4cf51a76d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6215dafdc8d5621cb3c9fdf2aa92f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a876a01277ff56cca8d55233e8799b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93e213627612c1af5b21ff17c8df5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953f455c0025b599c0232f44403988628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc44e307d36b600065a9b351700a9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af116dbf5fa8ec16bccba5f90c0a1ebd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ed8d3f71ba66863281b8cb8d543d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888c63c72e23f276ff08a37e2661eda32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723d79b48c8a2f8f4208d3d566a7ab233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c6029b1279bbf6f238c415bf28a6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69240275f43f758f676d4188748469335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7438a295d8d08699f3b1862b80e851a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96d3cba463807d9d1af2afb958acc237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527323da0e6c85451916a604f6f28bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069b4f83a81a7dbd60b01f93517da6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5334a62beac39b9ac9d207abdfad040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34c7b166b8258733ece7839d2a512841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcbf73329379ecbb8a2b1025a497f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efc44b9bb24212cfb745cb48ffbf4d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ceb04396528aa8b6c654fdeb5192ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb0cfade679880dc75ae59aba308ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89734cff7dbda43e00f7252d4574d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab5a845ccdfd02c9d76af039e794f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3a4e30a9f37e2c0f4cd7f5c75423148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a428e23266c8d5a67b0d646a7d075049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad898760ad4b169c6e2a9554f2ddc850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16512fdbaebd9c6c801252e132c67151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ff9f04ab7c514cb5439a49500bd3652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcbcb7a2c7997342714b785295783e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90ff1144854835a2617c4e03293b3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c11a821ab0f06a74bba1d780d5efca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d54ac2976a939bd66ed283580ac9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5083c4c4de765883e4274f5d96bb8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1add8fd0f9532d29f905465d982fe558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb58153ec19f364e98530748569c16259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac11be8f5dd7add1eeb6f203320337360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef8ff35080452a8b039b745ef997a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ee46668c9101b7e68bbe8708ef58b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec00f1a7cb904860cf542cf494664a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fa32fabc39f863717a4b346ffe44c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84186d807bc9e925e7046b2b2afd3dee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d4fde6fc7ccddd2693b20e3ac925f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e06b9f69f3c2029280aab2bfdd6a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb1c477f70f06306ff90ec63ee5b0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c50cd3882057221fefdb1e7a5d1d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7dea6a128d69b12646830e1e5c6fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad33ddfb58e2de8d618c17b2ccdc1371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93268a79229f862448204c77e1e31e0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492a3fef35031aec03afbea705176e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276028f7c834ff8ac2b4cd953f2fa89c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f7de64c425c183bc8e3831d54217b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066aaddce56e136e89b81afc35f678776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ef96c9136ec8ec35421a2f9d300a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651ec40b71fdec77852c28589de9db378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55107e7b194be433e11b558d9a3b3b8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdb85ae1c9b9672431d9771071bad380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb8015d98b236e5a9a4c67e0d8c21181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14614f0242f51ed79cc157033a0bf382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd2f39b7ff7ebd05a3d474de80e2b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b46646da1f0e71f474a1181d6cd3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415b1e940f200d3f71984573c8d167b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55460f1c6b4eca380c084133e6a6fb286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36612fd551fb3aa144730e62031097ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc2e56ec715a9ff5f52163182fa4bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778db18cfe08c59e0b2a62392e70bc989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c87edec279db8ae12bb565d737dba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2862504ad0a8bcdac5272b13ac849691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1dadb63ef4258d1e2c450cdef3d4392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571a2778a27fbf537c57fd27918af0993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45586acd00ed6942f2b517388d042b5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e726b4a958e301a7be615e1de24d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd59b4fcad9f029e2fa49c536c6682896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c430771375b8f2ff6b7790c46cf24c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebcd6c01a1896abc1db7c61afdb39298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88f24ab7213be65357bbaa30e15dcb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f775b194409e7d28ca916447d758ae7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d31656074392b9a57f8265e0a0a9ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f13ccd2ae1a7028f01fbec7e2eda1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587a4b5f9b99f938b927a162fde2dc6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b761b0eee0f3c3fc0db405e452bcd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cf2b7f060bef25d4962f6ae47d4a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff62f9b50e57653b1cdbbe0faf5e335106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102d014f55079093af0626aadc71fb0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d1937eeb7c7b9f4bd9748b4fd19d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642554bb39075efb8e24599b53f7c96e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0642a5c09c5846ac67b98030e425c28110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404c5219c4c670e8bb5f9bd17e0cd77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e28c0c3c120300fd0200c12bda3793112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b43e329e476e232ed0c95a8d7a498a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a70282aeef15d7b18c5e0da6d54fff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307b1d2dc21e9584cf2e7360403999d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95b4892de9be05096b4d3da96bb824116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778de2c9dc7aa37d5843c409851ebf8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799620df559b706660fba5b61c254ef8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c2f4d19059c4b2effe200e0e8c31e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc372fb58865a25a38eae6017d25251120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab17c20d26b8979df9a19f9592ab38121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cc5297eef842fbf398b405a7a96b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab205cd05f6ab537d6f5a6be42c6001123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df2c2a6697d01b9db00ac38510b6af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a359c92c6d7efdc0ddf78264e2dbd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf28d2dbc1686b3463998d1ad702f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79630e0f4b1f90a130129949a990f5da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d418ec502200280f9c981e3839c55c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00021bd00de93abb4e29842f26a5d74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5addcfffb3d6db651412829a85438130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcac9568acdb25541094e509c19d660131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d576a68ce7438b115cae725bab7e3e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883e3ac5b5a8a7ed90eb97f924f09fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436457a15031344aaeb5288daa19b14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01446b065ef70f74cecbb861d06a0aae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ef7bf12dfb4c960a9060aec070ee4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7bdcdc2f6d162c1cb5a0ce5e5a9f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eeed4b90238ef005c992432c53675e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc7f1890fd118de166bfd0245c0ff3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4576fd99514ea8b933693230aead1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ad3c5d155f2030746fe671f5e54e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01fb90130628ef86fd975fba1c5b06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefa91a09a3434b8d01b6e0b7cbaa91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155c1b736789d61be2617d612ef1379144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd2ce1784b2b1bfeaba7f98f24c7c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c79aba45529540de7d2358d007311146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de54956378f6ccd3f40bfa1adffe43147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139920c2a01ce920ccac372da20d7cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c149df0461224db044ee3e6e565eed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81a544cbec065f40bb9de93e1ec3a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8af52478df37f3c0a14f696283fab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ad88f40b00327a68e04acba923542152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bb864f0b41dbdfa186c553c82b7a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed8b2a71159bca620912d3f9e56b48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2a170060512186e441b35dc8babc4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db583856412e32b26d0c042f5b811fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a818f4cb139cd634719261acffb250157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b004a38957e22d8f7c629b61861f587158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae379f896f43b12be150d911b4842f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11e14218404cc6f9ca1101ad71c06b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f2be3a8a9b48d1c3a92a84422ffdb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f1c16fa976638e39b8b0a9956466a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98b6397ab51f02bd797f12a7daf73c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89704b9aa8d7a291fffb40bd16330b0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19c15c1a05222f84e8c87daed0253a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f617f33c17736c79db4abacf5a524166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d79ea54233bcab27dca179306436eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7fba8cda9d4e3aefc0946130a3fcf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cb369679adadca969c5c4a6319825169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421c668851fa647968f54acb33c20bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2056120af0adbebe37f57b20413a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded35302a393f2d4de13e02039f1864172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c118161b345b97bfdacdd52f0b0305d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c95b7b690b9d5f9fb42b2f0ccac8f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185def657881320aa4c3f817bf2e8964175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f545a3aa9b2df31fd3c1d450631b86b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5a907792ab42525f6571d43583eb5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6fd9c6657307a367898cd5027160a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9c05742bfec147da5dff5b4016989179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2537c68df58f52bf0ca43ecbfdd8f14180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e4827fc79c14e22d826398f06bbb3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15850c8810c64261c9d096d0427297182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43766284880e783b4ace3d12e9c3b7a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515ad3246914585d9e8f55ab1ee1e08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960685ba3bd8c6dccd31959fd21d4d01185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610c91e5fe7afb325a81d3d0f7757e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e01fcd3b48382a63ca29d95523549e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93736bd180467765d6274322947007188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbeec91e910490c3ebc7968cf6a5b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342594f80bb618f51ee0d0829e4bee4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ae8bc6a2cf2cc6299b295e5bd6da4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a60299a1dc38b527b2b4159d604bde192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bd659481e9a80dc496b049eff1a15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2678f1b7fcc8af91da7538eb3a17a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b98b64f118def2ee8ff2e52894cc17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c0418a2a13a47332c7f735f074c2c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439e63818fbdf7b544455080dde6358197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7024e092fc51c201654159c7b8505d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8865825224d435df45bf8b4eafbe06f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd1cbec90425fa2a673eeadd2756e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4fb998eb73934c3afccaeddb9f5dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75fe2725e9ade41c7129a1c1138a03202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9f1f90b29e7d46b338f0a31a4256c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51877d6f3fb304d259e40ac53b86b0dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636a960950f086efa3cbdc75a6b1f38205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d535149ea87306fc54c3adc504f5907206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb162a45b4d89385ad7e285309d9a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7e82f0dd6c90afdf1bf1c9f76d49b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9afed66a65facbd0fe15b5093462a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e2698fd21e661977966311e2efc26210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cea590e28463e278404bd8b1c02d94211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab97399f9954d504e84fc6e4008153212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb1041583c7d856a085ed4793f3a89213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb79cb02bec30a9348b90730b6e5cef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a54c05974674b7bf5ac477d350d93215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a243a69c35b161766b4ac4bab16777216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba022fe09b198c65c26ed86fcfc7c333217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb6017616a4dc58d6d8a784932b51c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ab1db4b8314917ef458fa5995eaa9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c64635dcbd30159147aabaaa0780f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285c8194bb7290434664f11c79aa6b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69fbe0cacc86ec63a2f0029c69ef8c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fc4d5a908c91dac7c1844f2dccf03223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb879ff971cb7e7a7cb73e52aa81d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134cadd4626a7be28546f631f5914a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4b791a98026719b93b199bbfadc7f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3aa8b7ad149f29d9b38839f58f0340227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badad20b37ae12f47938e93c44f41261228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ce5e7b406699e0d9c6a7366803f1c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea2a508a16cc93d3439a6eb4416a5a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ec60744be33d4632c04e24e760016231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d46a9b1924a5cb9fead0ecc39d0d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f6aeb173d185541b75574f90f8cd5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6ebfbff05812f6535f175d211bca4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badba721dbb082bf7ec45afd2f274e4d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6ab306523ee48ac3299cc4fcc5525236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22ee29358a45564d3c2f6f2a255b0b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e6a05fb82e1144805110e0998b236238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe93c9438b6fb62d3b3d23468574e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a30a1836b3904c4a2157607706299d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f543831d84d9ce029df37a575329c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1390ced8f5d21457ba725d623b37b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a2f86bbbba6537fa6a0182d807e58243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97209ed7d8a923837c29e55146ac00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c8b342c18720e5954a3ee7cf75a4c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cde2fef7144ec5a8d152932b022e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cabeee64e8cee60cbd3e11be8c6e62247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf534213ea5c50beafa511b0ba7da8f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1d6fe9c56c19bfdcab717c34cd626249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274e2f0180e25c2c2ed8702c607fa78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db930a8fb4c46c336c2ef117d704685e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb18d51c2a4cdfdd026720eebdfe1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b678e3f7246eae814f4326687bfb7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f737865aa18d79e9ae7455f0d371a34254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b662d52f4a0437e420061768de481255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89bc20a67fed22764a73e7f0f8a1dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc95d00877383f669635148df89211257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fa18d861edf47cd4d9afc25671c3c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f72d8552a1d331a5fbf7623827ccb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b611bf93d385642723b79a1018de1e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16090dc61094e62471fed4134e26d834261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd5f4348fe31767212d9534620ddbc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b017e388c5fceed80a010015eb51886263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee7f6f2c5b56bd3f92dfa7da0e13e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52c08395a5f5e1ebc39bd110284834265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab4c93e8d9443acb5ea26a19b86763266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de432a4e6b26692a589699780f83595267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156f2f2fca86e8eabae2aad21556a88268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0c30e7a2ef805f990eb0e08b53beb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34895a45e10d6191382575d90f24bf45270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff256477ca546b451a40d98210f69e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86363f0539f9ababe36abf2770253e8a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c3597fe3892c7f933a5c59d84c0af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c8ff32d0a4df78f36b30e424abc7e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b92147a1851c4022495b15b06fc87a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc508c4cc6236d7a8ba9a59266e31fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378d4f21bdae6db827e250e0d0f55ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13145856d2ad43d88ac348ef912b9b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe21eebb70a4cd9ca0a2422b5ad28d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636a5cf4b4124452077fbd806ef91d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74a39eefcba33dab39ca8678f3eb33281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0aac20195ea9589ade2c3d0827ee8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1702f4aa9190636187b25abec6ffb8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f24f89a7c04900dd5c4a922a4d043284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6c660e11c95003b224da9822cbfac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110df4f7d2d940e659cc7d8ab145439286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33fae92311203b0d2e0edf1d931242287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0be8996210d2692e9933914ea1cec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c535330b288d8e86ce2c701fd0404289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3308597add1fc7829797808c75b7da6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0416a54a1de9fb715c1fb931803ae3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027447c7798e8d4afb632490248d6414292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8822d65d5f9f108d754893651cf5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391286f94f1dcea955fd75696d262bdd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806bd4c952b0f4f1e8a897366c5c6a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcb9e3be701aad651459647410979f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def5b3ff5569034cf95aaf1df8b87b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79824b7c9db006ef40e35adc85c4a10298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d20052baf796c0b47e2040a9ccb3c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7476d14837a1745e333ce71599442300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826059a055304758d1fd81520dee0ddb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d78b3566f427fc747f1a4ab723d212302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80f50665a4aa433e26057c8546e9b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e9ffbeac592d1b291215c247a7906304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4239edd6fee1b69015a2d5bfae91f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceeda0e691af614063da39d53432363306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69014a79beb50d2d75cb85a6270da0ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44632bd0bb57fbaef8bad3e3aa168f13308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1c4911f9a37d01e480ac937932716309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ff4ab588e4c804162f6d15a3e6813310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151e2f1d54de9a0e6c8537ad47e8143311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851369a471094ee3b165b0bc9cf3ee29312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f979fd610501a79a5f43582169cd2f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed49384b74e93f2847cd24728b5be8b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4c1485ac5f46b2d03ce8c60f26c30315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63824c000831452c42a140a39403e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f728b585ceb82d09de0f2e4db0be0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f25ddf3617d3a8e3f284ed18f3dc4a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed87e0ad9f7af4bf60c5eefdb683adb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0a03496da31905ef7414c78f0bc4f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d7d09a7d097070b273f7fa6ac0cbb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c4ea99e5cdcc8784ce164d5ef31cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a51d61c821094f1b9b1762fa8c73f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10988d14654b28572e503936656b9730324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda09842d4673b08e56536a8ea7e2b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a251e820271df758c48d7b1344836326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46b613a089589b2f1d140df6ea8856327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e36586ffc7c3fed30472bef5510836328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11318bd008f76db1697d72bb26020c11329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05a9d676b84559abc774f047c3fcd4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081a513b7e9f6ad662502ddefd9836e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f310fee279e15e71fe14ad8e43cc3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9f2eff224f4e0dad88d63a5db144c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25e0d7256fd09d0301c622905ed8af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202bf1866f354aa2d3df1c12f95fb84335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10d0c5f83b27d10bfc579ee5452fc9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4940472cc371dafcc49e1b77ad58482337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60c86651a4854d08d40d5fe4f021b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa5cfe10388b54f4d752ed225e5981339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da546971b9560097b40eed77dfb426340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a5d0bc715f4a99e4f8e4adb93edb4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff781efea2581adf62f520917e97c2e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2940878463b11f03cac3d8fcd124a8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70579d9c76593e1a2ba9be4fe65e16344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf666893419ae5cfdf7889265412fc50345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603be0c7091d48c7e8bb5adaad7074a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e102590e9b4669156499f829371ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389abad74973b5a45bae48bd320bc63348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ced76041b90b4cd88440c2f163b2c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f1e43d64a3b9d64a35d51991c0b77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a094eea38ef3a5ed08595a1b89920351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e154414f151dc4de33bdc035e1348352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2b5edbe5fc769569f04f74d29f00b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a715d1212001c9a4a26dc6d3f74d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a17fbd1c9072316738ce99821d61d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ec625706db9f7318a1967f0bb1de9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6564fd28d219d5d00f77a98cc04d11357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908620838d1dd6dcfd0d6ccc5e0be781358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66d2de982c722fb6f6faaa7f6e3212359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd00d679f258ff02b8ebe7c44bed11c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c8a67c6adc64e89ec959aadddf9d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e7a1548e542b800768d6443373ad1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1645cfd5e338fdeeeacbd7e362990c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be778f512eb984aca34cb47e72d2ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7c82054698da17faee245108da3d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10297aa09bc59a588ecebc4287dbce14366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5169be1de72c7a205850b24b58bfd4a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6efdb971ce5b00be3dfeb232e84dde368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736e0f7df7ef097da4d756d33bfc231369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc844e349d9b824759e6375a3c753e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f39d9a73f9bd7d89ae2c3e9cb6f8a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75786c37702659ea992079ea764a4f0b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f88eaa66ea3c152b2f141d471919b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c4ac551c31cd08a3912049b94d61f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0334cfac4341156e9aadd28202604f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951be846e61d032d8f32c5e3f04f332b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838952f9b928dfb8725fce44ccc81862377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031a9f88f79e766f957e40e8644b156378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ec82d31ee202222f9006cd4aee801379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8499ca81e9f0cd31f32bed224cfe7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852038159dfe7fb2c0af465f256cffb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856cade525eb01dccff06070bbbaeff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072db26438868e65dce8c59036a9d51383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f2e534273fc8550168084754b4e97384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beeb4de6429223cb62e2e1f73fd7e1f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e15d63580ed36389c6ff40552a4ec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b545d6e2a7e4d1f1841e2649896538e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b9df1d2ae6fc634225366fda0910b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bbe212541f6fe1a332689b3e850da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e90b197c34c6b255ddf570cfadb7a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41201d1e722a869a85609a941ca4d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6959d12dcaf520fe5e1002c68cc5eb1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6721599c535d9c0c2539d4c11319f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300b36de3b2a1ae25b73feac0615f96394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef9d03aafa1f6e66423a6b98ba63f3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0b9a9ffd8d7c3ae14a620724f7f36396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6811d8ca001a382e22f6d78363ae81397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eed6e86f78763926d56defd869ae00398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6f85eaec7958ded79a2308998846a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faddb35780e0b6c923cc8b283f824be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46438f03e07a229094725f1b1196d29401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cbfe10288851ec9c25e88957c69d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be27c6de8ea37af1f9ee45accca461403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfc9a48a9bd52a4486ee876b6554c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f9ef988cef4be2f1d6b97a8696f2e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8fd61ba40946edfaf6bf60ca06c64406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ea7573a22db9e8273287bb6a1d9b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbe28e353def75ef04c429ee08d947408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7be9a0b6f358c2c5b6083d5d008f59409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13ba042bf7e9549f2f290b5d2c8e88410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd74cc69b6dd33d54d57dd88c98231d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95aae8d860eee5740952c218e2c7ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4fcb84207ffc580715ff11245a91d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bede3d571d8480be3a52fc592d1f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a4e7c1498227c90d30fb6044700f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f034e837344ae2363973ef4a66f967416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43489f9788fc899c6f6f9057255c0a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddec77ce46bc9670a271a2cfc127b60418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119576d399d753d42d3dcad303c6cec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d696706c94b262c516da8fd3b5fbc9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e0e14ba749a3953a8ec51e62e4322421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b9316d5121a593cbc5dce32db9762422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca65f9b978864721d0030e822b2d8a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce66c3c43d9ad483e384242d4bb779424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8450b4c2a6396949bae4cb3dac46278425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050bd704029619e2422876e4412ce22426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d25831d48b7746c18a05b5c40b0c0c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974d010c9ab9f49740f8cccdb15b74a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc5aaf327a2b88e0876f89d7a5e80e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb675e07a2df9ee4713595ed9b954e18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cb08119205e701dd062d49f3e40f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc40ab14102be123218ca2a814887fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9417945ff793a3215a2ebb273856ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a91a4cbe3ed6985c68ab0afde9f38434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025d50f20030e589b42017829348d7e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d99c304b4e5e264e98b6316b07491436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad3278ac2b73b580e64f63d6fa548b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15b83412d58ab0edb4cbaa1c3eabe9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfacf26075cb6f4cd2af26a9212503f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f412d550247fa313cac89a5f808c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4837b1507d79b3764eef80dcddc903441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104cbcc0922e2ba84b26e36387a1123442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bddb4d3201b98c0b2f8b411878940443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0c99d3cb63c71716901ed372f90f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf8c391274bd15471281d8f703ca45445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ac0e77d8984cc78394e364735bd62446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857eb9d7951604942964870cb2c2874447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf4d9f0e7709320e3c967fe626223b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83ff2810c7e96c55782c33dc8d5065449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324118c6830cb1e22bb6a02bf75c11d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b6a120a789f7335af582f009c390b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f83cff9ee5533381c06ea8059c59dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ac02e1417091bd5e4d477995a193e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd14d7554b93e64ea8a38631df9a6a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ba969aaeb8594fe27547f7900cb26455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46653adb9b3f7118962f357b9ab5944456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7711e0fb12164a9dea46d8bef7eda3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ef5760f18b6a553a9729a2a016446458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98280eb20d884fe78324b81653f9ab00459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02ac87ea0d3d492ead1d56169454e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c76baec3a7599ea53000ba14ed971461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85484490772669c10f0d9a6b74be5490462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61649c5185c3bd360810b8bd67a9f0e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec9e1231de4b6f2cf80ba19c4396f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3481e38dd39edb2ddf96536de1555c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb87cbd85e5c3339cdf158ae6e7b58466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db59483b1ac0c0a12b356229206080467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937022a7df056338cce6e3d7ba531b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2f7ecafc4b567d050f040ca3a41a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a33c50771050621aeacc9fa274d4e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3e6fab250ebf3c822d80a2c2f2661471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944dc8a97f4132d383eebc1f2c21f90472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769049820b41b2a4665005e7de900fd6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea485bd7a82f171e4ffdb81b3b70058474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600fa8d43d25fb82065722e8630589d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4f0b13b34434dced79833b7c30867476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718a44b89794580e47e05f48a17295f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80495c07e03418313720e8a66a5aa418478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f889369cd7390e4eaae7f2e732e0db479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5299e69dd7931dfc4cabc508f6da5e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cd773c1143f767b0c670bdfdad6cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3e88317dd3fa5986a42dc6821a3a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1696c3737a5c08eb81c2aa39bf5014483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2b99462dd639a5b32f2ef2787360e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dad221182cb0812b5bf20edb682a06485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea0475f442b12a8c658d15d4cfd7a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1d953d72d1a495595cb28e8da6da4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c5491ea55c7228a15c7a217467470488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7ff1814e77ea36158030528c08569489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96115ac268b6003298f474aa3f2242c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b05dae14e470486e31f216e9e80a51491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068855be793801d04ada5efbef4ea32f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8994fe0d51eaba38b900452e29128493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fa40f9af4835f9607bdc693e6fdb5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978028c91a0b5d3f0e64eda00270bd4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7301ed991210cf885bc185de237a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86338838518b5cdf4c32de46530fa35497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879afb70bab7b6bfa960c4353761cbfe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e622ccb9d13c6449547f90a61a73e63499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a1feb0bf272a42f809b721cb4d9a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4c4b2d649a52bcef6a22b5aaada15501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c4efd41f098be15e36257a35cb650502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f0d876993c80dd91fcb573c36d10b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685759432c9220b1f0b0fe5be946cbe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a2337ea251e8e44a7dcdb26b036d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866192a9c90e62767aaca7ead3698a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1754a1f302afa303143a35fe6d9abf3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d176ff171d5e0efc46948542e7c7da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073dd3af5689b0c27d39ce91a720bd9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916ccd3598554f5b3eb812a569b9153510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a4cda211a6301e7b8d49bc799c1b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c852941ed48233e894bd52f1ed41ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33ae6cd283c7d8a3fa874dd0372967513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7954f2c2d9e437fd6bd6fc0ea02d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1e5060242dfc21eaa2118bac5b3fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3808b5f3f4b21522731bd1bd00af361516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640b3a9c91c3644a15fc6433d6ccd11517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135809ad442ec7ab1678422b691040bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441372b356ec8f75148abbb4f682840c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61106b5faf7acb59e20adf302e26790e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6587d0d1913ff5f17fbae4081d3ec2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bb4d0cc70b38bc39def32f42a6d94522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8dc45f221d1201f0d0079a6283f32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10297bc21100223d73e8a6d2d1b560af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fa4fb0dacc6010db450a6e5a763d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743b85b3a0129d7c18197534cc373f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294385667627a286a2bb0147727ddd50527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc5294addbf3e429dbf29bbea3301f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071f6c0b8ba1a3042e1e6cae2b4a5e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6086b253df381c12584f186237b1414530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0e29aa5dfccec058e6a88a048d151531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec0dcdc78ff5ef49e63851f10e7aad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870f48a247fde3194f76c753e5f7078533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e4c872cea6f07775bf0d09e849611534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa445f214bedccd9bdfa009196c204535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393eacd095333fc34c7b2085c123691536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8921b25ffd4997b9d440efd0d19d904537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15ea316c09db65dd4e3b427cf85d15538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45b2b965204f968f5ff824c2fb0627539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f85c22680bf8bfb3e16c0a258983e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee818e36e33ee5fed696d338605ac2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b89253e87e21694285aab973d94aa0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ba99088fd220231da5ec94fac4700543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af3f9a3dfb1cc4cb00b9b6ffe98c7c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ca0b514f13046e8856f982e23b4f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832b26a8ca292e5685d98ea804b8308546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13273e008303b62d2ba9350f31c590f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01440ad14c19ac0d3c56d66f47da5c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c6c9ce24f41bbbc43d60495f081ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778a0e610ff789b9e2e03eecbf9a971550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac623c59fb06e1803740233be52fc5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da064a9892d50cdb9d0a46ef58402e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba8283ab956a3734855fa7a74c033f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53eeed31425437270e9af6fb41ac910554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8030d7e871abd13dfb1a305d4a87f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22c7c43467d7b1a25d32933f5cf68c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b115027acbd29bde17a955be8d061f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1a85cbdcc5cc9f13e1c655cd67fa6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763ed86f2e9be2fce1243b52b0e8258559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a05f257a33a2fcc42eb49c90d480e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2494cc361fb28dba1907050053b6977561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b1378fe4639e223a8208e2230c525562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9d3c915d95d09cc529a19d67a833b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c852c78e95307e17d87c0555a5004a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d082d6de19105a3e5a8ca73438c2b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7ba0776a2d1e7d923a4753ea9e04a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf706e4661460e8aa500eeab4c68909567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea7892acd43f2478b1b59003206a6f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2774dbec5216d11e0ba53b3998c555d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c7368fd8dd09e2fda2dbf79a69d55570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aee8b6cbb9c9b8523a9ee2186851c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4e92f362c828901083bbe273ac7c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6043343176446d7767de24fdefb21c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9438ec86d70f979eaca4bca3db43cda574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b34ed9cf4bd8c0bb6cf53233eb31aa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72687dd71da7a93a841bfe5527a408f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317f8828e8e62e4597a19172c4c140e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb5bb6a301027916245f6c763ff65f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1708eff7a9a5797afe5cae6fc0ddc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae42e8a3247d2b708844ab496ce91b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f913707edb27fe052fff515ac348bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31723a9807d6c73069f64fd3dbe86e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa2ef631a4c2c5b24efb71ec68d0e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f5f42d15fb2aee8f4fb3cac41cd70584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df5c7c03d4ab27efed0bc89e4606e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e58ed0ee578d273c26cfc58aa44d62586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48684f9eff1e9dc1fbfb8378e52e401d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830beac74d4a71d9beccbad3a885fb5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb803c8de1e6495b07405620eb38e499589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4288fcec1665951e70ef6537e7af0c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d0f9fe06b091933ead894bfd4ec89591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ff7bf15b923038bf5fbcb9148f330592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447b8a3548b240e2b1f259533807fef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2788211f11d1d1e89f06b736d33c3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913806ed17118f28587159f6b615140595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92aee93bfbf95a0a5d6a43f1325d62596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591850a03be0710aa968f5832e4d4def597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494eef01b02442491e30929fe06e9559598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763f7c6639b018e889b396fd4ee0c9e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c15c64f0dca4540915e6b482a9011600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1b9178da5c7b20b7df2f4b74fc6d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39dc7300fc04e0fbfcfc286f32e779602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9ab7b49f6a31f9f6c75f21a83f6c4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311747b904bd99c1c3c576b057b8de7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a0c402251f782d1d71858020332dc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b32399ea4dc28d7d0eb0825f6f29b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72225f27449f0885c94d23ea1d0ee710607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053ef8b553210315fd527325ee3e1f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cced638f5f75ccbe84689522052417e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce444d9826f0e3118261b262e65c3869610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f826992d5b73b7f106ab9af213821f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a627b8304cf18d2b9758b87345daa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd08069c31d6d624ac723b25abcd772613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf1795712426f20ab10ce6b3dfbe19614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4b50daba2905132ef787dcafed039615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ff2a7736955ece1e12cb01767ee6c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40269544bb97ef9edf00b48821ca51e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a710784a44a5705191c1643dae86b89618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499be298ae7616608f11267dcd87eba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1770f63c121b3573b63b46a7b8ec91620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e13341d4386421157ef6e7729e3909621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6f017719b1735d82e32e3d0d9e448622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da8dd60e75b26194569c13a1e46607623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f19784d1ee7883f765fd4a6f3fb8f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edf0fb9a79a4deb377004a189c5876625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42f7afee1c8ba4bb7fa8c017a9bf86626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742a988e69eed785c54fa573ee7d4ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba839d14aca44225c902eccce5a54185628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa75f318bd6132fcfe78114b31d54d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48568f214626969f4de7879750b5ac24630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf677dce8f9a3f544e6e9e40b0d2b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1629da2f2acc0844d6d32ef8c17433632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aae3b95f8012792c4dfadf8a8e6fb8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf58dad98be1431fb18e4cdd2428694634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4360eb8647b708f4bb20a6fbeee1d9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d88bb55a63d69256fcf4854fb28f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7efef3be9e7d02662248f0775ea05637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd859e39edafaa31ecc9f5ad035308638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957114b84f3a8dedacf81270c5bb384639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fde5b18dfeb43b85943bd214a6a15640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff273d63f1fdc88fa74529d86496815641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa7ce7c504098aef6d3ddee1dae58c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9617bd572e4d75dcef3e32952711f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d93016aad86c87bc568e75d3bea8a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578bb45bda636da0a5602365976fddd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0626a843979677784908aa0e7dff9e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32696b3301a9cc9836b2ac54d95b98ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a208d5929b5e7fa86d1f06ae4d377b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1850c4ef6dab525e9ae61c418fa23e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bb2287fba59e4a8c7afebb89a701f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879313a0d0b7c39b7189e3fb9489f7f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb823fe6e9760183ec99665bbfd5a194652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9f1ed9f0d1d0276cacd51d1d5c8cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64699c787169d538d2bf9c123ebe355f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7364cbb28cde931b5c309e6f257e4b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30cb9896e96d071356973348a0bf27656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5b879016e9a257905beed76c2f248657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6ca4b0a946540fd794086a2bbc380658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fc6a883b8e492dba426fa49ffd9ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f224c1ba9d3f9d6bb6d4d590b5ddc02660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ac83287442f05b051bb0fa58ff1a6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f549f0909128565e4f7dc3ae90e76b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7ce06108b940c2f1e00c10a86dbdc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1187ef19cd92942c38d4f4f5637fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67581823aec9cddaf3993011b235f295665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3ff8ecb532424b5e582c99379350a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94eb0d6620174c3b5dd6f8dea8c8c79667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabba3a346bb5fadb494b8a73df5542f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c59539cb7590760271c5180e58f1d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5b7530dad4c0e0e7994bbd1c0e7e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd729934599bed80fd3c159d5ecb8a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4677a419e77c2a8ae4bc8d5e5094c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd98e9086a6b39f6db71f0982db57f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc9596fb77a085db806aec3d7b45d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f455a1dc9eee51e6a1cc5efe3cc83675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51493253ae685541e189237a4557aa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3b699fa84a36eb1b583ab1581980e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99d8fa76e3bc339924be3c50eec6aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff95cf1205a091160a4a671558f1031679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f01424bbd44ff7cf55250f0d72a545680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ae632c6e3e0dda86d7dfd0cc21deb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018be0f013b095166ea7aed6e66de77682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da34b9ebf1e97099cb26604360a36e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011fe764dccbe41dbac13a8546b538e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6ef69d24c51f7da97a08d2fd2c95e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8773b5ee5f24ca88c6f090cc25e032a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1f8826573933f99ad0e70c37e2362687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06b563797c10adaaa13cbc3b0b93fa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a0224922e95826ad7b520ea5a671f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf607fd8223ed0f6a9b872b720acfc7f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13537ec8af262de756ddba52daddb847691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ebe1b0df0a3239b1b73b4a450759f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdaca5631686c08bd4a135829a8900693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc959a461cf849f5e28be2b624b8582694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7d8bdec456810151f1d4d9352550d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b71229d441c9d37ca0a86af105e35f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da6665b0f44ec34b40800a76440b42697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1032356da3630948441a0022e5ad9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90694b6cf7337faf8c0436d1d9bfc7e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bdeddccb37b69291e0222b46a5cd2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040232dc477400ab2a8b553db7a6778701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c171dbc654c047894dbade7d7de44702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd1382e3cc01eaca7e05a004c8ed6d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862814c7ac0c3dbf33b991abf669ff5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25ee19426ad868675e58060b04d04e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b566c2b9ebd19738c521d2ddd212ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4991c3123859570f2e8884673e0a583707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f65bd52204b1abcbd9e7619f1085fe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d478e2687dfb1002a1ac047efa80685709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f45f6f38ef92c7c99b352e64fe0323710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390b708c63ff111b676a5831a897a3a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6be15089220a75253aa30209973ba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e453ac8a861111031aa8a674839e7d0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656c19e0ebf1b3ed31c2c135ad92481714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95d37868d1592f3fdade037e365861715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ebc5f22e576ce721cfff50e65ada7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e15c2259e5bb8480042e4391e82b8b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4b40c77d7155034a1b3570fcbd6a5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529796eec1dcd2f2734c22caf0975d3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2b950ce24a6e56ee06882295fa98a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105dba37b366aa364f56dfa3a3276b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51750e55c094944537fc175d2f1e4dc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac16534664b81f5bb3697ff8dfa339a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9520d572fee4afdb0b63053f9035b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67b767a3f9be686074df7749c05f65725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7be430f124df4abeaf1c7dfa9857cf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25248acad8d47293ddd81c275e729c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cebf872f11cd5a4049a3b2185c1537728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28910d9785c2c279071c479891cf995a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f044344c0844c892d5a365825c95c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb75cce66dc781da6635b7478fd3bd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92924fa92ed4a2fce1bcb1f7141bf929732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a4574cb0aa2585aaa07e24dea256c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc639707858dd732b1100a8418a623734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c817551f2f485c7edc0de84dcc4978735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ecaa3237e6481e289a66c35e1511f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e80af7f6efbcf9b61acfb1353539a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cca0c1a07e5a58d05ee6c147f30d4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6461e60c973b36dad820300462d2fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7ae09d0f97c83c2a49465321c7054740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b16fbb6775770208ae52c0fd960b22741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c374bcbdc156f1f816482b8d6e727742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ea929d3d917075035360451f3fcd3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b257295b437e6981f703371523125744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4ee20be702eb0ae5a973ab54ba68d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80b2c00debae65b3f21a244ebc683d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db772990b1719442b08f7063d6dd43747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae15eb2b99c76b029a88897fac98ace748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83fb312de15b533c718aec92fe9350749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023a9ced0bdff5f0cf858ff508e2140750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4479c5401af3b3765b1140d43dad0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae117767fe236312e2b47eeeb3fec2f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fb499cb19e982d07b7040f942ef59753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661484b254a2310201b6da55b2bfb8b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507423b6e211bebbcf2d20def9311353755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ebd8d4e2fec2660f2b60e91b7621c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985398a976946d4ff134604a5ad2462c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b1761f6f6b57e1cdfc9322909e806758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423327db8c7bd239d3df2afa16f0067759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625c580d65889fafed8cfa61197bba31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e635cd22be71483ca4a0681028ebd72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c00fd44a77edb0072dd4a8041dfb953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217639eece3c6b74277571a3025c0574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef071778b24dc3b398aa5ae9ece4b345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6fb06d84d0c11e9640f8da24ba3f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721bd0d207b08144ef2e620370a72fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86e17b83e954feb21753cd73892ac58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d01fc6e7a398bdadd57313907e48c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c8965a5cabf1cc9b5956994c2b5bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800247591057ecb86a8de12c32f099c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07ea99a3ab20400e440ed1e17332fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fb783c48ca1dae5927fd52dec881113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab249d23915adc1be734e8ac4a1e1da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfd4e4826f03ef885f47cc13538c6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b04ee075bd1b59c86859e1c4de5cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2953dc6813e141dd33b385f51e902417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4775b8830281f0812e162cdf41a6b6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2341d12205b6e8e89f93e3ef1e8a4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cd88c51d887828621e60d37639a1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2fa33be0b798b477bce862354bd7621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f4449102204677a5e8764de3ce66522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c66ffb056a2807bf8ee2585b71174223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3485f350250f709e34293b9b9be864e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6f9553e31e66b317d0c563f42c2da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a35e3a621d10d471a21db5f39dc9a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47374a9cd4670b8f19becb56e7a4d2ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cf430a0fa64511a26aa023a77c9ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc454ec1dfc7bef723c068ca2fb3ed7529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea92f251df084aa3af0d15c3288e5730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b639507dbe565c2fa37bbda0cd5fe531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f32db8cdee2f9014793d654c5981e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd137f014eb69d33b2357859460b67e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4729ff2ca5fdcf76bd6839d7efd6334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2383050dbe3bf4e9409c045ae60b66435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b98fbdb867db3c2124f6fb68b8888436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480d1795fb686ebfec9c2ff37bdb9d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204919ad45814dc1da1751442860b56c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40294df460e8a5eafc28452abe1d44d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1423c831f1464c032e24f1d376765240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153c34a49cda0f15e2821218a6d8d5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72017dbef415b3c9cf426449c2275b8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6c2a4a1b0d7b17a96bde0c54b974b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458f153da29ae9afbacb8ba8f6ec12244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09039b2f20216b0854f40a274cb0bfb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef2b8e2b43c9d4e366a3d528910ad146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932abc1a906e67334179482a2df302147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6872517d00a92ddf0eaa6f7dffc2d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caaf56778bca43f00f22c0eddfed9fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1c907e54ade3781dc1c03f8637b9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa72ba6e3bbca4af8f44b66ad2ad3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57ccd8039c8bf45301d3321246c2ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494b1c072c1569b94b62ff939215d3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e047ed48c99583c334e8d8ad39ff754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ad8ca4799f27de4018bc04f74b66255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c85f4e59c55f62f9e17baee44372356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add5d864b21d9a0f47b90b021a5d15f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f748990b3403be1bf822118ee80812a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbfb738e35dcfb2be6744843fd6d2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85680c1d9ed7f690e4556c7d9c3d56b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91506f20bc7e849c9bf1ae640be74b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca849640b2fb86cc1c92b195bdc14a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df99f1f4e0acc11bd9c8e92b7a2d61e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e386ffa80bb246d2ff79ad4dbe9b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2f2969e43784776cb971123ab361365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae8cc1fb04622b9e315fa56dddb24f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6893eec9fd075dd588ce2e89ed0f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160f8dfcf8f17c89a5e5472758451e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554dcc5ff1c2318383043a84bc9e4ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85659b310b6ec7c845c9b7bb0496bd870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a5bc98ce16206468ffad0a37924c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff41f83248b6ec2f8f2a6ee9564b1a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289875f77eadeb1bd43403791d1e505b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc2986cd5a445376d0ee66bca41a9e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c5ec83e67c1a810284ea39c8339fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33026425a04df1215f336c2c494e6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e3d548df887296f935e3b049f1ab077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f687a232175220a8705644d448060b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163cfee4c225da633e5e133818ee79879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5872db224fcf4b4c9b3e0f4cf3d03a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30b9bb272575cdf1790d8bcbcb23f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a787500636852027e00d65deb5ce4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c60854053a6dde704a047721ad06e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af446eccfe3f8af52457e573e4d3911284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595151b1998bc3060f8b5e0f47473e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d959fa98d781d49d19541703f23489a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9ac3d349ca38e3f40b5ab7177499b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683802e11a4e37cfed2b173d8153c40d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6a21a75fc4f711379e714ae99d6ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a6e8c6c819975f01943fe70620d2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314be88140b3ab1a68198e042737b03091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14428d6ab24f8460ba1661c764cbd49a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf69a71d6f5b7d9617ad1a30e78fdf693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fe5e55feafe67b35662365348870994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddace45d1d19c76f96f36a22b239cf095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b893abab4755094c7eaa8a8f225a5796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2559fbeeddb4d34c48bd9cf2a814cc697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84c0131cb835cc58396ce035c6e72498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbf3b3eddc86fa7944e9a29281cec999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f32ad0d6ac4057c9966c651597bc50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28d635a977827ccf7fbc2dacae8c93101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd0d65d7b04d7e1f80846fcabc6288102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b17029774bb40eb0a4b8d92ffd9ca9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae87e11cc2a1e00e362662d90ad39c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e106f76b55f5e00ac72c067fd1e9c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba7f826527cb755270e0b805aa84b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab0c6281e4d8fc93dca1ac117898de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a01177e7f41fe8d5cd0fbddb4d1746108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ac0da31d1cbc98f2ffd223f5f7c9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c56d4281eb799c15845e5aed642cc2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f037fc92d4430096b4186aa9a0ad7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad989e979c5cc14de25921f2da47d0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cfc7dacff7d5a7ef8c83d1791ed23113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b32eea552cf77492f9ad9d060bbe5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050463fb7c6a3c7fd97bc2fb6845ca1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d0a70803746e788da2c9e3ee7e30c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af00c7147937ded14977488c074e1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093d8a01a5bfc3ff4836bf62e3401f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0a636ee8c777f3d2f000773585943119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41f350e5051631eba8f432a6d5117a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d899d796403a93f9a6c9105334ba95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a6a2b92d7639301e14ea35c773f39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96cea16532681123a45dacb7e0d4bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe714a274eaf19a6ef36f8291804ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21d7e66b792e381fb1f89bd30f469d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4a86f2533632ff021ae2753a70bf6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb41ae6a6062ae3aca0e14e8538c15127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8fe4b7c322546a198fe2995bde05f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f069289f83df2cfe48595ec463fe942129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3f79981b683421018ead1de911d38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0d45b831e19d9a6609fa8f7697ce5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba94069e481f3a896fcb7c42270909b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5712cbf9355e6f0c58508ce3a7173d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2eb89fd0020997dbb334fe37dfe4c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94967208d9d86f99b6766495682c226f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0500bda5dc04e8c4cf48875920e20c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b194d3bf87553dbd14c4e90797b55f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80265ce6a7449d5b5f757b1386151a08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dae4ed85934d483a64614389da9a86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fee7005cd3fedadfda5a210f82e8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6b6bfb51a07feba67b9185808aadb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517a385c36dea2172689fc9231c8987142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cea2f81d3e6f4a9c007dde771edf71143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf89c3a5fed27b63da99703f928b632144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606259de6107f8296124caa4ce3aab35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020ec261a696506b365b8bdfbe73bd1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52d12a6bff6c0e0d45001c8e321bfb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19ecd33a47712f72b626cd63ef8327148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c3946aeb7737d46414e1cc02c406c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142c779457f65ea0c89510bf1044f30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2d4e36edb4c40731dff777fe21e0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f8ce2505009989e7854e8238b9819152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e6b321fc85081da9fc5e3a62ea222153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1bfd6025f602856a1b57bd5e965c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7407ac185844f312e963d10c4293fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349df7e7903ab6f1de07a5c29f02ab5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05098d1b50a39abaa509fa74a1962ea3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df8b2444d5cefdb667a237f86d932a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec5b641455223ebb53f6d6f38d2a09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a9bb825c225a16017ad2e12e55fc0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1642361095bd89f9ac9cdef1373e11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be647cb5ddc9cd86b08bd080b48f953f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd61158e889c12f02e0e7e3a9c7a8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d602d66447513d89235b7bd59903ecd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4285f9cc9af6ee8254d164c52f013165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2eb6b08afd4c7e8ac2e7971005ac5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152865845d456ce0693b1dc1d7f64240167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a6b124d27edd3db8c24938d454f49168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238a13ae4c2efb6e6495020cfa84d9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dec5d87271b55d6e8e33918721377170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8050316afa22c2932976fcb5e9be1bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abbed1af50576e34cb4a01645d384a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38263b17459fb57ae487fe993fcf55f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5d5f4d9b5ae499c497a8c3de478a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc5a79a604c70658303e65633e2957175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f01d4df5f04b6b2e008168fbee1e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ea870b7bc05b758853eef19bb9eae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cd58d80a93a9e4f59de3a996182d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7d33741ef3cf5121945b9a64ea13c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4617172992e9f7655d3d2bfa80145180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09718fe69514076b62f5233651f7e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14ab0cb7775b66102954e351aa8531182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da99828960db60d5d3b05229f32674183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de203fa8a3eb4041674689311cf9f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09a631f0eb5d8e623d3894d52cf1a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20352e46fedaa47553f26fac93d76ee5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc011a6388233a29bb28a9f261623da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ba4b0788dde112c60639ead1c5e65188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08923f05aa8d1e0ef5403773f8c356f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9461e294541a4913c64a522bd29a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb09b6e442130e230855fdd8fa43b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbaa85654d6d4b60e5979cfd72a900192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabcdd4b32e385c061546243f7d39eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8307ca49b1badad0dcfee0feb19e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646470bc7e1d55ffe492bae69f4cd368195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be245dd78024756bbaad6893b512d5d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34afce2f4f1e22716243214f9725ce7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad90ce47bfe837b5f1e6c0dcd76a17d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71cbb74509c1dc7e79ce01c22b38a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d923944ae20b91fd23b5a43336395ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e229aa8c9ceb302e93c1e736a1ab6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185b623875ce76bbbc18ca900e7556a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010b902d9eacfd5f0270209ff877f61203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0f7ad1447ecfe82526995f293d1a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b373c7e942b821a35398ea9bd368fd2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d0726981462b0e814236af13403d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580b8a45a2f6d80cc382e807887b1b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8aeb6141945893258a1dfe5a9dc64b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dfe352bac47b79286f4557c278646209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71e347584425d604601209b66e01bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9fada09abcac554bc5d821a33fda3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b563c26cf37a1ea4d67b93a031cbf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a56e2d4d9f45c3ab6b44db7a52b1d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f791a775ac3c8ba66e1ccd629d1e41f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0af7956714f537596e19cf58c787c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bc2eef5f3a168d9670ee6b6e1ba0e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b49361929ff344ea2b1375548b543217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf464693d6a1e7549143637d21211a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e63bfd26447c3a70608e4e9994c15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8eb7a899e10bb8155ca0ff88af09f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b1baf846ceca8fd9f5b9e55249435221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fbd05b85e3652200157bd89f71e9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f930e120041730d338549699c34b80223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3438a9370f9773aafc7fa3da7988d63224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78048655e3296e7acfa3e0ea2e0a5aa1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2b4656e9544bc6c5e9209217605fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f88ff1dcea610687f176836dffefa2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c058da4e25d3614f82bc15bba5052228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb769dcd81b8350f05ad6babd63af4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55057fa636cc3821ca88b183b37175a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0675a1da3e06023c14620c20e6631e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12825faba8056b6e6177f20adf8e91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90532be801c21784c08b56b186d845f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e8166bf10ac7af9b6900e8b61c6fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bcf01c68790ca478e3ba89f4223e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42459d990bb6f8301d60addb31cf6653236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad08ef112c766dacdc165f3a2c0b6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c8c67865373eaf84ec790d45fa59e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e8e27d51399f8b4749c635677818c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d24002f6ebaa2cc9b7dab91803468a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d17ddc8ac6f63431c3f50a8ae43f73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563f540d71fc2428a04883cde932541242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ef0fecfe0f7e2ffc31731a21c3cf8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310026acabd6bb786bbc60ee3bdfd77244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00d741dc13258f1ff8253a40a56514245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9746caa88c545f256c0cabd1f3a1fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcac139a2174311508a47bbbec497b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7070c95e35f05c39cf5c2d10976a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffc8c3a60fbfcf785c158f9d8197ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204303b39efc657362c60f21e87a38e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b96918aac30c27fc6c036a7fc0138251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb54c91542ee9908bf84627bdf219a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78548091fe780cb0e5ea033451633719253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f931d25cd3bf8f7e82030489e6cd9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0216854cb30692cbe963cd47fe4a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c3734eb8b3622fc00d602053d2909256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846fd6e59819ccda40f99b94b14a6dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a1df20886a276d806db61fb5477e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b86d952cda13a972b278bad856a8c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771a6574d8d08cf7db002a01fc59063260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0c3f2e205775819d465415cf14f3f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1dd9b9d05243144268adeeccbf2c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddfa910a3194605719f33110404262263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046de5a4bf79d73960052e26dde69325264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a9a037af145ead5ae4036373e8b51265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426800d77822ecac4f94d694891818b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f30d9d41c94aa374e203407c8610de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9c344de5b2f2c01f07e46ed7cf37e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17fb5d44466d47b493e8479d656812269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a891fcc81d78396993aac53b41fd10270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002186ccc9bb42ab437db4168619a79a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1d3d7a1555f132138315cdc73705e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d35e1ed7413902de0077160896b7de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df167ea9db887b0655eaa4a0b9daa04274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2677f19b419f6606e266b2dea2c37b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b30a04bb81db034c55c6ec594656f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64872d1dd0405d63a17023836044094c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66c4be0f6d0bcd8e0aa5dd54047b6d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8e00c5e759d381b205a2c87f21be3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbaab9c0c37d6874a8aa88b2ad665a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdb9032d8ead00c6a5f3233b65ba5a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d5d7b2fc479a335314c33f2264d7e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6b74d6a5357a7801b83d9b1922da3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7651104fbbb2d01b14773e39ccd7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a68f5885832f6472471f37f25557a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c98768335276f15f2585111053489c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dee59465d98eb3adbdbb2af80871ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac06b8dfdaa25f3e8609e44a3bc457288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c34b25f0217d4d08a66a1b68ce2cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe9f4678251351b20e342560b0921a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a410013dd336c2291925e0ae1ae315291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeea950d1ef8866eb1f5374b16c3d2d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d713016fb4b5d5d27f9318d4e54ee9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d4cbaff579dc0b510e0b3ab6eb88c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876de53420b5ff4faf7654f3d6913a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207e858f13c190b919433ef6d3bb6ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c66d69bd9704dc9edbd6dfa30612b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944a9391d56e8244f03bda528011a04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cee8a60a0eea0ccfe1ed358508103299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc041f74342354a5ec1ea2a1a8ddcb4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caec1ef31c1995f6b3851ae21389ddf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b73ee26083cf72b89e6c555668f600302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc65a8b5e62092e4b6d357828c83ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9fae7a2e211a1b4e46616ea8a80e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7808f5931b36787560a89f940f3cb77305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803ccd5eb0635d6ca8318d655783efa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dbe043c9bf0b63843dfde4cb385e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2420d408cac2c148cc0124d9cc8d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f63e899ba56796c00285b55dd91d85309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82105bb64e467640df3eee2a2bc50c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaa736ff8597c1b3bf5bdeceaff5b2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82086047446d98d68dfef93df4992086312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d779284dd747fa94e6001f99f587d1d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79c022234b5d344d0a0fd08e52d5d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773ea50b920784060ffbc7980688847315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6604d6c5b934ab3016d16cccca17e2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d412ac9d4ad61c3e66a626bcd96ae2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fa7631597df0cf554e9c0750ef707318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2171388c48cb552b7ce980a0771652319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a98baf30201106348bf9b75d7e1a6c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802da5311659fdc459dbe34257e0347321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef0628883b8e976c16bdac0ccc8860322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b653a16d585a3973faaebc6c793cf06323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17fb3f089ff528f834aebab5c06cb7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681b6455ea2c04830611178fc6b4f34325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6fa37ac3c49df52712e205f285e60326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781289299ec088985a2687a5ccb3174327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e631a103a67d88fb68581094cd3d48328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915986ae84f43a4505d28933aeb04ccc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e7362f3c6b5b217d90853772dcc5e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ee16ec01f9da8e70947d5199f7367331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea242877ec63636dcf1de2722e608f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d0a3ffcb132f979598de860ff34fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a09ecc8c130146b0873650a077ee8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724cdbbfd520b1149ede3a0de9a37d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b5694882e3f3c807ae37531604ef8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02ba85ae23ac39a67c43ccdecd2fcc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a24eb90dc695a0971b6176cfb0cc0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6548fe41bf04246f9069a1d590e318c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0d6d799eee8960b9dc70b10b1198c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df676a13eaedc9a001e84d3ed5a05f8b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb319afcdd557b8b2caa857c95618651342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4a0aa05afe5eee121a1898eca75be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8be819af6688fd789d1bf2db04fa0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea259c0d0c3fc392c7380f50796092ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99911b51a1c917c7f1a13638ff2415ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b166be446c41a62d6f0315bab9af3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46411e55e619de02513af4c9598c9e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983c381a8fdc6592529d56a4a9f727e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fe3a94177f240d516d2ad674729b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9e6023c6edaeea45b91d8485d5134351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f74111e5a72b4c40e663d58d1a822e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3f3760695487e64f3806bdad28de6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c6ad5ded5fd8ceead4388265b3913354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85458f1bddc967144ac7a72b6f3626c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df93263b7ea6dbf25e2b20bccd09b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902c21be98eba93d0a374052a7cdc46357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0813967943f71b6fa6ff019a789c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1ac2b38df2d62cde61bb09c80e53e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee93e917b1c4895d309047e824eaac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45e6de9dc1b66a000a4f1d964a3d9a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e18e8e9705bf2e611227b5b274b0cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10acdc65d9eca54e44d181e482ad0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46429f16b216d4a65faae607234eed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa681df59abe49660f82ce66ae5c6a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1123841a8dfdd59d798b6802baf276e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a50398845e1d116a28727a967210f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75180840c524f0f825b8a1e9bcb21897368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d951cda32e6e2dce3a14bf9c8d657ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1227b7e53e88f0e688998b46fccaa3e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c7203bed4f213c501fa3551a1bf2c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa3ba31d488a98db2592e9d34980c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d8bd0bb251832cf9ed29300f1e293373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbae558a5d3c41b5c8aa2f88bf10acf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698197dc1af306be58e5c04d00c9a24a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551275bd917e04048f1cf2bd43ed124b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66815937fbb5fbafa0b5da14ffdc2dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2415f1562c8761de925ea7c92f7c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4f522e248256d5ef7be7b20f44434379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9ceef15f443da33abbd7010d8d394380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a7bb171b58206234d6f31bf5cfb13381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41aecb68271136c303aa350c9aac31382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d12f63745773095c0a80b7ab34f0b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1416d9fa7a3f6f5c40167801e4bd7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be9e4828798c5201ee5739ab57b481385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe160090cb04f5233c8afd8f64000a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a586034c7e44e9393be3b883036e5de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c19e151e3f2750e4490c201dafbdd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c9d565753fbfafea0ebc64d5d73be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fafe6f2fa8647a9f1339c19a31f9ed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d955298bb1ab23ffc5142288fc080391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457d8d4ea3f72ff2d3ff1f53ccc1874392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d43d9755816ce2281bda618dad2963393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb60c74f9835dfb98f568a1dc2919d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22553071eb4ad9ff8c49fc2d5edc16395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ad9641a8db627561367c2a5cec11c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9369e6aa214ce934a77119d9fc78bec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2257549774eb9a9d38b99a937c5470398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f96d9498dff4e6f582212a1f6a55d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1febd52a9091973dc7675c107091ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf86280469b9177adefc788a956a7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c8a6e5a6c09c4ef15f69a98406911402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf011bc1cb3c8ab4fbf7626c928ef71d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7c18f46323781a262953daae1da17404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fec2abe3f00c6312c3a5f4c610017405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165c102eeb94f53b4ed24d8e35e2a71406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6017668a438e1361fd84402c09187a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddef4c0cef54d9b145def3dcb289aa3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1ce6afd345286832dea9fca2badaa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb1bf8408c7b14f371aa95765e424c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d73da25201e7406b9350352f6ad84411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4665940e37d804918aecf91a2fa9b67412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7b552350b4d7a472e5494ef4180a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f72473e4142fc16b045ff1572da08414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2b695c2b6da1dacf12df92e1bd25c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cc16fad2b15d991c7b000b3726e35416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc525ff66e02be774160c94852262b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d747edddb95e4d459db963f5715b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952a016ae49678d4babeb29fee11b11419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee0f028427d09eb69ba32fe4600aa4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56c05636497c4f8013f8e0fd6ab205421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642a5d422eb72a9624a4311db74eeec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9693e8b9f23210549773c0cf05892423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdfb90f3f66d61ea625137b63118f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ad7f72c995f90a13f650e964cf52d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcfe42e2a8d0994fd305a32eea6337426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeaf457ab97f2772902a308c6c881a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7e3050dde3d3247aedafaae637711428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627804b2714d1bed74b3e08a6e4071f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcae19da27cc7f1f79b4674a89ce415430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3458df6b7b7bd4adc8f71058e0a931431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939a85ec2496c49a0fcadb721eb038e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4408d22ad4c24efeebf93754f87a7a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3c8ad5368884c379e1d505d9ccb76434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1aa67a092a597969440ede01e65a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71762650e0dbf3721534a109dec5231436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d7e86d03abdecc8ccc487644adfde437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e252594d6ee9ad869807feceaf9b310438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982e8615646af9ccf66937fd053a964439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fa515b7565d3ba1be60b7091de46b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d03146e69a5383ce4f4d2ef857aa5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45088976a339792248f31da3bd9866442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcb4df1d9a07d3be2777509cdb7f43443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320802edbd46114c78b5b13ba772d2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958cbea0b1be4c85f63abfcad0bc01b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6307165ef27e863efb7f93eac80156446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6623d2bb4d2be74e5881467472c370447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a098392242001d868c48cd4a026e0f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064539416d2149a87ce1650c9c25d190449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c81abc8713757ce1f974b954199bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4a4b0c0235403fbb84df606ceac84451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8989bf635914583165de5e6a5f14b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a79fbb0216c3579b3769d2fbf3510453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c3e68b93a33d8f37a0d7480d034d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96a00fe479fa03972c1f22f9ec48d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160305372fbc3ce919f34f38cd022730456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545174a4510127e7c7e53e9eb8715bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40ca3a08b0b6f3e631d2542419e7bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638d8b51b912b9eb0e6d9d50c5aca49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b338cf69b29ecea140d95b3d1e9043460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b501d082a589a95459d2ef2e846bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64b8ae21728aff4d94d63a07c342ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d93d5d9baee6e0f4be36872be78638463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681449681f5670c8aed210257297dfb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcbe098ee844e4dbd00bf6807ed39d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18889fadba1dfceb896d35edbf8ad680466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6fa9b9f94c219191c03550aca30f0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054c34ff2257bb16969739aef19d082468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abdb5579cfdef7cee106dfc401e7b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae246d28c655e46b0551757a515646c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53157ccdfa788a5e7b906e7923d0b79471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbea656464ccbf7a01a06750873ceb6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1c05bf96fb98c4d8e84ac642f06aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cb3da2a3a082e83b655c44f5b60a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c45fc287ed7e0278fb93338bb2e16475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c32c9cde08b204e471483c99ac819476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc144e8e9be26ecafdc2c25480b92b55477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ed6e665d2b810b356dd19171060e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449f62a8ebacff8d6238a330293c23e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba22084131fc2e9da834573a2cd89bb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586aaac84764c5665477c0209f2fd43481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e3c8387b67bca12cba27ebdc66887482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ee0fd615ef53ef030c03f05e6dc60483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a58e59954635e67429413b48393e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f330b7a1fda97a0ad030332a85d307485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a426b0385511503cb053fd199c824ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80361597ccaca6f59f275fbe399257f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cb5f74dd1543087e29b905c9c9655488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225686c7537fabab45b91be8d9438cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517d363f09c55eebf12ff2ab2fd7282490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65b082bce9a7118db5ebf98a5c431a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275cb7ebed5b72cb0ea9b70463f81df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3b4dc679807b90cfca3da8d8d3e8d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9ba5c930c1e1828e424694a55bd83494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d703f958c355b4012ec46356355ec1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfca5b02875aee94b48511be9fec89496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb706553296b2bf33f46c5ea0d4f2f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7d39032ee8d088e18fb83cb8e4b81498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d978be9bbbb3324017baec28dbbfa8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e872a5757440597588faff02f53c87500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c111f93efe52a1aa7d6b74f3a62d5d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efffb2918bc71e8bf50b9f50eec57f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3ece1fad551c71a28fad3a2d72ebe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531abf26e52f0889af4bb1bbca7b5b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48719c16d4d804de580a2188c777574505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c24f9d5bbdce8e407254ecaf06205d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e80bfc96eb15e3b1b1c2c45da4d05e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236de61bb61afd7a1ba3aabc4c7f09e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c4ecd876ead6dd00d4fc4685e315e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80626045a7fff14dcc005008a797745510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60a0d3af341748136bdb7c40b35697511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea922315134237b9c45d4ac71b1b771512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4ececa7bc02db2e8bf209203e2e74513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfec1d1bf5460cd9e9b178c90a768a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e296663530fdf64ae63b34b0b059e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e90d9b7b644131d51fd2b8762b4000516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70952c725098fe2f6594c845c5fd6655517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4e97beafe12fc6c6b1446b2d93fb4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd58cee9b8def8c3a7a4a9feee1c484519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbce8e791d2a0ea67af1da99fa701e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492a8e4937cd6afe1e437a9f3e4205d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9000f9195ef101a581ada9abfcc03d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c317939f9211e514ded84bb68ff758523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea539cf9ee9dc1c2fdfe025019d0b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39f3ff722dee56293998e1e4354f54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2293f20304a99660efa3e1300572c78526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d5ac733584cd14a995b0ebce86e3d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be179572769cb1c244156ea84f62ef56528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5eb71c8ce2d7df0ee352152b94c058529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3611b0d2659dfc62be5301c993445bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79a132add2138e81d34dd7d93b0f0c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101ce4077d124be1088d9c760ab9c22532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d39256c0e23b960a32a501e422851533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ece64e3f11ee41dba18245ef34d7a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9909efeb19000153b0fd3b21ac6d5f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff731959a9b4b925d68f19500ba35bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc41474c994740021a051a4cd849d66537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7e68060f4a29851b995a7b606cd86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdf86a06c572e15ac90c2bc8793a31539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe3313e0d9c54960e62d96de18c9fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf13db84ed17042ce84519e96dd826541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5205b7f45f421af3d4c0fbcb913d2d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f606d6ef3cae66b608b2ebada7c7a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b121549493dfe3de3354f3f6adffa5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab44abfa1527483c74a478034bdbce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d16c955d61de6e69de289a925278c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8eec9ccdbf5d37c17c56f37fb184b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac2d075d29412d418a712925c0f5c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e47dd032c4e0fbc21df70d89be3dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ea1bcdb402b7f5f1d55a289d139e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68618eeffd8f974584b98ae339967b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834ddeaadd232f5d00f6e751354c465552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace04c81d9f297036100d9d7a75d85ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41602a2cb2aee942f632dd8f353022554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed74a03e91daeededed98a435a43583555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d234ff0f7a1e6be74ce6a7c6e667e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293262e3bf162156ac42ddaab2c7d7e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367368514b9891429a87fa5ba6bb790558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31d29bfb200da34a082ed17e5f435a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f887e48e97db7a057649996b17855ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a7cc67c59f0ab620a5cd6b464ffab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4b6d82fbab1469c4d2d61fb17a379562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd4777ec48590fd3d6393664098e3d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9f6492f03b40f22f2e726e4b64f9d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b91a7c2fcb1e125e38e4f6eabbb6a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3371e38a678693c1b1ec6e87138298566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb21d92f32181d5a986641c7e6d298e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286a38252d59156dcab6b3961e650c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347dcfac11c20d7b9d45e774bf1074f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b067d212769ae281d19bc6fe75573570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f424c0be924949a4e047b44e0d8fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ca55edbbf91287c7f99da76592090572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c96fa22a19ee48358fe642ad854e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a468f7a45c735d1e34ed5c4390ff74574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee094425b7b3b5ee4686f8d3cc2bda575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea7e450d4c1e04dd5378def0a3dfd1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed7dfeec0e0755bbe818f795fa6e5b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fbd9a074f066f0aa1ad3ad24f89f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2df8f5c374ed26be349a9a548b098579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd90f57677ebf01c2f1623913f012a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b77c9f543f3d46e4d8380bf20904b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0452827a55c3a1c0cec4a551056cdf0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7511e7bb038bdfab81a1db7e37742583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68db0e85467b607cc0d0b12fb002c50584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c9492b2ca9b24084571b0fc521ccb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c08a177ab502bcfd9862a0b67b0e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27675a432a36ca88c530ae05f835a424587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846dca338bf3e230615a131369b4603588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e77d6a5566e80af54d11232704ebd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecea0a00b04b55adc64c8683c59f4c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cde0f37c219d14c4e9516eb500ed23591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee884294e3fdf4a94a546091963e0c5e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ffacd06a21ce40cd54e46d21c93ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2314d6263c8fdfc08ad4ec3a7ddd92a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7a3363988b6dafc2a6ba1347bd7e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727f28a1879aca483008545cee2fde1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345000bb0310ddfb8b6fa4574c92623597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dcd280b00faf906b7d87ca717dc1c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f7872bf107add67c0cb85820a51dd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8b23ed2ea4240c5ae305895b051ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bd184c35da7e97f738483613e9128601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1dadadc1c4edba077ea09ad6cd727602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019f5a47cda69f057b102dc3a7383b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316007bd13acd8c8396394b7669c1e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a167ed8d257ad889ca34c33363b0442605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393ddd33532ec669f8e0279162b85d2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cecee5daefa392b9d1cb0ecb93c9c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4d9805359577b70fb240cc63d70b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f456bde5d38a6dfbafdb81a2539ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5dc2a72f285916f6fdd2f416ee81d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d12743a7355a91fa4f92b46af9b133611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b01951104529037bddf11424044047612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9c3f7695e3a6cf552cc3248402a70613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea8f91dc54b82c82872ad9d4c4672c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822d97f5c86303ade508de889e0fd54615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae740a5319fa737ce76e2ac982a7c607616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c3b3ab1a1ae60d48e88a9d27e2708617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42ddc884feb1d92155917c3b09e831618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193d79d7cd9ba939d3e755f4d47e0e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8eafbbe5721ad897a5ffb85b19787620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe4bd93e5e808a45da774627f51d0e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94736a15e1c5d3bc94b3c08bad0834622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f5b276027b1a997eed0607a52cec8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b017495cb439d65bd02fbe60de5fe1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b8d152108ba6281b3f539d2445415625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac398e653343c5fe2b1c20cbdd93a2d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0a503acaff862abf09009daed7345627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83f119720224b365efa5ad315a9972628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02a4d0f305a99b6d0c569d4b095fa6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322a0f17ad876e1d229819083956bba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2952da9474dffad4325fbc8fe09c9cc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43192200b497048e94632fb35b04fff5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b87ea260ab6297993a496e52a3c967633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed776b5bcf4b7991f898569966cd3b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a442bab32f04946f57c8d6e69d78c5b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173aa759e198ddcbca5bd8130493659636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8259e317aca9c34c64cbc3f5135659637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ef203384a3de37e14ca2aaf6c80fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896be5a6b2955adab2165d591587582b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f13c85fb165a23147193bdbeaae84640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759c512344db0f695668b5b82bf0fb2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d0f111ea492bd756a81df529fad05642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b846a844ac260c9cf85d09da0c1c074643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad88c7a6fd414a80ba52ac21771027644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059e0dcb8bfe7970055b377743d8359645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f94ea96d8e0734315f5c5c76f7e27646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caedfdde2f03fd5c20c3afd4a193c77647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d8e21e7b2dd78aa14fc28a4368ff2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9186e2486469dbd427699a8be83976f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0548c28c2092b9d824d3af900925f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fbcc5af810bbb753f520263b741c5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16aa90740d5ce261500d9abea9ff0df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80e4d16c25a8e03c13411cc9164db2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a764641fae1dff11c2aa186e54f886f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a083718adbce550397313ca50a1b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1397ed1e8fe74aa92d80bf17c08d71656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf735959d45c89636a12b28043c69ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c35e1ea13bbaafdd2c20d5c61f99be658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55bfc1293954ac4fc091fc55e430d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929dc99234083d0d7b2b68821b2a03d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d020d43fcf336180cac04ee21f4257661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840ae7bf178b2a0c8fa08c957262a84662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c857ce3d3f14a9a43c4ccfc6f600ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95965973b1b8a85feacc2226202fc0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c679a9a67ddb7a03344144526789171665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de983609849c245c4594aecb1b9686666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d2d5ddb16e51453bce4911b4c6fd9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a7afc84e2347bbc2aa1f43802c206668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496b0bd6b03fcd91983e589f41d86c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbf391ed0d440d21d1002a6ef3fb69670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d02c3d88d3b04e56fe78174f7e78d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aeb08caccf922134b60b6bcc642939672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612cdfec280a77b5533d727bef9a74a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba7621b84b980e2820423b64eea1cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5815b35e100bd8db750aafbb40ceeec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7c70824b957142f1bea755e1a4e02676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def76ba1a66e17c3840beb9ac2aa0751677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b676f6897a0712e6153e7c2aa7fa6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9cdd4c3e52b5b2427016cb951b328679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f410e60aabbeb3cce5e8e3a0a10b3ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7aad0b427bcb362081d9d6998b010681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e23a867061dac568e8eb96bd8bf6b3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f38c1c05d485375ff2bde2c207bf08683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d781f866b16692e32010fd193d1a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f64322233b3f51952fbc8728512d80685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e924b426263887768aa20e9c2e172b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f99665d4c065fc0edd5d62df9f72ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611c60b8aa7a7568e429d5f9a33f628688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496d8679ca4d076bbf76f7c613e19b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d00301343ac961c72e5b752f9a2c85690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c54de530810f024d08e433336c6c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f802929d107dda5b1486c256e9526692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123c3d6572519de4f9607140c6e1b78693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6dfb1c18a2973a47d49da37a6ceef0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dab4d4eb5b4603e93c7b5530dcd8d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b06ac44d3d97ee4a85685fac63589696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac7b0031d020464ca7dcca591306e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e718f9e8a4937c7fec48eadb8e3915698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac90a8d83711f63301d89455d77629f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3c629b0940f6408ed2040545871b9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e3925d541a98803eb583c58e26111701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468b8b1f6c31ffe602ea69051aa7990702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3d155c43e07bc2de0368c18e9619e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ef386233099a96f5b0bee82ac120f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504e614140968649114fb11546033a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088adae63a43b71c677f88190b464532706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c5fb8409057be0cd591a16fd31a38707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc00efbaeedd93f468893fa85b7a720708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db25ed9854589fbf6f3f832c92721b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e812081db70ce80aab9592cfc5654b7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79971a804521f7cc930a3c642484cbb9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1609e8a7023b968bc09cf7b5388019712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb528d83bc8bff437e492d9072b79c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ea0a80592a79720936ddd77e9a2ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917685dfdd092d4d575e40f94b5558c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f0fb435d6f30a6e1ce52abe49be66716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c26dcda1bec8381ccea91214d3cb96717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7677be8720e5dc6bfcf25570363c71718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f175432e9c172232662384439fac3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173243640423feddb54196ef7869062720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec02ca83ddd134238b6671d9131cace721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b9ff2bd3a9a67f7272d71f24a8c7b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2af6435456ab18b32357c0bfcc31e5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf560ed63bfbf29a757b420c29cec33724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d89af199496274f80674cbb4fc6f3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17104f9ecacea48bd3ca946d70871b72726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88129ca91e69f9e41aae065ad0bb27727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b729f8d4093170b1b8d669459c4c332728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35eba5758a4861a3c27c24e6a0d910f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9907de3ed2214bc1d031819109d1a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66681ef66f19ee73603e6421d1f2117731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235e9224c181f740b86a34c6f8d594b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc262a7a22017d12ffe22ba900f9eb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242b6a6f49e3b4d419838d829160364734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9cf24acb98dff972db0a2e53129c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df25cc245f48d03208fca39c61605b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebeb4cc38bc43f2bb603ef39b1eddf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e39a4807f49edf25c369d3fef16d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d874578c58f17fd494f66e2afd80e77739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04589ca75ddc02f241b7e8eb364ae42740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a74b5b9bca2b41b2341fe415ed06f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5136e23152a6ad5f6d1a45b663419742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7076d52f87912c0ee7cd085de222d7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a41ba78c66dca3702ef11768441868744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9f461532c8924eb8e00c5b0a20ca5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4660304e146d019ac75dd7f92cc12746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78da7b42e7ff4fecc087b1ad2b6eae4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da47cdc1eadd0cf5793087b94c71a25748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288b239e4f789903646308dd8955340749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2011a76e2f309a5536a30662e505ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4659d8349ed83c83efab3fba47279751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21739c93988d12c1ecc07a28648022b5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68991b1a7bbd7d721b2f65d84475a1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ac80cae47d5e48f879611ab261e0e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8b9377e04224b189f98453612ee0d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf0a4866e85e5dd967c64e7bda4fb7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45c2d3dcdb947ee49e6f0865232ff5757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>