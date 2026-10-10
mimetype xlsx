--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b0af110c515fae90a34309648d3cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd8d7f7afa577e14bee264be580a332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aeede99b61fd547f60ce454aae09403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea9319b23ebf9a648cbdc28022ef054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a6ed99b199db17049e8c3f909713a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a130fda009fcd02784f0c22fb572b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea11e3065ab5540845ee6207676bb257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda7c9eed150cd75d02a3951ed88ae28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791437d08f2d179db0adc0b641547a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd98418bb50b64dd754963c85e91f8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5530790820b811868b6fa751350f7f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f371f46bcb699e0f878c8aac3f3a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fab3bccd45608f82cb96adc5b5eeb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43498ad9b9fb294fdf996bfff9639af414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cb090af681d8fbe65d8287254f2ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ab7f37c00090ae9968c9cfda89f6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a0683ad8dba36c0b27e9cd746311817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce2604bea291cfc2a5fa4304e7e7c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a65123759b5633558cfab5762b0fc719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289664fb1ff4189ce4ae392cefb48db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d5514f2e51b6c1b38c0bf382edfac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc407bb471c555d8145a5b3a4d946f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36f6c3a9c9097cc56413ebef1cd2c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b26d862456c1caa0d4778e21364a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b48f0b068517c4f1627110d5989c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca85fe33ebfdef48f8aa5570de076b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfd59798cdc7dec71edb73ae78b78127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54047f0e5502548610fc6bdbf8e1dcb028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544dde54ae510ef35e6f1a8e48140ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e063607c54661836f73fbf3a541a6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb5838fc92c77166feb44625d7e0a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cd4d1d22ca76e027b66c86eaa2c6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b09ba9b2588f66c7495272b76cbfd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1cb52d838380890fde64ae53f258534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec65a6c20320cf1903b40e053f0425035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726fbce48a6af8030f727c8189d936b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d720c8826f97ce09b06606161592337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edfe162d4e2dae8af51d541fd58b2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25d2c3f019a57d759675d9d8bbbfc839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c1cd92325a3d67f07abddae42fe6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c29158ef759b3de02b0e40e32484ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bbc5c93427d44be0fe5e98707ddbd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1284325b372370c0997df6ecc723d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fbec634ed8525eae42f03f69e1ce744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f07d92a855c17ac624650d8c24eea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef269671db6a367ae81269cc0029d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80c60f036cc9c1951f68d763440b6547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68981b76a2aa34ac1e849eb1c645065f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0f5fa8d6e88cfb3edd3343193081b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b954e6ee8fbdde13e7d103fc36da150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b053aecd81d7710040031cdd3b19d6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdedf197a127749d62814816e52c4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bba2b5a7dca433a24db79c2ec8d1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c780ae3e04aea6220ea8ceb03504454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5510eadd692972a03eb83c7c5087ee655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a195fb5a9102a128bafb03f4749ee7b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b282739a9dd2bc485f48a3b284518d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b32467ef03eb53d23e499747c179cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5352ff0cf84c9a7d85c9755d8d3a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ed5a8a56bc125000ba92cb194edf160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fb65f175bb56835c47a6a8371479161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0582924bb21cf9a3f3b9570228189462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198c289b4bce2aa15f9cde05c98266163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705f20618519fff86e9453b0997d20264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f6450a0b0229cda4c3aa3860a345865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e0feedd0a1d247466d0948ebb2e2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ae3bd594c05ef144c5e813cfa02c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb2fd2193b736ddb235a56de1705b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab34c409a57ad3664ba42a7fff7fc169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780fa23687ea7330a64757c5dceea1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e535fb6a4dade3e6eb07a5629e10cda71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bde3d5f1e7f2f215d5af4c575b18472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c18e96142b55bdbf41eb4dc6f6d96573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b50b5dcfb32193e57c9ce76de3216274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a0281f3226101d2546f2ccce81eb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf15a908718ee5724937b7f151e3d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf582c17c71a2d2728dde98599776c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa825c7c3098adb64ad57ad136475db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4701cd200b5d903f412df5144eed58879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee984ef45ae753969cad857d789f84680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1442f4654d4c82ae7e66a48bfdb4c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540411e0994ac15c7d7dad32bca1ed682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c093038b414d2d6378934f169ee70583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be0e5ccd8de951387eea84beef004e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1851c2a8e46aaf3ee3d1020a6bf084085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28f074fff5fa0b594e83086926e99886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd55f28ba2d1ce8d2aac81c7ee2c4cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b10b2da203f0a8d2545487f36a70f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcafb1426f31e59e0bd5b9cb9dd76889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea517bea53b22295b5e976f6986303e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e428794949896c08d5739acb5865a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a851b008e81879b3b83323fe10e8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f04f86dbdd73f3ca6307a46cb549193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10589454b0b43a02876956f269f864394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7cfd60fc396a8183711c280d980ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b678e4072faf472330b90d7e27e4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647ce2a3ac90176a10d08356fb0a2e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfba55c6c017b566e7eb9d8979b833698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e69c072688cb97ceff98dcb4b72f5c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c35776f529eb6e2f06a64c03dc604100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6501d5238034e9068a317bc97f4d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3f14e8407fbb15cb3055cb8fd9378102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86048fa0a111d0dc163adcb6e652141103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b027a036c15673fc6c79165bda09a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77587ec2f553065730b17c7b733a94fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9893b067d8be33f6032c9fe54823d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04743beb7e6fd334946a6d211c0da5d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2849e189226633b106bf49ba295cbe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c431a25999241be6271857f29b5b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c805daab16c40b9e8ee4085f3c4eb9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006796bf1e97d548354079b98fcdcd0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2faf4fe6c80ee79cc8f7cc3450c2c31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f971a1b54ba2ed9dddbf6362b4075113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225658dba7c27a22cd47d2f0ea8747d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c9d5f5e9535b8f11d499ffc5af57e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a75b8bf8ba3499165a4297b1ef5dd0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057b6db1e67577092f8999e6580740d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af6eaccf23a57225d336b36dc13c3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ac7731def647dd3d50dd2afac7eb9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1556448784883b27806102065fc292f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c87c47ce087408bcfb6aeeb4b34be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08fefd472f4c47d6ce14ea7e222a84122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98306d3252c4e430a6eb59ac62ef77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750e3cdd272461b9cb854bab98717c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae22dd58c54ffd81b009eea077bd27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990a0d6289eeda1f607c30adb88f9d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196ff3e72bf24df203729b8008278fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25339134dcba0f9039db672b74771337128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03ffc59008bd7ef05433086e1b151d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654a820e0a62c9f1cdd4d3a2523bf72130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e481893aca55cf85fbf879b77a9ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35322a3fdc145a7572622d2b7feb4c41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd00cdc26f4b9e590beacd485720d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5701e78a1b22d49baeb30a657fd4859134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a988c554cb2d272e37ba95e83f13e91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09a89caa2fd01d2dbdad8041fa4183136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5eb3ba7c2af8827e3ed11b7a63af7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba058c2ffe55fa656f0c5a377956bdc3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015c8c92698e107b7f08550c0b23035139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02414328965f89692062bc161dc03e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5cfda50a0e8c510b407c4a44b8de2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b281a6e64333555b2f408b40b8ee8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab9baf42acdefe275f00ac1aa8ed08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e08753cde0f80c9eaa629c484c57ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3bba76714d49e6f27d4794384ae2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6df3a2099583de24bb6e584a27a0f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a06aaeae6643ea09c5dd417cfd7a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dbb84a1e49890dfa2790d877b9acb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cb5fd9dc9318c81896367a13befbb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad217d8bd18553b316c5e2a2285b426150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffe4c58759ef91fa9c2e0df1502f4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b085eed234475bfa6d6501daac7db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb44ebc3bb112b0517895c287938e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4aad84b1c607f774b396b7b4b983e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25229b18fc8f64f69fee73e58d581a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11affd316c34fb6437ef3e13666a68b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6b5538679e3b521607b76916f2607157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017838c163d374b48d355df8873be58f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771efeeaa437571199c86f8b51a821b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ee122785f20587cebdcf3ce8b1032160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981edbaf98daaa0718246024690c774161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990d244b8f97c12c8acde6c2e545e3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e63c15a5ca250aa8a9b343a8532f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149eac91eeae7823e6af905f91c4476e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395e4389acc507d3b3983a1e424cc0c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431e65bee2eb13e15b24cf23ff4ec24166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d357d6298de856784381844d7b495167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e62811f710fb47565c9865bb9d5e83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12e76a458805012000d7309b3c66c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e85db9557c0ae477cff09dd83cc77170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b5890ac33adea3405542deab2686a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf6bd82b22565aeeb94d3f7ce44b5c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02e9e8f40dcc0e762b9b460e5d9cc1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27f1e1e0667b48d86f84ac26a58892174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244d055ccd31a723934fc4f17e74dc5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c467e14b986c32a5e4027f23701c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207e73e00b5ffdecff8da098928ac6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad8e831026ab41f3e65e69c6c08158178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208823fe5dbbecb9d27e8e3b9c0c74df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cac017b0a63b5fa3c489d124e74d48180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753fb45bff9244b2ac9334d2f376d2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688408ff061cb835c5b57350aa7c9133182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91e88e304ed979e25b893a0f0068a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2c1658c7e397d0ecdcda79cd909eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef1023cfb0abac7336adc7ad3bca18185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14c500b571a4c0948bde1df2541d42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8c16171fb1dea15ad567eb147bc44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d501e7555c94ed18bf0e65cc49d6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3ebb4edea3bfe8a991d04df9b25ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58c682490bcd8d78338963996811ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4eafe36397d3c946e650eae9f79e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc877c6ee1c2cc2c1b0979b83572ba36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff827fb67708d94ddca343ae33080694193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8c8269a8c50038c83d141994e5c39194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda5d41c4cf4c4f22e78f61f8fe1049195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1da0f1ecaed363871f05e6a3a5a17196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49ea0f2d4298ed17f038677420e14b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446b3a76bc6552b7d9b430838079c53198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99e731b0b5ad1a1b8d16b1895e79e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fd30bd4fc1ad500eb888b7aa7234e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf12f427e2940f5fd57054e6a342d03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853b562d31236f094ed2fbc6f334362202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d025f0fb721fb6dc109c01af66bc6f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666079f01dc96131b5093f6693578d7b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc6ecc9d727f0ead459396d01cc492205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9e116678f7acf1574110f34f970eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303f1cdc5dfa497fa153df07d8da6db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61cbc5cad4b856f1c0399fa2c0d466208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bd682812d03528297fa8dff7793b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aed959a3afa52ab6ec3dfc0d00f10e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabc07a5b9e8a45d4055634b60ed872211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2ee97df953341778de848604a6ef8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7b791907ced847641b1429a380fa8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79b2d8d6acc0569decf3e76bbdd538214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0659c85b9285e3d9bd9c7b50eeae9cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163bbf4b4e183ea02367d9861c27111216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b0316714f8aebe757465ef0f9978f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145de9f7741820897628a3703f0c164218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf3657d2c218583bc96dd794febfc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbfcd556287c9086b56d1252d3a0d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640b0380e60c9140040e3b9bf98857c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6ae7cbd51932e95e61c9ffafc3e2f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e32f2e24627255721fbf9839762ade223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34ddd2c7c513e5bbda3e87d9106719224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bff81e5653cd0bb2a941aeab6f665225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dedb722a8ec62051b74257981826d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced632765fdac47a9a37e57d8ff7a58227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47611d5ab85081035d6373f4d05c4859228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e499560a603a4ec587c062f2917b7db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86c5454f635025cdf1e227b0266239230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23660088eab167f236a3370f89fb0097231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dff0a5e3994ffcc0069d3ccf6d36dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016aba9df31ddc2d2342cb7fdbf8dbe7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343548d243527943da0ea68e71ded67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bf473608f1fcf43ce5824b56bad54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1408a05bd56fea08847a5c146acc4b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5f3ebbf964c41bf77dbe0c0a708e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad293aae3e14c7bbc8588e7aa2f871d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46dfabcc09ee3b45c1ed61d502a785239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604ba180f2e8cca423499291efb4a02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a6d9e9264b11556db21e12f4d9341241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc446b44378c6855a17d57421d69571242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4685259cb30db728826d85d81770b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336dbe87129f13247c7edbaeef79691244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51147460591ee03fe56e8135294f1487245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d01750388c03c3856353347608d8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decce07a10ba209279668b77cc6cda5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3322a5a91fc6e1315685851297a4a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946b36a0113372f8b869c5c79838746249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88b03236ec2bcb6b04358daaed3584250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acfa25de15a726273ae8e4f896e906251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28fef52939a63108cd9d2d6238ff4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b4c6eac56348df63b4420f20518e0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eea869dfb64af35daa78cdb0323acf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ed9abdfee9b8f80ee4ae981d5c7ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c37d7bb4855d69da5c184f4637e723256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62d40f1dd77dc982b6a4035553c519257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7e6a3918ffc7d313d6af404309303258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f106d32d16ffbba9fc2e3c91f401ae2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802c122360a85c5676247d7db1dc3bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaff8db3cc851b6cc09d758afc8cb3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bdc7755203dbac08e6249286c3655262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec034d0a1d6e956eac907ea6524d196263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be0101a2189603634e410c69b539b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6326e092faaf1449d6e3d1ad26150265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309eeaf3b27fc7f73f50189b6e89bbec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d610ba7d7a27c7a6cf9b33ec11b68267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62651832a9db878add1d0a110f2a9c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7de9079d6717e73f81f4c3d434bb9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4083289500af2b43cb3b2bb8e1e324270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cec6227ed61dd8e83965e1032ca64271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb5b51212baa05ab1e2f14f65c21d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00c17d6be32fe0e6e91e4242d5de0f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e6615e255cd679a96d23d22fd0696274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c554dca3a001316a7ce1d3b992d453275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec94f4fd5b2b74a31d61c31c4b3b5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854a3e47291ad2ebe86749572366410277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e503c664bf5299ef2ade5265820515278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12547081dc33fbc34fcb8f80bdf79bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76af9863f2ecdcf30af5bcba7271cc9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab810abe5a1c633059d0f081a0d8714281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567f127beee55d6e9928e93de2277cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06159e241a5f942878943cd78609c121283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae7ac75dc3f4724a475f922408826e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ef9cb073c565ba213c2e2bd3f11d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b289374b439150d82ac56c953badca6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d7df2bfa612cb269c3612bd97020a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070768017bf7f096af3cb4edeeda836b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5daca19bb350732f6961123e5615957289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74139efb54cfd264f0f075bcad8e70fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d02851bb1249d18aef49b0dfd5fa7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39b86878d28e2602fa1cb73cc7fd84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b54fa0b33bfddf23704c1639ab944f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5913681d893a49aef0f6c811eb3c2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d68c9a10d3a78003c35d34b004fac4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2052eb7d54a805a5fb064c8332a9687296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fdd9ce795243ad676f5baa5e48a0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61b13f632f16e8f16d279bbca3396d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aeb8878699174e2e40782ca9b34e96299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8b4fb84260c98aaee193e96fed3dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773bc54020c3be3165ef76cd2d479e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475e668e448c8ced1b3fe94b937e95b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73cfa06112c37575bc681d02e230fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56825ead622278d22e32b639a390348304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b15079efb6710885b4eeb0a17e5664305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538508e5a6f842f52d656fefdd4b3d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f129efe1f859b6b7cd329d0b1e001307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84caa4a34d443913b923c69d4e584add308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c793c23557cc961c6ee2a24ae648395309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ccc14e0fe2bef8decd54ec6eb4427310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d68e6a1bda3e531f6763265ec9620a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43068df373b127f4108673e391f8dafc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3ba76606f96c4ae993cfed8d3e486313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9c0421dfd10217a0e6c4b14a98a67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e34300f91fda8eab9313d2011de1e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14c28a2b3f099e5e18b778cc3301af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ab4c172b9167a0c10c89b5f768f77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355854a2bb0e47177148470bfcfecc05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262afba73ae60de4eee1630a584ada65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28788b00ea9e8774d1ab7440f88ce49a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908b5519f96cf8c0f0362c90d09f896321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4b3214371dc5bbeb5dce203173aab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec83aac91bde03b75b55f43c604698323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a043a20809996bc04122a185728ff4b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600fc8499f3856309f374552b678ae0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4e38e61a97195acf069762ef4b04f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd0418b8f497a8a9fe7081cfb7e7a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a6aef1a17183441d8f3b6fa30b2a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a253fa1f2d1bd9e26de06e2929afb45329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a9610b7d0ecc9a26a6ed08df8a9c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ca7d844905a09dc3055234a66672a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369678847893937d620b2dccc09bba13332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14d5764ca481a76586efb0b6dee4ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61c482544a83e6c4224748f14d9cda334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3152a0e89a4be131de7cedb2e9c3a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ce4c2e78efbc63daa35512bae5887336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aef5f5f1f330834dd7690b5c815ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74587840d3f36e4fee43009e2e7ef3a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b188c7beeaaa693d7a51097877f7cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787fd98dd06b88464b8662bcf16927e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d325174d804dfc23949ca60bbd03ac3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3085f210df65e67ce61eef2e8724d28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443918da6567882528c30a51b5b1bb4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42292391009621b2eecc1a17158457344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49979b42b66ba45c282811d4973f617345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca37b35d86df95d8a45268be99db9b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6a2894b311c1d191e9bf423fc2b36347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87c69ab440958fce01b00164afe644348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272a36f03e3d78229ab0a11a6923b46349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9792d6ac5568b2f52358e1aac6eb2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b2ebfb0198e5e71973464b59fc077351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713be0438c71233f86a921f984b8d17352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacbb07c8cb5fc6876431a4fc945ded353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc32ff319f7771c6ac7ac21a06514a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226bd9b79a9c7b6009886890f6b6908355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d19a8e9861f33f304876ce92db8663356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4db8ed5e16e16363b073f1c64b3dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24711cf436b1ba463fd5ac7bda355cea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0111973297cc88bf0ffa5e4fdf956359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda63bbc65deb7440096e9213131e2dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cd64e3813e9b30e41dbee54c47f16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d6ea615152d9e7d0e0ff5699336ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed6ba9bcb7c40c11b4a71d2182ef0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141f913a7a22da27636f8f194dc89cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bcf2c986ce26e67a8e6054cc37a7a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a733c12e197c7b853c97840d3eb814c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c802d3767268602607764054626b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dde1e3c950af9d5a8c2a4ae6a7445368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd81fc6dd499b0740906679ad38ae1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c5d240cc516988806f0af7912a5f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50147a3afdc302a7aa1e9c3851e7ac54371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f0b5e54f9e9de6476668db3c529a7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48a647ab1e03e48a1882e66a4285c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da143164d578c3e81c6a7a963c230e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee60c5b4337cdef7e66fa0c08b5b1e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f19081fc83b44fc6f60d98f67da097376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4e108964ad0e0d6a0767512864350377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78805834b8526dfc8a820246072f1d41378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d40658d60ccc64b79414dd07a01753379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695670a098fc0e2d15dbcdb6aeedf128380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e99766887d586719e82dfa171bb6f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66331124ec57cb01219248c57af7dbf8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bafbd1eeca895b95811491f9b8fe52383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e7c743776a4dcd46de8beeda76642384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80337ea527d95394acc6f2a460e9f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84efac879cc868fee98257206a97d22386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f4b13ce01bf51c76065d410ee0d72387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a93e9f8dd30bc2bd5a99e68fc8875388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c4ab5a5d77991520c7715643567e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61bfab543436edc8754058e6ae206e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc65862f51b5b3d5242cd4dcccb2031391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d815357a5cfaca8351d6d769ea1d974392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111469d830fcb4bc8555859331940fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0716c54c75bc82c19e189d93f00fbc1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb53cccf6a486a65c277567367d75d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021df1e00d26eee5a239671ade23e4d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5e2a9be59f59ded33a505b1de3af8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb22a208f5b0b74819996434c01cb6f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82694e550bf6b7dcb45fc570bab7586399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1693658b2bcf2e03b4d7b629ca568ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142fd91217259abd7272fbe52f859dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae120c7a4e88a398e3c41ee50612997402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d55ca43729724122ebd045373028c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149f0609921abf816e85ac9f4b1c5c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3571c4173d3a9a33c8a76a7eede0d1e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465af4744ac930c915bbc19f3e751f08406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584b5fb41a90ba46eb1ceb866e53092407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180296f0493f552ec7f29bff4234c8d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992228e521d668cf7275b15fc04e4389409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baef610693b68754cd5b41998215b28410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe58514fad978c75a2ad0ed2f134a2f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016c8ef775ff1f61f1f4ee042f03ee7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756b2c5458e4b7fa0cc28d214defa9f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9c815b35019bab0656271920686a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc393e6083904b55cb7e752e937a98415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01084d3260214139d8d7f1195bb09ab1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6423ed390335eb2ff2cc978815b47417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adc79ec5c4b6c3375d39e481840b3e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e5432eccda172a60920cf23a189b9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2cd54344fc6dc896d0d30198223b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d5c7a2fab6ac6c058372326852a63421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407c492bef1bb78d02d562cc06cb7f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a994e7657c73102ea3a0070ab8ec5ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32a4967b7e965a50a600319bf7fa61424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26742a6fd05ea6b093467d425697bec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1f34bd5e27c353d3ac14de432bcb6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820748a339c9cc361758e318ba54fb65427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ae7f666c68a73cbbac85f47812253428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065968290bd1b30677fb568c98ae0b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2062ab174e199a57838bf57395477430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9d0bce21b62d2b4882f9266ddb185431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3165c364781c248cc2b9c2a1d32d48a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdb2e07739426f5267834f5b4272cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63b31d8fe46a1b50aa7bfa029aa4aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41053453be8dc31fe2133f1d79308c45435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65115255cd1d213a6e7d00781d1174436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c231815701d574f263e8d3c81a55ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bacc02199c746d43a40e1d94eea078438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbd601a45f2d44f51f6af6b2edf06c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7130cd93112a99f3dfce3d44e2a69ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d748998d4102b9ef783748e57307eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bda6efc410ce1d83a92545644f39f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad45c396ec77160d323317738e1dc8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dbdf2dbb28ed309a49d25e7d3e7a2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3c7f4b6e812c8b6c16710c4b171a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e851bf932af2ed44e1530b1caeb77446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425347e59d72845ade7c90200394172447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793be0c62043f02b01329a15e8b4707448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285896a9948209d952a304f1bf6f5a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2382e0eabb732eab4913b68b87c82450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757dfa75fbb74a98b64daf12ed1905f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e43e46ec3728e30714d74be2713ac2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f3c123054e5c26513b44887e4b98b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ad6ce82b0b8d3d4f4c3a3d14662c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87d2a2b054929acfb2f23c08e8ccc2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb34c92064de8b3d013d15a161b16c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18088aa8993ea2b2f63cd04aadc452c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7fef61c4091aced35a01dbfbf383c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b85a9ca114f445a8b16c66f339a319459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d915ef85f944e7be684af002c92768460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cd5296552d3124693b897fba2a279461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25e18de1eedd9b6423b2969c0f3fcc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6796bf17f2a5d4798d756196d21836f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf08ad892dd45438182c51162373029464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920b4a29dc9401d0228235834c34c38465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d9daa83e88af6b3980dc5c6c5cc82466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a977360613b8763bf5557529c15cf5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc7034a518490095bc9b4b7008231a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b64517a81b62e41ec67fda7d4200b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209e670fbf9a4f99a66b2b0ebaa4077470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd56e7c511348ae99ddcd4559e18bd4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a9afaa571cd990dfdeff8831818b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c685884d0948a871e7d725abf5a11f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce60d30ea9f1768b74e129599903582474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f4a9bb9937f5a22a34f7ea23f515d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec7a837ea086e1edddcb6ad8b22c13476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a680439a8fa02a2ee1c81658a427cec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ba733ad04cf25e9aca075076e0c54478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72473dbe5610657c378abc932c35e86f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1efaa3904ebec5445ae494044d84b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525e5927d9cf19b973aa4e4a8733a8f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436f03b2dfb825af68d9d0cc474024f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa86b8cf21c407c67f8e13943b7cb2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454e51d47934dee4ff2a39b2424b54c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed9d0126aa333607eae162eb3c1a66485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce0ab07e0287727592525e948faeb1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4e23261975de388cbbae5e77c77ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184638ff7e44136f92feae92432dad7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c37cade7bd97497a880f5c0d9e0606489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f2d0e51e401001292d76ac68ccb85490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485eb3aef2d6a0788a389ba6c67ee88b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acf914e6f5128017eeb053de023c78492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c438c1b52823acc34ae84b0096d1fe1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fdb043ddaac17276342318c075650494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7a69406ce89cd10c9680577b57456495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a56c9acb5100225979b890c88216a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4fe2c5ea1dac66fdf3938ef6af2bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e779f48dd5a2491c62c1565b186fddf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd17687ed21bbf8dd304e2e57986878499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c3bb9be15887dd442b554be964789500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133b91293b452aa70af1d66ab671f3a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978a0e3aad1d5f30e32642cf1bb9114502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4459eede1368a4e8137a67982b048503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be34286f1e6ca6c3dca999fd0babf8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dae25bce358140aeabd3b4a0392a59505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fdf9f7c7a39ed64276ea24c547b48506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806968bcdb52eb084c4c55f78ae6205d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4caae71026794c62ae2a81ab485b48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024c06ef77134a00408c3edb36b5bc2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2a8fbd7952542b9d6b3f68529ba7f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1ffd424ca8ad2729ed1923b5bfb54511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e7d30019c6a352b53e3a8cad0c145512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947845ca2cb7a05674acbfaff6b3f5d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157262fb594b18875a60ae7dcd6478c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09889942dde8aacdc29872f48bab55515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36739d4355a41cd12f0903f4ca3fe23f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d897cf6d1d25594075cc928919b5d06517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a8e027d50845e1ec925e99eabbd40518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd57d9a214c280589d89586f5e1b200519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1096bf58b239f312e2288f9b7ff6316520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985b2808de43d90aab9c6191244d6a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094fb5cd24171baed37814db0e8921e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e62cd73006ec3799672daa80ca1d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5da8aab5c9d5c3e78add26c49a183c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906857bccd4c3d66f97d120f77403d05525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a53f6e4d7f28240c3121695403df44526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603babbd0652ae6d8e882bdc9cab33d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf7c63f09eaf9416bb233b183971eb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf97adf9a85b21ee019b77ce5682655529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae44d2964590b8bad5ad4117b0bd9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05833dd5878114ae2c22a25c5563d56f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d643719ad5fb908f726ba5322b33b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd378b50d75d92a49c8c4d67bb7269533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89446d93c920dc8d18ba9c691f0ee4d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1248c55b8b188bd1fce6dd69dbaafe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a546ef0ca2cb879e4a8fde6154b486b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf13e25e48076ad986e5f674c0cb1e9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1868ac845d016ed28793d2cb4fa85538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c863886abe121463434ea6e50487d53539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8d0de2b685bea76160167426e8cd6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aeffb969123dccf2f7e6e422e3bcac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ea637ff5286bfcfd0ca554ea52292542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4807dff2b6dbecb16a387827706d32543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb376793aa8475013df8bc3d7b16a1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada020c859d3b55e851559a4713a4ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eea5bb40692cf017c5590a5c439b63546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb67f93d3667f40bebbddd3158a050547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2367cc6194ec9700f0f76c744aabc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca2bc7d30435f9dd053a6eadb97153549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6935b74d77e04e3503b70fc0a00b0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0570f0e4399856db21930d927db79551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bc0e63cb4a2bfdca6333923a985fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42b1a6b75afa18eefa8395a71069f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48644a5a511badad7758335adc512c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696cb3475968d7ed2b1be35381ae324555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525a7941137e059ef96cccfec5478b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af589e8f3b2c4b2779f6595fcf49ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c1198afc85eff7420986f49350626558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e59ec1d67425bd2df087b521999ad4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbf579af73327c16071d71cb05beff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d06605187aa0ed25fe6491fc6b7220561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabd98e01577bb81b720d0c2523d47d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371c70fb39aba49d55185d79947c8ab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d0ddfa0efebd7e3b209ea2ffd27a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e71bc0f571f83af3354f399bb060f1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd64244a4c83dde8479371ff5a4331566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08becee0d0e39a72766b78f73685ba1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972243c60dc7ea8f68cad688d805012568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e47e1ea4d503543809e57418725efa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1cf764e1cd0124c7e397ada73dacf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a65234c11fee623467f2de42f50c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b625112a33808d0d41a4de4882d7f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b6e8a1488b8cd45653bd37aa5eef7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab701ce34d3ca0725df01e379160e1da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d9686a90d7f271b504ac2e2c7bd12575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33100ea31d5949517fd3fa39d85cf416576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec97e8f6e7199698f152037cb90f2f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6a2dcfd12788835211e72f57117f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ece3c1e259b1f4aab97e987c655f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adfb7311391df20cd2f0313ad6cbbc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28bc6481ef75d789e63bbd7b9d20eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e7dfd21f2035e13b7b438587e3ff0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0592fa4e2c14bd97e55be96306902eb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a4348498a757a705fa6564d8edb3a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63330e1cc9b246ae8a90ff2a5e6099585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e7bb792241ebfdf809bacb359b0e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3de04996dc0ef13586db12193e2fc7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de426c2c31c741adf1b0c27102102370588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1ff92e9fd95104292b9805850ce88589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239a4289857b2dc758993e25cfa5923590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43e854610aeb1f602f779607475eb2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb91558bd169a54b43ee7837f9f13f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a05640f205e946674a8e73ced270d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ccdac3c2cc4417ab23dbe5efb74af594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7ff78bc76c33f444d83a870d2d78e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84550e3498c8936685f35935b7200d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449a8b3ac5b0effffc24f7980d63c0d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92291cb6798ca42b61d879fa8e602652598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba54f394c2d12cbe4c1dee0ef2b1f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf425ba5d18239de9a699c54ebc9f02600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578754798a9823d0a0f72cc1b250a984601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfe6db665312672c3b1f62df90fd2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357de74372dd0512a09d8b6babb9dd4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b083064def8e37ace63c360c619aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b145b6f063c09f9ba4cc07fe2e9831a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb0d56b14b6f3a781534ed03f2237e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718f38502dd6f5f364a8bb38b8dc615607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb5e16686828123e43c2c327d194f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822d5ad61ffc99d540f89c39e077a00609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f2ed81063469857fe41913c198b50610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340b4aac4fd4d7d2017fc95e4b9933d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf14cdb9c0a1b0957f5082b6762f433612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a753286197d49347cd3ccef70f6c69d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979293e0957e7e980b12d9afc355014614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bde32d4291ffca62fb9345f4497f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274d3f605177a77ba25514ac4922d08616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420058c0451f11bee7a4c605ce846cae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa4d95d39c2bc9403e2bf536edc515618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba81f5712fa85b340f5a8bac2b4a3ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725f0281b71e4a890a71a7a0601ec9e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670d76a642d4935352a5d8d5c077470621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ebec36902d1b32727b1d7bbd47508622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef67f3574b8608046513f4b0ba48d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f8ab6a4ad7e5e353c71e81a70e0dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544033c75e04f30c41e1a7919c45bd8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02ae6a66d4c4c500f65c85d74e7e07626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b19cb527b41e7d11d62982bdcbc1b3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64512ee02fe5b636feba7d876489a509628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81477c3f4b1e87ddc25c93ce431e79629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643764946ccb9e43c2c2f4d6659e3c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93789cb972d38d891dfdc5de52db3a08631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38369e1643b2e8890aac235dcb8f19632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da56c45152a36293874f02248710f2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033e7460df2191d459c827a5bc6155f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b79b25c61d06c2dcc05b10813e701635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e852e7787cd5eab8da8fe4583fe58e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75129d26a140ce1dddb2ed9d31a802637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfac904aa7a06ad16ccd79920252e47638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb3bb78c7d8124294abb1af4114dcf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d482d90e7b0aecb0f5d9016a1dff5b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b7e73db16bc493832092832a605ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5b89099eff7453f3813bf8f9b4f34642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827ec045b77c438a262c97665fa3514643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e8c4b84755cac10d2168ce621d328644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00803c2cf25ac5f6c9a9bb7557fe3aac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5229131be2ade0d618dddf7fd23098646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabed0f64a050af8269031afaaea12f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01bdac7b5e94019c6b9f80d7a324ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9368cf220a0b0ff5025dd00d9d71f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd90b2df72c16e0c62a66fe854bb7d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b3fd8e631fd0365cef695a85242a2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709efb960cbe770290031a10365bc490652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999ad0772e737b882fa1106a0c063ef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c18b6cf69cdeae3f8f33f3a0f0bc0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d0652433902dd657243e2cd68ba83655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f4c7e1bed32ce7852d589ef6c1533656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f375581b13e4937d77772882fbcadee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f20324b7fbdca249bcb0c8be928ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542f0db973921d4a47c8b83305d5a5d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250fe3ace836de64b899c29b10ec643660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c6fbb63a0d82ead01a729ba183b61661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4811ea8bd151f5f7833ab314ed0696662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f29acb8ffead3e85c669bc50f43be9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b991735d05d1253ea064a127ed7c6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f819fb00c9a4b43be2af3e374e6d922665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf0ae979deba9ad8b34fe0f794efa4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffa82d6b0d9f3d672976b7032745ee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919db09bc11de1cca9723dba143d71d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e167c2561ee59fc2f809eec42d7e3e8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ae2612ac74e23cd87c073b50f98b8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690f5d85934fe388d8187cec68ebfa1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28575fe839eac8eb80cc52161acd285672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038062d3fbd80bfedee51c809af11428673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7003a4d45ec31766ceb15a360ed635674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e84fb029cc52b193b021cff74b03f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c79c5af742664c6423aba433bb32bc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08f85d7c9b29c9f332ca0988ae099f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a6f34f0482339039dbc07d2bc8bec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc6f6f076de5a54b883b5bceae749f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d942b8f15fde62b07d1ea340eda78a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc0cd0f977a4fe04e1012eeb4cf22b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723e01c0f38e42eea136acb10723357682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3091d8d361f2ee13891756983c8d540683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc8b7dd67b293dc19531df2fb04e76684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee504542bafedc5a0802db3c4bd721685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bb3914de2f371808c96b3b3db1987686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe401c909d0eb23b838904c6cda153687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253495ac404c7e8527cb0c81723e7251688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cdf729265f1eafaeeb7102a517d8a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8540bcf361af6b490f220062f0d25aa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7c7d2512a4947fd52c7371b5d945f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f30f352ff4fa4ba6f7023a6c697690692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06674accbfed02845a2424e7f0f9958693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562c6521898ffac6a1b33cf0a97a5dc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d9897a076a922336066e2d322723a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f796aeb644d5ff1ab141813eb4057e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8ef0f8d07ef96576caabbd87b4e6e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7917b357c221018050bda07c6f259698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6bca3fbcc91298ac95ba0d643d232699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c5b4c0d2f55fa7ab0e5f2753ae5e7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb77647859b6441fa1c51f47efbd19701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997820f81a5bf8954c0c4dbbd2faf87702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8a1be97af36212c01a8a87078c4b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b80ae99e0db7319355c42d4e0df8c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4fd1794864b02e80531c55c93448b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaec400fa92d8bbae246d0e5b24c551706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6191d66a08180cbfcf13b130f4853707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14226b2ebece92adab33fbe8dced0f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ced7d9f2e4b33d184ea03085e6005709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0a9d4af15da624cf29eb4b1aef2cc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2cbd499e61a594a722273a485cedf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf42696f4d6623f362697c6b9c68ab2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b128503fad6594638bd21a3377d0fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62198119a616cd05e95c6561edff29fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbcb58148d02cfc9477c0af3f9f78c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c673d986906f1a233017f582d4ef2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757196724985f57f05f7c4fd96d4063a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236ec00246ef1c9255c469fa4e9ff71718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a366087566aed12783bc5ac7122b38719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0722b539a7be0094caec1200f8cec8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb738dd1b4555118fde41b5e14bf24721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff70a94d26da606628239e8b611cf5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31017b5d6b7d938b280ab475c559667a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739aac29da2e88d729e629f7b732099b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159b1454e03e3cef25f714060a2c68b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b1261a38ca285df3b3f97d67abb67726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb52d5b621be8dfaa8fc95a1f3507c7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebc485c20515b2b7b521b0cadab752728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c902d7057e5dacbe01ddab2e40c3a7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25876ad39dcd5e76990a9fef96ac0dad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed79d377d2190b985b7ce917457cde731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68843eb5ebb68f0a554d21e4080c7893732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d2bd6ce25ba82756449e48899af03733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff43720bf1c6c19685726dd2337e1f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6dc48ef878d4962eac54fffca0b6b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2eefc8d5d3205ccd627f64ba378f7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748b4a0294410976b1329e001e17508737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db222954d470215ef4025b9b3e826d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a8fc0224bb3ebdfbbe0c7cdb13c95739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80076b892e0da0f77251b32a1ceed62740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04248c43ab6ef98f0c05b749740ca366741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d19f37178c1dc362ac1c2b3b5661a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678d9ea2db37d879b2ecad728fa8723743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c698cc64c08c697597fb5e110f77aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd704313d700f76a2815f95e0629ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec503549e9ebd16d3468c69f4546b6ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7689afbd2a923ef184a211c1e5e4d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea572b2b0ccbb58b1caaca11b873e3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298763e82e586d7f19eb322183d2a76d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fb64bbd2eee758cf1f00951878ea4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a9c9666da6b8b6955b6fa4cca95d5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa51aa13f5e7e37f31df7e45c2825b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573b99b5eebdd2e5efbc59ec3739e51753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc01aca76ab62f910c6a4ae0769fd58754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6725af4618da0bc33541fe56a283fa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b11e31adbce548c0553691e0a4dc1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab137b18ffc9e91345bd854797fab9f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7356552c24dbea0dbfa509023e0cc9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bde8e334900435403127c5d31962ec759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83baf5dc5ca20ba3be1010c6ecbf54a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3115cbb5b3033f2908b688eb1d9b0312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ae813b226c4dd047a23557e4654dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001eb4428d0b153fcd3b827e5b1debe04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48138aef5c02961362a00917fa3e445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ce94f8b37c3f28050bdb73270af416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905833c0163fb939dbdecfd4a7661937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f918b788f386c493293bb6031abd28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27afabaf0f2a708f52248c366733189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c770e2523299e31c644bc3e77917aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3e1ff785f42de054f39f9f4a940b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01777b9fe5eb41d3b83660db58faec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b770a684a25b5d1b090113f8d17aa513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e0f803e79595d6d122d1ef6b3556014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c4dd23990bcccb670eefcf89f573715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281659d53c10e5a70b71563eb7b59c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bbbf428e4ef1ee34586b7e944c1ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d475cffe1a1006b819f5185756700118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f02c46a6b142e382e334f890a7f1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facce72875449a09484b190799058fd820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb28bc0fae07861ed8987efe3b71b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6746fd0c3c5d47de47b30687a1aac1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2271e350a16decc0ff00ff8e1388ab923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7816cfa255017137433a5bca780eb324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457abf0cd2c409276589822783380bc525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025b5f1d80103b91255e2b7b180d91126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7628b79039752725aba1ec51e997d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f352730ea21cd2911e2eb916d4c06e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631fc4a4766af8d2ea20485861ca63929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273367626e813b2597d2c32e52abc1db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22d4fc8fe6473cce5bb235f076273b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28599cd60142764963fdf31f2d853e6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fff417807f737a282d82b61dafa6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7393e10eb3595914b536cdce779504f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da96d5109febc122e2dbf0b14336e5135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f37fe2b79a483d4c510737330a8d3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b3db8600639b50939516bd9cc283d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfe0849cbae1f5b6b06a6f2ad4dda038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa9ac983890f286ecd6ab226cb6f2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564a8e23a2d359f57e52eaf0abfec6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad679f2423131d3653d2d0749806f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234c51a61e40356a01f50e3bfd46f5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caa6c85be745192b582ad74a89982943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63c3ab7945a5b22d64a426a20f0b5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610de3c6ac783470328c18c9ca0dc8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a79f6b088e150917d65f03fc09fe1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e87f38ca29ef540079dcbf4096f9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff06d2e954b3cbb1fd0684353ed4ae948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235dc9659bffd3da419a803c45800ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38487f16b05f0810c57e180bbab72da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3e39cc51d27f2481707c9c5559ed951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbf6ba416cd0ef06101a9777a3f35d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7229e732e580a560d4b02bd6a036e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdd7712af4a598da16b2acec9648bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1425bc994a70c01758ef98a29166f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2d1db8d9888b1f6b524ce7027905056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72a2c5c287f668edbca1d23e1b26d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e2523304e4caab5302cf3a7886f4f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42be19a6e82846ae23f4d5f831ecc9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2db0a9c1917b40ed67931a39e86bb160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b201f64a2418f08753e7be311a3d6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bcb5ce053f705651a144ed4d53a3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e2c43b136c4e557fc3c5541aaaab363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7e6c0719051e4c3d54f97e8e584c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe80c302c2c51010b93ed4f62267ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b0ff9a0e0eaada010491c9a7ea84d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282916407bf017b326104c039c96037567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c74b621f1b319ba4e515c74279a6ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b167319ebb150f0bf716abd80255669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cf26ac4accabe1f24d34dc5a452c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13f88a6cd070567948c9e4cc56fc9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f6e649e886e2961baf675a8a6231f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726923eeb222f789c6d96f3a1b971e1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134908170ec6ac400618a619baf3d1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9909127f01acb1f29a70db45a007a5575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39437a849aac447c03c2795c387af3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d268576c55d0bfb4b8355753b023177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11721faa300c55a8d4a4bade60b3fe878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bd58371b47bc35129ceb9ddc0ed8279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd743b389ea07a5f077a3c8e779d25ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283045c0f3297dad547b4e0c7712f1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cc9b1ea59f33c62035412aa09fdfe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c56941b9fb6af1d898fa9b9cc2cdcc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00386a3ee241c576dcdd93e2693289584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1562f4d1af9d1bbad32452bbcfe8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476362135499166d1aa8b29ace1fb4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e51f2acb478210089934b15c8b6c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c532285d896249d598360d2871350c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125dc7abb40e9e874586310df9f06a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122dec1abe98cbd387e6ae6f794b6aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec9b7b80a520f788f915d321cb7c6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12a3a119f506a7b84ffadb94beb81892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4189950d66bd548c40f581810f27d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f16740a80509a1dfcf82c2a556e6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9331113012ac2758e636bdfab3c8bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29f7d88e1504a22cbd7272a729a6c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f51930b2a63bf15fcfb5fb605919d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541d79fdb7fed24a5a50b47240e359298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df68861c819cb13de32de25825a04899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bca1fde993e65f0e18c2590c5efdc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586972652dc0470459872ded8b1653f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918c299c3d408749527516bf0543200102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039aa80603759af36ce61dc1cd257e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad01dd95a5298d8902baf0881464d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65c6807c8bb93a2249570843e4639f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984b4fb6c576c11a77c5dd98762e9ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745c03329e6fc50dbfafc8055297629107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0fc1907c4d24589b12afab60f44a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3fb68fa984f5a09fbd6df51efd93f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b951022add348cfa26c74efcb8e7b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339d13779d313fea20c7e2a5778973c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633eaeef8cb0d3cc36358bc6de071de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa36c0420aa06ea93dfc2e7bd5912b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1eab8976289ea1b3f06c746d52ce8d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33778dc085fd1a29cb04782ce604be8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f445621d2daaad95cc6625fdda1fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aed61eecf21046f4dd580b8002cb2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b8331cb56916d6ba581790472ad71118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7af196eb3f1f53aec7e54c90d08f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f707064ddd59cdfd8e5feff23fc0a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e3374c1782caae1758a14a1e24f92121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffabf5eb4cf9cfe113c33aeff2ec3a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f0fd7d4752d11d1d3721b91e375a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6798ae38ac2d7eb04de3ee0defad65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4edcc9948273ac47d05f3decb4f5b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475460703b787087eacff8b085cb901d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eba47b095fe4c6f53b022171fa8c09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb2c92210bdba0c100f3ab4d82b87f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fe90ab4ad8ad5c45970bb861a7997129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7111f06a5c3ad9ebfb1b054c322342130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffbb447c7604e5b2c53d444e3b199f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1209beb070e014ad9f9429e3dff88132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29500373d8e5be1e3b649dec4c72e6c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba6d5b8d2a559f762198fff00234bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c4cf9504becc7f35bd3e70369b8bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552efe2385fc98f7128e3ece560ecfa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc057d908122471aee09f853fded38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff5bf3bf0b8a0a39bb51b97de6b54b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7a85f802f3a798919b4c7bb76bdc7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8eb50e99969a12be52942af5cfbc57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcac77daa182ceb7aa1cba01fa6d218141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a7ca66a1eb1576a765e4177c10f68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19249aeeae9389c5deb261d36234de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8a1f86db2f1d5ab95630795390697144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08425cb9bdb21df1b48c7f4c17a0b9f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874b26c5f95889eed0be7be5724a3cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02992408494a40c7d6e332bb7fda3845147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc756c2438ad778b4db63f9442596f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecbfc563185bb151ddf764ec218096149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebe0d817d0ce419609fcef29dd7ed9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d69fb87ed76488d0ab63798d03ba02151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b00f8e274aee0049bea8bc4671572152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c333bcd588c506debb7cff9e7f945153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9091d56d99fa7447cf25f37acb0ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452646e5b99067d127317ab478032c28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa121bbae84ed221fa71a3dc7621d6ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a7b5ba7c21861a913a12dafa034b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64874f31000570672775a67c0db3e1e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21629e55fcde72047ff5218db9a7565159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed5cc7cae86c523db37eb3adb5a0ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8cb464d50f425c91ba2fd1fc76c9f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b879e2f19f59dce876105240e129834162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a740f4bd6e24bc776546de9940ade3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1777e6face0909841b191a18f40b64a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062a416af568f0a8a3f138416466055165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3467930b4b66190c6b3f520e38b7ebc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084c2781edea70990af67de9d8ac04b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fb753281052a36bc5c6a376d4a5a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a043075dd99c556a75013216814fadd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94af709bc096034a129d79186f358ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c3b8d52485056b9695f1bf0b95b14171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3687475de80e0256e9ecb730da94b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273afe24d5cff43a4506362c6698a4fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55612fa22cda07b7564dd492ce3c625174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1b8741d95e11a9028db2c36f96844175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e74a97f0941ee967f50e34de3757f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607043664b55a55c7b8e5be363a8d1c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc6c6618eda57c23cebafa39556533178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd83f650be70c4c2141a1397d7e1f31179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf3cc98105879fd795582ec4f45dbf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41628c254b73acf775ebf995e8ebe751181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770d2a80f9021bde137b6925589b35e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c9cedbe6278dc79dbe57a1e18ccd4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e0ae249ef3c954e11fd4cee7a09e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e8f9498a762ef131bb4d53f664104185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14313a1dd3bc86a1b2943af463446f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db6720a0b12c21721d265a30b30332187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842854590b72a35b2406a266d0a4105188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207e84014466ce148063df60bb66679189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce24fb99158016580b991924541553190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a127880c438498032964cdd1d72852191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb59d913c311f31dcf2135f2489bee6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbddb9ebbfcc07c51c9660fc6d1d638193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae433a06ab41bfda9e100c1bc59b8682194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32168fcf340039eef75d883ac8e9928195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe40e886d50fde5403b8885c28a5b06196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923a6f33c4cb84049bb5720e4c8038c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94cd7c2114b62d33521cd6dcac9d34198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722efb66e967c761480637218a32bbc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c8593a8cd7008ebc954b471f852b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097b84f8024abdb7985af953e08089a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e5d852eaf564111fc18c1ff743b4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909fdb7548c1569a12084f095903959203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b213182f399bd393200b0ff477954204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e08a1ba4a055622f0c181611cfa840205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d5df6423e6420067d85454ac75ee8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d7623e0eb884582cdeb2590384b55207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f8a2b7ae611bab3486e9745eaef93208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d33af0609f7935f44035fac0f3445a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743e64d7549e9e7c6c55e3df5477866210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56f871267cf597810c7913a144f9a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b319c16c33cfffa0d5dedbe8f43e071212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432d76b1779adf803bfd8c085e2c7d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993648c3b89d38a6b645487c84db3af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55573d66195f5ffb00a03993ce39232f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afaed8ecb1ee5cf08ad2a1b362fcef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88293fdfd018220733d4aaf39d4b59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9493039b92ab75fad68cf1db0e9109218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46deb6e724c3db28a395f76b3c18c7fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae578e6991c061dce3caa842d50e969220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabf052e816a41d9fab0d474f9bd731221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7253a01a0decb8930d084b1c5e6d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cd64d21ce3c9bc56738cc4318aa5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58caedccf7b55f2ec056b6da2da1c832224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72d050a0283cc792a908ae878ce8c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776deffd11409cb01b35306b9b75afd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345d33da7da35419ce063504127002e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592984f278a311f1ea79399fb3db3b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c72bbad9d5f29fd39ed07c49626a08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0f9ab8d67ece5fd3752a00419ba43230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14f740373bdb56d48fba8f055ce9af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9a1a421c0013b357136026b54b5d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5134de5cbe7a5b5d45cecf021a92e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f41d9911890ea0fb553e5959df8d28234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e193aa90474b18bf67c82687c11542b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b62cfc1a554af3e23a28be5ca4a03236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d84674f7d9d29ea072a351f4d32540237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77dc5163fe7d8dfb249cbf8c82a6775238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759e2727e32cecfdd6fc4cbf5b0ae0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5122794927643de7a94e9279f25e0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c1f2d10081a5e161750ba764855a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac504f4d9f1ecda85edb607d74c28f85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0779643d52b3d637e54e5af8bddc010243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ba83f2f50799766ddf498316a2950244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec177e7e574a0474b88718c42986b4f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ceb3c98ec12be7373a23f934ec943b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c16aa6182b72fe367e5733e2f0e10247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7291679bd5e21b9d0de1b49f15f61248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab03c94ca5142e5cb236b25ebf8bb4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d1117e6f472019135237ca57954b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc6889ea27604997e5e306a4b13dd4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73185414ee126973bbcc473e1169e10252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad29dd5c6c37753ca82ea7cbc2b00b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bbd3c71fa99cc9457294ccab94cc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcc73cffb2b149c9ac0c49997cc781255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bf5d16512e74017b6ccb095016c67256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755b6a8f0a8d75aa3e425954dedea01257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47921472dbbe68c8575ab91cdf80bab3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d210812ffea7b5cfeac6debc15a637259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e388442cdb82fde4fb24d940a711e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3c038342ccdeebe1a416892b5f22e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db18db379f4abc462c765daf26b6f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f66e9992b8e3efb2351bffe766a0b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4391e6b0438e2e2f70586658d5e4b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5824c36869273632e08441c4112966c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fac9f186b30b1c5b5f87342001d337266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7be88b72a489161c6a2ec99a960656267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fdc02ff175d09d531da1798e05885268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e1eee44210c00c48478ffe7a650cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905319c722cd599be2ac61c5a92b016c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf6cc0ecc83639679cbd232bf1b9b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ee334371ba7dc18c5999036fe6bb7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73916b446d3f23dd5c449cf4e161dd66273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b0f1887e24b778c4ab8f8b99fb93f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622815cc431c29d9f0ac424accf31c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722bc9da16d0d446b6cfa5220fc7302276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062528a953f16c293fb2aa7fe1142cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd88c60ed8ccfa1429468fd8da7f6d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569223cc74848aaf88aa16c5f9caaaa3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf19cbb877f59291fafe0f4f96f29f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24993c71982102134be62b775ec2c052281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de36bf631501d88c9a639b4349d287282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95980c773c22fa587173b3ec1de0da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7683d41f63950d096eadb0eb5de17e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e5e2bdb7999a6f8c320cb04aa1e78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756afd2cb3b630a441b2d5a8d2cfbb95286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03a9d4c2274a9c8b367307cbdf35e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec666bc4d6f87fd9642de3bc2e4397a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436cec0e2b318769f1db10b068bfd31289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a5f0bc9627552485c8c0b9a0f9876290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e66a15dac9579773a79032d79cd574291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38c7a9c2180ca4fd38e6e004e24273292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa608b689f026753270c770dc34010293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38826c49ce77f8715bf48fb2e5507a60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b92ad9cd2d1f96eb4d438afc5f61c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4176fe95bc338883a3171da97d7ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa41b96579df0dc3a7866bcb7aa187297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7adb44777fa960018cc2c10e12b179298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08360f229c2e04909516b3c9ce5421f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4547d4693983a3302568bd5635df749300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f69677fb2d42acf4e622f59b604056301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1d339ced68b1a3ee20a854775376c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c5f5f47f613666281eced34bedfb4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bb0e5e8145ea0e62220d5802a204e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8a3b1904f4b7aa389ab2072b4cfa6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ba5521eaa280fa30760abe490c3a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33518a919981ece7252b0776bc89b6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1878c5fa3536339b336f782b3c5b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da9ab701f73c6c21697cf245ab72a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e44116f0b48f0a31d86e0e761729b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cefcff64340dfd514cc90fcca4f8a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49597610335f24c8f8baad3a551969c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50483142099ca24c8659a590cbb0da2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20206b5996c175cc05b37e4cb5f307314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6090762a29a91158d022b8b3da189bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e889ac2098fbf8f8cfbe3ad8947a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12359d3fd04b1f998e6deb3fe412f52317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63984818c3e8f219311e1b0629fa38318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902795f9dc23d40f2a101cf84eed71a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fea48a626359a73f64e0934510182320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9df14b7db58dfe6bc271aa1775cf4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe17937730afe918dcdab5282946e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6961925757cb2c932448df968944c3d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e0bc4656019d747701c2dfe8f700a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238e98378599352eed5ca9c1df9ad48325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1db94bd7e1163d83f09ebbd82cb98326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966132842db20a4482a1218f58893e7e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13724cb653ac371a6c4a59a5f7a9d930328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65853d9c3b462f4409ad546fda900f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46448bd2acb275656632ed16e9a904330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a0f4ad29871058856f2345da35529331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783679c4f92d733e383b054ccc46aec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac686b597b9c188243c1ece88046d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8faf965ef33d85c061530ef723365e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577effd4c2c8dcb5af0b6c24ff6a472335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e83300153eb859f4e27cf17d62685e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279ecc839618ee2efe28a27628b4139337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542951481edfc269db4d71985b65d0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda38897d7b5e95ecf146ec03f4b541339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a42af8fae112cf949aa2a5d33c2eff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576600031cfbc36d39e90e2dc3070b79341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfd8cffd16642cc68ff4a295cf11a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd886009a27bff49b5f98b065e04da5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba4768f313ac7f98ca06ac8dcff180344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd512f3e4089341cec87f005282748345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c710a9858c3bd86433f232cde50cc5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3f817628cd1dbb2d4e2662454e055347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1cdcfb14dd2b364bbe223e2091666348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c354b591b7f17cd002d6e09a76a6ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff333719d38d1687d94e63a159210e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38b732e76991a8079d41d60da136f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c833c9603112e9095ceb3c3475c0fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa119d9b3e9796eb2c5f65293c10b1a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608aa003a6470c4ca23b203519361834354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cf639ccc7719654a051d01c1064d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0982b5e0a374b9072e79739ff216ddd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a0d24b409edd66fe9acc8063205b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5ad1b98731ca621a9dfcdf9c43c88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01917191882fdef7a007ac0f3b367cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7674ce0729a1aa7c5dbcfefbaa701360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581180202e6be4ed3d36f14b7809d51f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6e30f320352875deb5ffd86e47edb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101e36970469f40f4adce104d0f8157363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de72f593dda0fad55b6a0caa17293d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa833f391b1b335c8e20e6aef10a3b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40e692750bf19e64119fa0f4fbe4dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85460c3f39cdd22cbaba1b92e0e6278367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd3a0d79ba1693d7dafccc65ec012d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d378343816eaf3aba782e4a333b8607369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af209f53096046891ca63c862ea80a90370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358067c037f34a326f058369bd70cc1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d472b37530652acc5e15d1ade538a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de7dbb5b2b5105a1bdb28401011b23373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30d1bfefc1563194548f112eaff893374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ec38eb782762d910b24ac0b9884e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637420ca1b159488125ee08e9364e89376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085fa02497b7d82b6644c3a6a9d753a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938b84f3a3adcfd400c9fee2e2932e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91e5a9357f275ac7a93b771a6b1969379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80e2748ebbaf0fc31393ac837ae53d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a792e171f684e94b90e0f03ba3b838381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becfb68fe8163bbf93988b3772655e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfab08f342a1d9ce1ce6c9c7e323448383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456587401b77ad66fb764d2d0c67730384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896ea92eedeeec0940f3da8a99a2eae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bc740d2cf9c4bb26ff325120c3d69386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3c046691aba3bbcc117994f8cea35387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c26aa8c7bf731f0e00ff721ec39a9b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7719eb13e9bc54ba9e891baf427e78389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354e9dcf59c65f96d5f23fe715bfa3b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fe73e55d8edc0ce88bcd5a8105f08391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b99982b0369c268004596fcc5f7f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb45475f26aefba871043765c8c6891393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603db7e770f0cd20c0d9d51615c89e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54715a93a96ff7a012bb23651bcc1992395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408fb7f98568cc9be9f6a79c34baa56396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4e9ed87b8452d4bf4ae484975a788397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b9322e25b93acc5dcbacc3473afb1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe0e6e5fa6754995de83ebcbdb743a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de846255e472eaf873ecb6c7b63f68400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efb4687ab2ed94387c306887462fdf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8a74f59c36f73a8c7aff335ff0f8a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3197b307549c9158693019d021118403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17d3784a1fee30b46092af3064592c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03674fb1ed2ae52df13b34b8e1e50d11405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89456cbfee346315000a68818a2846c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6ab7113a41687f659728ea502279f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f329cafc5905c2e1082185adc91719c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281ecef07f6115c9c24406d4cdef4a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c095af0e7f4c2c8de32d83ccd70da77410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59861ca4f2b7406e449a53c6c8766ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152ce9a6c13bfa5aea3c3d1017de08c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed967b15894e88a4bb84ed59845ce90c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ed74ff5c4dcd6e4518c80e1b491ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12219b59520613b8aa55ff9dfa85bd34415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7771b4d0e8b95b6c0a750f0bb79f61416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532dd219878383c90912c70af54cb1d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1001c219098c3c47ad8e98004f14c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be535834b2ec2fecc4629c3bf2086e9d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037fe7457f25159da98726e46dc30fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7866b2d2b2a2034fa51d88ee4c8e85e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fe2d1bc3b80d6ff9548cc34294d90422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465e8957dfd007a3bd552202d8d24e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbd506a2f7df0fb5cbcee762f2dcee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c982bf358f0247eb3a8db1c4735b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e3afa215ec9ab1bfecd8d742281c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d37f6e18413d1bf94828f79e6680df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e753f6376e8bde9f83c07d48999ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765baa0a7c8ca5432f7861b354d1f92429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702fef5ecd6405005ce83218df9f790430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9b208cf0fe48b2b421f9ee5669ac7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511938ffe590bb59c548728e8e26df7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08259b9455842f07f14e5e4f724e9ef7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3ba6933ffedb4c0ebea87b917d590434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c972e4400fef51e27e94b432c35a4b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3db451f2117c624a250f9d3e49435d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024f9eeed0ff3e0780215d169161218437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e41b005d886f58142bdbd8a5cefe7e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5330a518e289a7e552c01aa4f70ae9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8f548cb8dcb9de4773e1c462c71ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea308b79b72fb40c31258f30c0c506b5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b4abe2caaebe785c02f44651150d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a322e1bfb6e3e7a11635c54aa0a877443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4b5361bbec71b471287916c04bfb3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8e1c23edc3ef8cc0b06c981339949445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b502125dae4d620f5c503343f1c150d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404faa0030947c04ee9127b7202dc081447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c69f98612eb0b6dcbe50ba3c673bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff09400ca91b1e4f6ddbbc1c2524de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a84da4d1f9d6e8c4b8f3c616a8bfce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cddfcac49cc98865591b592e26ecb8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62d5b81d15924cce7b762d6b990bb9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ed968aabeba303258d8c415279ab4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42501d4c89796edf8fc60f791effbd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945e8008c4a8cb465f658ef61361d9f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd759222e7a9ab40b451da18c4410e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e9102123e0ccc3d8b626c7fe17133457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4463ecaef73aee2ceca51d00763b38458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b431a9f6bb0f2220b5721f17a1fe6a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab799dafbaacb4812b3ce6a8b25bbd0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d4463606b5ac91c3c22cd8c1b01fb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3077c8c87a618f7277bd634d8f5710462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62df97ccd6e0a6315c90f89bd86390a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7866d87970a2395a2eb996ed7ab844464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad9934abaf18290238b02ced92bf79465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722466f34ef9a45a870acce3a43eee8b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fec86be171b421268c5504a1e6ec6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff35801d1dd02c42ba4cb2f27da5b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550911d4a251ef18bb37a644df534520469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20d4c03c36596040f11d860b70b3e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbffd615f5831cf6905ae684de8896471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76863c383d63ab98c397a3671cb4679f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116647302c049067a325ee67380de6d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50994e8f51891c496a5b63db7d9856474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a24fcc396507531124784c179aa5d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5c97325467273cc9051e99b427582476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65c3944bea1037f32a0e6cac1efb8c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5e566668c9ac217c2254fcdb732f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f1d10a0b838e7205f3667ce0dc1c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d948341ed1a50808fdbb49f14aad71480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ad3fba098be68664b353a5601c92b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54561a9f3491378d19553231b94d16f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008f839fce5816445a35dbd99cc6318483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42275eca22275f4404c737b111bbb2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f055210b9ff065a104d0e63fe386507485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de084db2c3f72b5f1dc802a9c8b398e9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10843691396641bc7835ebd335487042487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ae4d9fb5866719a66b10be2a4f71b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4984d38b574b80803e7d7cc4f2a0586489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271580decca39be1e9b4dbfb8c36de4a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9071d77a4b01de9126e8eef682e212491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4b99623ba04a3648847853e42ffce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70391033af8c293248dcf0f6b24473f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a7cda1dd8344c24f7bacd6b17b04f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1d6f7280d14110fa1606145ab9ce6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a12b7166b6112e9eaca3915fbb1d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297577a4c719c39783efad8c63f783a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8c9d23f488e4ff22ededaef467412498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535369d9b50b4be3c7f78d5099b398b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517db56c8fc19bb5574f35721cbfdaf1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef47c8d3802228acd600eb79743b7d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5a1748ca18a27d51346dd6711138f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f461be11b15f02703cd7d66a4136362503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745759549a02a2be9fd803d20d8f49cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16b202be3a5ed89fbf5b87b58ef55b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0cc3a0f1ab3e6a3668b056f12af3b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abc71ef9a8231ccf06757be75a2476507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f41b792fc9666d38e00ef90ba2d523508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6593d22a786abde2bf78aa0adeee05509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6f6a3dd4d69eb9a2e71d641c86be4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971453fc0973d95fce8dba13847eb1e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce670d5d61b7ac35ddeff239340eeaf4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5ee9329b196ec40d9e065b7993fac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4508d00a0ea55ff93284ebf37e04a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df1f850d839b282ea37e7d02ec0fd6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7bd140a577a0eed9869208e593739516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667514ea3f57e19273221d3b4904a70517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6392490b0a850e55318d608d803c9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd7424d604606a73377b46839f13e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d1f3d99f6ac60a34ba3ee235df96b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facfbb972820eb03e534cc1479bebd4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bcaa2be0afbcd1581f3d825f9cfb3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda75f0c295a20d4cb0f6c0378b5584523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50454692ffe9c79d3b4b840e0422a661524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498484012adc1202871f754dc90684a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e39b1d2b5d85ca99ceaf7abe3aa057526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a074291ac8b2d3cc8f89e652bbbd3d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abb422a2199e5728158510fa69320f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ebb15305b9e597b7e83ee64c26a90529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfec834ae1379ff1f319799a65f28c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4abdf9a15fa84030b57e85d66ac99531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50104ff06de69fef5fadc6f55dc4cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faea06cd7ee2acd3e73adff7ba243c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227736c8faa4752e3a62cbd94bbb933534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100d922d7b91028d4bc36cbb1af4dd1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46fef3dd3456c547956afea3237876536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c15a01dbaca5e916167b0af658d2c3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf89ac1bffae56d38180803822a2f4c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f1df21fdd5b64493b013fd5617233539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bec09f8e467febea872c943d69fa47540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c06dab0f951e50345c2c78ab8471d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966a9f6209f16162ff2a18db2bdaebf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547776d9f90f84804d4733abc7a8508543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4e3900f30803d40b58040d519ad05544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6406901bbd968ae5141f6b53c6fd7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a0e0f4e1644eba2e981a33d9d7613546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbd4041f0eb9cadd4a73fddacb5ce9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d5fa50f70d4db9e71657c2d3ea3f2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e037abe30fd9825f52ae7893b520755549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be0daf7903e3e7ee0a1f8e6f99f713550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dc7600a809796d94527d2c00a061d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d97cf2e7db3a101f7e25d48e4312c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919aa642cd45f929a522888e4950d10553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfbf1cf9e5690d23c138c6cba6d97a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de76434ca21825f96429c3b743f5aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4ebcf144a7f8a39a494b555383591556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9a7a216e8059a4df1a4a84aad2df8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148243cd82af5f660d1a9306806371c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b1e03178c1a13c075c7d50f197b9a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb661a53ee701e29c56cf559fce601ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d181993ed97c0f70666464daa1c9f8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155ed6cdbbe74b025044e30ff710867562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ccd6c591f36dfe0280380c0b0c1f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabb6d4f8e2bbc73147cec1060ccf87564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f08d98071c638a500c2ffa2c131605565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875ce41b996d8c509fa93480a2852bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34ad40249759f271c9a80cb14e7819567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1893b349ec963d3b5ed1857404402568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afed423f2966cc4436e5aaceac3e18f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eebbff732983a78c6a1c84990057b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2428d1a9e9d5cff9205a4f7ffefd74571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9ebd8e3152f45df23124a9701877a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c39cb28c309329ee5836a380842b9c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369289ae8e9091ded1820f7fe62745b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e4d9c6e63c1173cd57bfda7e33098575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7244bab14fa24f3f6ea1e5cd9196cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05867dbdfd0540bd7fd58534225ee336577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6438e1b375c86b5e2897c55dc7f0a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da6f318888934fe1d62aa8a2f2144d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600864a9cacc106d784bfe2b9f5229b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b1df76a3b6fd0712d2dcf4d5cafd8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59b99a1c810ce8f72d2a998f5b3f97582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe4c924cc96328071d5cda1790b400583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739b3f56a60699e7376bc6e40681aff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7da7db12024041072f46a9acf9a174585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bbed39336b546b76590efc5e6eb39586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bd645601640c9b7bdbffa6e4af1d9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf58177163af4e77dcf2110d516a1d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877147cfc40aa340edd447177b0b0baf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843357cc28250e126c34f58d19330ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771f92595bc0975b7cb85e717cbfffb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c76caf273d4d9dec658d249943517592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f6aa8c344436c953bb6466d7c35f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989486be0995febf76f1c56a0e6b2d1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a81876d2a8eb88fb3ecef3b135c756595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b473fafc25bee7ac5874abe9063e0e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b948d6929322e1e61e02bc3917b11597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8ed9be7fac978fadf34f3e4108a24598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa193a8c47d52217e9e425f577200c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784bca98728cba2db9afc3834b276fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772a7a7d178a72af67887dc0ed48144601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1b3f279a98a947935bdcfdacc4663602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f609e8e43b82e6fd38b611026d0a3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f8da7b83323f4698f0984364736f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc6058dc7bfbab32e2f9e34525daa1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844a083e0bb6477b67889c48f8a82a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffef67c3b2ee8a0a99a585dedc920d4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d579bdff37421fb5e1861c7f28955608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c1c3d813b62bcf4c1034dbd12d412609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9502d0433a663dd8b94c57ea95825e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3ad926c47fd5c9cb34787f9660509611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82befb463983d099086f6f05d049de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8c80438db87420f4d1582c8ba7bad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fedb1e3b44d9318c75c6df5c5869a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f370d52e565bbc2d7a1aa69afeb892615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca43387e103003a401a64ae40c81c0b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d6d06cfdf28bf65267daef61e1bc9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1726ecc8b82b2c10f5eb553e10cd4e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ce4650cb5346db3c3643065e3ed2e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f50356693f7ebd178e5bcf4ed8787620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdbf7ae23a6ee3e5c2b39beb2d1e0c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6641c519edbd6d642a9f557bbd69b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a573329539495a0761c04e3d160b453623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e55c9c3a8912a85d0ce26cd4059207624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b000a6f07800dcab61ceff0f3a0cd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4eab16ef098bd9f13d96e27723e16d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f55305cb0a0f52f24f24d5d6daab79627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf162c1c6a117eb09a543a4546b7da28628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d2442bb88d0f9610a9234e7b9145f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdedb51149ac0330d488c8be8a7edd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4340a79235f98f3f164a36a966c91a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d1b0731fc585a61df7ca456625f2c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fac942f4e87a45dccad62fceeb65f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ec1ad0cd462bc09e5aa98a7f96532634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f617ece1dfbdb9d54e7ae9d7ed4b97635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83c5c1228c10c378711e517d49f521636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e51bc39af439eaa5830dd6082235a9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5638ec470999e8ef87119f7fae8a915638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025ac94a6b58407182dc41c839f6597639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566101bf5959df32793c3891592e720d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0abbd4d175f58630cda541dde85a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b27a0981a044acc1de45c34006ac06642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764081112c673acaf929fe931fcdba1e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bf0237b5459fb998cd679afbbeee8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda6b002a67d691c5f02a6a36233843645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a7ffb6400a122a638d53ad12d2d0d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe26baacaf6e715c87249c85eb6121a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d131b89dbb00de1da5726152fc880e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19c125d9aed3c465966416d5c507b6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a102f6ed2d30c03454a381bf476999c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9d121131bef25d97c3d3264f46ce0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58bf7baf97f379a2beeaa00382621f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2baf0e9aeb6824bbd945c8297ab496653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3c8e0d062aeb045732cfe6daaff06654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85af117af57a8ef3175249b7deac88655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbc8a63d09c45284f68a376de27621656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afc3ab084e2fe101e78bfe82cf7270657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38112386b94432ec059cc9a48e79917658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812e8e0b09f9fa8b5f31e7a68b61861659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcc9708b7002458bf6d5a8d31a6b20660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d87a99bd9fe3615481241e12d2b04f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b87c8279371b3e9d5771de8286d10662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156934278560406549ff889d9a84cae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99114ecb4bb4bcab6120555c81ce994a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c1db2ecd1c720cd13adea10dd49c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0d30c6ba58663798250b2f0d03a46666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62ed5b23804348143e342269931dc3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35930b9f876fd4e261e080beda0bd44668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b3b40234b7052d6aadfa8373c6722669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9b00918fc8df2dd84feb7c07fcd51670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faca4a42c955abfac38deddb20c2e39671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e5b927a8fb32b07504d6b828a1256672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9a7471ae0573b665d8b0a4500dc8f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baa341470cd835e1d4bcc91ebabd66674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3704d22c92a5ce6980dce594bcfbd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627966037c0aecbfb9edb4b2a671bf7d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02c4c755ab19aee43eb83ff53d1d02677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259a463bb556d90538f6a9cd953bc03678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf49f40e696743eca8f2358170f7ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa5063dee46e3d60b7affcdcd79fab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ead3a063e51a6301e26b9792817cd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd620e036ba70ebdd4c537f65a29e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdf28725e248ddfaa1d5c14a9713a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068e82c38a3b90431670162759e52b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87964207a4c31a01989a4973cb6361685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dd20112f9f8a2ae6b4cb8dcbc96c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8208c62b67f1740079806f0879f416687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85095a0b22c9ecf7a0f5532f38f79bb0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2144ed82c7115c94668137a7205c14689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab12e2d69fe35fee0fb7fae121873b3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e6e643236f1dbf5f5ceb99f5bd590691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540980754697dc752550fc4f08b9ab8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3479dcbe8ef1322520236041a84bc6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbad84c313e52d66e041ed710f7451694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2359cdce04ecc8a41a352ab66774c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7273938c2e320b4dba28230a1faa5a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef79b6d42798855e60df59e7c699aa8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e27595723d32dee7a23ba5f31fe6d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59266de54d333ee9ada6d468109d5045699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41f888057fe6ac57b852c701f51c18700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e3a84a6377db3c87d45a2952dc71f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214af7a7268c98ab7a8bf99466692e68702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd013d9b9b8849a5b4953b3cd8342ae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda5e566a929d9d2854da1aa94227c6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e979ce739e338a48d48795cab6ed7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e6367225aa96198b07a0f096baddf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59634a491660c0f51b5820f4c188516707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf1abb0e680cabb1e2883534c5420b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67718a7a13fb186970cd4429e2534a6b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406964df7dd5b1f8b48b939f4874418e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0c9cead3e44386c1334089bbfad7b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc805460b75c6b3fb22fad22a123c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a36b8a7390a3a3d289afab4abdea9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea93f531823009d8aade8716abbbda714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7541378d70da806e83cbd1faefd9ca8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bee4f6e687c285ddaca55b412c953b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879780d6c74aa55dcbb38fc0c8a04db6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff4bcc01d1b076131c22a4634d81bc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7013b2bf0a725f5e865aaf5258431719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2482753d94946e21b4a8f7cbaad2f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0549f9bca1386e170029295e92beb5d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c2cd85373145cf7689f67726d55f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3289ee769a16ae69d8e1a5fa6958c91723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3cb8896c73239df44700373d34402724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050ab8bdb77c5703bb7c3ded87565dc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd466cd9b3f5a1824698c1e4684dd482726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b42da3df14eea19f2bac6e8578f909727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb348001f3033077c9213727e9791b2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39686989c54f2cc928aabfe0eb93615d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a743aa936f723b6ed1ccf72794c8637730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083884fd2d5eeb6a0ca697efa4fb0b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf60bd8eee7706eb0de211d2d5fca6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb7e5f82999fd29e7a2cf73996b0aa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d51ade1319381b9ce4971ab31bac72734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c0221545be00c758c3f1627912caf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dcb791e5d7cda80a73076b4ebb7bd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4fec4543269c52db38af13f962594737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa59d3559bf3da8598f34ee7ffd0f1f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a6ae546a340620edf0ecb392e7929739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87442f02edd7dc21016bf8f48fc8ae76740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a25a235b679168937c513eb6338518741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb3009b7eed9f37fbde0cf739d8bbe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613d19bc9bb3071d820e6d440044306743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6f0e40293769572bda158ec74b7ef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6142d05e87bd2052134705b23c3ac6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa249c9d6ade7685dadc92f2f052c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de3f4d4b7321ef26f556a853e7c04b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65b53ff66540389d46a505d2e922b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b5ede60bff6516727d65f37f72cf1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a4d9e8a802698ec56b73addb417ca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0929a2cf700436da3c26f6e87bf179751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edf75683b6470151ce32649638397b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d7603b010121b33e2c3a8ebaa828f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6fbb2c8db3ca7f7970f6ce41b8077754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163c3eb1495b56d032fe37ff25c98e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a96b92dc26184a3e74db2dd696a32756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24ccc7081fbc310549969ce0d85f89757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880c5f91bf01387805cc1fd9335b6e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbab774ca52757e9da948f5cbfd04e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>