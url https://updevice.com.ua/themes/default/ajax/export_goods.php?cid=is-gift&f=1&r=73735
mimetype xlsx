--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27d1d761df02743bf3d58a21c380811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618c0a0274fc389edee31ef85d423752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743c94e53538229b5f717377fe02ffc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160191e2d50c2052bd1e9521d01210b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8af96aed69862d87972bbffa51d6275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106462cc36522f0fbe39f1791b6442f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2df99a24ac28c0145ae57c3f62b937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cc1e2ce1e6310d847b460fb5778d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed07af142bed6b54f93067874ac4f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c154cb176027fa6f5240535fa8ed0f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3fe9f0df8a806fe715005aea5082511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9298e54a6b2b01e66131432ad946112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd904665b0dc9e7ac2ed77903ada2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaff62bcd814911f1af2807445d4b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3c05900ac5e33bfc30fbd86004e6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7057cf142f7f5ae984e948e14e7c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2a1204c90ccc261f711b4d8719d3917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488500f530994f4ce662c8bdba9159b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ee4028590a7cce474d9a446f466ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cdea441026a5132c18f5759045e0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e9881399c657ea4d85d6393d3041821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0ca5bbe4a84442308220437546ae922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976dc179be83f5163020e69385ef323923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261ae63fe4b732bcab1f3fea19641eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42bcfebe4f04d9edbef628b9dedf5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb06ffdf59cb115190855f11dade8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23aac76ad9e218ea8b8f6482e03444427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687639b4329f14a6526309922efe623f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c4a7b72326eca315355d6bb0fefa929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66389f53c158561b5660d90c6b94f3f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f48147fe3c5679b168c95d8a6846e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd68ef317f5fea02bb59c7ecb7aa6b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a853967627160cbb5b24334e4214d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03496b7b95dba38e586a7ca9afd9fd234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0d5740811e9fb7c8bd1f3f188b36235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d338ba40b17e94edbf3b31d1cbcc036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afed4c2b180a3a44ee7e5df2b4bc6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d458bbe36b68cb163f1d7257ea21cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6a1f81a17c7b778f6c45599a97e4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103355bccab805edd45807aa5d681c7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b9f149332605c909a20e780e1a0d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f37bf2d9b124f02883267c986b77342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0312606bc70e6f9966f996dd53fe16543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f5124be71f0933ef7920a7eafc42344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72699b5f1d3f0eb859b346fbd797e33245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fddc197315ffa4f68a58a6d0285f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff803c74f12bee4c2873687d41227947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf22bdb6edc65aea13fb7f7d4ddbe5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b14b1553a199a2eb578a1e85cea56549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd478cef1f7ae2bdc3219612dc343950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72442d541992ca87baae0f04e5a1af7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456d64e74a22e43589d1d1f814a338d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecdd1684b21e73443c3f1e4cac911553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e868487083960a7a469ffeecc2b67754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5636c1d02cb9c81832cde24e3a3f3c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f206905f91b186ee9cea51b20b1c48456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd510f6435ee19c73cdcf694d26614d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d64b9d12ac7d233118c866ec158ea858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7415a74cf5d2b00b499c685203bcc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb3346103b5b3784cfd46d0769964e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b580a201fb62b15dbad18e0031e229b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454e2b8774bcda440bf96730074536762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb59014f4d24548aa041e4cb7c47bde63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488a21d8e0fd8be56e6f6a89baad89d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21017bedc99d3873aa759b187d979265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b80c3b1eb9a1cb8b28498d5ac074ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e838ca6f1b0f146a0fe4d4a13e01bbb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70314143f868046a6d6f82d2158b97e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a099c801edd134b5ce79fe0f7bff969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8201ce4c637cd67a1d50ee784265d7070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f585573624479d8618ab748a80c5e8e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de040e458bb31bcb5a0f41215e0531a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4caed4ea15a73b06b8f46e64f22b7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773165bf26063d3e89f6d3e5451c29874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8961466595c50228fbe4bf9f53bf575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bb5b7ab0c448040078c5dd3894b2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc4791457e2471f72b1c55be31930977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c61caea619c482c938f2fae8d4a34278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7097b922efe4228191972aa1f23239279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c711eb69f30216f5d171073701df2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62236fce155d31ea7b590a9ab7fcd681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ee3c3753542fb97965427f3b0171582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215272566556b94df0c6f35460dfc7ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4595fb92af7476b46bf6d357aa5c1d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbe728b10ab7b64dc1353c4b78236785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c4d9e3fd246c291a946465e9f8ade86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcb3b53d5264db8dd33de083062cfd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d0da2befd1471bc33411b6118dc8a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231b9bb9eb889276b3c2949cb47282089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13460b9e07dc15b4b23ddceb7314b090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7c90fd86cb58eee415eacdc04d82791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7410becf6b8504e610f935920ffc4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497e80eff69668f39fbc2cc5b40a10a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092566a9eb8b2c4a641790c8f42bfcd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fb7f932733d0fa3355f12216deb6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33d588f2a3b7e48123b15c23081ff296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7ae9c5e56581289b2112ae760385e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb501a00030fc4ef931c89a13aca8198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d9e292634e52f919d9084d5c19f6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82e2d916efe105868c684bf2b09ab4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea06add0802bcc737965c05d41d1a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5ad70710ed3443cbbfc207a29465d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01b8f2e7796052efadb935cc77c750103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c0010e5f94aa7a249e33ae8fde3e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15613819702a4fb31ebccc240d0a2c40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f529ac1a5e12836d50f83c49092d596106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a25a68b11d30325b81c5061131dcea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4399ea61c4c4e77a69c2ab7f5f8af20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9a6f41953d7fceb5601ad43d264aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650404cd7311c1f3419500bd1e7ff67110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc32bf9725b3238c245e3fd21336a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bd69562f97139fae788b4df451e14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae33db77bad5e24d9b316ae1233a83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e749f1906acfb1c99767d7eb77820114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4d99f9a1c5c0fbe1bdcb1ac0904cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e6508b6ab258b488522f1a66c1e82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec8b4d89d39e737e5da20013b52287117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33b8b27ff4407fe8ec7bc5aca44159118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b7167e373a7bc83882ad3b5480e6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bb75a442b7cf2b239394bf1e71681120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b218c0d54dd8e4992a7b03f1777699121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784ad810602fe5d52f45e1729d2ea62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52859ed520d95292d75361194ad80c99123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe21d34362844c98824d7b1f9245615124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd144650b8d4274626ce9eb0b816b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dc323dce6efe639ab66a183bc6ffd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54ce1ab4d44574615bc1b649e1d788127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95462234468fbefcd8c6f8a40629220c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd999a3bc550b2f08b516ebe891df586129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e8ffdc268321541ef52f13176b2e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbfcce09aab51296e9ae35417c1a46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ef1de8490979a9cb92ef0df5a4cea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c85a63f7a0c2c8ee517a3d9459bcaf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ab47559d2c50eba63e4466b7d96b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386b19eae7e32a836780fcc641fcf7c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785d21dca2e9cdcd8cfad4a7f087af2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631590fed678ccb19a3c906faaec0e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c4c9149bdb2e8eee99508534859fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422e7ae55c9ca5b4d95908fb606a54f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1451e32f9692077aaa3f1557f7e6e84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ee4c64f83da212d43ed988c300381141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cf4ef1e22fae28341188644e4ae3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb514f49ec8bed4d4f69282f620154143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b28d19d0ded43a2a03978dbcd840fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041934c0d3388ac63ad87486b4709fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80667d4b48814419990d5cad80bec882146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66721e2953e421190168cfa4d1cfc616147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d90687d0ff68e8b8cecfde98a31a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e079021f09db7156af82d44c026e0d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6468c7c29849b8cb534e31c7bbba107150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77649afab678070950a6229d11d64f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adc372c553f96e2721f69d38e08bfc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25828cf6fa8246328507822b29848dad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bc33d149b276b312fb9805df171a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b521520c042ef5b104ef1fab773214f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f468965ceafd7bc752336d46c8425156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c853b365a73b61f8a6f6f1593635c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87505b840dc151abd595ba668bb72fe4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb61402b317dc37fb0280ffba414e7c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc73e3f438527f7cd06434ecd70432e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575b0168cb5ad7941e0c5f1cf7404ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f919f9aaabca2e0095804ccb408cff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d14f9298486e10cd368da80dbdd1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19596bc5261b70319725b33480c90783164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da435c76b08378798f60136ae29053f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152aaa7b35575494b561b34f144fb7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616053a34b57fd4eb35465c76e81eb7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631691449b85d0572af4c30a8af776b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69862c9da369da74184df406e4884d33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886af1138d6bd84d6a24b6be5fedb515170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea4f54ae373e83aa964175293263cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279fbcf977065e23126f27f400808e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89476075960dd61017ba8cf44c6cb8c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7bb342309895f330dedec01fba259174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9791eff08c92e518fd9bded97fa1b07175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e712d015fb36c330b502185be7040e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442164f8dacc6c036f8e3e747233469177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222d9f97cbac43c8a73022bfe0ae442178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c367dd253342c2965674c22b5bea6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07416befd538245785f0ba98286d5cb0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478767d213eef257102dadbd19447e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a585d5fbefb72e9808b888daf2e3687182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b00883800254c272438af92dba32a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023194a2dc13800cecd7984ed182fa38184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e90da3fcecc65dab09c1ef8a4c9b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c4b9ace9dcd91ac1aa04c7fc63121186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba154877b869af801a023c1c1c0789d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05034c2b372c4fc2d2e94affd235307b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a854285a6824dd3e45a119fb80192f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c09b1d35d5c355e6447c9a7b149c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845686f3982ba698290725b5b429c192191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f5206700f4f365a336ff7beca2f7c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e28a546019a00237b4637ad7b564f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ed8a97aea6c608b1d1dbb90d64691194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6db75d182ea90a015fe9c8222569c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db759510c733698f86edd5afad4db74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bfe47396a38ea4c771f5b32eef0de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b8f975d54d741972c73f390b48405198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d066a39bc1315875787d37fafcdde199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c284b9a7fc7f9649bf011572ee0fef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cfc86ae78a513345c9187999e8abf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b8197430c5db83a0d51c10a660c63202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67a9dfee50f23f9aaaf465990d8db1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b78f96ab62a7b8397cfdc7abfc5c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d5aec005eff0649fc520ad28bfcdb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45411dfddf7d080721dd81e0e22a3047206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f078aafcaf90a25f9c42d22c7abec9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73a7d9ecbc80962e498c663572cfc3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7243869991a7b4feede2aae724375209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e62336ddedd9c5c82e9af40b74295e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a12d72d74f5be86a7b33bcecd2220211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbf4f46d39df80cc38c19820bb140c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3ea82929efdf7107a84aabdc881bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d375e625bd334c400e3c5f2b3a5224214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faeafe3cc0b387e37b39b185fec2421215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365acbd8be787f9ddca15788559461c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65483ea77eebff8e8596b98b577a0fdc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ada9d1cfaec87dfee5553157ca69a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5a721e578694d2efebc9a47538bf4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d67e4f7de6d2a49a774981f6c6b40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d71aab0e24580a5cf6c2b99b1bea8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a7dfea18b63c81db8e783e016e72a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f859c583f4ce424f917904288308b65223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b86a3919ddc8b826e99c00135590b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5abdc3ad249a3f31868326c3027d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200c89d0d24f17c732388ac527a7bc7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3e8e172b6e10f3de046bc28d3d378227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cee643a3c5d35081827057efed679228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514a8572720242917e02a5cb088ae32229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41865036221d3c3c0077004484f94f82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc6c69daad4b5bbfbe0fbabbb41744231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000726a3130ce3f4e82d5a24545ba48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7054e8f6a8fddeb30e591d2b4442582233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583e57592afb72403b4e36937d5c55d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb502519c5e0e780295268127cda9134235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43401dc60d5b2645e5e03da122878d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17539a2c3bd67536b2e64d84c04eb88a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7aa45c955f2fa4565f6362158b2049238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0504853d71439674762cc7c103619239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235f8eb40ef61c3dbceab5d6ec18f00240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207712ea24ba7ff3aa3c3a98c4ffc2a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270e04031b33a2591503580105c8891242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351eb5fd223a90d51ecb11d8ab34893243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6e8d814637d3047625046f2f74cf4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddc37103f8038eb03200369f0b5baa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966e7e8754bd56729928da3e6cb9801246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170c05c9624d36ff42e3901ef74e7aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8aa379dd8f599769600c21ae36b99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e8020d96884206f24cb6c29cd3a6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abef3ca594b081ddebb21b16e349ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a69e11a7473b83f2750ece59c5128251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d34999719dc5f2d6fb3863a3dec82252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcf6853e333c42fe06a7571ae824b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8623f1184c1399e72c16174c30dcaa4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c135d6996d0abb933452269fa7981255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45a694d284471447ec5ee6ca0c2796256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc1b5497a06fe72f7f82cfc09b851a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3c8d15363ef3863d4047b8354644a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267b7a329d06632e47231c9fa537112259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d24bd7f8b441fa9a5b42e6fb1e4e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b44a55bd9a30f76a791f5b7277bdb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ae81d7fa3734aa69daf7c48ca2354262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f777011de42b45a436953f85794e86263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36769a29e9dd710b0c5ba8d6b68511fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1744b9bf2f70e9115491105be0130265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a2ae4bb30bb7f852020ab73418b7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6e498cc6e2133a193f1e63f52b6ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cf4ec028b5c99c5947b00c81533fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb65e53edc07440d6a68a1dd24419c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636f7cbcea90295e4ffc82551f654f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585c04e8c6c18dd9f98348b4ae46445271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009e74bef9d0f352cf2606b11445ab3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc038c6dc5972d21ff6bbbb6bc528aed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56075de7bad1c49741f3e08ed7bbf9ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f6d0bf41fab280c27151d43c7b2ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcae2743c598a9f1741eb365b3a34b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cda17d2de25183edd032c024858f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5c3d16f5fb36965fc928fce00114e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bb0ee0890c8175db1bb913fa805e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c4316c7b00b7a6c855feca7f29280280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433cc2535d2efa4ae52bc6a03b4da77281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdf89aa74383487fe931c008dc1c6c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03513d2bb7059e053f62ed1f3318d48c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493abf18fcf762434da5a9b4b3e55359284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48916ebe6f59bd1e4426adf31a049b5a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54fed81ab4d689ca115405dc33027f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068b0ccdaa2975b22ce1691fc9a2af3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a45bb681905d52a211c66b534542ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100908449ed6e73635d89575442503ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b335c5b669bf8a7322fcb497722e8b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cec15b787ee1d9f22cfc1de0531c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fa3dcb86b7b3ca5f8e60d8eceee5c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf206798bb92898343d5e702657bce1e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58b30921f8ee051ddb95917b5d6c0e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a4fe28a8dc815bf0328c8ffb15bfe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80b153817355f5c2d4f37c873766e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719c6f5df77c9345e2b4ce6f35e112a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b53bdae0566ce9932616ea1f23e6f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16a41e593ba4f6670ddea634ceae99299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec087d6fe7f6f65f84775861e4d0ff6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560425702feaf2f7c1d96fd8e6c3e2e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703ff4262fa70b3e3975afd1456f405302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c60db45d713d1714d2d0bff42d83a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d616b41ebcf4444a369b3b458cf018d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c6ecc02f63361dc34fd1e16641f30305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2d1573a0a909ec4a3018d8f4d3981306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab794cb5b6be93392bf167097689c546307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c01ad8c41ab35a7b207e2a7c9a99a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99655c0681725f1c3ef6b70c8b706fbc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac129c1e5ba281cb297c78b70567dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eca4419a76739ff6eb671858da5deb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942e72dc4bc37b768789db09c7f106d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f3d14fc6b04b9aaf598b720417a01313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255cf0d7ec1c02b75be72c847332462314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8435196680b77b8c2360db6bc3915315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5e24dbc42ebd8e6eeec8bc2118143316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904a3021c1143f28e6f6c1c7905984d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b703e1e21e363163fd2c561860876f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b8eee0f1d021d922488490f7a7b09319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d334d23df8f6134dff1a4337d73d3df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c7361d9411c233bbba05f2d9a2ae5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f61ca9fb772f1533906d8d385bcb2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262df4dc4ac3389abc80708f8773cc7e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76891f606df3a119ace9363e9d7a3f77324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df99ee65c5ad5c22d4276988f16736325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f989d5aa268d6ea32be47d18f75d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529dcda3f2c4a68ca070feb4adfccdf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075c7587ecf1e56e2a35c7fcf689ab3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42997201381f1c6fca7ebd133f1e70ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22251ef4534d2f3e71c97584f91f8ae5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab861fc78f3627b9e0c87d882ac93f70331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87532177535496b1f636c3a991b529332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1ccae5e6d73c15daf15ce72d22c4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9a62c17eb5bad8f1d90c3c3322a3e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039c3722f307b4aa44104244e703964335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08cfaec43a8b6da9153e246acf2db4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5bb5f66f84158fdf1062f7c7b210f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dc554a04373db6da48379889136c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf342107cf5f5afa70391ed61695b015339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddeaeb42db3fac2280fe4245b623dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb220e2b406117cc194aee12db7ec10341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521747dae67d20ce73bf179cca5daa3f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4a0f4d94feb0bdbb3335f0dc14ea8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e4d64a3518d53591e4a1919e62ff8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e2abf18bb9417f406406c4675d775345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec82daac7083c1a636e0135218a874346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e519081c1ae4a24f6ac770799e38d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50df92563b45fb595f6582c311133b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409440f918095548f1ccf0b39a498593349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9182a2e8cb032e87a4eb760ff74e9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4733a3d5b1d3234c3d372a8d207290351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd873d815bd9e2e0fa709652f2d5ab1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92edc7baa8268e6d6ef7e3aa024a98353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43392b99f764c55439cee38b6e507f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6520cf1d19ae770bc2d26bfab97cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a41c1d56f4c72499406837c8ef2633356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5479e470292d959e61d59bb62b327af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190248c0cb18244ce8a2ed2106111188358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05187897f4615e65b60852bfc8ece2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915937e1af915bfcf523f692fe97e72a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08602bda4fbb682357de76aaeec90c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c2f0d0b0cb84271d7e5a72f81ff74362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b3aa4d96f90b4e6ffca66b217f86b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d5ae497961e04bc7b29cbb35c0255364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403e1ea150387692b52f599039e55fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2dd5a958a8eb2fcc39ff779c51be8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715fc24b8b1d66b04fbf05f3db65d28367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada5c99eacc34a2a0652698f920009c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c21d4967eaffb59a7e0224d651d782369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bbd1a9138f1a578433870eb88c79e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75a0a3de0e2ceb2b90cbbc24b965a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538d8413bf11a4f3a06a86a9234a207372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfc072f350f914f00943cc714241b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6035590f177ebd9152efeec7001282374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd5f6092d5389fa7ab200284e09295375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0761e313cfc625c905cca18a56feba4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4742104a3b2501f860325d2caeb8a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d06ebb81c1a744e06a805d2dd4cec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314df98358cd1c3b34ba568c586752fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de27dbdaa742903a43742bad9fcf986380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064769caefcc07fe1b90a38eda38f173381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebe0bef171684eeda6ef1be1bc5bcb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc24511fd67a771f346a1e954c4dcc3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e42f35382383884013e8f0771009ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788116cc484bf7df60310e936e4658a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec637400200a40b96eeb326d5b1d61386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aff8cf3bab45971169079fb36c8bf0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f143e778ee4df3be494fc8b94f7b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609fbf3000e2d37ffc94df27e807774389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3791003bbee941050bd58e0767af9e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf385e8c8bb45205c73f2eb1929e168391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bdb2a317d416ad6e313c0e11fd584392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca34dc440ace6b8ec506409bc98247393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8e69d556c9af4a8af013b870f4ec3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ae9f06725f8c513513a9c2cbc3c8e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a0391d9cf684eeaf5505b45d90a0b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d022114a52de46bfbef69a22790d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c402ae6095edcd1e0f213d6c180d51398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95d6556698a4bebe8dbac59f1eb85b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5516e5b64d4444f3c6298efacdfe8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ebb727fe7b5a6f2f5de21c2bc7f3f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33eead4ac4dae71097284f9cb01b68402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12f3dc939a8fa6ff69115b7d2abece403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5939efb9fceac0d032886fd3036637404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f2010ac68fb48f2315712d0bc9de2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4609aa9175552e3e3f9c0cbb1be07e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bc8ab95f9cb517634a03151c218d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682766a5d298a31f51994f1439521f18408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5162d0906aba079e15226f219938b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65db88776ab75ef8cb26d8d4ec3b01f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dd072160f1ece0cf392d62e14ff4e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f46f6ba7b8f91a13fa0bb7034731b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f2e03189d68366853437f2f857e4e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1552eab64801e86851d99cbcb5d64414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9925c2791dea9e35d17527955f31347415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90788ccfc3a23952cdcab00bedb29c63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260b733b097e67966cfd910ca8c1943417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebc3d019c3ccc1bf9cf2a77005d57f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56be3278313d7bfa2c019215199f569419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303dfe67e617b6729456e854d036381420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149e94c0087c55d25da81eec363cf33421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6a1b9e0d562501707b7f8015c9627422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44ad4f0674441c554fca679cdceebc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e40d29db34b95799c8186f89d2e7b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e40b742a6f362808f11a90d20d3c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca41121951084289d772faee11bf312426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b11cb6ff65a38a280d1cfc4f0a3ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b710fb943d362e41836b277f46ef18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7d6441067f54b8a7da52e4223a36e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cf823bc96f9db0bb10f81d0955475430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121e2673e36180a151da65f95cf33ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0389b9e963a25c42ab09db808aa2b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a6fc12d917c270040f26ac6dd434d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cc50d28195d9fe8ac92c4aeaff8e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223591cafcfb73548cde2e08958fc9db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658d76488ce1369a82903457a683fcf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3e586fa08bad52fb76ef93aeaffc4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eaadf14a63e241f0ca508f19d375d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be62de9d6ce36bcd57b0d1b6d65f2ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a10dc4cb2da5151a9eaf9afd35135440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034d25737e7a6a0573de7f7795bffef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fda5c289677ee7cce7e6b947f3551442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d35c6df226a69f958f8f8d7718fca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15a62dad4d86a290adde9ddbd32f46444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5478f9e59789bce3d2e9edf0578b9b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a80017d1d4b809d282371e3d10c16446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f859d361d2458ddd0169f431f1e16447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c184476247178f14d22ef58fcea71448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace7c1e3b282cacffbf8cb9f3e0bd87449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc7d900053b9cfd6e2c837296221eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f0d92c04df8953fa14048b410bd86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb155e64238314edf50bdab0004ef048452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be0df62ab9f8887c46f2642b7da11d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92c96460e3644229fe1d8ad0272dd5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4161c798feedf4e736aec80b7844adf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a22c7b81a98fc10495d01383cd0fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4569ee0c8e88603e924c126f621ab5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85901a183db5d3180bac8dfc50e2fe09458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77965122a37df0143c3d6b1ce49847459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f34f9b7abc2943aeca6d106f64733460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6b70f8de411ec0dc829bfa8f4e446461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98cc5556efbe9dc446bb582e2366bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aab34cb30519b32de69d8d3729e994463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dd4a7a3b35a15625abdf74f7dadde464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6496995911d67218a49b408b430413465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57e7254f6f30158da956d1c57a4092466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a204a036725cae05aabe7b18734b476467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd15340267ada56700292a9e77e8236468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4e17ae08537262a35a980373cb878469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d81580ff41c7412cbfbf5b9f3dd49470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681bbe7715a26a8f329c4aee72c03cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ceb4607d5ab20f41767270cb9496dc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a48adf8dcc93764fbf1d6b905922df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5344ee897f26779978ccfa38f986c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d23cdd943bb8504f85ed7e887c5dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b59b6b7a04755e39b973d29909d19b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961d4076bc7374085a239d2b948fb8f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25a6cbb75dd7192fc53a15d21b1404478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74e3dd3c2df8bbb53fa21a92376fce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2009f6739ebefecf822c71c5aaaaf2a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c591e48c220b1aa5a412a9e180da538481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfd58eaea89cd8f6c54317c74a5ee9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cfeee7640b4c3a8d047f5fa1c288f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcfc79a97dbad21891d680a05502e2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc991d98df2fa2dc21d199217301fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56ea1f5b353306bfe9503b6681dd25486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d2bc18315e4ed5de9a45933e35e1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a9fd24d72a213e098d6f169acaad1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6959d83886bb8b10f6f3d4348ee76489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c89f337cc56f7f8558d42dee0c1b4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd2859feed7c4e18faaba5acb13979491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575ecf2e348d08d986728c6c9bb6f1d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd1b6f1f699616b83b75037768bd9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29363d3b2b5965ef0f9127b4c37a008c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbe220f4335918e39dba75e314df7b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f67f96aae6ed40b7fbbb6b56d633e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d57c820301a4ae726dfb314d6d455497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e4f2a10e00b0e17f585ec1132730a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cab04adf138eecc23a1a57b3026f1b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e081c139656a3ba10ef29a20e49a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fe5db1fe0bae2ded01cb5bfe6887e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208bbb2b6831fc24cc2ceea2bb1a518502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b385b1a82afaa9e8bbd62091d9c0243503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23114c21e571d4e46bd40b2c7ab091504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98274e39748ba2c1a06a0c305c5daea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c717c118e10c1c0930cc6142c2f3c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96fb9eba60bf3c58170229dd15e633507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842aff4c99d4809e0c539957deef129f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a8e07bb9caf9b039a7caab7bf2d73509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0a5038ba552e6d33dc3ccbe6f329d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01559714312e6acb477c5c74f24be1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a379b81d697252387f8eefeba0dea0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231793b25e652392c503bdaa9a5ec62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2be4841231886e2d720233cc073428514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083df70e978a0f0bb4965e1106f0a17515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bdbd545f345055d141d230afda909516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452115c6035018f5b088ced6c083852517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ae276297b6af5ba7e584fbdbfbc8a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929ae1d23dd617fde2d54b34e26192d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c509517b16ccb340eb9ed97ea5b9c9d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4680af05651ca976dd41ac82dfffd79521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fd26071d06d87886fe5e8d70d7f4c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c26e03dd81d9dcde77aa89749b7bc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d71052cc1e1c72ef0c9173eea47b97524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fc6d2c3f2d903bcc20e2119fa2af7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1518a2a244e72d47fb46c854c35482526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bf7ae3d495c36901b3c1ae7882365527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca053a5ec8e522b8186793a094447b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c8122e69977b4b913f8efa3ad013a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85dc5264bd6718328b429d7ee2d891530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c494fdbae8ea70cede3c3a3901dfd0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e820ee3ba713f4e03c184f4b9381504532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797d06f61cc5356360d5fd5e368c9c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26e7812df82aad44d30a7b6837731e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb536f8b2c06d6be28492702f992bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6330c838b16cc9e21236716166439536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37da427ebaab3f1c2356822834352bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39ca20b40cce259415f500c6bd0402538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9374a6ab2e09d2dd4a532e372674b6b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed79542cd5798c04765f77e95df9929540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555c39bd45eb86e85f89d28fca641dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14239baab418ef63fcb7b8deea30d09d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca8ab7bfd84a7e7b4daf90b9cfae53543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f465e69c85cfcabf9f321636cf5f29544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e143ab65a5cd2d6911e5b67809927c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e6d6199f7bfdd2285083033283c86546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d896e105c9939a62a5e904ad2175d43547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ec70171516af41364fce515717104548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7610243fb72af4aa7d8c1b62da79d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965ccaa70c0a6eaf11630c156ed7bda550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d26b85aa9a4bf11e4c3696357deeda551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717764e1dad1c32512888679d2c8d0c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b335182a421a7769c996883f325d6e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2350c2cb923d588c88d46ffc2b46b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6de4f59fdd2c5708bc81691599340555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b683e8b5797b38a8baee70a3f921dd1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5ce38af0b141e8d080d22d39d9a07557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea0d28f773894686750c225fc0cbc4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d290d1ba1de2c79dd31dc953249325e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850fbd39e7e77c5594d49eccbb4c32a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa848959aba5e91e948d073fe131ae95561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c7004f6436e25583d5d361224b861562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90245fd29b08c67024b9a5938599fbe8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c82746a33e7765468a42b8a6ef17a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebe02c0cf18b21acc224804ec36148565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68d543f83701a4045c237c5ad927a8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a4fbdcdd3bf6fed666f9392e5efa5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cd458c75fe9b2d88b12ec2f7d518d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae539107a4b40ce6e66db461fb9e9c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f28e6e2274f5cad4973310598696e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81751661a7704f5da8d3379f7482346571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cd80432033e873c2b6c1ef8e57a5c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786eff0a2b8aba69fe4e797e35c55883573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944891604718499ac078fc19109983c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e9149255b4141694552134cd2693b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ff9b17561f965fa06829601f26908576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c841d5a975a9f754681e3b57d6fb31577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72096f5d1be396f4d21171ae26c4535b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6bcee988f7eeb08d933423d6b318e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1ab4ec4ce3099a7e0277f016a3b05580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b55aeab62a5e37d589fb7a046c502581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18aabdc1f896b54f7af068332de0af2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4d34a809ab91fe0f91e6cf7d2349d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27b9daea92404e997334f272c61554584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fcb4ee76df41d0f105de7e18a85ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6de4fef2ac8c735f691edbdf6fda2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f67ff016638eff3d7efb9d46162207587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d65eef60fefaa478443c3d93d8689588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911089adab37bf8c081de694c59eb98589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa189eb469fd50cbc806a97372570ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407f4e9c81a9bd099c46f746fb949b4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca230eecb8f60a7a3d2a06319768a4d0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883ac6ad4ae1f0f37490940645ad68d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5d62b960a1f7c63e70d154cefb6f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7aa589ab6d948716f55d472a5b63a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2913885144db0382709f3a77688cf9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c6ac1d26652e331efe04c4a88ec0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c7ebbc51d9bc5fa8dcf453b2c08af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc3fa196807874614efa9de3b4d1c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea516e69628297b0c9b35c4a9235340600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df1eb4cac0b5f621bd88290b0a26d7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a38479a7d47e32496890fdd2b44b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ad8e46da82e613530613eb17a42fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c854db0e9725022bc60383e3cd24d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9157ea4652ecba1121bf9d1f01abde5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b828ccb947b3bc1280f9692a0939d5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b69e8f496941a0ac2dada6d6e1610607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe43b00b3bef015f643b9b174db4f7d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21704399b36f0534652fb7dc9abaa0a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f660e9244654f7a61966aec07409c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0044a084392d4809178bf18fdead1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261188433b1883763e53c81023c44fa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4817267fca3b5e7bed4cfa5eadd17613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1d34ae41b787010e1a36cb6476074614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c84cb50f42f2ddc2dd6de964ac6c2b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bec1afe733ef38239f0dd30311416d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe206cf52d698b6a96e76d3b1515a20617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2ce1cbd3215cf1f5e18e153bd9018618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d86386e85465bd1c63cbc1d998cf42619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c6258ce660cd0e9eb110933a7d39e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccf800afd4fefe794b6a9815370077621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba309a2bac3929bbe376e25bbaf2cca5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c852e09a31d9eadec0b73869bdc1c1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451ca77cf10df70a5afed68d3450c06624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d387d81424352872390da964b9c7d59625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d6865eebe21f3a25929720e058513626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f818b0bad2d6c989287d71f6a7bd51627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e117742bcc0290a5f436335a1ef30e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1ca83b0765745c3f3838f094971f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1bfd0b9a70d8056cdcdbc3733c277630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bb20bd72f6a066b635ee35f690b51631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bf8ddcaf54132956dd5dd2a880968632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235180e79dae3efebd7a31d80295d66f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe82dd0fd3c040c5bcd8d7928944db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fd04049b58d5790749533e19e67cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47aa045d0a719d0f414c7b651dedd2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf8df739eb24b54ea6a0741b0cbdf5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d4eec2aa7972f83b60a505717ad29638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bef2cc7768086d78c3448d248913d9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8073b6ddf3b47e3bb26d477974ccd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9190bfccf6ab9a3c0e31f9a94e14d89641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ac0d272f2e22636ea511014543f8b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62033fb4dd876f06f981892bd4344693643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34eb3eae3ee681c508ab0c5c15d0b4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc35cdcd3b68455684f56b672f0a35645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b0586222a348596652d0445d25283646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53deb696b358268e11fe7fad019fcf6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf546f4b849881cdc057bbe121dc23648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebf269b8d4481331bf6833c1766dd9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbc9ba7ed606f1d86aaed1ee9071b2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9e8d56f517f2d0242918f3d3f06e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06850a85b31f27c359efee81a5192b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ffe6d804ce04961695401f240c440653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4972566f2da09f79af8ddf7744c625654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db5b5a97ccce6d052a94abd0b3773f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fac7b86a861acb021b03e0f8f86ff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2c1df0f152bd3f5eb3febcd38d798657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9972e61c42b4baf20501cc5ddf6e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1953f738882e64d40094155c23deb6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764ba6813789ffc46fa13c0d8420ebf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08df93e3406ba95488b3f67751b0a5b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1671cc487ce6873122aed648f7fd2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d4782496fa5bd2dd50eccd3d707bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c105753388468a61b66f24bb7545b80664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a971bfa7c423ff515e98ed7c9d61f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccda66fd849e14941ef4004bfb4fbf3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b6b6f7d3a80cf5b28252ed615254a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212396c246d5ee794e2b269cb8be70e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceaedaef603a071c7e87fa929885960669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723f3b12d0f877e665cb865ec6e2c2d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd3a7737bc18ee09db3f1478e99006671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13822644c4f799ff76c4b05e27268e62672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a325a733df05750230652cd880e1b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae48e0a1b336504ec56d033c2153886674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33be58c6b04a6fca0b84e4a1850d71675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c4a3fee9f07e16c1dd4cef3a88d69676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4432007794ec71220adf710fa9a427677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef613d30230c314a4bfb32f318a2f55e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85cd89c165fe3d2950459599efa9d5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a495f45a6865eaf5a010a5e954fe5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3353797fb4b5052ac22342c6a5f9dbe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f518f2a7bcf8541837f664074df9a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a113612e0609eb23e0bbb8f09c9d1e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1f19849cdf7a309c4ac6a53960089684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ce4e6cb521e82223e1a8b21cf36ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8879f6fadcd6aee34437190fe1ea7c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec597f7c4ba3b5e1d411ab0490ea1513687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be265f1be4c3c218f31e20155c397f0f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a328fdf8cc08e8defc0d29d229e82689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf75c45db1ab8641cf8d745e53b6818690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913d5429d89c6d1faf7515d00be7e18691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e610501c08adbc5e6ec709fb148f74692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f78262b9d34a7924a8b8e42bb0c4be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768be589c1e6d24ab9634af193ae81a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc37a0122dab52ecefa4933cb2aca02695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66de85a60ebd141786959bf619764d7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a8990cfc24421e5b96db21c9d46e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6cbbdea2c13e9650e35bb6c0b3c76698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e4426cae165f487679c9d63900cf6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c1f89f82719f8a52669cad17de912700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b7a7926c2fb9ef169314b244243e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872dd1e8ef1ec77e00d374549c45ca7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8ea43dc52d5450737035fb82a91be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71d3c8ed5a93069f625bfffc1d283b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1305e946b4f1b7d626cd95ac157c70d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e48a2ebc4cf38e4d7e048f076858e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fdd6c6bca797d6b7f47b45f7da3d5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57863a93622e3a45c98d52b84a6a2cdd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491d0c4d334467a764180cb2bdd6c8d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db4017fe6aa14747e40627aff36626710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cb0480275aa50588e6aa36773f678711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b791093a716394ffa1836eb65b4e664712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9fb38eb30c584104a2247aee0f99e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ead25933ae6c6f205d52b57c8dfda714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0542f16483d95bb4e21f7f9ba30e38715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49823c7d318891a8ce8fde0ea65e136e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308317e4c0f1a9af7bcdcda4e8a7636c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808a4967e9181bfacc85fc0f51b3d29718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09f938120dd829d89da870300e40a6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72921efa9360c451e31a874d1b222eab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ca03540126a9f511cdd9dcf3bc27e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e87b08df7f7f8ad787681e69100f9f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d92255154f0f0f79d03f09799e0e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb922f735beb7c414e7d0656d9b5acbe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677cd146eacf1a3013fde8df851be2a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c8f54a32f1be5348d8ee45e0b557b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd9d44dbfef744843f4460024d5417727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4a04a2b9fbe9047ccd9f76384555e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ecd19ba4d76a740b00628052f9618729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea7afeff33d459bc49d6346025f596730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082a21ae1fe7c6abd62dd839a325676731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337654cd7e7827ef204f28275bb9bb6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287bef738e64f42658302799199a9dc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58581ff663efb6a0ff415bb1b9322e19734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf440545a9aa61ab8827a03b5ba1b64735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55cb2a0cdb6141141f147a249ca6fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce519e22514183c468fa8e349f9907a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba03eb9dcb9ea4b740159a239292428738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcabf56c663c24916e2c02c34f47a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655d27d28fcd75c5fa4a4c517308877740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fb21e727d318ef41bc39a738b32ef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef14c57b37c705e1f3c1ee7bd9855e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c58f9bf0ef1d9263d8881a4f671ef9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda8aada56d01d77cc821a4b8f13ef0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdd91ea1aed47da3543bf3070b80eb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a933ffc0f1a5231edfd212f64b804ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7720ab984779e95da6b627fb3f9ef94747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bf6a5d17cba995c109aca9f25c906748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33433bd19b2ebbb5483dd720239ef4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec2808e5845d819761bb160f502b70750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5599cf5316e276a35e3a8b97c3c058751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb9f348c1a56ed3c23b180e74c0efa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bb46fc5eccc763a9dcf75858b5836753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f99d0b1da64516c42d3f4bc023891754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bab58d798651a8af09748f0bcc63a7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e1e9025a1d442f3272384a3b908e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782617f6455043f0cf2c041d82c4ea6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654b5a8c5e9689fde2fd48b1c6a6adb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61740518132131a1aff7b90efc83415b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea040cd2c66b2151e945eaa1cb0c4b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6129600c181e543886f0ec719e67702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628ff83c85b410cb19c62d53023533a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d40406b894d64c6624c48337ee1cea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f6ab50257a04c844a14db61b83da75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e34b4fa616440431befaed55053be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4a06641082632d2292b49e6f919da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef8ef5f93af212537d9b165040e2c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579fab5ed403e15ae6d5d922247124b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15593b7b3a76bee2484291ab5311ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10adf07c0e085b58f9c5c2f24b790d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0477097f27d5c1aaac957e70c07bfe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a9757b78731da4b1808702317bb6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb889f120a1d931a507c2e64a0782e9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76485a1d76a168372cfaf88e8b4f2015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a144391a28588590df338848e3a037716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317daaf829367e904cf6025621284e9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf8316ae9475fd9823f11f97e6f4bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964139f80bd686774008672267c937619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b81d0b1cad6791e784e6119f54ff8220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0670d4896eb0d46e68169e96657786a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc0cf58a9ad12f426b21cb16672c6422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c268076da7900eb333fd1b39c15a06923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaad54092e8b26ce346279243cf4e3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01deae2f654a5364d898ca39d1a3c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe53337a2af396b4e0c74f6ce2896726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b37df8f187eb027a99e1df81b857227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd57b41334b57a190e5d32dc5a67ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed37df70a9f1024150eb54ba18a5dc429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45725b63471bf27352415ebf55d2c21e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11deeafc3cc21a3b9ef779289aabf0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccbe091e065154121b214ded23ae5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0745ecfca6f4dbae38bb4c2378061fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a748dd1b5a985eb351965c342acd334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cf68282a8dce494750a7377b73c3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1463ede3b7317bdbe230156430f5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68787c02f9a6b9f7908c82f199a2518637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f5fa7871b652e0587da551dbc3cc038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df739e635799f6d88ab5763b9dd775b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455b4e521dfc3f67a39a6d0eded052840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145856365107f29e6e4dbfaa77e457441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c313d170ca6bfa46f9747b363f044242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632b0c9bfcfcbb7a18b55bb5be90ab943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b9911ea820073d60c92a93895b83244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f5cee65b8726a64ca6fecde4ba7e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeacbc8383afe9789ba76ce683973e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e7db7dbe1d0c16466a43a94952a0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b73d9049319c5694349e874bc470448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57aaac0fc35136ef5691f110b34b4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e657d2a30230e6d98862d598a77dfd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f82b1730f427cd26afa5c8bb76ca651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305810cb9a6caf19e4c60655b17163c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b447a5c34e1c1c5a2bc2ee149859c3d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46502eca73f037836ca75f87a296f7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774d7c78369a9fa6f71ed871c4307f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342e207a3e751f46ee301529f9340ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d14c9376942b60018176eb28d8534b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba8c971b426985762c8371124b108658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ca5a6d9e949c947bccf68f5c2adcb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2babdf843362cc8b01b815761afefd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3085a2cbf0d7657131145eb5fae2161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55aa485f96025dfb5ff49e01cfcde1d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcb65824688d72ba0edf92854b741263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c77791fab2f55d940ac7f0706703a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25291a5bcb781d17bde54d7b71a496365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4abf6116e46714f82b1e37a0de48466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1c670ba91538fea7b4f4b34ceb20b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed6fc5a719a2c9dd2224685315e93568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462edfe7ef51b40b367650f4dfc83ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c827af10a16a240980c0410c4a74970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7fe0b8328cfdf088cd1f10c362bc371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878491f3853e58af730826eb79c7a3572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4cf7d77ce35d3450feec99a038e6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34765e6d024b7a95b4586a32eef5086674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6db58091cbc92f3060af6c28aaed175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1b228af0669e9241de1b52e69aae876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cdaf38f7252bb42e6ac771fd0fca477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaaefd54e374cbdeddee960d560554278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e4f5b97dc4aacdd6f769a205ef4a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9f0332cd23af4daec4faa40f37b4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc34fabfcf6ee4d44a1918128b10ac281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297127dfd25c42a145b2e8ca4b1a7b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5435ee1e4429e32656c646448ffe9c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90cc3ae0b58318da43e699240a153a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05114ecf2a374c0eb73b4a383b527485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c69a833313829bb61b144cc62b49e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c377961c82b32ad295d4526c94568f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe67844aee55d9341ce6d7408a139188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1760c803904f9cf1e7a07fa9edd309c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66458d28b1023785080316e72e17b70690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7491845f59ee149324d976a4acf1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec36f5829dfca4ee275fc9d7624e8a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037e5eb374da0ad0debbbc216290d3493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56a1beb15b7c860ce26740f6e591c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017030a98e300bec942271ad846f84e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091bb7e0e039bb8d7e598296ae2e6c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e15c009e407001b03cc716c3d221497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57ebbf0c8ae3235b69d27648af1b3598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4939ba1535544cf0a6cfbcf8b3fac2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5ff78cf434510be7db75f9e5ef287100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb9662e772640ccf31549100fc6e75101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b842209b0c50f3a440c43e2aec86c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371abddfeec8c90a0581a9a125f70d59103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a6c4dedb31461af0f945c87d10b99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ebdca989b91ce964eef2daad95b5b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a99dca2925ee95cfdc680c04fa1e4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda02b17ea28db13a1b3aac1babbec3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7dd57c481a99ada9ec2bab113ce81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32103918b92952f48e1eebd0f6160d59109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d122f2846d41affb624ed4ef890b67110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcbb36a9e8969f2aeee5674c6a66df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7be2e5d9c2f2406b97022557c7aa0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ef05a7f1b272de76257c94973e4d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620b0e1f6cf528dfc45112555255169114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a73e50e8028e8e2801b1a4a989fe1d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202d43042a3b0f5068a9451539ca950116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9113121998f24a4eb51503f7f22821117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107d6aed00daae055739a715d3b32b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed417fb1702ee367b40712043a6d60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668aea4a2647ede0e48005fe259514c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d220500d0837b96c2454e7ee71ccf9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1dbd4a520257f8c0b5931025ad0ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd530be1963f058e2def472d20d0573123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e6f9ffc2f404aa9603ad0f4dfc433124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc42adf4564a1249ca193c5c2abf85125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa207ab8ca0aa0d6683df7457fcba17e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad4f681edaf6b975212f306898ffb9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecfb43c870644115fdbf80248d08fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b03a796e0508c9c03304a123ddc334129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf793a277cf3f38d9b33c00a3708ae3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97298ed84ae9c0763de85b5b644dd9f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4236f85561ffc5c5ffd16d31d6c36132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74ab9fccce36f09acef67e15d2c929133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc00759ae077ff87cd8f73be3a73559134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dcd0fffbad360e189b8d49822a72b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc157db24d3a72826cad7df3dd731b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd452f9e1dfad559c29b765b74149d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870fbb7c9a59ad5178109dafca276a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705e521bfb5734ae3aa991357a54dd0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8707635de89f5c467c844820068bc67140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb6db4f3669e9013259737ac0f81d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d7cbb3875cf0dfd6eb53d81d5774a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d40796eb21cd486a76243bf19719a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61622a8f21c393cf4daf517a1dc8e1b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adabdc0a0f02971d21b9e13a6bd40a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89657d8145b72e79c6deb6936ba4de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcc3a118126f4e9384b7e47a9b3519147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42b6682209faee1e3eaced01a62c0e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd1315fd35cf015ccd92849853ba8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69547b11a32a9f3ca41ba00098617c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9c73badb2328f74e5cc82e9467717151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dac31c1170b1376624e6e4719c845152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab49bc60be68a3d3ce6af45b4a8520153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1414383225f33f7aa5184ce74f9f631154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71439fefee9658bf45f2ac65089341155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3bda170850ec5d1d59b9523636d63156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e10e2c62d7fae476bb741bf5b5def2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541527e54015370583dca9e7195b410158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfde34d3b030e29c058e49ea6433d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10335e029f0565e3e7d1f741ef545b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69675d24951d131821f5e1c8082c7c0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035de7dd32fda9bcb0fae0dd82bf5bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7708387c78780e279ac62185db072b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529628ac34a378f63193b7300f5210d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985092646012a9ec114f70326a6c6ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c85528c2aaf956c5437c1fa29f10d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e414c2eaad2537104842da58eb2f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda5663de72a57b3bb59759e1aba849168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac34f9fd292d6c6a4751efca871ee3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ad23655bec3f311da798c8cd2e666170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f56719bf1d0a492b1ebdf1d65580cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f826cca87b6c6e81d30e42eee6278d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406aeb8db2766b419c07518a750f9c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf2deb58294c7a6bd06642354ae669174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3cc76dabcc7e92c046e1e8cb610d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78385a363a010a99cf22c41d4c61ec37176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c50ea372ef6682e20617d1721a431177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd35584eca285669cf1e59c0ca879d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a752907bc40a55c3b07af2c5f50d33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2f2e1dd338f12d7df899fe961f1e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0be41fb8738fd01b9a2bd1af1a92cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac35866ef2152934605151ab971a3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8a0c11d64cdf115a40066e67faab8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a68623333a2655ea435cc1d42fcc3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06b9a53c86d0a2cda97b43f59c4297185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50729a0734a8195f4e8b951f8814e8dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2763f7c3a8383216e1ae935ef48a2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd14d090a771b7b09d8fbc6354c5da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34d264fb766397473073a1f8db35f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ef88088c07e9bf8000e78051824ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c91f6f6ab465628faa6e2965df997191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588d23bc41c9df336d8ba1cec4ba25f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411b29cb704ad597fd2577028bbec4f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98c042b4a4d02358c9ee0ab2dab543194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11323c586a835d736f353666972bf4c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dde4f4bff74d21e9c6b711ce23cdd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dfc09c9c7db88755955a99b1e4946197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9530ac0cd0d30b589377d2fd03eff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5539bad9f96eeac9a1b0e6ee7f44dd7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d4826f7054851780d6cceddd98a5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38ced34440b7a40ad0e27adc81b1bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016a11934131e574a8b598950f01f3d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0a3cabc784bec73468b09dcfc9dde203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b291470c964e61a885e04bb94197d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29baabb6a4569c8830a1253ca0819ded205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89280e6ea51ca0afddbe6825c3008135206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350bc5c9295edd3e374d06fddab0cbd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e02c8672b7508f075a6838b5fe933208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca9b285a0e7352d1b0081f4ec669f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953727b4bd6771151d61ba898a475eec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcef9581d7f70d907179a298fcb68fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314577aa101c093eb843de6785619b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c98a4f49497c5c46e5eb8e6b64b1a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd709efed585413e6044212fc28e5f76214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29895d96382e3b74ec4087c55141ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da460fbd3f54bf459d56d615828a47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef458f9018641e60ff8af2ab85bbce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2901eafcd1a8fc893b12ecee37e0594218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694a2e58f9f8e0bd50d040df85acbe9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89a6a9f435cb6005a087b7c03442de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad443f68eeceea970d40d21b05fc2c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be55a2a195afcb665bec4dbd8c4182222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30f28ecbf727c20f0bfd50e3cf2ff9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3254e6749e2343bdc43ade95b166e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dc09c87984bd04044fcba8cc87c96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825f82088f4c5e06d6d772fdddafe5b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169c4b041bc7948efc498725ade6d1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcfa02c0e5b1d3e168812320e00fdd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67565e9d83164e47afc0b687e229d9bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fab973e57d1bf8339c125ac9752596230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009b1f55487ba96e8e24b6bd2dd0bae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b74ea30a0b0629e6fe12ce7facfff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437de22c5aab9407e18043b53ef4804233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307d95b4b87718f82eaaa1b714b6f31234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0c1e3e72de5cb0ad50d0b9028b7f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d22797d36c75c6955a1f93aa8be2e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1af41aa1ea837bc47465a076a19ca8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5e12958a2369cd74dc57fd921498e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e66eb06c72faaccd8abc01e236df1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d89a084dfdd1b30c188863cfa7d0e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9097bb1c7123a465342fa5a29c2fd17241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83220b7593e2fb3c917f62141b4bb80242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594e6c1a36568688484d70736aa6374243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427e76565ff667a2a824f48c0c9dd5f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63341032f9e393d227dedc4687a2add8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2ec7e91ce5cfe116407afdf4c286a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a610ec77cefeba79b7fb9c6a75aa3f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7bb560589deda1a3de926c47dd6cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be248b2323088a0835c1c09afd059b60249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd950424b4ab44fa6f8a548b59a18e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead92bfbc7ce833e77d4dd448559576251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5e1cd2d3705bd0c2982db75309220252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310b3b39fae7b2da2515745b09d9aa6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00f6cf07d5ea66ea5a1d97a1f98ab5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab43a948e9f12a9aba7cd4ee03d8dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07446f1e9669c1cd9452b775b2161595256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06166ff2737984cb870fe74e16b97358257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07254cf8eb527b965ab7b0b0b73de83258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd97aae4228c0c77ef82db0f2973f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b48150f7eb251acf65d3a6a1d800b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a010d9f8c268de2d86e9404caa90631261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f980a33b7dd5dea9ae4c1f907e80e03262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d612e0763ec06c0431084a55ceb1c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7f9f37faf03221467f393e00820ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dfab637ed1c66b582fa617651526b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b18558525e46f89c8002b7a03ad5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324bba3395e8888c79743fa61363bdc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148afed74a2eec85170c7bd490c69682268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa666363b178a72d4e0d229cf89d7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a95a025cb78ab4ff9648e79208552270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9d92e39f8a7fdc40ccb0cc231ed2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02006c27fb3f2bc21dcddd44c347b4e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc38ad858730493082276af03d3aac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503d9e6f2f9ccc40093fcc6a9302861274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00405d6b0f4cccf503f94b4bd1c87e1b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216f71216928d8db2848975848514f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc24d4042dabef18f7ef02a43eef90277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c61c593a89050c5db1474d50c9141278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d817c1a1324a30c39b3e69c7f69adca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d954bd834e2597e028cad9293426c39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc113e790c271fe99a2b912838df455281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec42be9d9011adc2a5baea81af6870282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49400a59bc6b460b2a9a1dbd3eb247db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f56cdf343e4a291c58881e2d57b81b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154c11a698492167441ca3f9acfe35d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827d45ebc32a3c6427e61f148a549e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850ccb069cc0553ae1706345f7d763f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d8579b461988b0c2b90ca825b9a53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d94bbca763945a677cf81769bde8b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c8556dc5d75aecc521b60b71d4f6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb81d03f14e10b2bbf1a278f4d55627291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2392f68380cc8fb3a42d4dfdf1df5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509af03721a50b4b8877829ae46e110d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae797b55ff14951484b38c6d5149238d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40625e1b4bf028eaf420b75c4345f8a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3736c5340adc126f3abe57e3424f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f62e5e5d9f944c9edab40ec59d4fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa7ca9cf2c1ec61b7f94ed92cc31c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91765bf65a762be3b151ad3bbeca79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d82b74b5508aa2d82254d3ad07345300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3062c1b3b17ce5c8c1e8dd7e7d354301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ecaefe226b083ad8b80ee12f5e9e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b31f50e001d2bb9f6fb77f7dcfbb1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ebaa0784b2150e49b990aac8e3304304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86353abfc611cf58109ff67d528871305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5efb12b0c524d7f2ad6b17bb40e72306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d99e708403b77124e1e55751d9ac21307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eac41c4f96f439dbee000c427f016d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1645c9b5695c55fc91d45e36bf9f010309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6eaa68239a4cbb1f3ff10c105093b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257538535e5c891545f144a215cee16311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d9525d29f0c3411a855dfc9eff5d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd87d955c5934f2238e97e15317988313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77985a461e4457ffc3c58458690115dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a34041aefaea65c1169a6e23b19df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515a730a935bc1eca2a6c22a52e5411316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea11c1ce7f1141d45267ab79f584de8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb08af2cecc03f893a48d0647ccbec6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176b3bdccf2c0af69ee5a3385121f56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c19bf04e83a8c523663ec55523bc5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc41066987a4523bddf32c845796b6f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72d1dc47d8b621e240dc25e715fb06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333f0d47545aeb2e783c612b5473fe0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25320a2846a94dac762e6acb3b3dc86324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b7582b857c42bae48ba84a000de91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3601144ea60ce1a3274d3a1f551a024326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997b433ad3d4f0d736ee5bbb85ac5fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49fb80375236d80f1e09e962a01640328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793331246fa67e43dab8a29e9d9ce21329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2151d2eab3a1d9f684bd57783a97526330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b16916c3c03d87cdb093928a8af8e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592e4ff06c12d36973b208450548672332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797a0382e786b4e7818d600090d70a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251aa9ef4ceca475b86590f99a52d56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb287f088ff69b91b940adf511283e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23b91d15203b702d2cee217e434f49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314a0dbbf8c08e4c685b25fb5ef3add337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf302b3174228903812f4802045980338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e800539d7bab5c0bada22dd49b42e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f00a1ead9552d6828fe29a803d1a6f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b1ab7952ab8be5a694914ef49993d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d4231ec0f6d558dde4d75ecada53a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f077010f5f12bc5a3a83b072f188fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698279816bf8dfe3d66011d91e7abe5e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fcffa08338999156ba3f4cd572c1f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea3df7484f8f48ed24c6405ba7dfb5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eff884236ce441e6eb0203a6375a41347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d20428e8625593b8431d085208666348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53d60df51dedc1beea5f13ca3a5610349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb888810317ba0bfd4d120ee492e3dba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6c3caad816074ada51047c31da260351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b875ae82e86e817f7272a9fc4744f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701e6aa6b264435f4b617e4eda2c5be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290777329e083a6c523d3eb3e5eed6e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51462887ba14c8adcfac26abd29988bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c9f4e246cea9e8bbd0c2f789ab613356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2646ea3feef27342fe759ec88526a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48caaabe2779c16f0cf1b683d764bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901d9ba6ef9a1a6cc01a3bceb316b6d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3879977fd2ac4a4f64d5f67deca4943360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908db5b65ed5e08c05c6cb85f4b1ddac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ccbb6239deab43c10265df60cdce8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c251a34e2f54ae3789377e53f835e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a05743983eeb4c461db0c0071e48ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68e07169d53b31f73c060c5874ce1f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abab888af9cdfbd78b6daf5ed73f6e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243a90094bb005ae2258572b9153642367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a87406fcd8943ac80d772c2add3dcf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bf7cae174f4a2c74c3fec04aaaeb1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8657a399f9e735edbbe3c4291079c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c1e3af21819672e819fa248b11a67371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175668cd5adecbf63d2bd51ee3e3c24372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ceecab123242be9aaee91b6fd6265373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144e6a9db55d54f77f6989f3e45dc94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917afeda4a937c6e5c9d811ba6614b4b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0de13079429772f3dc7101932a340376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd92ddcd4bbb758610e774225eec04377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a233beb9c5d3b47f5b6355602cd07a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59610ce6fb1cc9f249e617bd4d83148e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e286d699e136b8bb09efca3a37cc804380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f726a5afc143222fc41ff35cea2ce3f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c11665ac173eba689d559105163637382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bc271192626a5073790c645573476383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28016df781ff6187e9b7a5233c16adbb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec11fc240e6d606c835dac49d7e1bcf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31974e861dff2c6c6a8a17ff54fd544d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a910710feef9f1e8e9385f3ca68a29387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89022a44d87e3de7ff690372f5d9109b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84890b129dd2ded5f57dd518971b8f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b8a33904a0741094e5e087da7b5ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e09b9a803302336cc68eb5c93b341391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed16796f018f963ae1d2b8b771775d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9dbb2fb2295925357babb8a3137df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27de3498488b5d5a834e7bd4e377ad9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f53a791e33f97604240310f65c3ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c6faccfd70c5ad906e0004a4acbe6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcb5c4c541da819e4a103aebcdeae9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a981927fe4d07869c715b1809949c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2a7c28b9b14e11a1f6e57ae1cdb21399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e653154dd61dc150c0d9bc3721420a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c119820297fcbb248e473f5f737646401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8278bd6bdd5fdf9ed359e8cbb0742402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27961a7fb17d45e9de42283727b5affd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d0eb9a03d41c1c7c7597273cbc419404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3afa89314f1b1b9b06f35c87fe96df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4e163e122ffa86e107c55f08a4b75406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b9bba4754219065b7ebaee33cd9ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615de0fb1006ab52f54b61a66717281408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43766b71a2e8a9e1c558657cd2b23d3c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ffc16b317af16485e6591c124ff24410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e32e128be8623e36671daf62db4ce9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cb651fdb5d05642b42e84c6bf62f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193bb8e3632c66591e0f9175afb80f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4f95cfc7c608f79dbc1410bcd5c63414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecfc7aeb5da76aeb2efa2e973dd1d5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02258b0b99de37453db2395a4ff3cd22416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce2c0ab14a4e300876cf463e366f09417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce38a95e8c8daaed6b8b1a371ecf52418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2d8be6ccc18fc4035c21de77fbc56419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350cf8ea1e7bc5bd741e13857500c21420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4307b7e759233a731b77adcf47681421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4855da28692750c9f551ccfa54484422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df7c8a6c35a689aff56795d72c2506423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ae4eedaf635afb78646fca2e0c6ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992b0c24164c5fda27065ab45f448c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11eb357edb3c648320aae6bdfb6d1a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ac5ab5215caa9268ab98143daea88427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba8e265767dfe6ea7b062a1b5fa6d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96f04cd2d402b84339e7f72c3823b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22586b1a482ac1028070fc540f0fb0e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12097e6a41f8cc27967290e380553d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc290034be02b533a2d8c62f78ed982432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4201487c412733a576753525420fab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efef1a11d317aa9eb2b3734bdac80f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcfd7d27a716680f6cb96645581e2f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95367d6771c5e3df4873bed1f60e743c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5953e69505aec92bcc80389b89329a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0bc596e62ad965932093a50a00163438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e55e1d4fc71cc143f90751a893e1f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803450112380c13986ebef251b17c541440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1da60e89f98f1fda494fbcbbdea74441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9487d832d9df7e99f02012f9e8e61442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b78206fd6c9a5933f1934ed3dea52f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d663d95f995a1927e4606695ce0b5da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c9ab70e7a3119344a5f66724b8361445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39ad3b02530f755b2dd0791a20adce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef0bae3fe6ac12df63aa041c4b413b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a4413a1d6b346bbeb646fba035f33448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5c6eb74e375983a0bc5075584ba34449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745313aee4b39f77465a53517deeab8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea43015303d921b0da3ff3ad0334c6d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068626d438b57e02acdb32ba79b85218452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03718ca745ce0ad7e66dddf64412776b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cc216534e693b253a3484828e2730454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415b99ca24831615cc5cc0f8ffbf356455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067a7861bd87d1078f8c2a15db02f10456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110b6f2cb3767bb3408fd184e2823af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8b6432b687e4baa324065e4d6f913458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7744b13ff1bc73d4441dced38edbe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb3abd32c02cf0289629182b0ed3d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b93bd97675294e48d052e60d8a296461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8cb4627bdbe7219e4f6e642bec130462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8bb12e4a89a234d2aad6f4103b5ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b409c2231aebbc8845f50aded79b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c58d462b9ae7e130c1e0ca4bb1370465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac557d83274c32380a6e393cb915f6f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ee8a73ed6aee961d754259e119f3a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8a7ddc42d20aa9601d48c2792678b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4dece400062b6d230dddb0e1539c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761adc144aebbf359a5f2e74892ad1b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6aaefe538abdf844f25088f5bd548471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e49cbba27d884ef7dc1f04820d82c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f95860ce3e8a31d6bd2bcc4a31d0c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08dd7b4c7612211befc8439e017aa1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e5f395964b75683a088ae721fd5c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63848b41c3e60374006eb09204e8e7ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b853dd63bb987e6cf54b983a253d85477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a864a35e1d243e3acb30796eb05200478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4a31f43ca8c362b09fe233636cd8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ace9ab10c1d6758d552eff33837cc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb851703ecdc510951b132fd5ec050c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6920dff5d64801fb0fffdba24c6990c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4be147bc6a5ff011e670a3ca9052ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81f6afb2e9e0667ce438a64d756969484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906df0c8f98301960bf83a7a0003a41485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4fb5585ec7ff889d6a9848061f577486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f1258d0ea867f73963d36cd0fa35b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1faa439991c39c7b5cd03a0ea8c268488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3827df3e21b052359b7ee50021936489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92becf4821f6375c38a6b0b98c0ee307490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416119655c708a149022ac6736b01d10491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c7762bf59ac94f7ba8828d38b8567492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cf41870d2d81093efe2dc4e6e942d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccba17f44a263eb56fbd737436cab2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8221b95b3ed859aae31da31d5261e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97f3d630e9b2e0180904f3814a31ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9749e430c562852e64342e41ecc18497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d4e609c6bcf195b5aa9cdf1a55de5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272be56bc1429d112b4ba30c1ce6b43a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc520529e3ae5e34c9b25d2fe127ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6c83cbcf0efaaf699232f2c811f27501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44c02f5355098a402c99246fbca72d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745caae5a7ace88d9ee1fc09fa81503503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd48c39c568f557159c4081758a9b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1a74aa95f63f6fd3959df701c856e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c303e59c1695a61023d1486f39254506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40505e6599b5b878fa2e1f22fb5b903507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9de5b7e1e5f4c1cbf380565fe16920508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53e9c676493bc56a80d2ab42ec8478509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a693d3a36ae2dddc00ac79c107b178c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd4104ff422f238f3cec65659787b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0044cc93811904b328aff9d5a65429512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88138aea9a7502a5a5c30c1acd1d8e88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e17f66f56f5ec26e0b1a91aa12235f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3ade66391743d757630a24b6f9086515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648f8c5e1f0f1b555db5277afcf6195516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a76beb8e9f2f106aac54dab429f62517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405a935817ad5f425095a3cf79da805518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d068d6f8d7e6704943d95ce7ba01d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2f603963a287e50c7c32286ab9a56520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4152d13eb4f705e24ac9a3b80c81113521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4c8724c64ab320bb89537265299d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06c6c118ebd8c34796f8afeb2ee921523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc27ae8feee71538b54c0bc8d2d444d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94372cf6225ab3228fc3f330615a331d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7b76ec0461429e68141deb4beb03b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235c3cba5f0665c852bb41fdf210a9a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf19572aa9903dfe1c6842cdfb34c2a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc00f345bb8471f8ea03f168aa12b3d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9146222e35bb6ae17ae683932607e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26670ac92a79ade9c0bd2a9543adddb7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383d0adf7cb9553da29b27d666d4c1a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31087a0c32fb9a7c78ac8b8c598e4844533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc994357f13422a3af383a36e20862534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd1e6e8fe46b73fcc3c7a608deacb3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb23f88a1c09dbca8eb889b26456b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded637d10aba1b9507ef2f0654ad02e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f48480bca42f7cc7598c0208386c58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fa7f5f04f10c10e1d5659056c61a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93f594eb865069bb2d1025f1c48741540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e17f7a38a54890b3ce6f9706a8bfe0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104da591b972dfd2013e3a924f21e4eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c53bc8933700311b134cb600ef1dc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32d58287a349f4676f707fc4872bfa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835457470f4d2ddae62078d7c7f9390f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d1b240e9b5915899f0f5d17cbdce6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28a6b4f34d601c8807087e82399ce3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d7a1621e5d4d6801515b195aa253b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44948deddb01ffc1409bc55f2d605a6e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006e791536d93238a145c468f33c1da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6651914f9999cda4db2b1d348ec30eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfb3e2ef81f3d30ee27b39a27305f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5e731d55c0fe62bb0e108cca2f460553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a711e9386cdb00d731b76fe8674f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbba3c27d6b42ca20c4d41d671d988555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591951989fd848b15462a74e03d531ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39601f1cca76bf16f3a260a28f971b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fd469adc9ba1ceac1332b71c56f97558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0b66f4548dec46e816cf4d47d29f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3ff1cc666cd6e5247564e9adc803d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec891dbd11dd2406dc8b4051a25b6e19561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe189ba61ac4b09d75aac7a1724c18562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c9fc1a8101ea254b7ef2be9d15377563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55c07288b8b5c7c278b93df653a3d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01621b5f2de4b4bcf64cfbe9e44b93565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccef2e2b8f0aebd6f677ef012ae05e1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0cce1da1dcd9306937661aeb8780e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c11f55c73d06e3a091ebcbebcc42f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447fa1ac7e16fb6b0d026ba349bf17b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149a7de191b3f36f4e01bb34e5ee183570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2b9bc9c8a87e94cbcc37f1a69c2e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c0824566731b7fa5788c47fd17be1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2600696738e38f240689a502b232e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9a2bf5308a35a3ea99259274fb269574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5fd200ce295a059fcd94dd0d34262575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5fe9f457a675fd06bab9338c286a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ee7a57f3f8ab7aba9f73d11aa9df4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108d2d0d775b203d3010888d0b7ddcb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697050a3667a66134e724dd2a49e008f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deedfe78e86629ac4eab6eff3377f01580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77503f1a09639174bf8c1eb37b81b2d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14e543ead28e277db120aa5eb8d184582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8019a96c87ed3567dc46de1483ed902583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b388f2937aac41f6dd5af12dd6c79584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88b938a5ec8a78daab382a12fcdb04585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721194f16abb1b452183db1553a4026c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5487e36bd3fb412eb28abfd8181a3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1637cf3a306da68be0183a64ed4daf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3f065007e6479ec831409cde51166589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d543596a44c064e68922edfa8d108590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465316e33d4c525011d865634ecfad25591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a923f198cfee690dbde229b4901662592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc49536df02cca6cfa46c9043e97d6c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ddeba7e4f4c18cbe90b276329fb36594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31054ba8d7491e8f063a53d78e25380595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbd60b0eadd0dd78ff93960bdf9ed5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2c78fafb4c66f237b10b0595afeb0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce04c51bae5d7e3f63196f8ae52503a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848849aa95122c5588b6ba4994055bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c30e7dc1fa0cff08d777c3ab547f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4ea7e4859765291c9bbce0dae92ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3f31b281b4aea10e9e0a5dd8681e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d1fe005f56e257ff66a6356de32ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbc9e9a5d2fe0d25b488338d59d0df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863519a7cfc37c4cdb6d1829a8ccc70605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b42907ce0e920077baff4c1c266868606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c21e7cc394c2b676350d65919881ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd8d9ff020539224946c16f3d7f0c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdfa93ff30459744258c4fcd7bd05c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345375e5a77f8987771b8a1669f3f0c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92f6f3c88490d200ebd14501e5ca91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9d539c32c9a52dad475c28becd88e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9f46123c62cc5734186c6d832bdd7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efa10b9ba3396c628d4c37961cdef4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7fa376f6e67715ba4f39e9446e743615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62913eb3c735b216059378c14c51d334616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47684118602acd6b0f5e1b1a436223d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137864b3da8e34ddb594e8a1304df30618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664b952de1da533915e0af56c0830b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf253413332a3816a118d26ab140a9f0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8859104df35002669441fc65e02e788621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9366b2ec27511020d9dcafbc3289615622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675aec9a29173c1d3beb525b8424c4ea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e9fef29ff4f8442a3313643e4964c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d65b0faac7e8b347218f44873dcbdc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f5d6cf096ecccd7f069a9241e11c5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf906c920d62796b539a7008f9f77f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b53954b26d017895df33ed7d2c75a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32077e84e478bcbae74ec71bb095c51629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea84c02b89164cd74f7fc9c8343b67630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b807ad4490686787b8900954d9d3088631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2daaca1f0536387fd0b1e3f048381c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ff1bb86955bb9120001584f230728633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9a86fdf599a62c84124018f02acfe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba24a57ae302ee3302da6812a7eb96635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af07b60ecd0abfd313f424af5776e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154e207c269b783c186447d48972bca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b006feabd97ceb685e15ca3cce4d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3de0c74187157e7242a50f820aee3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60f3bfa0b84f1c4a67388c9e81a642640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af28a20a582f93fd6dbb094c1ba832e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb16dbd395219b989df0e2929b9858d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d068a2842cf4d1f6c690ece76e9f23643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804fa8b70d926e6bf37398a84b4300d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79bd34d9939092e6afc94c28ed576e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e27b1e638054db7c6870693876e7f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf746c5059dc8d068e728d5812955af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d91414d957da7b0443cc6ebd3b225648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b632c115b8e1fdcc3db05c9f55101ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc71ae180fbc9b549f4472d313c5d6a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43d2c738f72acee6fc55e57e185b01651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf251a9626d3a7219631f11c0cdbf5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c9120dd766f049d87496f0a2d49f3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633e7a6e1ba6e509b2151edf8662eec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82496fcb35cb5d90608d8e59672e9e5b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8467865057ee42023f38850f1d57a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc77633f77a86fd952c5dce55780ea3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0203cb4a360776d9322f2fa2a99e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc6944514bea38e00fc40275208cdc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552c9a59d08a53c25d4ec5534aae7f7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a1abbd8ec794416bcc0c43ccc9c50661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1706df13d02fa17ddbef68c6aa90285662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1894fc8794ad00c9241bbe43004f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20b34d208243543b54da06b4dd4d42664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfd845fdd9983cc9b1a6118c8e591b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd60d282106a3c77b1d4ff87f5de673666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bcaaf1c9408d717694ffd966c7b55667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fed4844547eea285ea7179cb69804668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43198c0c50f4acb215e99303b7195aa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b43aff8ad84dcd6275512a1856aea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275977e302b4c0ab89334f212d449015671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34450c264d9fa4c4e25f987a29c0876e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea5d1ed3aa059826ccd8ff415d3078673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593b045507990026b18bf56be3f7bdd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af635ce156aa2a59f9e6e75c7a9570e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9068c4d32ae5b54f30282bd85565b8a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cfb975d0c0dde8cb54c5a8db48f90677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca217974830ef77801625d9d2ea454678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0c1741b3a8e0cd48168ad2a771ada679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f4325886513fda04f80863166ed9f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bb45111e96c403f45e858bf539eb0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95caded3f5f0994fc2fd74df643f0c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58650527d6d2c2947845bc8b6a258c3f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae712e22708491f9b035dd72daf65a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41218d0ab82d00c62c7b29ed031b4c28685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfdb2c3ac5d8ecf8364cbb015acc12686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d6d3302e4c84d6db18205f11afd2b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f315f123c2740789987b3f83a4e2e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fe2cfbf17c40079280405a7548335689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd8da820d9ba31bc2ea1282ebdee7c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de869b49aff79831c1a22221971ae6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d296d079977c4d2e36f4e5cb690d93692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010ba50efefebaac8ae2b1cec36490f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7e17a241936c09f8072c196d11514694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105a4cf1ce311e6db53bdb20f8e0ac0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32741d62f6f52a39a75e9b108767af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c28dd778f2c08091130a2550b031e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23d80ab9736ef824919ad3ec09dbb7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be58c8f90d2d88a83f48beeb405ede699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e9362c648f401a1c9150ffd471001700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b85a56debd12c22a6936dee37c4136701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c674c5e6fda763bfe13f10e0a18ddb2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b3a689b2e30c81eb69010a1cd60dc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156b19a0b6902c88e8cde46653992c4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec198e0363eb71f7c2949ba757623b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02a891014ad6b9ac21e34d80fefaaa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d67eef874eff2cad5a281717f195e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e041238fc04f108cdd0057f459ec64708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645bc0bd24782bd5fe7cf9769c280ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe3f42c9b4b257baf803a3f5fa3e52710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cfce24fb9789cd844a3338850b616711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38133fc8e5dcab66bfcfe4f1bb0a1c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562fe29079ba5475fc0b72a430a036c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf942e2c7335eaf7734bcf912a9f8e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ab15f0855b307fb3950aa1fd17d75715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efeb0e35dc88e77b329535c97691f83716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3324b41ea9799a7fda98c10e17235717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203543cb6bb09f134f4d90b1f929f67718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4a72a4265e4510a5e6f0cc69ca4d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de006f60028f4cee315011d92bcb0c48720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46801954a7cfbe4a3349506c435c246b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b8a8d4230817160da543f35121ef1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589a450cd4f00899b6df1791257577e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32451cd3951c8b1406f4404e6497b43b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04a61ef816cb87b69e9e7ba31d123d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93adcae47bdd47373e6f8f46164da41726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a30e65c63e834b77b08ee60fe436e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93474c0b21b0db376287e0e2fe732371728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe60ae2b58b9504ae36bac409e769b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bfe17947287330883bae23bc61309730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866d8ff29726612bc3e8f2328d1aff3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415b710c8d02c621dadc0a3bda4e3c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7415c9ce0671450496fbcce3b7239733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0ff21c3f0e7c192b08b9127b513a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bee36b722822185f7cb1bfc09cd1d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7e69b42607ea36fdd3079cdb9ede9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13b8f4970ff80c3337dbf808d80eab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e36af61209b7cfea44b48942ae1a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf042a25c844f93c92de0c918bf8cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53627c9e1948027081e82e0830d4a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe6e156bec3265e549c14d0371f33f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c3243eb60877fb4c8365b82d93a59742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00528179d8d2a6ee1ff582322a2eef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f3ca39cf49fc57a9ec54017cf359f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201203a3092eeef96fb6aff95f8086e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1730666b1e27640cb912326d48d01746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea07220b2fbbbdbb3a966af4bff7a1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a853a1ccd83e923ad40a98238ea2482748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dc708824980dad5eefd533478e3e4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee477e75b4bec93525e1359c8fd1e3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed310599495b1cfbae5ce6ffd5da363f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6cfe0b2873cd9150d6762d2334563752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15604d9cb0c56068b77f81de3dbe4288753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>