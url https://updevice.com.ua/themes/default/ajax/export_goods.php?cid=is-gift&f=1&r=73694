--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366f09aa6f568ced5b88645bae461d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b157ce134d8a58c8a8bc7f4e21d24712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453769efd616495d3f60bb9bb91220743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561aa9205e833704a508ad6444d5a954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb20ccfe1216d3dc4ea212fa7ec0ce65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da92c86a184adc16338aa1ab67dd21d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b0efc1d22aff2244aea6dab046f877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ab356a00425b5e39b0482404c83158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34c2e30295e260de2c6aaace9688cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08695900a6a6f2583c7d252d85ba34c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd461e2437c7ffd9ce1c1a9603f4b46f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c1ff649eb4962ab73a1f17491a1ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5a332650cd7383405671679bcaabb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df94ff53f3185a548269af6b133a7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b21281708f6e0d7e67ead369ed0c8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bff6408832aa9b90676931e05f3ac116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b31ea78f317f15d2e2519e36d8db517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6f834221991a09769b9773e1aa15518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c52baa04e1745141a9425b34fadfd319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e640d0df6ce8f72658ae8aa78e06f2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af58c282e67d0389760159ad36bc2ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a994047fff19b61bd10e3f554df6e7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c883c46d4c594e97034c62d45fb2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8555c72a50d7b7a5c1cd4776685284324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042d40cc77c0173a38bc97e45332e8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f50e1b573426079f40e04fcbb0e6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70439c0aa60f9bf181cbbc9ccae107027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ddf5b0aa382a7f569fac164b3f48228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac44dd3ea5e2c73ac379f4cf51785929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bde7a817aa7ed811191746ead01c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f902c6a4c53c6e82890cc51d76a30031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc661a78c4828f4f2fc00daf1d885632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d154df8fd1f1f9999190c90ed5de08133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013546c2852d683f3dc97778929188134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18899f6f25565c260be477b4733e98735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d9930b0633e050b3f713b50814a6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85effbdf9dc00e1205f0c058e62974e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b680c16a94ce6eeb56c82af23042d8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae74273f2b599d0eff14777f82172e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a82ccebc65e6c862bddd08ded1029b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417004c69d68f47cede5cdf6a467b7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159328f18b68cd5d07f40e2601458abd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76910a583e51e05143a4ff3c5713a9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2de3d9001c3e6119d65620aa3a98444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521038c7821668296a29cc9795876b8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4d9056b291afe387f656dc445f0e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879d66cbad87d45c2f665542755d21647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9b07931885dcf8571906e82cdf4c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed723112ba7db959ee879d195e7913c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93a1a2c7a51d7bef0ca0928879e2b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf19d5094fd8392d5bbda025e55f1f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653d43c5e8522738ea22697ea0cfbc152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc46489c8669fc10522fb429086b40c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05669aefcdb5357ec416b3d1d3d50a7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff421d1d2244f486c90d0a65c54d7655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205eef76adda53dc52ec2b57968380d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28e6d3cb2534e1a8bd143cff54b98257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fb4332020f2f0138bac6dbca0220a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518449db909b0072d3bf68e12e4f26e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94f52b3e23e848d0b139af9f84fdc060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ad0294928ed1857da990e7f6ec10b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60118b10f75900b99f24d7e8e557e2fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cbd66fefde42a77e69ffae16d246963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cca701fc25652c545a8aec5265a5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cc3e453e79e7ee610ce56a4c3b5b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edba34c74af7284df88593865f933c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc562bd3a1cfe7f7c203927ba3d9bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78e1dd96e8ef94f6b4f53f10a4775968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a46dd5638173b83c81444c1e93ff169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8570b792b181d2d358356c64e8d3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a30c38b698dd348fca95c763fac7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79ba3cf7eb6b7525fc899ade08786072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f67333428037b875e0c84f2c86cae073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ffef4980b667dd7360a09d5b07ba774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bc65aa1ef6d968284995d2a44a4d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de0162ef418192e75bcc819a1965f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90554b92938a839dd2603a2b57fe5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d67fe99542c8fff242e71de58b28b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b234d3a49138f919acb10791681e4fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5dd36056dde37a6f8f0087501e8ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30227ac56897a6563d1426a3f8451b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f5e270a2707f7ecab5f5f41f9c84c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69beeb538da3d6a542115b0a666bb1c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa925636aac9750ba987e5321b8eddb584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78dfa49004230ea274da15e9323fcf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb92aefaf65ef84c01268d86462e2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9668ef9530ad3840e3e34bebf791887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d7555506549722cf00c0a4b12269588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b84f85b33ead0543e5366e9ee3d67689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f3ba083b7746a55cc23ca578706ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3010d93bec7960eaaffa39902d53f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc263c17e0d8a6c90f3bcb275d80930792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bce31ecd398d8aa2edd7afade5aa2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bce6933cdf3b7f48ac2c230bd246394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f72139f21778c41b52527215d3a28695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24127d17b4b82777cd7b170561b258896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b1627a5b66f9adc233a16dc6175f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07542f97d6de7ac0bcf3c2b71d70feb698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93eb51591515064308fa1612362d74699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73967c61e853dfb5f21a2a7fe4a4e8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d47cc6a73adcea380c6a0231e6b0e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425ad4bdfb382c6d8e6ed7050520c67102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e09b93dae80ee2a342fdd4eccbeb8f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57457491bc4a8ac56fbdd08dbae07d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7c3cc7fbc8c4c39e5cfda750494c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01629477b051fb3d2240e7f0c9c6850106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca145d21dc7cecd9a718beb7393cceda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464e45e6b6979213eeaee66e59eec16108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f7bb8a1cfcfe3d73de63a890a90ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42c7cd999cdbbc85a7876130fe04da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d1bd0b063c109ea3004108aac1fc4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca06f0018c38aafd97575c8f48b6d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409d3f6f59dc066af9b2e80c258a200113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d76f892df7e791d747b654202c2a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945b6d1c529ba826563e4e9213e214e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae0ef1f3c6909fdbd669915afe04f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99cd58284d3ca2bb83c012a503d7ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc8149b88416fc4cde8a18348746bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94aaa58ecad6f55dd954d11e5ee032119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f69fbb732f96a56b69450920cd694120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a1219ba695a691aaaf11dc466aa9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4a9b7254b4ff3f0125d93745a1fbc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbba9457a2ab3e899895bfa173b3848123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6060b52a4c203b27ac56ad56d7fc76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97e78d11e27e943a334a2ab42cb127125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad14e4ab0d71386b8696271744a8bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76407bd93dfe9725a01167fcbe0a31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e365526f056574b52c7f7ac148b42bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a9e4fd57bed0f1cbff482a39866d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba4ba5797aa4fdde8cf0b0175f3377130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376505c4ed2be28b8f72a3ec66e3255a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edece5570d1d7912df807085a529b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350ef72cdedb2746fed1b2e18fca0da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dace7dbc0cdcc59efcb53fe531587134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f1b11469df01479fdf533ff26ba9b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50d5c7983f39e570f7dca645cc91f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fec29379404fb3add1d951254bc2d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bc37bb571230652377ccf3882260d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334150daeebc1dcccb83941730d8909e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f9543d16ada14212d82d9c23094d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a560e796b117d0bf40d71280eb71d53141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61c6bd834f935008c7f66ceef13564142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256ce5843c4c4ec94646a81bb66f9ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e842057441e6b8707fbd0e50166cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2984c294986e8f9596b59e3ed9c81145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970df525e8740cf3dc28c6c1cc3802e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcb7d812622359fd460891535cc0f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d52583bb7bbaf48de3dcebb8756da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bef0f2d0c18cf6f19df6e9b002e73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca1dee402bb2890ca4dcb13bfb04da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1560395529a58bd10b7ef2a9b315789151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff952202a05ad18f96399e2245cc6ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6135501fae981fb206ee023d90605153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf01cc83dbe45e1a4fa501f6239d79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c911c5b5bab4fa71c96bd17c2778ea7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0f697ed1a5afb9e79e20bbea9280b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf757f52abf4c0dbae5dff9efc4173157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cd43235b9cef6dc92dfc061e8257b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e3786dd90fb67dac83b6a253c4bc5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035fb801e1a9af495d5d2a2938674a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bcfc47852c6173fabdc642c989211161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5d639eff40943116e995830f7e151162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb587d179db577dbebee013fe99d8ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e514b32929fdcfe084dd85c8f2c75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdfe0c4df10598737a175540f51b89165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8221faa514740ebc75211a9cc3ebccf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d0a7022e7fc1b6f83775ae59f9083167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7846d73218328b3e6e45d74db7944168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b87569a249f2326cecf598c6f7351169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff6bee69029c6a48f94a705ca370a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a2b982a53101536eb40ae797b664f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4422ef21934ebc545102d1df8c57a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f642e0c260ec842b93778d612351e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b54baee2d8997f82d849524613ba1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a5a01746aaaf45a9088ed8fbf36c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4314f49847900c2b27b6da16eb439176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f672611788f965b160eb1fc8e9e4e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9d15a55930ca5ebc17979eed6310a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db283c69de4f3897fda883a36378b51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de175c1ab600896ed5c14ce5afc6429180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40f147b60fbe243b57d83c653da663181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3005e8b091f2049267d220ed4cb273182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d87426ec2e3c357cca470e5da733a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcd0ef36daa164abe15a04cc4e2777184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c2401c5f0ad8cc25df6a19fb79bff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c252f0f03a0f7897b0a0fdbdafff27186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82e998846809a03529bf4b9107c4cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfc90f8efc1b4ad4a1ee102128752e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d726f356c4f3c83e196935378f1204189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c2a7e472071a1e5b07849354b1ff6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcea6c9e0dd0c74877683a5e437760191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7b71456c30541ffaeb8e366c6a7f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9003948539c4d82eee8c64836e19d84193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dfe7e012a65824eecee0610c058d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b12c97aa1aca35bdc7b469896a7d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b1583fc8db9f73092fe15b69cd8d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c440fbbd8aa0dbb6d62c7abbc711271197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06b034d7d6d29be8743d011a4467f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a85ce66604e2710ac9ec006ac85f1c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695975d4069c1e5b43588222dc6d04db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f3df0f9bdd90473e36d7c6ce4c23f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1499a2d1d32cadb070b366aec8c97f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01bbd14cd4932c7cb1ddbb6bf53021203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79002c7cf62d304beadd239a131c8e1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e414dd5d88d05aca5662eaef693681205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88071ad427dabf055da354098499a92f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272d14a6048a563164804732918129c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077ecbc9923978f8921dd983f35cf0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ba65a89291cc0dc844b4bc83c3bab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c00bbaf0f7825c3a7c6ea13fd47ed2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fb4851bff51ee923aa9f4772e8efa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e578f7641f70fbe52ea3d20eb66b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df520bf4ac045fec6d888e522b6da198213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783f8d1b0d6eb2b81d6e200293441a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720041b295946e77471ffe1005dfb7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5fa1d545405e8adab31a088a8245d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee7d0eec35bbf81c7af7436571a06d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c95d093ae8dab6986121386d7bb65218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db517fa2f2561ed3d553b4f7c0ad1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf369bc8352701179b2afc18c888649220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c084e5c322ad3cfc68ea86b931d87f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7c005647141708a45bc4008e5f874222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1094b6521f623e58f86b7036868989223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e96c548b4d4155a280f9fbeaad07b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c3a1d8b863b72496968cb9a3ba1c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5240482e3a7571bf8237de691afec1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88efbabdd2dcf953b171e915488021227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2194e98d7bfc02a3c58bdcd4a6087228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecd7944da66d08de2669c8214eb46f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86502f1399adaff2ed0d5ed55610b87d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f7be603e2d4906de52023f1ed1e6c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a4a7c0e684c432e6e50dc0284064b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70e52a9046c8419b5b8771b1b6cc0b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb74e5a5cdd92f3da99998830170f3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020100b08aef7ba11923da7f2996ef0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0b03f5cac8510748b37a690e0e45c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a06e48d6b1d0fd7f01ed9dfdecc289237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e414b10a2520cec26d039d6ad2dd24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09f29e9d87a0330595da1a17ad4c41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a18f5383ca9a402b9d9d8074aaca10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a125645bb676a4c0ac8bf9639c6b2cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da9398c5a5a782e9c60b671517c7a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2198fb2f8f04784946cfaaa28c99f2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb86d2b6484e935910e21a2c8c9133c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7c6cfc6f93a452f24dfa33cfa9cd5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c9a879fbc620c4e488852ab09ef03246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209701e7052279cc3aafa7e5ae513d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b8129cbd075dee81bd1f875f8c565248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efb142ca3aa7ec72dec512bf39164a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31828f010d119f2a178b74839532520e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3081a8a3291a42db7044e89d16bdd8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e04a5b28a0d4e850648a84edcbbcc4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8eb7b6d0918b12724cb93cb093056253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12344bccfbac48925a8214eecab65338254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb03295cbae66a1cdbc9b7e9cb35159255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116399ef5c43a7a66b7733622060883b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d16dd1e39b34154e756752a6502079257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90bae972afbba1c37ae1972e18b47d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0954514634de22f8c1cd08ecb22589259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538a1daba17a4e4d6c4c1af5d337620260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c783bf5b16598335155838bb78ed1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc4202fb606563474a0a8131e649eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f10435abdbe3bbaeff8ee7154c4ddb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48cbf2e1658df6b7724a26eb5132e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29cb5ba399027c59d6aeab6be74c6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c765e38aa02b2e857c7e46244ba6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065b3fa407bab8bb02bfe5cb2532f04267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72960761eaca21ab3d5cf0bb832f1130268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9064f317b3d6ae7d551dc5197ed603269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93849d25c9bc58c541d1ea9653f1b928270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a778887796f79a257c64d62b545698271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324c51cac877d079fd6d02fbba7748e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1837b042bea277fca635b6e08e2a52e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac64f1687ee27f76e12a350694d8da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed121f55256a94d6f41488f29393e1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d31eb2c497dcdda4c8774e21b9682276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802f076c716f57065f7a8b1a8ebe095277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a0c82bbe9768f288a056f8f538412278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad47cedc16862f043b4cd75d1ac990279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d33a3ea89d6678b5546ceac306eb05280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08ba665452f836b31560fb5c0779a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c813bc047c2c76ea4cf3e0fd2171258282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ea621109a8bddeb162c47a881107f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3afa55a70c6a11f207b259a1a2957284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc155d453a9758b46ecffca7f013b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dfefaf0210db278e427a28ce0c700286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93436b3eddfbd314a217526b532bc4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584195d6d9ff115908550c2f28a05bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f270b03973fcb2c213c9201a5a095289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5228b44fa24a170fc0dfe007b4b79e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939e8cd2aab4abc5f8e342099e6ced0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24aa3315c1f99fbd0dff99e2a6937f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a22eb61f3bced929f34fb792759ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94264531bf79934fa13ca60d9d57b46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca54c0dc16b4e272f9ae29fe652cc8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f891a4fa387baeb5b5f8abd58858e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fe95286f4729d0bb357665d428766297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fcc122e711a849815fc8153092cd5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d10da2aca121271880430df29c8151299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722413d88fddb2ae51a1f04e9f6a492300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf219d3f18a7296e3c36de80128eed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19291c0db04508f459ee7ebfaccafbe1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828b220280bcbb7199dc7a4da8d814f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c305c3f3072b2428fd611459b6817a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37799ec9af48aa6e5b58b04eb01108305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9bd8ebe71508bf457b3a9274a4369306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa2e3d5c54a845964d5151822f3be0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead1191607603592dcbe67b12d1cd8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041395b50ad59d80334f16a229a7b5b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cecaa8af2ee7a09f84ee8f6b8a92c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43612786d5faedfe8b764048aea249c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639bb3678bb253dbbd99b166d90711f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74771d7b06ea784461e0b012c3f6727313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035e39a3a3df65576f6f9dcea76f202314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d67cf84ef37eb1aab98a722c19df09315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f62703763b02441643464474d555ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21729ce25f3d243b6ec87cbaa3e3bd0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6561631096206033faadb8aed1c44bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1d278b33b663cfcb1b5e95e49f866319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b60595e1dcb9fb503172ca3d65c74320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2a8cb98a976c010b90e1f818e7f56321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff108e6a0ad7c93d23d10de2e2acbc31322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5d84ab77f4b331ef3feb39d3e2cd3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c29aee680e0c50b218b491aa3acdbb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b2bef2ce5fcc0c93da70a431e42a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ced3d5985d21d5d15dcdf8f29a6240326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb6a2d969244d1e66b4a5542c2cf94327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e67b7933725b40ec43e39428e0fc98328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd41534d5dab5184edf4fc6486d3077329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc47ff3f83f0efa1035ba319b12dab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8abdabccb3481d019b8ea4fca9019c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba7fff0dc2f4453dcbffc8d81e448f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77e3fef68d2911a9d15738e5641b20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbeb0a8b244a18295f50700ffac220334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1603e4a8d43a16eba3cd7e165483ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cfb9575c1b8016d0994e64355256c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2709c262c027821058db3c32f54be81337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf211880c4f9ddc506d0a71eb261f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b65a5a8e7fd53cfe7436a3a02e138339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57fd9d6495cfaa7f776387eb9f46b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353fd9fdaf6864625014fc7a547255d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4f03fff36347358a709f33499a1c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6ad0155b9af0d094421225e3009f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6cc2022933ef259b1c965eed049b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cacf47885d2d9d8cf7cbcd7f5ae02c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab77660d49805d93592134a0ca89053346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a74f693949500c2e6f00a9e227574347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e098413459732c5e00e531ade0c0acb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db4b4d6f004ff4213e8c12a8fdc390349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b17c27cf51b798211df3ca160031ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a3a46cdbb4bda3680ab92e304c214351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8608f4c3b88d189dc8e3ed3f8f7f68c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2c55be4b76439533c5a9972a33f0b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55ae69fe0a047b19d6f61282b6e78b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8114cc870b24b3ca801a36c767d73355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c626563047c0ceded51cacda7af1f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d8861c4c3b7f1505922c4ee356d38357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8982940943f21e6ab663e2d31207d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f624d42309dc6e2e2f66c9770965330359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26431e7e84b9612ddf59fa7e2795a52d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbbfce433f58b0603da51afdc6f4fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e300af99b8975e1bc27ac4ba8f9bb17362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3ea4d511f96d174595b4ce9a8e721363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdf35c045cf61c387ac7e87f13f167364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bb011c7195d7d01667030fdf73f7f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9eeeedc184c70340215d5d6b1c6ca0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11fee45cd7be4d5fbd0ef370d71035367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d296f3b943bda56291cfbd0bab1de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc75c9e22a6f0065e62a547a3c8dbac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa2fefa9a75373ae0d9581a9313634370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d64e2dd6539877f810b00ec1897a50371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8783d2e353d5be49f049aa0170d36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e1a6359f8b22ddd18d297b35a76eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994286e34c8ab8fbf6666cee7280e828374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bd44ec7f9c9881b6f106affbc635d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6adb93a624113fdd1a161104f854ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bdacba1770154167e2bb4842b0db4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a602d568a7d76d6cf346030d8ba87378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e393809892e2db872859e6d46377878379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8ab1fafe104eeba1f26232152e98a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e0d2497708970fba65609d4d6c624381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d02764d1cd2c86280521ae5eeb3d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d47a42f927b46da78a5999760886d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6108ea33e6d2330354a7352b52efc17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eacb32d74413614905764655723681385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9171b6b89d007d3bc0b03a6e034db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576d1102a22e7112364d6c69c467923387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760cb6b281c158ed1f3292bf2cbd8ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed4449a8142558148b58756f03c3a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c675988dabec9654581ec1b0ae52a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09bdfae212d63d651d5436ae30cd19391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e661eef3b9aec4590aec1e0bb31f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5075307e30992f881533d64c62910393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db159f7ec6c8277ef3312df11dd5b2a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96669cffdc9066a5ca30d91f1a933325395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2506d4f7297056d221c18229263058396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6053def90118c4977694f05c34e4797397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c77721e936b6ff67a42fb639e22cd2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07551a1a57a8e575bcdd35099d71b6a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16044f94f2bfd2c7998caf8f3f46e12d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0025649f77bfc345ad3616b21d6dfc7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4486ec8403473fe616cadfc8ee4c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d71535a93ef8a98732ed4e7c200669403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a8c8bb5be0fe6c77bec40c01e8052404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878ea9829c03a79d9994bc10e6c31cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505772a6404aac1177f60c9f1cc08ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bcb947aa4611f9944d4980ca48f61407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f858235e3cd65da1b57f72f7e04119408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e501881fb702ec624b4474e82a2b22e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7986e7238a2aa68028ed9d701e22fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c78d56bc967ff7114530449beb8cf5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48702de165c79929883dac83a44a01e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc2aa125067342f87a1998f020bb53413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379d4e4c584d720e5904eeb22880979414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b0d01426318c2f8720ce57fff26b4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310245352774d64540d2e45738f0805416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311485f91aa15966e01536e88495e50c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049682f6da416aa80b67d682d8677d43418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f4576c479b3b23b9996a242fc938b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713571f34e3762dfcdcedd35db64579420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6702b80bd3858da17cce8ac0dbe1e70421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c327ed5f09eed743864244c9604771422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556433e9257770e27a6c5c339a6429c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48092f81a5de99ab2b370d3261625f8c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f293343e2a495e1cf94228f870dde425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dab3d23f47b50268e28f144a28a93e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8f00ea9e814c2c701d28d302aecbb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b849712d7b7cee9d63b2f1cb6d8b50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9eb09ba26a7fbfdadcfb7dadf17b1b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a44e35da8dcb12c09557e18dbc7cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb38bdc32d106a68a074437b8a40085431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1192252c6c2bcfbbae84666205bc49432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d36c09e79078e47bdb50888e8a260433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71314a861d47ba5f37ef37f6bafc9d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4948979335e04bce656108f220570c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ba56e745f8b156d7223676420a944436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b4a62ff46d5063e42ca7f2deea5ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e37aec25292dc0727adbde734c839438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa2d6697fed89c46c7c674d41925bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d65f48c6850bf83a71d3341821a4aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0242f0de2e7b478d3a7c0cd1ff302441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1723018be801178c2d6ccbc0c1c54a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ff58865d39175272a4fa0f2eec86b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764521e8b316854287025c8e07f1ee9f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232bffc9d134882c734c0188091e907445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4dc8c4f0aedee02da961d244fb1c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382aaafe64350c87660468f73143118c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0864852c49922dda3ea69a6e1455e1f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c40124143af6c212eedd72a1d2b4f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4d78d5546ec20aa47fad82c0f27a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c2ef89da18d0e5647365196a10ff8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d388b9d1fe00dcf72750a26a57f20d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc595817e017db92edffe94ebca00d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d6fa6251c769eb3486ed4235f4428454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bf6b303c8ab50af15af38a3e2d777455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf68a56c0691c992b0e12e5cef9000456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891ec01bae3edd9e219788b64ca65f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698f22569dd60c9b740185ecbda7b65458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e53915650b318bd1f5ebb91b51f8b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2206c8949fd38f92c746cbee5e24a4b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84103fc01618ebda2e596a8e6af7ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1076d6328f59dbfc8a9fa25a1242617462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f70212e8e6d28279ae1f175d1be15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c8d2f994ea36f6493c932e1694a7b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069545203c8a71a272f93e2eb579997465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8b03c28a99bf1bdbda151b9e7c8e4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a0916e4565f8026ba77cf3e8e1bcd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322fa65d2856f6f6821b3d610ee4504468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53f760a572b6e7afdaa77093dd07ec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77024d5e3fcb431b2830903d225dd29a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c72ae63f9723fe9f9f928e92d47d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf7bdb619d51b8e8fe2f0f3f718852472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937eca9a36f6984569f9dadb6ba52348473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd1eb17d8a14dd559ee216deefe633474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54d2652c10b1e473bec74845b6659e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5815c9faafb70b677eb73fffd42b65476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da840edb5c689331d70c0e115e1beb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5ed26f0663962f3393abcdf5f1e51478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2def9bfd04573c6c009b807cb00ff83479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571129339a0136d220de016f84d83ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e155dfa5bdb187132eaa38e00067570481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732cea29ef25e12d2c4e485ae97ef19482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110debebf5163e89331fef0c02e86b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737f22f752b0600b7a0ebaf85332fbb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945353faf68a0ba98bb8753872cf8e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831dce985e270d96f5eb00279afab9c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec09d85c342a3511e72e888193f3ac7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87de44366096dc51eb530ddcc4e9409488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7482248d4cd1cc24ec8ef3ebd0ccfe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdb954a0b66f5e8c8d4d5ada45bfe6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f01b1800fe3c0ffc3191de3f934e1b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c48bde5e22ba2d7c92c3675b36bac7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2928ef42c381d4e49fc0fc485b23ac5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e39abd97846887ed3d85fe68806075494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd96efb39e78f5509554234ad515b69495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9078a4b0b22f5715526f9d2c161ea6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff140f1706b9a51a8c716b0398a9624497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ddfabe084cf56c5c1b1935f64c9f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37058d17046ed61b1e720a98349a286499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c1e157ae42036c311d242f6db4e13500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c0f0cc856fbd631a029ea7fd432fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d08f75a74f506756d826ff034ac8c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42757099966951895c8ac0b23c36a7ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c9053911545754a6042bd3d0c4f99504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bed42b19893ae2e579ea04b1ff2e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25904b1daf40653de9bc81d9a67d81f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141f6188008c8a32c6764eca049b862507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5ddb66c4b6d42d9007fe9a418fb48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260e9282ba5994f810c34916a9efa98509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4f73af969dccb26f7193314aebb39510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a620536660b994c5ef9685838dd4f2a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189afc4ec5b02ff8756d92e383b8f6b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7cc254929a9d9419300a82223f8f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618edd4d2ade1fc996e157ddba74c9e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63388bb9d683ca158a37ea0f3c51b9a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9f06eec76bd9c980ea5f8ea3cfffb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87d66deab5c72e0f502b82153428c0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ee133cf3630ab6cc170e2d935315c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9642c8bbe6da7aed6182a51b662a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cab84339f3d18412da3680a133476d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aea701264ab9eaf7483ec354476821521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dbfa0506a35c8d93700df5d2e201c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61c0e3b52ec066de1de8ff2514d5ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f171a2ac6e1e75f802c732a25a62e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3ba89c7b6a0ba06eb7304dc4687fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dc9b8a60f9e407f008cf6e31215a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205372f23c72f568376255768f943eea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6b0e9da545bd4ba0caaa6cc32f01b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b8078d2395b89cfd26eaaf7cfb705529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf95c9b269f1f180369af0490b91cf4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67815791f222a651aceee399da5eef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8042c97aea542adabd3f97dec6c1c11532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada21d0ce02808be10da1f378bdd2d39533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424871fe3a4fbfb409bd5b5b4c04b32534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc3790ec2e13df2b300d79f7cd882e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c62a8c6adfd192133d8b9c3ec88119536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb789caf3e5fc26286530e691beff302537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44782ac1699ce11145b32110da0bda538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea21099ddfdc1f15ae779b8acdf9d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403d46af73b7c90446de1a6f26dd543540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160f709c4c8a8d74dbdb1b684d9aa1a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f624a4fa7266c419c4860dfe3c38a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddf300d862c62bc7dd621c9e92bf4a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0561f901b023f8b82ee99fd334a2b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd4fb977c65164f248c57ac439a9ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac5a64e38c204718bfaf5a082ecfe4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6e72123160de361c51f124e7d358d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ae2d23ba90f4d792ad50a93839e31548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a369aaac3d1d9f2d7bef68088babf0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723caeeed2021c993c2e6adc8e7057b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ace6465de1068cd44b7f188dc1bc8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd40a666d6ba8f799ac70b7105b4cc1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5458bccfc8462971aaa9a0e7f49126c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fa339db8880483288f62679276a91554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e3502a77ae8df50ba427c8b72af56555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1bcc7cb0052b266183a2a5d90fac8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223c2e79d224f88ea493d728ce4e763557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6877e878e7b2f9cb162fb146b0573558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692a7f6575f9a9a071e82acee3fcd9f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4a1b5af1071da29d546d1fb173135560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502172ed2f83ab5fe12794de7130a456561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daf782a7d0c9f2e1083b3bd16b0c3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33129024d7820c146278f0c6ac4fea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22097d7036ff58d253bdc9bead6e17f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c92c2999717e222e4d1513acaff23565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591eed3bb0071bf33be0c1dfc0e3662b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c70943c682e014dce5dd575c7c9483567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133b9340a95d9692c007f072a9ae06a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2de9b28c403d1900df9df27d28d05569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99f576e8fae2479f18f5c2869d9fa0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70087d6cc5fe72533459ea3b93ac3f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259be5cdb37f433a024591d61a5546aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425dcf01da66b40bba374b465e5688a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2ab7f77e62ed07734677497c00712574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b120d1c2811a5fd469d103f155817575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4466f5bbe45bf358baccdb8172107fb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52020972bb5553767815beffab84a52577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e5ea0a9722294e99abed1d3cab4fc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aba8b42e87be54323c5c599960bd9d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe70cf87d511460a03397b4a381fcd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8244e72a1e4b927f34a97fe0a89eac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2daa18a52bdd6046b31998bc36c943b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771045b35963dc220f4ce283b1b084e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324068f175b180810eef17cb882545c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025167f024484e1fd2017be274babfb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1477314e5992dee51e8a8bae848e4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f8829dd727a95cdb7ee173279bc7f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c233d5e3ba69191bcfe75e24522905588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a6bed1a518d8f5532ff42ea70d1d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7734c75dd21882ac0a8c81e639547590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134dfeb20ec8b8fcd95414f0c25d36e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94839db094e632b3acb7a48b657f2688592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee9e16f5e281a07e726f712b607958593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921ee96c50316eb61cc704efcfc88ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820262e216480014de525dc87a70065f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eed4e4ec1b61524975d5cf23a67e3d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef28a92f24ea45f27d12a077b796d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7473de189d24bc05a6541a1cca796598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc58c89db8e45869d4f607e1cca324599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db367c8c9430c4bee97430bcb1dec323600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38afe1dd4e7586efd74181c171f6d47601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c974e9a41bea61bb6eb89dfd53cf371602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6897461e58a01c61c58b2a1c49e50603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277035ea60b6853343022e95fdffa79604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0703e3d50445c74fcfef7ca15ffdf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d579ac612aaddbd97760bb4fc8c85606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb8cb241a93805b19f1dfe3c096fd4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67163e4f27cea826eb7491117760e27608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509151f174e99b7f25d8308e867d238e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bbbed6867fbbc190314c273ebb5f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce135a01ae821bc16a60d5631ead1eba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053a125e224d937cdaf12fd230118d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589cff159d462d7b3ad013b3db30595613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6056b47c3beb678387465939b88ba4a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da536d01d91b089cbdec0788d5d47ca5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400feee2090615ba23041c3a86f1d135616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889eb0f8026f32245c0802701da8a18617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87447557d50ed844f78617b2b8e476618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f76cc05852b1236bb336da65289b93619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195ea3ac42ddfb1d55c917cb8ea1922620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593ffe3b3d23c77c2f1ca2386152e67621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c78619516947af22b798f1ac67b1f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b50e6a89d6e33a52a0e61a2737472623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07b20f18e564d46d831c963a2a09ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee0b4a5d383871fce3bb2ffd72b67d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782d1093ec61b527bc3c6f49fdffb62626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf91abf68f0d691c2d9830e15d2a64627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e0291ccdc7b78b6f01d470d1a83c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a852761cece099a6d3a026c89b4ed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b504f04a69979c4f1f3b7e0dffa0ef1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd41a7f824689b80409491e02949295631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2eb31fd05ba16d5588acaa7a67333632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62736dc71bfedbfecf5f46935f7974e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075b31055aa93c47152b308fcf90067634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c776fc2186fb16235b9a10e14879041635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724cb24a2f3e180e31a932b692c6b0d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0692c438db93dbd7b7f27144dca59637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e68c139a172b726699af583b68ca7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353db66937fb006811c084f90a713f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42114994fb44fd9d979312129b0cfe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79334b8b00d419493069885c858ed46641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddfba052b6a2119bbcb6292cf1b077642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299fabfef2fe7dec1b9302ee497ac72643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aa60a8edddab610400e4346fc470d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbcbfb2290563ac42b226bccb94efe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a8cf066740a213742819c58f90c74646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d08520cb357608de2b85255817130d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b32a07cf33753cdd1b7a21a3531ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68dd8d8af9d5a5113e9bb3ad4d4785649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a5f67734b78ad36587d64a4953909650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20d9eb5b7d632a3c1fe203ffd091e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60a7e1d098cebe99c39fa80c08c657652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0fcaac2ee08e6f47d8f04d0c85ebf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbe63ac8b2c7656e1f787ed46262bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ac8ef915a3f909d79b9d92e11391d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f002d9be1f48b2a7cd95ee23276232c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0436b2815399ec3cca19a83f01964657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192869fb167d39f0984495a4d794c914658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68a1fb832aab926f5e6a94d62907e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f40b49c3038d77ad2d414e1c6166ff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc448aa0f432d49b596f078756b93b95661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea560d8d30340afcca4f1d60d223fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e7fe8e4f6542831ded2828689c4fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb54a1891fd60bbfcf6b21bedebad1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d73fc7b240f54bd93908fa0e69f128665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a66b7380354c0de9fb55d71ec24445666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213a05664b77693e74d3c823c024490667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35059a37c13cf83372d2182407e6b225668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be417122168ee2e6fa5dd4204191c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068b0ea3674d6a9233daa12371f35fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cd73f740333ccaa50a3e2f64a5922671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dde466785ed12455dc56dcf628b5d1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612e1ff4b83cb67c27619e2a9138372673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef426924e616abcf7dac419826b927674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58615b3609fbac72ee510ee769051b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882942c099d6f53e385898e2dc1630e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa6f7031e9a5c1240bd6418170bcfd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba5a930fbba1ed1e3fba54b55d1185678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee54d7ec59cde59836d3ac5535bfed8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357fe339cc8e684c2500bd0d369ac14680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23978c4063e0e6e6b4c6704968a8b94681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d7ac0c31a75977e8f340d5b7c2fdf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449006524a1442efb893bbace9c46f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff2ec9f7782430ebefcc4269edde00684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9060dc3b3950e17df0a1d0513cae7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddc5bc4da207d938d1b98b69376d48686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fa3ee0f7d367ec5e3c31eaad38e2b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7de44be10f16832f7196a78fb638a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527272a2ca2b9d6b9f1b07f4e5e61a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36594ff335e72a3f1fbeb9849ae969d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10e47dde799a685b36ffa8deec2278691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af367ce12b3f7d9d98b88ecd2e0324df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b421529b31de73f092ddc522bc79815693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55530557ebbc08cdbb7351743551e8f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460d0995f3c21009cc41423cc717e1b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d05fb88f3848fb47571c571278b29696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5a52c04a0032c883b0c47006e7914697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17fa954f2bc57e4f25a26fa173d6aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11da2835db46d6dc53f8c13bfd34665699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62e27a3c42a66cd9488802c66f116d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5f9499022ce1f2276ce768e0585b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e0ed69db55525064078dd6bfa2109702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112d7b438e43c0cccdb8499c359ac2e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabd7ce4288fc6e5337ce90b81da01f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aff97ecdd170a668a8837848fecd8a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43627037dbb99c87ac34f5b12d3d2af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d77bee158f757cf612918a0b36271c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe600615a6ea8b0b2e3f426b7ba2ea5f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b448146f07837fe7d22c869f17eab1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f63b4221e1539a2b6e002f37a3bbf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad466e2a9709aa5dedeae43cd7a3b5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1247677e069e349806a09be1fa83e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd8f0b6d80dafc84494863e1efd17d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5efa36ff1cac7ec39ebdb74a4bcd7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dc587d21f412c78a0b8e43f16f947715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955ee0ce98534d82c00767cb38c5aa1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e819b8af51cf83c0b613fecffb99426717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858c2a74d435dc6d83c34b9f79c075e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb83b9b9658f5eb7f7a0bed1f43847719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de4511516f6ee0d1994206f4918910720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de8e3e367e0d6d3524b088db8ee9db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025446c3f2ea618f46d2487ed8a3a6b8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5465a20ea844efb41f84b75c8cff80e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c64665cd0c8e18d6a20cd2ca822c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63210a5aeb82157eb2118c33f5c08dff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d31dcb1a9695fab82490de0458ae8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79b94637c649fc84085627c418de49727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d870c9de73a9549047a5d6b8947e637728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24095e7823131bad1ecd33008e0aa137729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481980a9a89c445909bd4a665bd7abc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d422c7db98d55397b3812089d4024731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab918cdb394841e5e4891ab55112d41732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ba526f624ec082a9c62b146d7d763733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7a25cf30293af974345692b5936ac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ad582edd8837b64e9cc363d9862c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d708da0df9df1849f6057eb691cf600736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6867d665a193652f9ff04d3a33a5cf1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbcfb7f7568aa2ee1ae7a3c0423efc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46987333866a3e32c22ff86cee4a42b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ef0117f7df9faf7184f238a1fb3c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833132a04f40a7d8f3600d9ec9e3302741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e032d2c6be1953337f50aae5e19cea7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340e799df3456913e9643b5b7ac487c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540b1e45b94e5b7ca844fd7c69abd63744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36476aa41e5858d320031bbc912cdc82745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7f3dec0fbbbe4783a683ec59a3b61746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2932c9c0412d505ca3efce4253cf80747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6edc1f1766e5f9d9d73d33776aed76748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7da0714a64857226038c86dac7864f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223cbfdafd48049044a0e116d8f2aa7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f32a7af790db326f0bdbcf9273e6bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc745828cb63216b0f2742c1697f5ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e045a241382703a7004b14c9d7b81753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e601529f9e8877f1a43b2039906f9f1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94859ccf43ac4241a58216e4a7c05d1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278971801efc1bd70034e318aae6ab37756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368b1f309bd247ca124c99bbcf7f54f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fdb1c98cf2b8b947cc2d49eaccf2e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945176c507b5afcbaa18a795f63e577759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747347b895f456a9fa830ac2c718ea271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226ea9361e9fdabc2811383e22ef15c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cad8378cdea0ae10223cacc8da78e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc3723cecab9c58929288646a988524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b43d6dfc0b19593fcfb3f415210d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2174b1dcfcb45cfd922fb81264df436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e4cfead62d9ea3ccc5db7c47a89747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a96e214b1a906fd720383bae73ab18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab6e90c57af6d716af3d63fc31c7ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88446872ddfee91c8b24a37150e3e1be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe90d06a2fd2dc94310f2ae19fb35011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48e785f14dc39bf5f3ac695c92dd0412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c93b8da0285388ab5c3e9a22d6f8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429f5de9ffae20fe992d74cdffa4bb114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce18953ad5af90588fc6689e3d1b7e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d9e40864e5c89620e538877809a7316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddb655dac73aecd0c2bc7ab6d07dfc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fdc980a11a604a36dab061204fe3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc443cafbc82e4cab0297ca16677d6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b513c311f6c3d6fbbf581382ef45c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bacdc7daa478e48abc6e107e36bab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf4ef5866958743a154071d1761b5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da796a88e21e596632ec7b9ec96d7b5a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e9d4194aa5326a07101a00c9004f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4763d71e706011f153c9eab3b46fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80a886efa7c07eddbcedc8fb89dea526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57037044a7d9d99e497dec01b0ef76a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda5c7e9cd619a2d8f266f81d50c2a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe25e3add483b407ea120ebd4a852b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee977be8f763249a43f1da4ad32efda330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efb2b73b8770275d249a346f22bc7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8acff5e0b81d03216e96375df3f37f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504139f88d6d2205e43e80a7046c54033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e70e59c0440be3e2abf273a53d8f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335d85590dd3ece574f71015ce2196c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec522f805a301249d6ceec2a2e2d3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d5314a19578ead8928658d31ec5d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dd9de7eeb7f23b11592aefe1a267938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f18f349b3e0551e1c84cfd467d1aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b40dae1143a2ddf143c9d1c8852d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd28be1a97fd8cec6ec2ba93fc0aa241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b14e48f26cd083c6b0791e976b571242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf75d550cb4861f43cbfac6574240c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586cd0b329765e001bd15067647891044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f8d9485e9fcd220f772aee02b385f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7457aa9e53f9c5001b60b12c8f9c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d06b3336c684ccc162dd4f4f6d6d1d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec14dcb46671cffd46774b4d073b7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9d7c6b3b2fec62f7393ece92479ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412939ac5a46611643410feaa44ed0c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8810958634e4d4008987d3f89f92851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29e7fef94d66cdb46f724fb4ac052d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b2f5d1a9b055a75302ab2f34a7f6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d1284fc3a0cf4ac5c348cfbdcddea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab42d4430dabfb2b2dbb5e5e8ea2b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674054d07f3b057d8ac4e2e2519f051f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c0097c0fd7aa4df049d1e1776b4b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fa3cc86aad9415d9af5f6afaa010758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65efdaa0dab5c27c48aff72503531e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74c9c77929eb08b67d39ee54f9c57160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64bf14b47b36ce8aa287660d3e903c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1430d99ee0d8a66ec096cc7f1f7ab8862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209404b54e7b98596166b94c28b1662a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b55cf4ee10afbea30310ac540fc7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae64e0f4e84ebfd945d4ab48e84045a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a0b7fab9e770212198ea63e25221766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f03122073dfbe7a4bdaaf55a373fe667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc513cf4013e0ef4348d29546e071a2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b608e459180a695083ac52071567d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ed3337481ccb5353c3e0d68b3978370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a453d26f8312ea67c5a409f75be781171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0cd9098822cbdc6d59fae457680d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d03e69968ef75e8192dffc1b008e9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab0d24979fba50264034a2f707aef474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6d96bddbdb342b987121b3c56f4c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3a446e6de97eb4d4cbc4d15fb99c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0e3b2f83b9d8b5e0095b926d6040d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b60da3f61f6d9037ec59c78390fe378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0c15889d184605cb953dcf0750a3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5453cd29e095e800026cb63f5820b6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee30cfd0310b0e999a0d79390235dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095be378fb6644d28f6affabacd449582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5c43163b0af0c40617c6760b54cd383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477ff65af2c9857c3ee9ffa3868303a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5099ac95e874e92b3d33712d36d68fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6933feb23e08e6317bf8488568aba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33df670c0f6bfdcf6430afc5d71ff787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfa0fe1fa7bb1592bd749f4112bf0b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da62e98fa8fbcc3b92260cb1c363c5189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20c5df2bb266dfa2cc2fd708f7b5d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84da3bfa0c280368f6dd0bb6f6b6d6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1048f18104fa348aac0d8aa7a17adb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1e0402e0ae26113ba6d4286566ae993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8756e6dcbad6294a692cdbdbfd23a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606d1ec22daae69ed0fd5a55f98534a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0e8be11ce9ae52a8d4d810235e27196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfc33bd5bcf111da38e03d6571e36a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d183a37db571286849e29e02d636e9198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ec5e3fb10e591e364f7ffc3c28cdd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d453d0309219cb6b6476743c565a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ff97c6638c4202a6415739f80fb67101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a35c3f0bebef856aa91e08e440ba1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db66bdbe5d599c3a26d9b9d1201c941103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0b85f5d5f617624956b6e682c0b05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbf3f1904da9459570af0f532e4d69105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790136632bf613215dfcd1feba0f552106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff666e30c94c10c79479f9d834c9dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab6488324c07a0a073f983c3b86c12108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35179c4d988632dd44c6fa0268d11b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baeb4c3cdd690278117f394d8a795d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b28f802246dd1a65c2073473dacad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cbbbc6e70a182409bd8cac927d382112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dc887119ae7199b101322105a452d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247f6531f42221a2c74758afdac2565114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef697e6f5379d73ce4ad65c9214d419f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd278bbd926f35f557a764dadbaf35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a470b39e1add01d6f35c4495d86ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777aca4174e953556fe72f81766f93fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be0d3e19e66b7b420a1a61d8e45c4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70bfacdb49094b035d4ffaf3f19bae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be345e7bb0d6ccff3c59ba0347db97121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586c3e021ef381981f6c3db2a9626a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153131743496ad26c4edf02640a3d9fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae69f6c1eb1283e7cce2f18252bedc2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ce2de76a5c1630f841f0e85ba9065125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93b5b34c2484da39cb7505b68b2011126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19181aa13026d13e5ce0a160ef9e47127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a5b0e4198055159c7be5ce97f4387128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded950f78867c582aebcdcaf1ac2809129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49c46192b904faaec65a74a25891d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01287d7d5e9ab04eec2665727d9579131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ca6f96e15d413cd77696fb5292853132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be802a8c0859c53c2442ef9e0d1310b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbb8f1052e4bb6cdf2247f62b30047134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a3560f9c74b946746f18f89a6bbb7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846d6538ad457d8c895aadd10fbeff4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665efbeb1e7e70a10f4da0919b6760a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d1206e838468e19cfb35a5c49a83f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33129e4909b2a8a796f1edf94d2efcad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca095fe679894a2812de5993f057a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bc08472ee1039268d5dbabfa16f83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa2e28f8c16d118ec653a76aadad2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731449c1b5c6693f35ba4c621212de10143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609a4cc634968b2e3e7842456bbcdd2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df72139740e5f903565415536dd55a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb854d510a1192233921513acc495e28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456d7f199261e371cfe4dc8f3e1b745147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e3695e13c378718b36a6582ab43b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3f7c4ac9c112904bf84526c517ed0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539202015db52a0b0aee7f298aba139150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a19ffaad74bf34d724fdf61b615e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f02f4198c94cf21c718a46dced7d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd3453a12c77be79f3f4734ba1d559153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215fc6b74514ea0596b38f0d414e465154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e8eefc17ea86af77de9135f8cc02b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53a09cdfdb8ecbaf843b4d1f2ad3f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6e0d58f0534d38657c720f5a1334a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c6b15a4a9291b8e1abeb91491c719158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10e802772fdfca352743390a2502d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768b2035e1e3d2dadea7cf59b7a6fca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b04a734f3ab359c6a074a379169a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f563dfcf525549e4246e7705d20a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f9f353c9a7e831a9a9eb3f24d28f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8abe6ee90304ffd54c8bd900b300f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b047c9608d71f2ca4fd95bd3158ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc390a6b35650cd15587c76b36ea01d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be088ac7e5d3f161d5522cd9acae1899167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb256b4e907134f0af76c2ba4b3c44f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7f9316fddc2d59e5ce9b83dfd4709169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d92d4b554e2e5058002d344116ab7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82a396c74e8fffe81a8b5b0a490ea2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa20b5cf4d246ec258d83bb77a48263172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324aa43508e692aed7a53a2cb7ba53d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ab9cf09aa09233d87ae25492eaa80174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44a3ec32a598423c4b8c7738218df6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff31443c16d6065df28152a4c994792176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f59b4659142f023eec74028d9e59da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e1a881786171933b8c7bd3a9f2f40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb6c59ce94ac3e74f5a82700ecfdf5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c144379160e603dba9f0d5b3b6e46e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2d8b3c9b7f626ccd59f6f09cad0ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e046d794b50aebb6c6eb238202f8f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3981572c2924bd047ef97c6accf01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba90f01e82a0524d6aa7f131fcdf796184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a090e61a4654320f66a3f1cbe9042d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36f82ac533427fe645ccfcde988157186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090e471304e23f17a57fcd2e10ffed8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111f314db88a8c520e3510c315287e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613008588131e73bb4dce85b01e973a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b36e3b128a45942a8a0f22e255ac76190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947997fdc2b9405e3e1a44ee65f7d86f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd3665aa700a1046d85b50e7fa52a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687aeb7051adbfa8063d1c6d9605a77193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44e98a2fee536daed47dfb71e46fff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824028f5b821caa248507254e566405195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f7e3e6e1df327a6b7c446308e7b13196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89eb701dac624bc16304360d335899f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02590aa8e98347423c37b3d270e11b35198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bd35756fa9f4776e93f29a45d87fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a678338484159ce7a6ed292d74f701200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50783211ee1d1c69fc981f9dbed72f3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789eb3d338b9fc29f1437ea9aa8c5ac3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0b0d9fb50d2a4684b95ba4ef5f68e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93a786d214b73ba2d7046d50636d17204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8567195c116d40edb75e31c29e0cbc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc249b3ec5aba6d165e3019d40d889206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2027e502946ead6387cc92126bcaa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244612c9456b7c3b7ac52af1ab1ac586208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168c0433201926aa08ee1deedafc514209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06342aef0c75f41376c236b28e3733210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a4a4ab5c44c6cd94103358194c926211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3e68e21cd6dd13326aa9240d8356a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b77fd3a0b89a04e82fae51676dbe9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d8cf5ca51f2efd12cb40e119bb1b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f94a659bba038925cd17eb53cd8ffb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71b35e3caf2d685eeb93e73acdd115216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f0f914bf18e74a54c937d905b9390217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299659953c824d44e032998113d8f0a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde01d0710044a2934855f742336445219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5ae45dfc85f7d02975abd04ca4833220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1eeae62c5726ea621f218e5957162221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb26fb7c9187f8a9124f348bd88554c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948408e325d278575d3ba93e7edf92ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463926e9457db140d05d8d0d0fccb6a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dc4dabbf20cc5018f676720d60138225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14d52f7636fb3dd4c3b58d9b1a9a7e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e72cc9eb8a964da6c5e97ba2e5bfa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36748e06b7b58e2ead49989689866a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0642395ace324c0fa46cf38c224f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea3c0b798ad1e62625fe6bf58c398f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c3dc857d81ff40a37ac79c9d237f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815ca9165a63fe2a007a028ee456d03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e9dba186a6145d875a414d60ad4f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c89afa38d90e072046295a9b47ff84234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f88868637362c6b9aa1b9c232a2941235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e29a442c3e3c5e985da7f144c0f96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d0d02f0a59c2b8f8ea5c4898db356237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f260b8e0dc266e5893bf4b319f4e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ab7dd6477f3f8791d47d3dd107d65239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c24ebabb91b0868c8914994f90a1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63eb33136c9fca1811f685159506a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed936a195be55e31d4956396e1165c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee18cf4f2a80cb9e150dcff5a3ec328243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb84afd4fc10ab7b1c121a102db442f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bccb9be4f944c6d7223f861c57713245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ba1fcb6621466e650cd565be20da5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0792cf9c85a7b98cc6ca1cf88ca50e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462bd54ce0586b4a3b17b6c403d8aa8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bc342bf9a9e27a808d40996eec7e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb0acbb24bc43c333fbc643d00ef70250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde8e667e020c29e7436e148fdf8bef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52eb44448fc8cb1d3c152f27d53a78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822a832244d61187ceaf02a9f64527c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d188ff22f128deb3e9c18c6f9fb419b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc544aa0badfd5a26175cdc6e95c3f9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712645c21c95f2c15f5c386e2b8162f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc59c7669eb7ff7f310c787dbfa787257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4eb5865e3276a8b8a558b6f23765a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36391a86bd7809ee30a4cc6a71e95b0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61393af994d01817d00d0ad4b9ff9b37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4cc9754f2b5aaa39c25f869c649ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284463700fbc2fb39734a03c03514628262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af113b2e16ef76fad1156694a41add263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548ec6e628b3e9f23f657a65c28243b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442f8c3b0f8b308fd8c51b4c85cc167265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013faa19e9a5185fcc379e7f9ba1977266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40edc796e5eadbf5fdb7cee79cfc47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2a96870261dc2483aeda46a574900268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad099b190d09e0c9df79564f5299ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164249affe9edd2356146e30fb970c5b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d815fc56038317796bd872a0e5e39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c842260c750d1aaacbf394fbc555fd5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa127643b4c1b9dbe3871367a91646273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965b1b4ed747560ab9780e56f623634274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500b3df8eb65ac38c5c07bf787eec89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369db390ea046231c45f2ed0dcc7e43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ef8b6b1d5cf5e46f29924a8a90a8e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f7afbacb9f36cb59fcac6170ee677278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8888cd4114f4e04c54e823eb21dd1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcf22a1eece6e17364029f3140aa35280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c8cc864ef3d03d21085f8c874456b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65415983d8b588eb53489c9c27e3a040282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53b579d9a1f5663fd9f087cef390e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd339b852f08fb44774edbb70803b43284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805f9220e2c1cbd20224825a4f30f6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8435714f6e4cafb343687afc49df8f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbe89cb89b839de03a59cfa3b8b05f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cbab2a0e7aa210e0e58292474ea92288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e481cf913ed1124ed0557acd26b4e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba53875ddd5b51f47a957ff6b974e18290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d572937992250bcc35bd7afc646c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f854402bca43cd706030198fac86a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982502d6a624ddc75b083c6b1dd623e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2ce599eafcc2f44da957421a56b04294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef6e00154b1956f79557a342caaf77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f50d9ebb163c286f832cceeba2a7fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57692b2566c8409f910e74c17b8cd1f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678565d5bc74a1e9d5a27d95742bbab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc26a0aea5e03164541f98ba97416e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81d663d7c261ea176a353a3d60e7b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2158608d23a9305c57e45cde7cf129d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6de171028f05087af8d3e183fab5f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae57af29cdcac8e6b14f262dfae273303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86642f39cb84767e2f9b00a01a0f0c98304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d059ae9df29d794cb08baed7b3f77305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f71656fbdcb9246a031b5f7c9a2b3a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49984e21292e6a99709933c6f8af6dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f0e1c8538d68afc1fa0b2ba67cd4d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f823c5c9622efefab764b2b3c0ad11309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184f01efc93d3f666bb8577658e2d0f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508ce6970cf41108c1b775b513ab13b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e04f3b3d2688f7558cc6baccf29d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ec12e7c7fe869a85a0e0c1963554b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eea1115db7732a81522728402e6bc4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f6a44df834a8425ba30cbbe33d83d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afbaf8b8ce7577cda7dc6536140590316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e76fc5047d47092b901c10206c1a76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452b23272fc5db1f833348ea0fe2b5f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe980ed49fd88b5fd41d846c7af631319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74d5bd5b170a6f399af44e52a4c949320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de271bb715157529ca1fff1a4228e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77264ff5194bb2f6605c55ae06fd1d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dbbd2f2f6673ac3f59ca5948a6d4c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc83f9cdfad9863b93ac264999ccbc0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f96500effc15b9faf8b98644701cd5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c84cc11f3b960469664047a5003a23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc31997e6a3e97bb20ec02ce37a01f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c816a266fe54ff56c54495047c780328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ea0b1969bf3833755634c67f819ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c27e58e6d8b8e174bb8b0ab047b97330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5b1c692318489ec93940834c9e36f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccd71c70afef0274395bd32e815ce7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d535e3857f5bb310459083afb93f9e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ca684d260151add37abee3aed1fde334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf5ca011b0b98a82a9651f78b88de3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0daaadbdb7fd864b84f6dbebb5e0e5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaa42ff3d0d68f20c53387028ffd7f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec091f8fe5c6074225007be504b8f33338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a65b7704ccdb85679cf460866edb4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2564f1edadb79c28d3ffdc3ae5b3a2c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb68912e7303f512a3ec6d379dca8b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898dd39234ac0f323fd13e5e328b3bc9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb730b4cab43edc7ccef24d0e48959343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabc1f118d4436fc3f2aa1d19706f49344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1530c56cf7555da0b05316e329600d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22974e30dfcfbfc2ee4ddeda9edd8d34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419523257bce540c286b749a945338f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a90a4bdd35828cb82d690a125ba0fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9063f50a64253102befcf12d9d46ed8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de512226e6dd4be9f09e1a9638e2b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d5c72da3e35e15f70e101f70b7b7a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1ad8c6e6bd882e80af20b699074a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe111908dd142b339db1cc1bafbe434353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9344d9aaf4e5ff99cf20babb4fd8125354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de932ccfd8a534167a6956c97074db99355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f757693f96626f6146ba723d3f94aa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188508835c65453c798de4fb3d4c6e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1a289fdddef6a456609a33f0f3359358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676e4f16b8f952e8674a16cae9da81f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9a642b98b6805e560022e104ed5a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94da5e0835a4df63026c19d99c349f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c7661c20bc845fae47613dd73ff72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1851d369bf15201c2adbfcbc5c192363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26830d7a4b60fdc68ba4f396dd4d06ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059008fb4faeeccfefd21985297f0317365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96876f04f891939a8e522907f2cf6fbe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea30ce28c95412b1fcc51d5f80559e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be7d3e2f7c5a819f4b704d887319f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20911640bc72a0c447d58fe96f226bfe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bed69082f3cdf7602f2b0e78680ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008331a5251d316442158a3fef73abb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09280e0e108646e3d3e197cc432fdad1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fc730c5b7962c4641cbba6e45ad24373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96457b9ddb73d5409a96739c54c4290374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5fee646fac3766a6173798e5e5e51375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206cf3e3404fcad0ed660773b74fba7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5545053d91e4cf4dd5012aa651605fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41797a4a49e09649d1b9be351b6b99378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc1c6fea5adaa7a464d95058a26101379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe102801d18a900955ec4f46b10a6f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40566ddb105685c35c8b4a59c02cca1e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bec1f2ccdcfcd46beb60f58340f691382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1d698b86d7f976c377e8a282b4504383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dc450b886e4d9bbec0d9261bef8a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbccd5e3541fb319876ecefcdf5db7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf9655ee80fa28788b7e79b482bac0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f509ef54ba229376fb4709ff13dd1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4759e1146cb8f8eef24a94a371ed8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3951e0c8b5ac0bc3b987185efdf0b22389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8885c9d027627ffda4af23bede2095390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddcc193364ceddf4e4078afa3a8550391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db37379f4bbd9a84beb49e42dfecac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e487c13cc73642c5a635bdaf9e4148393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5379a6b9cc43b6bb38fdb2f702c825394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9c463f479c2f3706889a373ffb2ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7863075f8b2b82932522f6d486823b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b9b57fa4b9eceba2adcb7974b0fd1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41c70810e81512fadbb7ea0e4c9be5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920908a5d2d95fafd44032b6fec7b4f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce911e0912b570acd6e9b1f70a0d85c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da2c771557d0b536c9de4dd00975f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395b091bc1f2320f60ca71d598ef585402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac7845efb6d78888b4d631766d7fdc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b8399c3d69b69bd53e4bf2f911a10404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3f98069e3239426e9e3aa6036c252405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cac87e9e9f85da6c82a0588ff30c57406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e43d4039522d41c150e280ec01e9b5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e235ea4e1977eeec339293b93aed20408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0e50b680bdc63a9d8d8b053a979d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7335753a2e86d40899233703dd569cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15259d3522dd67bf4dc156fee79816411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7e2627e1bf5e324c5acdab26a041d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6715a2df86604eb4b722a938e1d6d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ce3db37ef8300ae37e4ec3f4be3b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfef8b33a6c1b52465e1174b83ff6ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6e79c9618c6b9ac02af844cd0ed2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cad0d2732bac18499914a0c0e947b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847597423cf43472f72197293a8052df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549b35b08ef72e996417791f98dafea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147329781a1327e6cc8fa707c1f38b88420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aae3aa255a861ee0d3fa84b55e7d21421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f48beaf83809f74dd943f11ffceb9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cf1f4b2e361fff800a193fa74db18423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10cfb87dd32fe136c5ce48ee90a31e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e40a2701029de9332e6018c66e1c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef005ba8fc381b30d60ff158a4bcd0e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3489f46fb34ef84e33e691308af5cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9047ead346028ef6c655afbe590e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8fe26f9b75d42947a76adf65451dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d81449ead2ca1f71ee837d87139c3d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1688b4dc8fc08a9b359ed10adb748431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83749f625c4f1b74d085f50d0b6dbaba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee188801b0a7c233a868545c9ea7977f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8539ee3415fe1251318d697f8f983a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed69e72e24d1df7727cf28ff7e7e81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcc6d61106bc0b0a6d2e1e735b0f57436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7caf024abf3b70f6fc60355f90bc0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8918bdff451888d3b368e8e9376ec1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24034e09d10e4040f87e61df8899beac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c026fd04741e86394d525993e9ba9f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8673e1546e3eb55bb107f1bee954e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0086fb07ec7d652958b27ae924e1549442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590852132d84eb6fe59dae45b482e77d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae945603f4a83895022ec6e5fc5ca5c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43397155952cdb977916f082e4531a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254914be0915df2cdfacd5b3c0a451b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb9e75fa970590f111e98b2d09562f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc6486a780209883be9442790d7310448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e38a52396700bf70a96e97bc5c3ec1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c9cff1b09718145eebea6db4758e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f919e7b42dd39c4416b74672899a92451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1f5e7fd468087787ae7c1a160ce57452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496b66191ae9850081ab2a93b5d2d16453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a4adb92db92f25608f4c3efba9351454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a8334c12bab399b8ee3f7c969ac91455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ed117d2ec2db834f6715573eff205456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e21fd83185b87f7fa19db9d7ab148e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01758ab483e442f4d4a886dba55545f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d2d4eab982bf24281f558241f7ad0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33343fc3cec2929438c0319dd541a1fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60877c3a553712ff8722e94708e6e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efacefdfe40bf5e349c1f4ed98ca52462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60b63b178b02971595110de1841a18463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fa905104d7561f78581672c15c101464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d1184f93800cb56d43cebe1715475465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f957d9d869215bc46f6b6e63b520ec9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0cd5433468a4fa5698b5dad190640467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5706490a25dc7068f04c26755253b30468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5aa4be0f878f20006eb63607b1c96469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811de161113c6ee56a62e5bcbb73a9c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27661c368ebbbbfe640160b03f172c85471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7046d08cb56786354c3c8016c49d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cf7f90235d09857064c44a666cddf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d807bba8da7cd2cfa43425d8e459e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a571107c0722142e56be15cf91dc9f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a838d6b522ffdcf946e40a24d0f6f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578dde9af1e8aacab355ad6f641c8c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ce955180d33c6a5b623a87789571c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493b784300b338f933524df31a2996d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5376880cf215257ae9967a2203569c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d41fd9a4fd5178d392b7696dee13e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e59c28d80d5d787fd1d3d3fb085bf8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acc71982505f009eaaf56a59d91571483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c152afde2e13f9530c85cc17512c0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021b99bb96b672ada8ab40b297017c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd2a939e69a9fc356b89ead666f1b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd8c2fec3a9f824e715eff94e87445487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffe79de039d659243e82b5cd48dc22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddd93fb3ddfe6dd560f4019a9a66c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662445f15499df7b1566f58db4c3c46e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb2fb22823b32255e997137bf25a92491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bdda3876c184019ef4570d10cc753492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25b1607343c8fb10722145abd2c08c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c487160a6ca26631b9952650228b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c364c587ceca2f49a02293b28137b36495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119a6f2eafd0b0b4c3b83e45d921bbc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad6655ebc8d20b94834e60e52f017a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5220fa560c2a7697eb3d8b48e03f632498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c957f74cdbc97f88e1b75938f785b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb94c8c2d28b3d122df430b106e5d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c387bd9ca17bab7b6172ee729c829501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210527fc0ce3df675362e3a9f3ec485502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d183c08cb327a485ff6573e9f022f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304713e1fe3b418ba250731b9d7f873e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d309cd642b28dca86f1bf0f88cf2d38505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcdbb00ff41beef7a59319c39a3174506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2f353180c46df2fccce3c5231bd20507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b024330328d0e8663eea146d4ae3b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61f5c79f3eb15bc7757abdb726dabe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02d256446f8627623b2c400b6bcc00510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119b5a9196cec2ce6f6c13a8d02d375511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e84d184709eb992355d13824c92d66512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4e464fa501e78f3bc0737507fca34513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acd22ef2543daf7664b65ab567b11c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2b5c67d18b23f24e985e1ab7f6b97515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759c904e9b577d9b8aa884bc181bd5c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa2ff0c382bb0240bea45ebf55ef4b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7145993a837882d5972dfe1715344518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593c221453e712b43496f16e7f0d02e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a8d8e5eb7084a0c0c76019ff0d35c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49398f16556508a80aaea8a0896e9384521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97968fcde07f135825bf4076ad4f9213522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc2b6ba14278866339c9b5fb6e0f2d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd91dad18527c1105a3ad675d3a73a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db9061b9e3353b3b3d00316e5ebadc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489c4cf8dd0fc405ae2c30ce5563184526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5f25250fc09aa23d469226421fc2a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21c103a39ec7000d6c615647a270fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11939598e9c8cc65ebf6b54599e0ac4c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593327c14ed67be4f52ed55081b32e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652826b11cdb981b587d8c8a6c573006531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd342ed2932d7a534900064133aa60532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77677f2b5776ef11690e516c1dfabc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8575895f991779e3cdb89252f95b2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e9e481cecafa76e8106b82d0840a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497d64e699634899373af70d8e33f02536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40cf1d898258c4079106daa2ed795b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3a0913c754734f86770af0f1d19d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620153bfb188cfedbe9a72ca9febe01d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6fec352ea58d3e4efc00f2a5699d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4406b0e813dc4232fc7ab488388904541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef9fc697c0160f618589ede0bbead7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdb78c17f956bf57f828a98ef3bec6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45bcb98ee66ac994e8dc32f52a1f25544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a788fa4ff01c576f922dcfb12b3fc93545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5ff308ed960661a1ab6020fbc227d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51dabac3d5e67c73b0861fa5823690547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbcf1f92d434ccc285507e244af07b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f38129adfc6a912c603273ed0ac55549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b16cff167887f0fbbf5687de67d88550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfc296709590e938a25ce213daea0c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873eae89c44f3f635e170a7c51f876a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad97bc4afa9b9db6ccab11e3ea33d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81e4dbdb75382629f2050e1083ba7e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693acad05e174fb8259aaed2b2fefb5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e9af8522576e02691093037880536556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003c804371ab86e3364ccc988d959a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a022b3a26f0df61c1db2fb4021031558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f28cd068855a798c6ac82de752fb34559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e9daa2ea4568b68b5b69efd671776560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ee3a3d90bde58198117b278642b0c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822673ddcf90d51231eda1df3e698a52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c2544c972c957d6416293a096fc12563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852612f17576eefdde7aac9c00297f0a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b203ece26be32ee821f613a4f2073565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5adba60d1db21c345b43dd82534043566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44403907d03e5e617864ed19fb87e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06541e4eaac7c4657490aea076bda94e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d3ba2d2dd241fd42b24a0d9b0bbe5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0a1f9b996dce573579dc87fa6e470570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba586f781dbe3676be354aa04b1be4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fbb9239a87355c263d746a6eccd90572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09214eb78e6bcaa238bd0b8316440218573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a034429f4774df722658ab96ba06a6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fca79fba030586ea02d51a39c68929575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8025d87e37bacb8af6431c57028e2d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105d1ca87308269102486e53814d006577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6695768658f66d5cd08b450563165578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dabcad34396b3f81217861238c877579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873e3bb109ee6d8d7f3e8b99ce7ee21580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50712ae9862b1c7bdf15b2edbd9d6639581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94f6da0d384d9977e912f11ed8b206582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adbb9ef0953c418e28de2ca5b67931583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e36a9ddb13252c2c408722efa6a49584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1dedaa9ebd89dd63f2b2b90667a75a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ef430bc03d2e5dd75e803c199d5f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077a15385d98c6ece0e4d952be632f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867084ba3a9ce19c725c013330bb1d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c44f7d36601952c85a3a85b819d1b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19046ecad097cbad9c691379bf60ac32590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0ab435298d25f649acb0b288dee5c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e6ac7fc8c00cfe70a47f8f6c148ef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ebfe363a2ec6c3e27fbd43e15c351593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1e1ef081b09e9525c80b47f568b77594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8551cdf0de88b8f306e4a7e78f71f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc746c877d959eb0fb11531f0624fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ac1f15f27579a25731536ef86a67e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b76c771809a4cf62ad87a5bf7a8b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec71fe9b148edb0c1d0c62b895fbcdc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bc5c5c6286a07758546510aecd26f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b6ae41e785b87fa66618992b10e11601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011347992782871aa96d79b122d219f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a74f919f90e52b7d37e6e59bf71130603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112b5f765f36aecaf05edb2165960f2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984ea6658298f2a2dfa4a3e827b9ca6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8f8b7a4e839a502fd1dfd0feec45e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ed88c6e0779e02e41b902e1f760c5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6cf1421290bcc03a7a8557a15af15608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86add25bc10510e745e5911f38193c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26db095a9ca2905fa39728568f69d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b88f7946040e9544afa53c0c10f122611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de27d3414f8400d3399bbb8d137efaf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d027ce42db56c60b57937ba8474c9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac71adee461672ba52d5ec5572b0ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0af55cdeb25f3d1bc9c9a9e3321570615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b121ac7cd123b6d7d78f52892e99c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c32b3b427f9143a727e3fcfc8a5160617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4174d2539162c32651bb3b1f6c9da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5773231c038877d6cc71ed8a179e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7df1fde782e583939985d1ec150b3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2f5bfca331785d2403e1839d1f2f8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952b9846d8369f5d83b8c82d1d166b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be319292378b93f5ae4c8a6cb4545965623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7191d6020c2748206c19bf5a4ab929624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc4f25b487a5686d6d69606f639fc9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b9245abca091c11191af10ddf394c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625e929fad5e58a48ccf692876fdd1b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d3b8e518737f62628f07da5f724e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89186054f2a8eae056da662a781131d7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb37542e7e3699388e28c37fd2c9e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc36e58166f0af3afefef9932757bba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafe567c92deb10c0a2d3f2e2623bd6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0eb5c9139b6f70b443e18400dc1f12633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b694e45b0da864a873f92806d309f60634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c219b8432ebfd325b74cf9eebbf63635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66654991ff673e00158f408601bf1ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e56b5e8eafaf71602a36f66100602f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644a75e033baf505d55d14ca817b752638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c6539bd52c16daf199a9f5ebffcda639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e27de5d3b15258239e8b2eba5d4e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9df7d95c4126a75a810de8af594a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fc7b5cc68f866bbe92c4aa1a2e679642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d81efec886e98aed312654c725e4c5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb37877cb7d692089bc761c47ac15d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06085f28066a4e65dabcc382d29c793f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deee458fa62bc72349acaaa4f6ade9d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140b492e2c7fb053f11d74025193ec4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8763e649eb83d84bcc5cc22bf88bb7d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04614446dc2204006d9efc4be32fca03649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b905d1d5f415707c79f9fd74fa1693650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf462846f0725dac5535ca56056b3718651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91fc50f7d90207c93bff1648d593bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bd7d949e52bbecde49a9f47b5ca21653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c269b981d8437c8d5fd8e47275219654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025c5200ea1b14dd56c45fc076fa640655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb94b6802b34d8fd778ad6158687ac8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b51a929698d0f0b72fd7d6ec234dc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e7f56717bffff449fa3f739abe04d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc867e45fc99ebca93512c07a074fff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd051660fee0f04889fa229cc70c0b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031aa29a8d700c4df120e922542b144661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65b3bdcc62365bdee63d0910a6ebf5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e197754b91c67eecb4240720d2dcedd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76248a8aaa56532b10a31ec142f20515664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669af8f3d9d87ac1a89481912573bce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779eebc0ef686bb16e8ca2c58dc66f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a742513d170b6e8d1e8850e76d8a0a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1d531449e8650dfa0e880a4aac0a8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d1b5785faa9c10f806c52c7c8a445669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ddd2b8ed933e8a5b2f5404f79db60670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d49e31ac39934122cb68ec776a33d4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661eb596f699fdcf90c833a6540867c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a120cdc12c7956536df772595cf23673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b18c9ed28a28b789b7d9bad9088ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45daccc6b607e716b61db91113306b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc503209ebb2a7e231afc1406582a11676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050f58698ad898530708d2ddabbda89677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b0cbf5cfc1dc801565cfb1e6b394e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6e6f4a71fe2b815e00c847be49926679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b6bb9546dc4eb038b0c1484b3d5f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491b9bfa449362adfcb7c4278ae0bf4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1ded10669d60d9aa92070377acaad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48110d0f14e1ae5ea05b8fb8fa286d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53806bce8ba387f0d2db81709f8e331f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b3a309c0ed2b4a8a1d84a6346ec1a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ecc80d94354ab6b7e9ddd02d22af1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b321bcbed1b2b3329377edbef42a96687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b65c935dfc728020f02b38baa084a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330195593f21c93680f88c38f9137467689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e77973f2bf009faf986c0656a1eaf4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3c16c2c977164524de2660d8deca1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb7a7c18daac1299fc9daaba60c25b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf43ee44d7ee1d7fd9439a93c8161f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de1ac8c23a2118ca06e47cd97c8199694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf15a667963fee5b4f91c5df0a59286695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b871448d05cab15d56066913e504f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665f0cc984fb7f9b1b92ee4a1425af7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911644076e1d6e83e29f89d33453f9f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de95a18373083055355e8cd379123f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429837e25852349a96a56f2362d58e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477e0e37be299d0876494af7b0463fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb310babc4a39e0417b337a79f5b530a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ed6ee9add26823cf5a12a52355eb7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020197f6e65b0b12c3f8048f5c3bc1d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee74db35d5c990cbdf1d20f9da38efd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e3a67ac3c0068e807b6b933692112706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c1db470e3df2a7274a2ffee57d7cb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9a868618be43ab599f36a6f409df6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fb3e8e369e7ad9f19881a082e3ca7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f60b25816deb588a633f6692c9f585710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108563a577562fdf5ccdb4e8e46a144711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e1f028c7f5722ef0cb5d9973ed9ed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c56aeac8be789fd7502f8265a19ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54289d992cb0a8716e63c2752ebf34f0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70be0adc52c892a77a6cc521fe4eb5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea70eea0e6d69cb9ba173454957a8a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797afa912e2a9b5484c9bbf91d2d479d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42368a4b673d255d1aa92b7d218ed08d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50434067ea2be0a0a6d0b852775e0b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b69b35b2fc46e19f98cfc41838613720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a279802753ee125f393c270665fd4a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46853fd9e5301d5ee4871ffee37e26722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7eb5327b258ce2164be78b880a89b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e2197c88c54fccea45effdc7931f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0ce0d9878b51f4ff98c314b193e28725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eddc56d77745130b7f10f18ecd6aab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440f85d2245a48e34b78720b76debf0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739c74e175062745c436db710f46687728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5096c09a251ea3ac2988fa55622da8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28211356a7ee9a63ec0f941dfcd07fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4718145c9f0462f55978d731dbb42a8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71724b762a4e97f7fae423ab14bf7dbd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c8c7ad02365c0a3bda966c8dd09dd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a427f195550f25aff02ecf88f183816734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40e067534a8cd17f3092fabf886aa4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e78c1574bfcbb6ac95cef63c7f74f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe9694a97c842d857c11d4f99927fc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4449448bd67ec456945fe3ab012bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c70ae714994d6c4da0d54e0b54d352739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b653177cb88482437a8b9efd6f7661740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20c9881794246c2b30d5b5c32f1aa4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb671735124a7de8e8b72028d30eb4c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0589749ebffe34733c399ebfb7801f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d67cdd944e3a2510c77d6aa0273714744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61bb965d8f58ed764f3bfbbc4619a7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e6e5138abdb4402ddd3c9a67976f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ebed9d3dc33bbc50f465693c7c0b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ef94db1f9564ef9a0239cb5ff5f69748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35188025c0b78ded1075f2f7d6fbf4a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bd16507a87c8e524c18e64bb3f1e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d704e63d3b7eb099b7f6ceca52a932751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3694b51e6b2cd8e9e942addde12a3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c6d75b73d06c46b673e787666a439753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ea4bd62689e0d8fe169790c1198bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512318e34d997f32c42966ca61b7cdbe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acfaaa8a043e253ab01a1967ad8215756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a9e3f4952a8e48110bc0050cb556f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb7c73c16b5038e7a5ad3cee11cbc1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ae36776fab522cab8f24771be35c6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>