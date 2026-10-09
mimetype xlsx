--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bc89dae3f752a29fad1b8e695bf2a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17540724b46aebcc9ff688f177dbd7252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e1a7f02683952fcf6cad38a45ac1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9b5841cd5b1ae98e64c3fff8590bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e6ddea62056e0a203a7d8bd9bb8c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3932c6548956cde376a1f8e23799026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e850a06defec5b17f0feab34c616a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30fbb14e27978c5b23e0e2414ff0f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6dcc58b8b728ddaae46f590a7b5ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa6ae26d605d75c0e467e945af57f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df7517a230402f9f1bf9faccd46f5611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f768cfb4016f1eb13d00b00b2fb05d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ad7ae546514fc61f6b08193518a2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a016cf4050f8ef6875d7d02790f4da214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f57f5782fd8408a8b2d62a863eec415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8bbc2d7d9a3311bc389f8fc4e120516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05eb833cf6961c978705d6ec4a6200817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f946fcf2e8ab0757696c7d904b25ae818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64951690c27f82f552b5853fab70787b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f97fdf74243e351108167b56f9212b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a133462a1ea70d7046774f0449bcd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791370909a8ed278244beeaf0faacd1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a98b4f9afc188c6a31f39dafc44cae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f54909a9c7381b2b9dc06aa10313e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9b902072ea550367f5ee900042d7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0954b751983dfbe43e667d4510513c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24255e7c098f15cf6357fe04aa22755f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff20d70cbe11b16e028c82a0a81f7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206374c5e1444d87c78c079cabc0e4da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4f56bbdcded622c9e4d877d87915e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda13dba5104f03d4c638156f5068e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb635ddd3ca83183458d5244f4f7398d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35218d2d91fb698f93023172efc88633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3566e758047846733830e060b242b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db9ecfdc8a5a0b21b50cf16c36dd9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63818d4ce7ec7e2cc9aa72571f604c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de77ce383dc110ad131767aec40ba4437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77cad3387fab51e49063aadc5b8d5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77ff83d54f2894adee8f2f0bbcb24939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101916e93738e857deb8919697ea33840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632d6b96ec30ecce6900e32213b558e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055e6b399b5fa0e551afb7f7cee2f8342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59a04a78ba47a8e6879b34d623c6e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79613185804256599723ccc57bd97cc044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a72c7a471b477c411bdf5f03d53ea645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01482501f0ab0da50d2cd0d3e6c3d13646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7367ffbe4daa85e9147a5fc2e1e7c8b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9de3831fefda5b11a3925f3c37bf7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35be43964fea5b008e9b14ca7563d3649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65efc496401ae377641892ac28dbef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eddf8789a56c6292e0676a41a1242551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e7dabd377ae0c6d3bf9046b904dc452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46435359517df20ed0f912e8b1f57253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a9c58c7c8c6431e8a6dafb7e0de4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3d1aa31f83f5ae3f3d9d0371154b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca1ca9862f03126ece7d8f1ae3a1b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00587921336b7112c2dfd0771bc985bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535f8d475df9dfb73e8fa3f77cb414e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a8b2881b298aa7bf04674de23819659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2906cd6e7a87ae87ec92cabc074d71360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f74b3b3a12e0f7d6a7d1df5a5656e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd047abcc15fbb3f110ff03969cb80d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972db16e0b4f66fb979fec5434f495163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4017b836eebe569d705f18e859edf564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f2ba5f2193f105a8fa8789bfd233265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d0fd0e9144af4f6345bf9364acd5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1efd85b02a31c2b55e9edbece0d85867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20dcc6fbbaad34c4762b9190d8f57168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cd1b9c6d5da3f6ae1de015bd6fffc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0337406142aa13871e93a1c33222b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41b8b5312b65006e9f8d074191821571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105b5cf7a759a4e7b51dac5779edc3f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae9cd026990346445e4907b97019c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d282528e22f8da295f1a08bad1cc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da23fb35bd8966030592e49520b21ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f911e793e7240849931b8db715521da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc0d72ed19fe084ffaf8054fe7eda677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbc25fb4ab0a5434023716ff72b91e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebdbd9266c5bb18518d6e2809dea1179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee6b9f7d58360618e092446a54b4ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34022558946ee3527979839ddc5cc9a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09660085618c29f69170d8ff7e55957682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c15f7d5503ee3a0b598f6e73d1190583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6ceb44e6b625e71010d7a08b4b6f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf50b6ec0e3d276ae46f11fd0164df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bfe2d3472500cc7e7983768304dee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dff01f17b8b0a82df7bbbbb8e5e8d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbd88de447bb0341d14a5f27cce16f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5308dd71446f74422656b7eefbaf489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658fd2ca6505561f6312c2979900aac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a3c4666dc8df04a55ebe51cbf0f9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066afffa7ac7d35ace1a919539b5ed192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2ed98c2ae06653dd8ae311e5d848a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ce5f2be5be76f98150babfe8ff0e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993768e93e3afd87358a4fd1e4b30a8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e865cb5b7f3294a4aa4c98cb86fe696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984312582c1db0a5c6e4e037fb71283997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440d036fab81974bfe238e0e402904498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fbb80bd44034cf1cb43d55c68345799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59316d980e10bf19a24afaed4ba10f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a9b9d5b8c6d98a25ef9853f486ca6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2ae10c5d8475c8445c834f8a9ef9d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56023db8f210e11d12deb0f3b8114dd6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfddc3019c67a49cbbdad5d8268bf56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa5f29dfad179cdb295bf72f8ec1a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093eff77534ba16956c268e8120f54c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e984d550f0f25b18ca0b04dd9cdcc4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cf0f5b4ec68b67423a6ac09eaa667108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b5c0abb5826b3c388ce8d55ba2014109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdc9c19c9670e11e09f1b66c86091e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cc9459a8b418d596062b49a8cbd07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a74dfa316d90005b0fa24e9d229ae2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fd5af6e81041b963ebed7d2bc2671113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25cfa62361a8f5fb0764d900e56ab4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e088bc51b4dab54f69823ed3950c41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271236cacd164e098ace4576ecd10ee5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94465404fe9d22dfd429e78cb3d486d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62a4aac9799b32dc72bd1a7509ff24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88273d7db0676e8612e8686c41b0aa46119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9383229bc29e0e23b2cb89bc2218e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6cbed28801fb67ce0c32bdd6b0b9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61caf0e64433069c967a7eb93aa8fb6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70589aa593902a8e4139991f7c1553be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1aa8ccc90c4b30eae22cbafecd7a7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100b93cd46cc5493be3d3dc3b7b3a28125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be527ab53441724d2bdc0a7d0a864be8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dde98b47041c7cea16d51bca0e81a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a819af34a59ed58b7391a6dd2e9b35128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f32bde30e147be44803e2d67c1ec33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891963954d68c5c102ab9963ba2b0eaa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb09695c7d3aad7489dd2f7cfcaa0b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90177356ef8e69467261bfc1988221b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be148b54c089f5c834ba6f4db8fa96f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26a757d1f31c9f446532d01a39cc2b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454af135df01934a56e207c77efc08d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470d71f1245d26148c68a17f614d1f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17a7e585d5eeab76c77fd49836c8ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dd33ceec4d705e65a97e872d4958a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99370e2ae51c25accdfa936bb7344405139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39107844d3e4ec480f755954c14116b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf2e2d7f92c93bc77fa7d2b51a29bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e02ebbc5cc7dabd5a3e6fc2dda6c3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3f475a9e4dcb4f1acdaef8cb7174c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ad31c514ffbbddd324ac6032552e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cd7cba7a88b888dfb5643c23bf07c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d05ae30b713a35dfe7e05dd0de137146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd270e651bdd91bdc65a630659788e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1989e69732fc8da2afb8146e56957148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b911e1ed29dbe770c7d765bdcb194149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b0abc69cdfa25932d989244e6a987150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86c535a9b01b758a9475b856f56b60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bde898a60b78fadfdb4f65a537204152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf354c6d7b68bc960082df5cff2451c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301b1d9b33aa1d6523fc223f4619955154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22526ed196c1b4f0882cbeb9061eb51d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b790c1982c8c33a5bd3580fccb8c30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d45215b73dc216eef7d955bc3328cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5718144710e3236a18433553d4f2e8a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d13a514e23b71b8cb518117adb884159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5412a6412125b3a344b9fe4086a2ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5920340e73753816827ad0d320cd73161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e79fae3bcbce9d92bd1da305df728162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25f37de42e1bf719971a1611dd3061163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92eb3cf354f68b2480066f46893fd4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b640b9a4031ab07634302da5d2b9ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976af4dc01d08d3dd3731f656fb3609166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e58a17ac75ab8125047f9b4a19527167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a80b3ceee36753d01be6c352bf69c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb066d5d6e6073dc4a7ed4239d9fd58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc04909516b47e736ef953555c2824170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b64ba59b86bee9c6a05eb438e62ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbf06b5c461483bee9d609c0b8fb93172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2494ebfa7ebdcba34be6a78867e821173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025042070314c24bf25b8e1238a3896d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5155fd099247ac57d2f2afceacd0a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa85c088b513a6092ede235510939e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666a4c74d331782ac37b15c8053c42f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904fe50df23341671cc5898701f515a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd3a5dab235ab8ede2a8ed276e069f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b70b57b7709f8a7bde7a274114811d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f39ab20f917ec145df1195581addd5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba099541cfd9886baefd56ea8cc91a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0e405229274fcf2122041ee25758e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2557260afa928b5488e1a7676b786184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9daced63b4914a1f74169d2bc972f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692ffcff334cec930d8622ffec8598d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c85bca54c700f2a438d071ce151ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b37ef8432a363f715b34e8d5e61c48188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60901f4c0eb21b66caa8e2c3e22c177a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f505accee1de80ba5845de8321131cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fd801d91ca12997656faab37dcae4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d6a78909338be869d3f9375ecd66c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903188f5ab5e2730680241bd30211901193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a699be729bce3e96062cb45da5881194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475fd36ac6b0d8d260fe15fe7f83d4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f83c69070d3ec95d26d70b74a85766196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358af84e1fc2c1b0621f79fd69975d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363c261dee977950adf5978089cdb9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577023a08fba11e6f9148bdadd353bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a58a8be9f22dbb3b59fc08555549da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cade232f99ae4882a8e320f1d4e2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463568ddd26225476ee4061a7378c80e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bd89d795f3c00f27b731a62cafd6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c104a350b5b2de5575e4a74a81c7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda5b1f19fc6cdad34670267f90ec80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91bafe8050fef4e67ccaa8516fe655206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301e76a5dbd765e828664de4c21b52b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51931bdd2708ef9170973efdb3cd1e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3379966a7ddc28429b7b6fda46d240a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c646e2384631de4a8a2fcc8645a517a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444a3bcca8096d9b13324aaac3fb940211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8f7044586920b4d3e696898c55c69212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e96470ef3460148bd78111caabc35a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0265f2b27a3aac5479b694d781b1e03214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0259198c15f40ad0a60da9f0898933e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff7ac0d18d776caad9c8ca95e7b6bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237d609c48da1531841c01ddcc31c71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6f785c8cac1f14b8b3a30b02491ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce95328a37cf8dbc18f0ee9c9c1ad68219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e709e75d6ad3c44500d9bb25c546a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00872a36491f3a3ae109b7808cf11de3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2af3670d5e9c1a13335afbc24c711222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507193aa8f4fbff4fe7a3ddc4e2d967223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb179a3f84800689b4285a4fdfc49f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8eb905ade15d185fa3a4cfee975392225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877852337729e59480fe5fce1e2167e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcd1192f6264677ce9b3fef7a9200a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061721ad2cd09f41c118d0baab4a06f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886c2c4c953bcb1f4c1223ccabb4e39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf8a8721644362cc588fbd4a2e15f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daa5e470c0e45ecd556cd7dfd995a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4308b8585b3f1ba79bae83f066d40232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed0d173ffa10100575d96607dca515233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a2e7d5f26881eae6f54d75919d72d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62509b7f013f415ff65707cce81442235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f963b6d12c5074c7f2fc4a59d89d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75654ff11d85a218afaedd727fb558237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1886adf8b0d8ffd7940e662eeb5ee40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add2a4b44f43dd73e33d02a4060b55b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401b1281ac8561896c16329d4c23e96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee33c39ec8812032fe2460d08df9e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f05f7370adb8393955a3be17c69034242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1926c2c844ca86be8294ee25b70616243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbadb750979fe5ae1b20c9790da2af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35345e97bb31a56dd5b4ca8d9e403101245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d91de027aecf231217810bdf1b33be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d49f85d8a4ed20bf062699cb2ee63e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3ba5532dbb8322c3c9a60494a8916248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6933a71e0d7b457dddc145cbc5fd1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35dfa1d3610ec2d92c11f0f9fa7a2f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618827599e721d415ba9092e8f6b850251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd9f65da563f82a79adca083e84053252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd702a3c5ee951f4788c0e3561e55717253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5896f6b71df4f17dd4506bfbeb01da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f33a02acf5ef2c9c50c6a06652b347255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae631f4f01cf1ab250fe5e39a64e666256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0595b7ed3014704991cd5d32541e848257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799530200ce40ef0c43cbdf9ff051a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a00e37bab7d4409e24ecf32f8eba5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0eebcf8a0086535cef92141dbb34a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07db40b94d85de6e95a74f4c7b005f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61f1793a6da9a77f0a51dee8ff8af9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7306742371c0636e8fd87cb87c410fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3080d6da54da063f8d4487cd5e4afde264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22bf690fab4c131a6724a5fdb19510265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f0eb30ba7e51bce16e6a42f5b6cdf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b97d026e1b8769d1cf8718fdadf72267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb485b7d3c30f111f22eefcb37f167268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb371c3fd6d5471073e5cbc9aae7c428269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd363e66d6f0bb2de219afda5a7c106270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e0a6c5ab605e7344d1c090aab7c46271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e99bc3989201932356acac20f83c78272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7a5761a1e29530fbfbc3826231b38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd88d55001ff423507410a0b3e971cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241480850941bd63f5bda5a5ff539344275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a03de27d995bde551972eb1193eea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5b2c0d2da3917212d5b9dc9c51b4f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce7c6106f91878daee880c8b308eaa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2495632d11fe57812f0bad93cca0f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6e3f47bfa5404261c25201e67ffd5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8946c2cb58cd8612ac88c14ebca3ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cda4db471afd7acf007872513f8e2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09af58117010fbe745aa736c53d339283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f269b4a71345a96214d2f1e69b9d9b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d047129f36a768fd415654c559080285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b82a9ce84d44f4fde4d35e7c3ec78286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721ce124c83b51f7ac57417317a3891287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993853c8db4ac0267c0ae3cc225c983b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986df206a830029b3031b143037dfa1e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf3f6583edb4ed6b4708bc6d7efb24290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae823c85eaf56d0802db4e2fb71483291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b89056a3226c22838610c86d7abcf1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0b9d7a255ae0f1ae3010f507f49ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6023e9e6632dee4452c6e0da0dd32294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ccdebcd5e42bc1c95c1f0588970e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddb85fb905332da2af3883cc563a7c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d510c32a1a6e2b256f886fac157fb9d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a921375172b99c19545dcbd1308269298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2579a1c79fc3892607f8c8ddc786c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013303121d6f45895d173070d645f5a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb17e69b4b3fdf3f21ce7ec9e6362f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc98c1cf6a0d1bc784203dd7c7f506302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbe0bbdc0ec37d3578c892083806d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba730fe2b7c2e41484a2103af38f91304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8235d3bf86122e046ba1c4123b50288305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b5847a96622a92017c86b7ae18c68306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f8fbc00dcf4116ae3c9430e758d03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d71252cf37ec6933faa3973c7b65e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d37066b772667069c600583c0c77a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4672da004276a6eff5536035f7d1cf0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ce0137eceb06d60597f9fc300feb4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821d1de4f2780a4f6a25562ebf917aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9358cf5e35819390a48acc74a80f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0762a7181de2bb03025c5e9877660314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9e231e02aaca2f3d49d403639fe12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f8ab1619502cd8d43ebf2899a8f93316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef87624546236accf4b3d8a5c8f11b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa593e971c6eacf7247d1a4236be17cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05659937cb4cefe52e0760b08d30b40d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a45316bfbc80b8bdf205ca4e876e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3174d2d9cc9ec4d0cfc5be9639610c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a974960e5220fe7282e52a69b97d641322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a04886a4cc7d1bee8a61db1d5fc031323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20fe53f104b44c3cde42b0af0ca71f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d566e0a7f9616cc276fb86f577020325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c0e0253a886a1df28663b1d4d8e36326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10516aa7444264c38b5f3803c08fde55327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e06bf0216bb2d817200f213b29d4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc1d4fe24e48ac0534b5aced1cf29f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b2b2edb32163b0606bb9347500106330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119adb307e3f7c0839bc308964a0eabd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c614dfd56631b2c12257906c727a8de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be08bbc8208fc016cf47da5fa460fd8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906829271e858e3a4abc57e5c2b2123334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7d2357ca15c7bd86e7e510ea5b3fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8823188e3bc4ce22c0dd968b8efc1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c05f2b18cec62bc053f445b6ed3a6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e7ab2c9dc4a94d4d849d765eae0a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab26c53ab7517e71dab0df9e1570405339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779af8aa5e2442031bc87a32ff4a6f28340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d96d64f8dbac62012bfa166bf10b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebf3cfa20fa1e5357bd231d3c32d58342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e4d1202762409dffc716dcf8af93b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f21d262006f444d2ffb4bf8e7bd16e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccd68e6e315edb3a768ab95c5c6166345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a91c85b1188fb0e6f30ac73a8ee20346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec687ba3f798b6fe5cd4b2858a94c8ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad643d97891898eba73d29919498ce89348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f6de1b0a765a80ae3a0f57a333fca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049245a3e32f6880819a28e1cd6aabe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8f6f4038a77d98c4b3f1ea7f1f470351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10bd22b8ba4f38d50aef82f2934642352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d732fa5c2f9ca553e6c696560c23e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be3f75410ee24158b2a44af4ac48b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400050dc7316ec356c6cec1c2ff9537e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f0f47e014d009435f88d059251c93356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25820eb380bb029f9b018d87c56b08d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3479154052601f0df50791d05b0b61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e78ece7e67b9291fe614715010983e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce615984df44b9116fcb28273137e9aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0edfd815eb31015f8557cbaf19b9b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc11f0f66679505481a5ef4023262ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edef213793e92731930f3f6d576585363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f793c7130cfa172233d4caf239c65364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c48fe6d3488ec3b12adde054baeac4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f97c18cb79677da9349a276d02d65366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127f0cb1582bde97e13eb6cc522135d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0c4dda05916504cdadde129af1924368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe50b57dc7cc4bc1b655656947bcfc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790cc107bf9b279a53a3a3172ea2155370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df1c26bccae1014194b1a8da2226d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8518a64a49e77520a2ad6e3cc21493372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1402c4e6726f4e833139ffed822096373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fb8bfa89de0a2ce09b46faeb5d89f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a260595de70037d1099f2a2fe9030375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f66d7438ede159a0900d979ff5527376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601090aad5fa76b8f34527940bebad9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de80292f2cedec32bd2e7e3f0180b52378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d3c60c3383b87a2e858228fac9755379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5a37272edce165b2d9d763e4999c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004212f2e0c41622b0e174a6d5198e99381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b60ae28d58f4ee9ae1bbd543a62a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76230e7b22653bb97c9b7fed0019415383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a5ab41b4bb6905c52eb25151c3ea7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053cfdc8012525eb8078a2bfe8bcc08385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151009e16358171454321cc10689fb9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9ee287206f03c23724fe209cf1301387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709fa98f218741462fa15b301ed47cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb699f70fba84ed54bdb4bcf43890f18389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea468117323cabee9ee3333c74974c15390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0ba77e5c6dcebd766e6dbedb8cb7b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cb864fde9a7314b30893ec9a0ff26392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c309b813e88eed5641fbf8de63db00393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d58aab4fcf1d9a771470ec3da0242394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ed8d41f3fef941c2a5b95e222b53c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415815f748a8d9c2727c25d6920bf75396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c4da7ed9dc32af80f257d2704b611397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86c67831b0fbb7984ab105bdfa0f87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503429b84721dc209e5419c44cc5d58399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373391019c33ffe60f2f5e07ce61b6d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a5fe4bfdd2f025e897bc5eb67a5d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb8dbb9b7981d2fc8cdee325dffc9d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de7ef323c7e725ed59ce32e1a54c09403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650bca7fcd31ac71afcb7f7470443c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b36eae729745da8dd544818cb207e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114ede7d01fc22ff9068d8ca0fdc0d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581deec1b05ec66627cbf7be3ab3ee22407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d551227cb809b2091f236b4fd4b282408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fd6d028495d01caf2c5be146143df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7189b74f1fd36b12389a533c74774410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ee4c3b470274b4c6fbd419fccb8a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e89758f8f44e31e7502f31350f6b4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a436246d078659bc8c93032bdc2e8ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b7d35ef83d4f711b9ff9ecd41c25d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f909388f6bbb5e29f84b4380346ec7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d0219754db4546f4cc9e75532e30a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacde3208b98d6fe4849622682c6b01417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb470fff642534941647229a4b95c87418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9edf84e9b31dd24649f8bbe861020419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7c5e094d8a09c16434dc7b4dd0da7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc2c932e52bbc56922ab73ce6b1a14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4c86237cc802f30e48b232ec4f7be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f5550803af62f08d11033d3737f72423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba7d6c35a5e302524130de80653f14424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8c3f137d1f92d5c769e97f5c39b5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309028014ab2599a6c22133384137cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d861ed62a49de2940dd9949afc83dde427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e8fed52e97438fd498768e1f7c72c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb791c728d4a435553e90f4f3bd5aa99429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e364434a260ee1ab46a52c923156d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801f72b9201fd5138dd5fabcc5a4ae7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdbdf0b05d01265dc83606743c96df432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576332de4065e6138d79bfe60db055b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bd1bc2d1ea34f9055dec0345f06d0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826c64865ce03d82f7de697b4db690e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3aed7820124f4d07eb1a33fff5e1f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2db84232cf70c0f5174f7ee6f63e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a002af6db8023d396564a52e2dcc5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bfc16b9b4dd37931bec150bba7984439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116e7180879c3b1582b663dcc212ce0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cda26c5bd328db2c846fa87bb28531441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691138979879649c9f9dbd15513642a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c5c3449fe160c9bc21eb311cf85bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9677690c9736aea914dd787efe04e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147d9a76b29acae9a9009f16ca11cad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f20c7629e19fe60d3ed1c4e1dc6189446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695febba494740df11a253169736efe2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9e28d6360eb53a2f7ac57d267f6a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd04d41fc0a2d4431f429b64c70bb2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe378eff4cb0712bf560eb77c5c225f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28e1ba1b2a0c6b7dcd83cf1174274a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f7ed37b7825d00953b79cef08df56452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14875ae08d096b0d0bbd185faac4039e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251764339fd4c4ffdaad2a0c6fed517454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d180bf0e6da9c47227462fd79703ba7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306b87732700b0597c137f23a3810e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2ed908cc9062315f904fce6ffe7f2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47fb8f807da75f8b10060481d29493458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d9e7dba144dae239f14d410d9edbd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce08f0ff173fc7c51108fd60e5d4ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630ee3d363100fdddf3f4ae26553d8a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b280ce9000c6c634bd6b20285b0e5ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2b16c3ea9a0216d698175f723e931463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba789b3928c65850ad24f4ebbbd90df0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358d602f66e838aab658377dfc1bb89465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061f7d300a6ee9953d631c58ae2a256466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe69e4688892aa58f78041160cf5e8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092e5b7158f48dce52bf92ee95053ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e72bc705c820b93cbf430581ae8368469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d863003d4b69d843036e69a30734b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ac20f1139858c896205f9b003ebac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36b344b22b7e69a7088bcc3a7bca3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204377d69d34d740ff99fe23b9d49a19473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606b8761b7f690656404b93bb3cef9e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1256d26db6ee8e89312689834af4a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32747aca0a67903d245b26cb1c677f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489288fa983839f1dc271f4eb405e832477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dde3c1a177b4bbea2fdc6305d19872478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747db830e1838019183e1687b17a0e33479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e2ef54a84291d87a2b114257b54be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb93ad7742797c00477f62175bcbea7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b68cc14234ec03624bcff9cc9c77a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2f663f5b9086b308a9187a43fa85c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cde9d3613a2819881469302b5562c1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2752e80a0b25956201d49d63335a38485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2dda1ef8695bd1a597dc7eb5cb613b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26d8e758b428c16f560ee309abdae9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b2e0fca024853673f89c2826c2cf3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b9fb11a21c3e69df633e3aa234e75489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cad73a7b800ff43a01b211a4dd9bbd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7eedc4600b3e23cc2e560d228abb6a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7e2c9941489330e212c36db17ed25492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf01c93a20987df0881862664b9336493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03757680d9cb51799196feeaf49cf3c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfc246bd4954e312ccf79c47669a12495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac62d1a97087ed475880eba79b8bc58496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64889931c00463dc754829f5162c57497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3a51c58d7e12f2b394e1ba9c1d903498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18429233deefdd7bd9ba5b384be817d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580d1fff3dd702927f0c95836e44bba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d1586268087b2aa019d3b6bc2b222501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a3d158da9e71949aa9e11a7429c50502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064710845b8938fa85d5427526ed36d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284313f1c760f01bc0799aab861be50a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe0c88e0848fcf84c5e3ba0599b1ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541cabbe3387096dd532c5a11df0432506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729f1d8bb29d42241c577602f925740507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c356eb481048f3b1c62a54f5d890b4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b151e72831d50cf2575bdee8314392509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177df19e1d8e2b467781072f01720203510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cf4ed192d4d89639ca012a48eef33511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae071891992c8e065df80f0458b781c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1c1859680bcdb71f4195845058823513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7d76965f672431480fdc27fd90b23514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d096ee617fe31797286b9e70a6de62d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7895d14210ae4bc142e35542ffab8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c0cfd57aaf19f060f5cdfd6329726517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365317949ee10d82fe9d0d9a17881e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eefb1b86023ad5f9aef1e12256bb02519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7ba832818d8bade21cdfbad144a4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c27bedd3c2a5a93771853e7f158456521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964e287e594ea94ab260e34cd87df9e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a648c43299008c26c604d2be94cda04523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a5d93e321782d480382629873ef51524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e2cdd209da040b33985cc71908ec3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005e7b7e7ecdc5b29385981c74ee08d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ae23ea04ccc1d247671647aeeb363527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c05dc786afc57251f06c1222d1eb2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff8341da24ec4ede6aab80fef49a3f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90e0cba7b29935391cf7d7be08de92530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7958fd7cb02844a5ccc579a7fc469531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d49a5894b38264bcf6d134cbd4424532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47068cfa4e6fa2276bca71ae87d08b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ddb923cc0af8d5debfce0a889f603534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f2ac736dd4b8f0b47944ba3db3768535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3f947e98d1f61f9d977442b44fcdc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ceec3d4aee40f95f7ad5813969f48537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db31059c697242e7843c8c093619ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0866e35d2c5c1847a4e03f5eedfba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e92a4e2cd8b4af95d7be3036cff796540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3340c794e4c69d43a3f3ef59ff19126541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e91916f892e40ab7f2adeefb32d35542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb64aa5fc90907929544992f10bfa0e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86b0b380dbac068f375058841a72da544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1483ad440a018c7a8315255ce073e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f84e4ed4c999b3a78d3dcf4d3ca72c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbc29f20d4a32b2450a13df13ec0ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667294fce80d780a9295b5beda3420e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbeb363bcc0a94e505fa36f5693938549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d7f4a72b7873fd48012467459ce03550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794c17e97fb948c7407fa7fb46108e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5660ccf9c25918dba8ffb1295df1f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed04c4879e852b748e52376935a66b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703c254db4bcb14967085282d10c35c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ca092637b0636ef522e0a5d47cef9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8820f7c854749ce367c579c72a85b9b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407f95c4e167a31b1ee5493903bfae8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77598615d9c4ecffc5554ef9db6406cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9411ea9998d81ee8ad09108a0741d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80315141ef91ad055908a943d013a8d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603167749427c057f5e91a08d02f6bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1c9319c80f7c6f235cb0edb046ce4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f754327226d2ed4b18cfbf67016b15563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca3c5d15dcdb5a2ddb59b902867204564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e292f1743e26b2b7168dde2f6923d32565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a706f2d04542a62e72ef5726671b8aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18780f9adbb7d2ffcd4ff0af5fe55fb3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e60322c45bd1e80dccda783ad397a9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d83cc045561eb784ca2053989af118569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b397978717f8c3fc040510fb0b4d529570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbc521469cbca1b9651eb7fb789cc0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6d09694d402fee58e6448efa4bdbd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94356c3aeae68d4d525b3a9757178acd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611a7c98e5e4b09b97ef575cc01edda574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d538eda5299e96f0f30484b49c8c22575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8452960d4c965167c546595d30f4878576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2640c530b7e165ca4f98fe737878599577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51d2ed40011246848db430cefe6875578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb0365cbcbcb3147d77bac8d53e1c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722aa414a9dec4bb1a177634f94ac316580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfb66f1a96a47e234a5926c809f717581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df95f2eebade5ebbf48e47b5f5efe1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc45dae40a93f72474701dcee26b548583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2792431c76e2227458a1161e993a8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a453aee52972f30541beef3f652ee4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1890e57ca1284bca8bfb7f39d3d6297586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abe586415218e015cac94cf46d4fbe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e80610fb041ab240e4d1ce0abba813588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e00fcc1ba07902e0d8470002eae5e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca0000056698e9f8b9fdc2df9db07b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497812e1b5ca892bf3f05d62d474abc4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb28fe80a2ca90652e1c951c09b357592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd52b865919987ce477d30b23ed285c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2ea2cfc36a544164edacee57c8547594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133f18177b0e877542b2f8189fbca93595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75aafd9c7f635353b3cc6c381674440596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fcaacd84e8d182dbc663e366c0002597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f48899b029b97063af7cc61f262b0b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76838dcd928766d623699382abe74ff3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c9c305c7e8d43c449547534283151600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106652b083685d674e5b2027aa4ebd8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b01b6e39e1db5ae9851851c72ed82602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f18ab5d5bd0a3df1a7fa3baa49afbd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73e6403e3879ac7e095088fc3cc1e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6747232085b509d2601bbd2554c96fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e855f6f5f149ca6bbc3e00c11eb6d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcba146ebbfb8e1aa06e42c50644119607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e22c5232d62632c30c5006b59b2dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c25229908bcce360177410fff3aa9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11711dd5528911c33483eb04ed620f0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fe35a30685c0508e133df535d77b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75bffcaafde104e3306600a0ddc67a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf783fa85febcadcb172986d2c6616613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e8be430c71c9957083165233aca92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca49c6a729f546b970a2e648cefa58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64646325727f3228d4f1bc340ba29a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41538a4968eb7d58c403e6e6062c5ead617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cf8fcaae21218621d24d1526daad3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9758942b651569969e978023b105ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e79ccf03a480d09aca002877b62279620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a18361bb149c959b4d6a7d65c9be91621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966753270299c8671f5e37884d627bda622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadb9e80917e76fb4e720b1e7cf2fdb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e1140c8d3a8229c33bf292449c1f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6c4725b2aabbe95fea215596e0884625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6669ce9ba59c150588b17fbab1c1d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fb17419e383c2478e5d3199c14097627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538420b99cee856a7ede0bf63df8756628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef730c128e1c045832b8633e58c2659629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b7953c91cdf5d4bb7e63961e0b055630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911ae8b2528452ff0e9e2258daa6dcc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190f980ec17a89954a41713220263bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee2e871ea943289c58fb244ae877f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5925ed33484608b7a5c5f6913111d54634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b21ff8d15de71371ef86acc8a9595635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187057fc130d7a0a04f37ebbc10cd83636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eeda85374e892b644d86320678177b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d3a851411cc12aba95000bf2ed109638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac486b34ec4c0463d3f838f600926d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd973a6c1bd3630fcc40770fbeb192640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8affc9886d56d664692f606578bbc76641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce858efa13028f055d189051d1fc4b2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc1d441ddfffe8e9e66eae47174629643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac905aa3c3f68c2b5cc0ab9c42b237644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a69e474991e0b47efe9099a5fd1d6a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc04421bb3852bb84a16cb6fc77c4d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327deb5c967182925c64eec457a6c738647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dcbbe8909207501d40e7e36b56445648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f172d961131218534d90bb4e4f16c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d170619012075afc17a4030cb5bf8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a21b8fbacfe14181e42a3cf7c3a5b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e50084e380067823f351db6fd33942652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f5a9a73f55bdfc2721d00bcb0173c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6fc9c453dfeac93dfc7d4420278ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dd0d8256318e2e561cff4607971ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8b445a1b886995c950b623c2fa5ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca9f8e348ad35ff5ff1f4a5a092fed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98b25a6824311071d0eb99224017fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97846065ddc2883ec94a369760d16516659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf17ffddc195f84f468d7911843f29e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26727aa6f05a38a29a4d1b56292298d2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279ee781db2c4db132d7bf9d8c28909662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31bbfbffaa5220d7abbdf3f196cb80663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147812d2e69fdf97c7fa51733ab9578e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcb3ddd16f4b7c15c9fffcc9dcd6f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104a07a8a9c2e88a5a9d08e7832051f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206bdaf53ca2d18efa25ae422d3ef10667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3dfb30da90db564df68ace75ed47f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053585c338bcf523f055abcd294bef69669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e73ab5439fe01c1035525ce4e1e22670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41f12cbfeab0075363f2f16716ba7b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bf1c567141cf06e5a4a769efe0662672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f8584752e80dcde5c039adb9c5d89673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34697ea19f74c4f3b21ea571dc7ad2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52626bc29c8a7f8a9f8dabe9ef0ba14a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12691beb76be59a4c4010a07bcc00f15676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b0767405cc57c71f7f538645ddbb4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d42b60574cb44c4252adf87f23bf9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44af72962e94fcda627c97dc006bfb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e2eeb25c41925af8e58ab0c6b6d54680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c71894ca26a9bf3fb67c8e56d0d90e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b8572ee1336f5a911e673ccb5b342682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366079d7e216279a051771511eb42914683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419cf06b9b22a2f27ced8cbf6da8890684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b94452139ca7507fdf37cb62f35d7e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a320ba6e4289dfc6da7c1d4d1adf5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dd6a61f4808cb03ef86d928acaf19687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a119cdeb3683c2f846e51dee0ededbc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502c68ba2e70db9b00020e96d7e7f84689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22075f5ddc766055ab79c37dc2f940d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871fcdcfa0919bed637f0b0bece49cd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845ba9810b8554f4a57241965a7c92b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7aebbf6482f045234cbb90d410258693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a2abaf5f6a51953fbc3476e850876694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b974a145dac0415a62913d68c670f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad089a75e980fc9774f3431e3b7fb92696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcd39a14e07efd1de27bc3a6b9161b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6374786385dd9c563d70d9c1514f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c492fe018d6ad2da0228f84eae1904e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc4cbecbd8b69b8bd3082f7d870e27700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50820d9e4179d25cfc686b15cad097e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411aac0ce0fe61151c823d92246ad215702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f2af1392f9c21242c556d6be94c7f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ab31d2faa6f9deaefd3e3f26c2bb7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cdb57fa0e87b8e3d6927f08698ee2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7152218818d789b75df59a7e8c4b7b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddf5c1911fbb23c67b88ee4216ac55707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bdeb7cd887a0cb1278246a0a2feb2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf9b40da9247915ed95503740da29c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695b15833678a141a6f2f27435fa11a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7667982fea0240cb79aef31152dc04711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db9191ec0b762e468993236f6c83b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be07f13c8624dcd9a0e3a395148146713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c258e19997dde5fb74cb8396fc8cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126dd0f2a87d9c03e6e7d65f62bda5e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e97bba099a42e8a0c06a95dc102597716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab203da5945e5172c1b941acd4af58717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0db40be80833a23930a7d3b27e1d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc479c37e48c75a320856ecec075c6e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371636ee67056b050e568b739b96a6c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee08bd3906222f164f2488a5c6120a3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c52135257e1990ddf1b3f727332c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486dc0c13381a46b84cda62f03f5112723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea143cb11c55d11a963846e21cfb69724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59a654eaa67dd10e11fedfa07864b6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d5ea4aece2d94b5da4d17b2c5604a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00054fdb2254a1d9d92c0503dfef25f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0fa513acccfd6d4d0f4ecbe7188fc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216690dd14d074edcc061d8b2774a13729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c4b67b0e52e72f466ef1d1e0cf8c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b48015e289a6c308517ccf0066fe46731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb10e35641d692896305136b080c6a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16c7d5b065d9a0daceb45294fe19a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3917a5edb3ff2b93dda0700a5cf7b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848745f4b9b33ea776373dc51806f93735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9985c9b5be2b5270c1793bdd3d77e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8375dd343394fe65b52c755a92b6ef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c84a9997e7572ca821bd31a4af7c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5b72e3f1c1b2a8c386d9ffcfa63ba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2abf6aeb0ce5865cee2edbf4aff6f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f229fee7c23d517d9ea9a69eb3c2734741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acaaec1063c83fa3877c7c93587ed0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769f438f8239a9a07321a74e93bf423743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eae6099fba3ae9d3874cba639966a4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89c1d3ad36ba291ca669b217c0a8c7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558982da04b7b194f3ef0a5aa10c939746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6656cc1a634f448b4b03b8715e1e8fd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10311d3fd8e82998df982d88630e8ad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c78162b1c1e52bd10d5f6f8f22ac1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e28ca57221f7f578b3910eb4290f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3909ec7fbc43d5e303b2ccbb91187751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3ad417959e520ac87ba855ce8e4ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8637ef209844e3d149320ea1ff450753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba20f7c5746c9e9e8ac54ade1a520d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b8882c86af8954b6c18f6d22adf7d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2b12c9cba0d66b6b6d5b236190b76756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb00826a524892f7e79144330827ba4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e2e5c8687997bb8b8cc5c0d8e00ca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74939532b960870d2a55591f73bdc9ff759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afdc4b5c77a21a8822c59fe8e217d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a8bbc3fb648b613e5f594e5a71f922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669f1ea9c56d3529f805b6d7222ebdc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec30a020cbad6855f51c964ada45df34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5964a5d021d0e4a9f3482e0f53e2b735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd78c34f234fcb0568c35ecfca52b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ca3b53a79a23a2f542c9961894a147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd2a3b2243bd0ebe9dcecf4e1be2c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ecfd6bcc39972425eb40238c66ef09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf9bb470f3cf58f1091d6d75c8a61010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2617ae3d6435b221b16126085f53dc011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c6af1fb9ab810b5130e871cd6128812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde5a0b1eede877a45b2376dfcde43f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30a1829bd2ee6be559d9b0cd9493c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0367c0fe1996fe5dc32a8b5f634f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b73c3c5921f40af57cd9c460b366916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d86b5a2e0e586273c4025372c400c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6d4765bf0ed5ab3a7acf707edcb8c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dd609a5eb1c3024ebdd42237554f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c27669407b0c36b1d3429aed909a1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b0c3caf2da0d5af5c7eda7d7508ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2368220b60cb21aca54c0d9db0aed7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a52439db354b76a5feb2a872cb6d2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309647947e47979f0a30d3523ba6ae724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ae397b99e43b863729eb864c8c4d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff606d99375cf56865d486a79efea8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fa4957c5e5961015cdb16209a351327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b699db53664f20530a6bef3231d37928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78a383f561a8097b78459d62fbbcec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e99d13b9a46147662aa35516d7322c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e921430e4b518972f7c5eae7e398831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcee74d933360358cb60828639fabdb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f9c44b96ea8f7358c508788743d3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e876bddc3c010907d6d4c9d2a39f6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78bb95912b3ce8d933a7dba613ab7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed290e335fa7b65e2357f989847e5536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33a1d74fdaa257d851a9130ffe915a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307da20605e8272a0cb5c1ee79ef1f6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0369c52abffb929ab6193cce64c6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed3be0371b85826aeab50423a5691d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63812e2b00829cca3475b45c899bb66541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d87fa7c1ff6f7714d50c53f12e9a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0111cb8a0391a244024b31e22147eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a77b8d1d860260886de600351cf7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b7bc62e80aa4c5b388f6a2a0dceae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88636e863365c71ee1c4a34c36ba88a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80155f8b94468e19368f47257bdff7cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb450b5cf27a3d578dfef1cb4e4e1d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a06a62752bf3f56ddc91486ae295849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cfa66dd4e8872053dd4b96953150150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9656ac5a970586a55565b78abdbf3c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59c59279ec4ab10e8c60b579cb1d3452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdc4723d5e0be0b05748038bc9b7cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25f2ca7b8ab790d36f91577154b65a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4ca8b1c237244b333d63149c5735e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47438137822e6edefbe67d9d241f8e2056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84aa7df1254d223e87ee370a4450e1657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a871f89473b03bf1155737c06949d4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa81a8bb37792827982de004210c9959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120bc247e1a0aba7a889776ac856d8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b35b738b0d34be4a7b48cab054fbe961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46a266344b94c31dcd91b5041ee78062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63997891d239ffe7fa2a2c39711d438063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f1ccae7ef85a17f2c412d99a7ee8e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8402e2d69a89474f5a155ff391a648a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fda65177984ac39b7404bcfaf65c5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d900f074c9fe569ea7fb01519c8f6f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663d3ce1f7efa8181527a1998f9a52968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089ea7ac2a22059e8774371ae6a3d9969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b4f61b70d09fa6e98ae3c219788dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60b2a13d1b47dfd4beef373aad39f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88074807ba18dcee30b5f5f24612a00372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994523223224ca53bf833e507d2fd2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752eb405403dea4f93928b6bcad5c6374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7374149d5a935556ccc972c4fa89175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068fb8f535aa583901525a1db66f7c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186e9e01f204af78486e1eea6aefc6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b80cee53fbf045156a04a1302d21a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76147b69a2aa8fcc2c6a203f568c5ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af373c2cd2506e6391cf83723578f6f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4233284768ff7473e375c5aba1e5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeac27ca054423070b5c9e3df979a0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2cc0cd2ef0364bad94752bd017a8783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff19b141ef9f4ce993e2dde85b151484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8ed9430a35cdc8757662f971ec70385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef24cd72e3a829126b38cb3834a86186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc1830b1da6074bd9a986d2b6ea1c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ed161c65765f414ea6bb6a3494a7488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9b8fdac48ea9548618bef49fdb5be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59895e4b2bf5c6140ad0755553768290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149024aec40ea4c50bbf0635885820b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449e3bccf217fb5d4db90d7b508821592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b5d883a5f6b868ca62a9f30e6c49393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038df322115f92d197b3adbf605f83e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354a890d7f586c90b47ebe6bc0030df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921acbafd086553a90d4c15b16b91b7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1eef75a474252f33f3ecf9fe2a36f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5316a05ad73ba5d6a2dc783a136ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73850c5ec1061692eaf20a7e6af2331f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad4d854cfd6b21a5e4c3b77f7cdf4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3758e9737d32e2588e31426f02e1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6007225dc407ea473f4c2d3ed07cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfbbf840a722c8b511aaa584c9e84e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0bfd22b843ec8a50b6b6a42049a8a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cb70568513f92b5bc4dcff9c5008f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adcdcf88da7a6f15a350fb39c44f61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c5b1646c05c7bb2032b66d79b9495107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa6dbc02d19fe63f81a06e3a877fc4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1e4a3061c534922dac30176e11cb7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78efbda01e95d56a29ffcf2cc0bfeea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f42227f501d8b2188c8998ebd00d73111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182539278d4bc33227d0056a1caec7ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4539df5a2a87269529eef202aae113113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c182bd4e79e200c3813387280614bea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293437d5116410df711b9c161caabbe6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb1e3e38f27d3c2c3827140feb1ecf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2baa3020e6b2b40bb1ef69316abf40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af348760c5d15dea1ac417bf9d453e03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a72ae35c6db003baacdd0308cfed03119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4e06ff271c7ad6e7ac7834e2c1206120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ab8e65169324ee9bee37b2f48d707121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2efdc7c53538bc323a08aa8e37df2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7f0bdcb8c8167e614e2ca41b33ae4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f856e5ac96a9fdd17e4e3d4a23a5a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f734e865a4bc4e4ec802312bb97ba7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ec56679c45ec441d5141458a7dace126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7ac0336257c69edbd2e2a62edd9f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b9650039896b082a88ea9c4c5ef61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1115673ce5a4055d1b791afb69fa19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482739d511a193efc0319b1709135a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562dd5c33b3e7c4aa5c1f9c318383fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f7bd5ee4244c0d09ac200e0ad003c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdbdd0fb906c5bdc661215dbfb1a79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fafb5b4bc5412eafef8b4f11b46c0e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172d21199fd2bcd6b73ea7f0d11fab4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fff6d442e798585aec86f11a07eca7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86120d612b00d6d4adb489ceaad57630137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59506ea3c5d2f1314610855df92db3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4745b9e92147fa4a9b199f7e31affb3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bc075bc4a82b10ea9144a78d3f0e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7cf9f3e19dba3ec4072babd5897cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6605702247842b74ae9b22aa7d8f07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3ed7ecb59851e7aa153c1e8bc4873143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f7630c90aa449172189c56604ae35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a7299ff35d3e83a6b69f5e2df6e5b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b892dd8936a5d14b2f4673caa94f509146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe475a827be9b655e57b61ab9e1d85147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb258b9db1de2e533d654820e676f9f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57d28641017dec8c4b07ebefc5e283149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f0dee4821b8ee3b024418f2aa9a5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de33a42fea0502ec490f36cdbb97fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa705d07b8aa5a249275e8db4bd92df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10de7eb9181ef8eac8f93c1e8a7ce2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0fb295ba63fe9a83dbbeccb2cd165154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1db661cab52ea0aa395f9931bf962155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae53e48ee8b0d4b87619df8a079c67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3609c47858770c227a6447267361c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f490425f8e3202d38f2ee5030abdb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964f984ab21c6a967b7d8d3956a97d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128577eed21eeaa9d79277830954369160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e7f35a14a5efb2563edf2426899f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969e84a4852cf2b3ca0a63b8918c559162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7b074ceb8fe46026d23f95ef6c06b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea87df6de5cd5824e5c8d9cb211408164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0dc36c396fd6d8fe99ee2434da5aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b899c4d146c1d5060e182fc37d4ff7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf6c1f705e4738f4332726a8a27de3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebb3018dad829840de0fb17e733d44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c4cb10f566b489337d018260f2fcd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbdedde5c7abb02498345152fc6051170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e3e0358a98049eb18baa812020687171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94fae985e2fab971253387787852e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ec7ec1cda7ea67a4182e44a488aa0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea90db58d685bff43cbe7dbee706a27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6a381316fa3103ad836407da5bb18175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bebb84b7a2a7b6fb84e821ad5f7b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3316031744b65c3f1168dc012e82f52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cd720eed9cd2bf281b968b517caa2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11e6779a5cea007677fb7b8995549c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55d138fea3c511a735d333190b9e0e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57efd22b369f151c1ec33ce6229abd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3acefbb28b33461047663d985a19c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ec41684362d82f8d1521e37c5bb41183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63042f8b28cea4109c341b871a9a74d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985dc697bc8f432bee3f918f1c19e74185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824a38d1d34713137616076f7179905186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e13e281947a69dec5e1273b453370d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8f7d12156e2dc47dd7aec7869830c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611003486388c9de1abb8ba5e8e9246189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acb65ae1913b8ae9643497b837be86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6b97993a507d5181e6531b5863288191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a612af9a766ae15dbdb2c1c35517a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156754abc491b0c73805878a74a7993193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91410be8728300b22b065ba50b0679c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053dc2ef8e4d12e9853f420890a3c9e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354477ca8884889c8926ca42baff0ffe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac76e8ea31dc72301ea091eebb7a76f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a81fc1b2daa0614c385c630557b01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebcad9d3242ceba5d4131ca4d81b7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a72632ca5c29aed0d14d3bdcc2f0d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32e89aaadbe44df7300a0cc7be2251201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cc65892a9c0553411bc7b6254f66e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fb9cd608d913d507a8c75bfdeebc7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb0425ac82f3e1867a9cae671f48e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76cec5e3b1bfcc5da03ef36228398e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0cb1d5066e254bcea5b79e6c0bb8d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e609f03aa5a8a01cae735686f31d79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816d2d3d9c0a3c55b26a7dd6fb44432208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983039dacde3e5beb6543164f4e0507209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0be46b8321b2ecd1224932acd29be6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42ad3e1b3bef9dab114b8d03a1f784211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdcd86d79f51ffbc6069b42d80b748212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7855fdcc7e43ec9be07da93efa196213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36661ff72a0c6bfa72cf95b62034bcbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacc5eb8a11edd95822b5b7121480b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28a2088e4b850f856fadda0808e370216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f6b4f1fce526b1f57c45bc6c66e23217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74099fb5b3a90cab0706773c28d928fa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ff57baa3dda1ff5f09deee53323d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d23048fdb6aeb4c9c3bac89d9c913220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f44156a79acd976fb86122f5540bb3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc3ba84797519e0917b95e3cfb5631222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949b0e143372838b79b0c5b329883a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57268a96016d098b2eef3d546c1fe4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51df7460a5b57025e81af5dddd876ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e13d70e6e6935097bb778a23300bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06979c4fa3ce4f45aa3e9dd14aa673227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce26c62c35bc09caeb13e9210abc8e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94a108c846ea28cd4eaa5065df848e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abaf3c3d6a6846491578179746dfef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3921defd30d0d5474dccfd6ce604ad0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016470e9e0d4b7fdc6085b3e7af92e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d0f0a5fdadbaddf53ba7100adf874233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcca8c32f36df2dcd15e415bcee233234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db4d151d625584539ca9e94bdc6a19235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b2d3ff26cbcb3e166b8cb42aa5810236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acc919f779de1700b59fa62c080dc2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d31197c8998adb5e417ddd3dfe202238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a497829bbf2f3cc8be74d73cf85fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66407e0ba49dad110bb374418b0d96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026eb895bf4b2b00532fd0749a71fd0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0d1815c2867670b77507e3aab9627242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f4f606babf3b177694035aabb0130243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778691d0ae3e2e2076328a5affa65d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2a85c140df2522a92f16d554a4163245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d061545e0983baba35f6de9d1b1b37d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478621e035f25f1505b78ca5554bace9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58cea05abd5cc4f3421484a8aaf98f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698e973bfa157340d1516009f9aa312249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6527a4d14d7e56dd442cf6a58d7d65250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855c24897b3d77c43fcf85e6c873417251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7ea399734073a747d78ff4c53b5cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adaff958a8151ece78f09086f99563253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238c1c2a9b635d68d64027d74116e96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d6509d20b7041e38f935da537a8e3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79427b154ff1e766915a8838f92141b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f254653ac440eedbbbe8e5d1ce06f06257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a597f3263ec7a45bb245a5981dcba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73932b53cbaee21b2cf30cf1c22c131259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f07bdd04c56c9f99d6cbd6d69e616260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33e1eb63d9b5f17f23dcd397ef4849261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f69818db011b766d542b2cea76eb0e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324b0f326c2e50cab07bd99e1b9fe06263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca209e69112799e378e1908f8f49e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216dd874afde7be61b2ea4908b63cc3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8590d6e6af53c1c065e358a0d800b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e38bde991383bfe6960801bbbc626267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8893a9a0a969b2b927bdfa5865107a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3fe8f07b9488bf5b732ea7fb94b4e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697abb72a45b1b12e89f3b1c402bfa0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79ffb2049fb210c78a4b4eda7ee713271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16530122a8087fa6d266b50ab8be5af9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e479d5c8d1b6449142e82ff55af542273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d739e67050da15948a2809806950b69274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c8a8ddd9ed52d001e7935f93bff4a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f2282e8cb082c25b05ec6ae3dc133276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f2cab4ae7d8c8d7e913528c9db54d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4fa89c6ee5faa670b4c1447407d33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8f175c3783a57dbd8f6b5b31ec217279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f51c1405946cbc31d64c3d437196e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e703cc453ded69634e6e5d679b1101a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cec238a51bb67d642deb68810a0540282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976906035e0dba3ebf70fe7aeaacdb72283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ecefc6b5880fa5fabcc76ee9477d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ce210dba03bd3592a2f18b85c2c45285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c32f4279a6f1ae609db0375a733174286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8be67b5fde1a3608c4a8a7e54f8856287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107f632083c19cc5527579d8163c02b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f1cc54943de402c2594652a911c74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f034d7f563b1c1158be2053b9d541290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f25571d187eb64c3042cb7efa104e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d94bf66d692b1e3d911f966092879292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73106de09e7ccb504ddbbfdf56a941eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefd0fb5c60d79f6d2e463c679060ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8efaacb4d579cccb4146bb419e0adf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1712374ea2b1028d34bb5fd5c83a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81208601e0528e9d14194e4686b94520297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79910711c430977582d6660fa6e4d39298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d170aa620528eb68a15554ab8106321299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4697de22486625aa2a38a86bef51b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff336de182b7a5d0c90ee083ddce4b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df93a59c716d85f7ab14acd853729dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cca4e14e3e8550b47ad90f9ee43693303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b498510ddfe54e53f03c0328515fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571791fe1062fae6f28424c8ba0fde0c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09f98fff2e152c302ba18d1f5eb371306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b5eea3646008c372de22857a0d4ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2cf01f88775d943c8137b4e5847dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b03df389f83269e159f47bd5244626309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ee17139b74437aab1550b0d32c5f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf6a2080ea9174b25b864b1e813834311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d29922c68ba3e2061242b1e2112481312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9cc7a77749e07a9714e007ccd5eb3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558b60c1335ece98c0ccf4b5971baab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d4b90bafba2b8e08cd45ce5db37b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea3e90d9e045281a5c606fcf903605316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e49138bc1156e553b9d60c13d6c6a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee926e2a9ad6bf7073e20b83db5a87318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52082264d49cb445a8a917738fcbc4e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39938ab71d254873be7af27edefd6fcb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1d6e71bd606b65f3b68147614846e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d025404b17af8aa37138420ce7fd4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd08a29a49e9b5ac7f9240d86f68e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb177fe622250d55cbcea767c0654300324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780dd07917ef5e78d35ed73e6199d4c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee89ee2114a16f76a2b8b8c3d7ce5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4432e6de5729b13cf21b2fb9006a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6665a54acf6fba1f8302944ac2e216f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305d96a12a448b436f7bce6d8267eae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972166f0da4cb7ff2dd85f1018be59a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9aeb02585b28b70df13ce0b8377c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1321860ea093864799e4830a57b9555332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caa5560c6a168fb5eeeda6d73646ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b157811707f4e09ab104fe40b4630334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d802d791a5b150aa3605b94473011d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725db87ac12fea2090b51b9bfc4f99e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03e048970e572d4cb7a64c4dc10a45337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc93bd94408a9b437a994c52cab340f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfa6b8d94f21ba59d05e669304437c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307275b402360fb3888a552dcd2f355340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cffe87f1633bb52a9ccaec0638b1c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168817b909fb6b5594db5b78d6b24619342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13502196455ff6e571ef0569a0c652343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da8fef385292976c39b64390ec9446344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164cb4d3d4e1a0e74a917caf5bc3ede345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433344330ae700f10d60c75e4084c37346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb458a0e31ceee29d1cf8d01c10a56d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959eabc6a4aec9506f37ad95cda51940348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8dfa2e15d14417e306d1aa3dcb1f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62652dd52088b7da5affa185ff59c7a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e1544abe25143b36e2f9bb51690e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1eac958b0e67bdd244a7582fcf863d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fcf41aae23f02ea6f510e213d33ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb907558de7c248549cc9ed8f520cc8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787f84c20fcb3936c1160e948f696b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8f94a9cf4a953b26c75ebaf16d0d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f0c104a0c3294ca217d783f6a72e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92feb7b9b9a95206c5ebd47029fd43aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7c90d1a1b8486b9a0d658c994b6d8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7e61928c66cccb4692defb95b0fe5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489ab6605993a84d958582cb4a9696c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd37213b47610c5650b440c8f8949bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570ac6a4b5cb60f097d868993ab89a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff00f1c0a27112f836882df3c0fc78364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9b3874299b7e3cb423f0010de7e72365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957174d27907901068720be33d1bde5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53331fa769966f67060b4f04d2bcc230367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10f4e78d12adcb2c9e7d80783607f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0b4281b569f4f804ec2ac996316a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b9b0f45b69b98191ace13f8f2d938370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44bbde47fcecad853bdde914c863aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717126f1ab5cbc246ac05f4468978a03372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d3886834d28160e00e5ac4b735493373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c324c39d850599481b6f65f792744374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc21f0d27af711a282c1382af61246375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634712af6f909413a5294e739e9af284376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd435007ca9fcde1db9258bfef1b9cbd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7738de4c28c09d54a35482af01376378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bdac888d2db3957c82f0a420361d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6251de934c1835dce5ec40443eb8d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bafcaead1785cf26d4abe5305d9460381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fa71f399986cbb63fff7f366ae82d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8ad6118e55c0c957b2ad877f5260e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dec8072ba26d5d0266eb7f3291904384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbc6c342ee758bce7a48f6a4754ee3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f910fe803fed63fec9887f32f97a7a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf334d371e00764f410bea801b54283387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de7cd81bc05c388715d9995f545d8d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922630a2ca71895b6396eb3997ace22389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247419b3bee529101559bf3bb34da57b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefabf773fb7619b85c67fb678f10b60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5fa5c293080f9ab043bc856bb631b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3760f581e09961fabad739c80dbdb3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584bf0f5461c1191ab0eb15a3dd352e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d6e63769e9560e0ec59d8b9380b37395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4f81a13601194b4659da5561a88d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4835821c6b27ef5c023ba5e60eb66397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466a076ccf5be7995068cb8aea2deec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338e4f1b0da0accde93b4214752eba2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5de506bd7b68da5bfc50b515c99e8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5011e0156f0ce1fa802375cec2402401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa720589732ed64f18877e6c8f9503402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90ccaa617d00a92c51ad06ead19077403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8accc67a88ce73a343e3773255e5e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed22848b8ecb7fa8fb6b38ff81a76d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3facb62a1d06fc3ad646b53080a1bbf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e4c22febbc7aae37424930105f0b7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a4e48538fcfe17209ad0fd1adffbf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc0d6f663a08ff93dc3957f8b0f1bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54171862fdfdaa5dd72810a2e9e14e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d2c65cec2c6effd746ded3f8c5758411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9946fc9237d901157591184e4399d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e468e533320196ac8007280aaca0ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20654391baee1f8c73f712811c61854414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535362546139f521f2a041c25b02fb50415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3431e691603a42f3e77f4ec037494b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9ac02c23917c41e1bf110a566c4ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee25c51355466a24e7a72539eb6138418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db055b90d3f98dcc69cdbf36cacd2020419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554f741e68ab49b7981658c39e6b937420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676d6ac080484e7a800d13066500520421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5f8c3e44a68b65dd7e97d61109bf6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61a11582a6cd443fe7397b4cdc9221423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfe38ad83ea43d5a8eec4b53dc80c6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04131105725f003eaedcc970ba8a93425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d1a4be7b29fd3c5c2514fe9e6e010426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a5805c32c0143e76b8b402b3fdbae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920275b310772edf0cebffb6c6c54a2f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a752c45c5138f9c7cca6618896b9f45429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3e3b6c3301fd0ae6a6930d11a456c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f711c24c91868bb519678600dd3b17a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1beaf820a8f10ec2bc4ca62aa00fd15432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bdf8f37c196efeea0ed760b27fae8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb40272c0fbcf37c5f76df876a38bdd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357c7cace172c40fc3cd57f305bbba0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23728c591f0e16e9f07de732554f125436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127f6c78e7058f76c107c1a57539b7d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e85805fea5fc6bf0d999a27b8a1f27438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1393962e8f4ea00083c97276d6e6e24439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0175e6705d871439c500c1a2761de6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e354c269f0c2b0b7fb2faa53903945441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab2b0a352fb96dd40e4fead2814262442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60e2beeb3172ea45ddcf5bd12b0ead443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827326623a8219a3c3fd928828cca50e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0594c1aacfeb0aeb80b772e12b62e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0120d94c6882c5cbc07cd07b45cfb1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62723b5570eb5f1887a76929eb3aeb27447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4692120fcd94038c8b2033b609ac8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fed83f10ff32632d9264436201e67e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda6b7ac3efe7d4b3506cc7815cd7ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34c7251c2a10f87f6ddc796c9a9052451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b595fe33d078c41fd3f0100e4c2d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65901fe1c65d115f67d16113f382cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc984be4c8f29d717feaeebc21b514454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f585192c36c277996d4e7ea9964aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7e1eee1f1c3a206f479cbc4d1c7cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe6c4cc83f30308fed909819483a32457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52963a68606445da08bac02df33195f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a0c322862b285abc6dee87097f063459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88746b144fad4ba3268e9fb0f8a9e553460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572505615c40d172fc1c17d2cca1c32461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fb252de93b7e616761d3954ef2075462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e649a4b18af0536989dba8f1fa83f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9f2bbd430855895d2faabbbe9f42e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f6dd5aa8213c7c337ef96305745f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30061e152adb0489f976bc177ff1310e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786361f3675ee4827ccf5353a42949b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61045550070a9ea5a1a661894f16d99468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3afd49f6d1dc30e5e454960c2e2140469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b177136d6d84f93c04785799bb8eda9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09deb6426888737d17fed8336933ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50a1f2bf8f57dd7f92a42edfa08015472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e54db53bfc670cceab1589c864ea67473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1267fa4dc8a3be0893c54c49353a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d98e3f6e9d26326350d3137370746475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc452f7de367d296bb3dfbfcb3a484e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57118e736164cad7dda74c972ad29531477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a2051cf5cff55f49b200a76e11ccb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a616a3107e2a94b1f002b76214841479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729ad2657054773d7d2479899abcff2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0907a35e71d79630ca8c782fedb832481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a779322e640c3c022b1271700d5f3e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244f8e74338f0d3bafaf159f4139915483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc66ebd84d0a4a5048ce0729656af6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10e1b6d6c57a2b2f52dcbd2093ea90485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13829e45312ee9432d7534c793a49348486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e126433e999d9b098dbc9bfbb311f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ccb9f3d0878b215a33616ccb46641488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd39aeaccbc2e9b50a852dfc1a847b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4978d1243e22ef9628eb5fe3171d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e50d28a5bbe61550b9900ac38b9f68491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e38e659a6ffd54f8c70b80624016fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ab3490c1abe67b8a34355f9f08943493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36bb0ca4aed3a8e19d5e83718622a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc4a7644bc3ce48a3a7e264e97f745495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95536f9a47d55284db1f86e5e70d41d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92949ad2b92a8879921616b204e92024497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680790022e4d669c43402b6ed09593e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969cf3bd4c4b169713087e0d947c383499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5355cb87876f855f9fc9cfc92eb18e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129eef13e748c9b204b8e06f04fdf19f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e59bffb6039e87015c4f69ea361a05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf50f9332bd8a26aaefb391bb779bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75840ebaddd50b085aa5e3e4b8478bad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b0d2be35ffd59b76bdf07784f6f12505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71faab33ef93baedeafdb94df8e6aabd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68665ee55bf0e49d9ebe214ed8589102507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450dee381241370cfbd30ee79ab250b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d2985eaa5be647704195c3d5a2339509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819aee76776f79d5405a047f58ddbc8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dd2a3331177253759a5a57f1d4a7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d5c2a6a2a48040706c2495aa42635512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac1caa7fa390605ba004c8301c64b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d7d70df51c30523d003ec7c13f5e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c894093e9c4c10946419e52132f1cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cd7a5eba65dae50422d685ff7d63e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321807f538bf4f018cffdf37df3a9843517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14a59b2da909da72fa7fed041c5d2c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098c6591f7e98181c522fae912e3566519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9ac697e44b77f5fb8e1b51ea64a2c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa22cdfa66a314e74ca1c272ce3a97521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e53f4122d0fdb77d93a9e0cc0889b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a3fa69dac3da2f59df635a291cfed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e0a0cae6ecab14f906a57ffd34d77524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ff4d1135c09e3037d10a66617ab63525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354747f1d2deb48ed35feea136c422e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bb1283ff87523ff72518200f5086d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f800ef1f68a3ca82f0ee425ad1d8b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dae89ae20d0ae3e3c2bc03bfcf0f15529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4223d10edc2c43984bab0c1a75291530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f7c85bbddcd1f96611642b3768089531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d86e90aab856c1fce0cab3708c59d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bf91d22c896983470b282e204e574533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea8fd7ad58dc4e992d9bd19b64760b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232591461c08c59f18bcf8d938171ab2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f47b2fdf389c0a9d972b4354e4110536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127b595d738fd2308f24bb4da34f062537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6744408981e10a462a1b8b22788fc9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41601a74807cfc9f9c704b0d6e9f678e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2af301aaa328a95f50f7cff1fc924540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d23bc0446bd4ff1f8f44a1fc595f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a036eb173c9be532afbc4bedda3368542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0188f75e21ef91b477b40fd4f9072543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9199e826b60fa9f1faa029b47604599544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004511b72d5e71caa85a804a0b74081545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1e20be0b6f2a16d5c13693dc9ff7c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d839e9923b3bfd812a40611399d8f8e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de8ad9f7e5fd775960744ba71578ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60236ea9ce4e997eef6af216f1726b38549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8df0e340af65bdef6ef9b23c897fa1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593747ca3a00e97602e4afae05c215e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb1865de23c0fb67d983ae4b6a567e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd34d45e83a7bb51bad667424bb76a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dc9a203a6214512267be9df902aca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da903cebd8aff8b9a6750e495e9cb5ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2340705e7492554fc5aac825b37ce4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebaa3c68a1f10162cf36a66f2290e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c135701474781c172e1b7dca5ca0b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd905bac9b1f7dad91d648bfb2fa60559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a509fa4ba5df4b126a8b6e2dcecf7f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f9386cde2d55f35fea9a6ff28cbfc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718f5c277bbdddecebfecb2eae7c578562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb6efe56b480787973c1210d935bff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ea212d02dc6cb6a43fb562774ba19564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd4d17f09db208bbcc5f7aa32c4a18565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d88ce9b11b6d96d4550bbd7b020c9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51199d1cce914151d2de511287f021ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d016409bedaa3a8e9f2d628a8af441568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06b0e2ec843e47619d6a65699554f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6b3827a6f35e4d77a10df0889f777570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5695f839feaab4150351eacc6c8754571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88c745cf511fb68f56ddcf56411035572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6feebf53294ce22fd6817878eaabf5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9509ddb047b195f426de7424e2a11c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb161586d0251161572ea2fdc40f78575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34932c1fb5e4f9b0b158a427ff69f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de5ce0ee1dec93d5a68deb6feb45ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eceab2d67b646561e2200fefb512ae8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513bc54b5ce9a2a1903ad454c7839ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79ba5d1ec9f8f1537c7cf5a195a2ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83053e9979fdc9cc7d8b3b206a9b0a9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b7c9033988b9601807ae644f91da5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8eaec1e9ba79cf10f8bb2d654025f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec96a1556eef9a459963681c2a9b4a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cfa1d1411448f526a7aa02aa03af5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ccd5cc73c893b7168d3a83d113f6c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b92c51157fdfd1a04d6794a561ccfc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0844675a1792986f02b7979b8e38173588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5145508882affb2695b3ac0da7a81d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee05f0f4cb097b7308b1b366312361c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9822810778bad154d87d310f572c600591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e05e19aaaa94de059755d192375469592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7132b2868c79a94dfd5e2c11aed908593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f026b55dc8e2dd61220177711c19e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf63dac9ca2cb9c31ef5423fc8f389f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1665d38085c86bf8994a0cd5dd1f38e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7da74d83bd906a3a3fb1597354d3b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce11b9808027ee80d918c4ee1a7300598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecf97cb8cc3abe164b3dfbec9870fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd285b388a2bd60c8d0e06f6515c543600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98d25ca63ee15c74e8638f53daeb64601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9c608d90cab8dd202d2d6ec8ec198602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672fb0425f52eb3e2267bb0f71ef54f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfcdf96814f6dac7efaa6a4e4d2a63604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3bdeac1cccbc93ba6fc669531ed43605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47da835827aef6b54869fb819254ad4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debebffe53c5e5e0e26726a3b470064607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdd384f5a1aadcd02d53d45f02b3fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab04e0da561e2b755e85cd037564ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac611ad6205423cb678831e91fb13ce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83595813cde96d893bbebaf26d358595611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9bbe417926950ce6feb3b4011b399612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeea4a16d5c09c97ae4786e7de7edae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3a0331d15c1ac6f27fd437038d3ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbee4eab21fc5cd50a30faf10bcdc77615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb883dddb9330d9ea23ec73ec719bd5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9233fad4d1a20782baae9d8fd2622a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8c4d6a937c7215bd702af985faacf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768475835ea05d54c52e5391dfc0e20b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b87a8ceba1bb3bbde312df0ffb315b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec38b596580b19967ec15da627b3f77621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f781cfdeb632e46788b63d35fa4517622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759ea15379973821901bbf100146b38623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba319844f965c6e2f6023a682fce11b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e1d042fb6d8fa97be71fb28b87f00625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd279123f1482acf7ee8327390ae80f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039107685a28cec2b661fadc3962b51e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5300f6e51b9baf2c98e87e2d6cde2a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3c113e90d3de8db99627666b675d7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edf71ed38dbe58db55147b7df49615630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c150e3f0589407db5d354b16e2b4a67631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fd944043f402fcd88c65a956ac8f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071c8ba927aca92ede875417f9734f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023902481b994ae3c18867016affcc2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd637038392e027ca12135fd532f3aa1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86340964cd4fcc9d1fe1b20dcebe8472636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9281d5a7832453fadff3f36cb4c7d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116782f754fb0c2347ffc398490ee8a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a79e5a7f7f10a10d0e574a23a8b0c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe826088780e2fd9aa0673abb77ccb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ade9d1966959eaf61d4d6c5d2f7c4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58741b513a51dadfb79af93bea0b75d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e692f64dfbc10639a9b42aac047e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71850a9859d80c3499a79ce825ceb72644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f408e93fe083241756cc0eda6df90cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2f07cb40ce94a041d7559508a5771646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af283a1258108333e430299a7eae829647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92817689567fd24cf3235bf28c3ab19c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8671c8f5585d11f457511bcc79a17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850fa92024f257c00e99ac7a88baa90650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ee0e2370128be3f263018f9e4f370651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47061bcf474e8f9d9bd60a83e2b5158d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90879a92f52cf68d1fac9dfcd9becf86653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff4b168eefa8e926b041a710e318f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27568fb6efcdb819210d777483d6305f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4b9ed23483aefa49dadee834b617d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2eb725e8f8f5d44e976dd396e9643657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f176c53b14e2927d3d5df7427cba9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af6db259efc233ba8e7fc9234f66f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf61139b6a8a2598babfd542504f73660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fdb2df133d0c9e188b48b679b1a65661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213a2896b35305765c135c4f1c2bdcd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd916cbcff5e41e930bf105ece04c6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd81cde4810364a29a607f54574ae2a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72a7c96a9d2b971e5e1f479c8e9d51665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefca12e742d39ccdb49fdc3f9e244c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864283b74b3b982822775017e4b14a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941b947103dc97f0c088554c94a70c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8805d95965feaca677b177bf29ba76669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cec9a8ebcff4ac68b917d188cf4ef7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeda1eb35e81366fb62fd8ed791e9a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047de48437555ef005352d9a5dccba6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a0ed1569849f549bc5fdfb7f701ff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6ff5aff43bb3dac438595266ac67c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b76e94b188df9e502955df215a0c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daac311bc0915aec6ad091124f568f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5d31729d27758fba2a9e5aecef123677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6ae57262b6df923a4bceefe956990678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f95114dc3acd7034387a60fad2876679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433548023b6a1e5e55dde65c80f1a1a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974685fc0b2a3fe8bbee246aa6a0b7d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80aac7b939b034b29f845344838457c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf61562112fb880c0b96f4a29f78ee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443897ef3d1680c363e4ad4207a9f65684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748d61f17d74d4b1c80f245dcdb0d6e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843e605e91c48d7d2a7a4aff630482b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a5c8c77ffb452ac339ad612bd5fe0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900b288e909465a65edaa77fd3a0755688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97881e6ad10f7be16fb91afc1d38aebd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f39b2183989661dadd361ca0fde646690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85891d0d9723aca7e6c10a4dff4e16691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd9fa6cc34ee9bea59a6bce3addea5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3ec98509903c74c734dd02c2fb5be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1145e70f31abb99a9f419bfa220c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995f8ebb537fcb0adfa6ad4c46713d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb48fc00c423cfd384387a8feaf42ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66621350fdd66e0d23758257c914f527697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb0a7598141256a100c1de92b3265f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce384faeacc7ea69090244e21000a6de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0f175803c56eedbf83d2409c46ed2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f01ee268640e756344b5a96529258e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b0b9bdfcb710a2d04b4d38e6b4030702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47f1062c5356069fb7449f15ffea32703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec523a919758cd306080ed8282e9cc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9db77565fff7ca22665f9e7c1c08a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4947ac30983083602eb23ba7a57dec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247358ab8b01669a1b7efa5421379c5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459012c111fe073413a966d9d664f01708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43a131418ee60671715235665b0f72709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44198c25caf541b16cf77328eed80ee6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dca212ee72c062d70fb98ec7fe5ae8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078274b712cd477c9d8877eebb2e29e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391403ab2dc4405a5aec8e26c818b9e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79090586edba0c042a03b37bf0c31721714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a86d20864f8b2ed7c7f8941363c07d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59d6ff018c037a758502c5501bd738716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adc87346e9ca6aad59da957cc3c341717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708fdb4b674df1cfe1885be22bc6a7e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebd3980f2811e403a21fc4d1e589ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505b21fc0f9ae03451d5d4c4ce7ac71720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa382ad5e62c1f5eb75d1278d748ff8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a02f141f1d1840a59fa2205d14e2b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170487c66a0f2918cf8c4b567cb991d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708af4ee97ae328954358fc156c51ce9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0addd9e09269a4e63b4cef58f8856e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4a1ef60e6c5989f1947da037cdc45726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11056908aac81244c4bbf1b2b2632f28727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd5f46b8a0b82d3241518c6f85bacc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be047e142d4d440216d454098ef4a454729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c6e0568dfe0183df0af6500e24918730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85a236c6d2e4f2515f23305d4ad54d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb9fe3dee8a165a2dc84312e235c3b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a9dbf86ce0431fc3411d1a7e5ccce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136dbcd1fc7c88f1980bfeda7ea1407734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f6680533ea2fab21301000e0a9def735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618a00342e17f2d76e7d5b1cd438e28736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86632eaa2b003b52c8e805bf342165737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822ac70d620273318b5fc79b60e31ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556c84856c5691af67dec1f26b547dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002601d226df25514150ee5dc541a7c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64666d3d4ba2cd4fcc7859ddf80f27741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd624fc9307d780b89bf5f62e5ca37c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b67e0d5ba05830f7f9aa2cb4f1521b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a66e5ccdb865e2599ee9caf5babad6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a89f3c60d74dc7b8585e3224210ce745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa559c05b4db7cf1d29d74014c20b2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0410ecb413325ea63e59be3dbb7b7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7138ceeb30e41549c15493a9633961c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550384ed798924777bbdf67402c76e3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3d3edb56ed0050e9a6797ad736ced750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfa5479d57f5effab6d0326b8f08bf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0503b3db73e22cd90f7cf697fa6614752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846dc7355d75b0f0d3a2cd62d5de79c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cd71ca98507224bbda3a4b6b00e03754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe70b1a79ad8e9f5c4f2cc81830540755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f85bb32d47ecf320cd7abad32785f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6cea4344878bded682384e7336556757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16607a32af404788bd3756ddbe034390758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19935af3720be1c0ca83edf2f9884a1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>