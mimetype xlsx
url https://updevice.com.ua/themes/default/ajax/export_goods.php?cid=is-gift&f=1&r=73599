--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251bb704bd249d1654503aaca5d9b4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414c9b1878f5e8891c5ff1b697bd0f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b8701bf96546d9c65877c4cedac393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bfbf4ad9b1f69d2bccdd7f018e22a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303617be3dc1658e25ef45465f9fce575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b9762d1f1e4db22f1c2bf885208246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b30ed8a10875d54b61ca73d3e1bc57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd35fac03725ebe708bd8f4f0acc46d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3efc93c4323752a17c7434c10f5539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a80ea94cd5d89b21d5281c2165d3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73032e8b2aafd787b386f43652ece3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ccb74dea9791299ea2d760e198c9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54d68f2da6b8369d18e7d7397f023413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1aacc6df3db129be6d90e779f69fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6486c4caadfac60e1f1c06d2d415fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a20bc172b1583dcdeaf6bd9e35a2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591d21c101d85bdc45917498e65a27017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d50010fd19e6bdbfa969704ce42a1118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1415d3a3a73a3fbfd6a002e55390edd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f64ed5337cddaede4bade713777d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0f405941d9394d4c9571357d421f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9888cf80863d7e4f4620056db6de3f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541e02f2ae8730b71699a7ae3a2d2b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c178463ab2c402f630ccdaf9f7b8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6413e8cd40c67a500ecbafc2ddecc325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84dab9cf7085a81c2d4b728dfee66e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09762f4eabf7d7aa50068cf7d46c4f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bebc1583f12ebfd94d74c23f6d72f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a97c2d0716f6eb4a6705e7f5a40aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d12efdcf54a71adc82c456eae5a6230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c8f1ef485b08e315e0aed37b36f2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47e2e58ffb34094f758a0c540ede6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a91c01c6b92ca14d7a616e0fb732b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d890d44a790a4f7f30827aae0811234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3afd86ce0a525ae10dbf44e67ec8535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc62c60c2953a230583bc04356144c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af68ba1e2f75b622052b0b41e0b51b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1a007aa59e87fac65baf3d322642838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d80affc66f895f41b2211af6eec0139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b812dccd6b4b91cf2c8ad3f0e7d9bc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd2515519769ae77df6aef6292278941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7ce6886d04519c0c20f2e87d60cee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c29fd08891992489d3c2dbe634f6a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6241a3f0e2b77cc26006317962da12e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb192ad06e4bf86e9bba2de3c0fd41b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b5f87c6f24c02fcbcae8340a2277746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acc268d8b6f6ebb34838d890c18a2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459ecab4b9138b057a46f8fd9039ded48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90982f0306b93551ee3ddd2ff190ae9949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddc26485b0e4173e450c057a52830850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b89a440d463d27b38fa37495ce419b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531c608a01574bb3ff9180e470fd7a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9229f3c7a2d990b1f16e3ed7b77c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78673b943d432e2606f8495eee88cc6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17edc046be21a1168f377a0f9b7d2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8894afc0075fbdba824da6123235fc856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e4a5283f0351a6a6f536fec4c845357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f915e8ff32eeee9d685279c212e1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe2f18622c650ae87084980ee410fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92228fb1a0f1df1b7f63f3a8f94d0f2660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7a236763f73649240912010784eb261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c56fc8ff7251693af774b1e856a1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e467c2ae34b733dbbb0642e4533128363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495426ec58dbee7bc48d828168284a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058995fd68777979df30afbb6154195c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bd28f6c28d920e7b32e20e2971f7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bae3bd793fb794796d20adf4e54c9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a304a3bdb7225aa8fa147f152e437a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3a886b40f3817b525399dd329cbbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dfdddf0f0daeddf102e6b955d552570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681bf781047efe6609e102b4d1fd98d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f468a5ec2c35590b9bb86ef3a213372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed7baa935c6b48e2c4569a2b33512373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa2372c098768e6ebc10e87102ad3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087bef782100b6b67686bf14b9a53e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e719206c7040f6f1575c65e2584aa9776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523a327ed79155039117a688b65597c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19143d94433a6a425393cdc9744b471378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc891b1283cb3c02211d4393138b4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e509042628ec95305ffd82d2773a4bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb43abef8eede3c225eeb819206a9ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24683fbac42dfa400236952193ad957f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbe049d7a0234d60c06076ad3f088283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fc5c72cc9e13219db9637fbc2a1ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f66ea7e42f216c86540c881d80c2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133522571cdeb080349ad89e8c09fbb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b0ac27622b63171b98621cbc485f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382f06f689a1b5b9032005bd97d81bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5dbd9b787fa7aeb73a1c51ac0844f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f9f4d336017ce56420ab7ee79bdae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fedcf7003aff1053d44996a210cd991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a60d834b028bda08ac4fa2abad3a0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c87f389886b388a45695db4d18e75593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4306b7b7c1eb5cf3a2d12255e8585df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320bd97a87e3eb43badcf6b720f7c2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc7064ff9f1450bc974949f3767adc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856578acfe1651156f2fe6f8f9a83c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133940394de21ee376f27b32bb6605398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744344e57ab41b4b51216e0966f144ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a643c9e5cf2f1e93c22a7d64d26a31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55accbc4c9bf67fd28a256212112b878101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7b12bcc2e1ad411d94e1cb251b7b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1a264c90c1a2a98f94a83232be741103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e71e000b501eeab3a4f55b60c8aac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b5c69f789678248edcab8f4432c99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2008f3b5bf385609dc520679b51c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486db08d17094f8ca0f08b1de418293107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae93c2e52b1f80c606cde84c5706e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fcbe95f4c6d1bbc6c066687f725de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ca0a0ec0f582a0d4e798a123b80ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03101a4fe34d38b7f1bdd04fff19c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020e161ea3fcfe676e8c674b160a933112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2480246f2eb0552553abe9fe06c056113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4f91af08ee96bb3b2ca4944dc1ede114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e2b5c88cf399d5e9b0f500cb72d16115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3f49425027b7f0c5cd0fbc9876e5a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6311ecba1666e0fd60507a3be7c29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafbd5a0598217e2886493af3dfc163118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e88eb58d6953a789c97718ed36a11119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c573d3c63b6efa67d9e8dfd7624918120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447275a22c7ae977f089d1f005b5ffec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6770de56704b9b267d69ecf06af3371122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adb305d8330ec16ff0457263303d33123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9647baeeaab0287d98c5bb0217e83124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c5e4fa57a12ba09737e311f8e08a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6340805861160134ffd41cf3ed17ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1215fdec65d14ef11f8a9b992161bb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a189c7247140d2e4317121be6858cca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a3902aeb974df9ff5922e61bc8ef6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16737aa8bacb0dec43449b14ae4c37130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee3a7963743d56a4a1be4ed8f522a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc92e12454434282931581fe70bbe2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761df1cebee62825a3ced3583e32c7df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed35b07c40efe4b360e4789c429f578134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd18289214888149b31dd3a7c70229135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4a7592343027167b31c03db6acc88136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e159222e8bb91d17f5078c03997f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d02807e5c920f3ba651258607777a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219f118467ef7053e077a81bcd1c559139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e62f4286f9bcf6b12295c9e97ace69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e463131d505a56adf16fcafa196bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08191abdd073181eae37a099d52e0f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7951bc2e09d65ef41f7fd50fdf46b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20f6bb15eb6b31730401f2ff320f99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daf2073f08eed1d88fa47c02bdd69d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d13d5cd787b4dd607bfff548ce1dcf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469eccd39b37fbd2ace83c6fe259d1a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e947180ee4eba12abc83f951a4d143148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7632458c006091d9575fda4b55cd3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff9ddd5bd9b39cd32f5cf10e4e15af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d40af1dd4f75563b2a4c03d8868ffb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f603a3222347cef04fc2bd74d860e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332099a797e3fa02e9af78510fa5f69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc779f530160585472ad673ab3e590154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626aa358dde633280de1cf4cd9001a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad240567404db54ce93d325e11b8a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d22a952746fd4cbd98aaba3476028157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b08f1cad1fc9ae4a3dcfde64ee424b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8085c6b4119f7b4b3bfe84755dc8a27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99934e3a805201531ba3c888bd3f4465160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e29816d5d24a22b6c65c38f550bbf3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8dc51bd235842d5ed299cf16d4f72162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508ac5139358f3fa6d2b2f4ee8a4f92163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47fa1c47705c02fe4d707eedc90bda164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8edf7b6b47a65abdbb888ad5e1963a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de102953be012f8b461c13b769cb16a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a37525af51144da4a455785fac2e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc18bdc64a305f57e2c1d33fa0b4ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875ad300676e12364d68e5f0ee27ee4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb8f700c34c30949a7371133abe0a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2b42b379c864ce9d3108171aee689171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d159af1b51bbb84e73c89a18e21f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d44d9e78ed19213e0947aa9b165118173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60189c8a6c810788000e3fb2021a45a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20cd833d4b92f0d042bddffd5e44d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532ac69a0b2bddec5fc413950e5692a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca536abfb4982717e89e647585de262177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf9abdbfc86c005ccc6f59f116972b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c860c35e8a2c3b344bcc32beaabcc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd50618042cc617c0b5abebf38bc08180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cae734b60dd5b5538ba5514e4b95b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35ef1b57243dae2d4a67093b57c538182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4aa2969af6c00a6cd367456db8a50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94997868ba9310adeae78888c56e80f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6de40b7aac1b002a510ab0b9281ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28053181c96ce300f9973952e77d69c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e08adbe7c10122bc7bdc31d1f27911187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115ac27ba7b0539001fb9f0d9b40377188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac623bdc407dd8b37080dd646b9a871189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd5ae7dc15b36cfcc8f2837d6c8277190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dfc49017a3a9571129af037613b80191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb1c51d0c508689f11e5b8240a0668192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71a87add724e9463ef11608e2eef07193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0e2f3a9937ebe5c4dc3d19532dccf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77173bac7a33911d03b8ef437fef160f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1049a1f0cf61c674c94659c1230d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7697d30f2e09e3eb1300975d3a6e661197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caa815500727918ebd45fef9e98511198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ff2a0e7acebedb066b30666ca62c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20473efee7198a6b0e25c98f7b32e5da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb7d0c57af91e75df3738aead54b81201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab5d8c759d61316cca39632438ea7d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b2c8ff8f525fa49abc9e1de04df96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368ad559032bb927901290d3d9165dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fad1ef695b9f6121936465ab827ae9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf63f3f5464596014edeecb9a4a212206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136377bdce4f9cdde8db4be3aec8ce1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bf898a1de40f88a2191500540416e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeca08ebcd40a7530b30ecafffe18b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd60ff281723610ede8f56154640d29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cef4a53b82643e3a0237df22acee79211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4d4abe005b7e623fc0719d2b3e7ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4b14c4b911c0fc7ecd0fe5ee41cb1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256002991026f9a12ede09441530be4a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc85c682340195a025dcc963f9e9e8b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41608ebd25be2a506fa2e3cd117ca285216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714f3df0771d0186bdacc7f19d28763217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9d4545463b4733b0bf58fe0dc2f91218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103f752901a92aee50d475a6e5f6aea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59836419ce79669d569c612f12e494f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d8f61da4ee9fe210b9e75a294e6f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cdb4c6ba199eef8fbd94e5959151a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e9f2e8ff588cf31839a19a315f485223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081699ebd930ad87e70437e06f0ce4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fe7a184b53af0a05a52830028a363225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7fd6ca1cec5db54d2de9e0524c30c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a9eb49374de4c29b64e09e9084893227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2615fdda8af35ac9d326b1dea9ac9f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593f8fef8a30b886e34b6ef74ad3c09229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94900cbdb3b844cb63c406f1523cdd45230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089bfacfcd804067f9e0643cfdb37bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1aa831708a1c19be6036969e3c1a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e57ee5c3ff3c3df70809891cf1a31b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6627a872c266641f15ddd317c28ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de16d7d79ef72fe0484637e3b7cda2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeef6f931a369e34b69cee742baf5b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a349301b03c1223b6a850b51d3b4d5e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bebefbe97d791abc5ac99d09ec771e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c636961959a1e3757842211bebb398239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04cdc064e61873197c1d270b4ba17d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d260febbfd7ff1d0f1d658ed19083e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbef311e3b687ba93fea4e445ca1a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491a522ddb321bc7b82466a65d276b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a81f7961b4e628904e11afb9148c08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f271ebff8e8f0faa24c78c6f2f4c6e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06cae6f291059aaa38b32f8c596961246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7c7f859999fa1013b8901687a0787247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aadd2788a9255a342153ea9d56e560248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd45afb645efd16577e99af76392263249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d3a912baaf05e5352502d71f30d9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d455aee0558fd9b2c636778b35c405b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86f594644426f46efeef473024e25b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0782280dd0b044385d446541bd3a25253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ed430159c6016a80c029d616f400e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a0b191cba257d386c8adce53bb7a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf5b9464130cd2b10c2e2268d1b7b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1e4a20ae5c23fa628d836f6d3c079257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fbb6140dfd634617b1fa6a97d9f25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34953af7bf997ef55ea6c99d3c06aae1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c901937a5219f77a948f625bdcec90260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f4abb5b634b7eefab78f3acb3518b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad1f7f7570294213ac83d5b8dd3286262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f7ef7afe7ae31c654944bf0102564263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5558495d1aae2095b2db97ffcd4067264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91feee222c928fd3221bca5e0a23a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d79520e433486cd34bf0c8f364453266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca1660f5b71da0267c6167d451e2c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5b228e9a8a3d438402a749867c8e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331c2f70eb2f69f6bf1ef0afbdced08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68981d5b5e24202d8d0b99d3c4cb647a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2429cf74f657508a5f7016a98e6d1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354856bc75303be36b595c9ce64b2e10272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a730a2ae5bd61929c1126ae4f4fec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4980cd1d340ed3cab2014d77498445274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bca3d7aed0c60ca8629fd033936d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24ca4ccdf131b7d33bbe243a54770f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2300bcd9b703f7d21e5826493a5e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2900badc9cb3aa3493f6e1a151c10278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef422d3af8b0f3c1a15eead517c621e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dccef8d74aeeeb5a4b60d8815d9a5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b40512f606e4ad80ff8d9f36346006281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce77620c2f3924538bb12edea1e109282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122351bf79a1ff3929650477a18cc95283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506697000111029ac86e062fe266c7f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419287fa941ef72e0bd726b60f95f8d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8fdd5a26ac5844b7830edcce9c94c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6c64a5c0033209b4693a78813e68d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8aef70f3da1ee62e39ca3dc3d4a32288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ed922d98635b87213179b11c7f69f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772b73d8c83976f544f8327cfe715d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57baa12290496e69b14898134dc3e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2b2fb4dc4982d8d4a3340a6dbe387292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc5bf3df7bb46f6b142c7d52ebddba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063eb24896d7dfa5430e9b5551b16568294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56206a34a43195f58e3e3f7f288665c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca2a49463fba4aacda2f7d20c84f51296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15622cb2a9025b098a0f09a1e8e5b12297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6bacc8f1966f84215e97be45853b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983f2bd71b4c9a3c65b5661bb9df3be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b51993975c6ccaa96bef95dd052b2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3605e0901d5f900f813fc5e28cbd118301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6999f434ecfa77c12e8d702a60769302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610bf72913b3f3d5be66fc1ed3e2e95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c5af194e4b010ff6435e3ead6778d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f83d5f129324f30b93caca5fe9ee24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d806ba8a2cefe3e2e36d69788fb040306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff425e2812fddd14d2f8e907a8b5b1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4fc9c6cea633cb3a8cd904ffa728f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb998beaf1a9f34618ae1a5c718ccfd4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60601b3a96ef65da79ac97eb94d52e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f792956b5ec6ad639c53b97721434f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9542332ac41067bddf3071ee6eeedb8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5ae1eb7bde6f98742efa1f73b9870313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a07d3a57a6503ef20215319dad0210314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f040510e2c3959a68d1d4773dad64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f453043195f903ce76279e5b70524316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187579d849b9fd6654524f06952b277317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493a23b30f3595d8fddbfa3f0ddf9e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cf604787a12ed76507f529fbbaf1f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa7cf02ff8fc5e087f9fb6aa9d0c28320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6fe57fbf4088bf7f979e26323694e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03bc5c261262f5f115ca8fd55d9921322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadab6dff153bb58831e0e659d22620323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9470b15c5258244595e5e716d5cb1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544eb407f076e31ad66f50d88b67349325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65528dae78f9149e838a0b909e43815326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601ee178d2b54a7f0c7a83dc63ca41d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9c89552f76aa89dc61fa9f06e300b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beca37d1ec195c49020a3f7bcaa04cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794f7639bc25501266401ba6d28bea1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a2233eab7ba08177673b862777c92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4d53af3fda172dd2484d80208cf87332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ff18a0b14b46b463723147c4eda50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fb0dcb59ec5030f8cd66f4c14cbe6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc01813a91d0cfe3fd1530e19bb869335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32766ffec65e0ececee901f8b922bb85336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92710c733c284b9b692edf1d48edfe0d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d802f1960f1d9b1452c36ec4ca0758338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f225751819fb4aca59c46aa0e60804339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6d605c03cd900b858ed089f9c1a02340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22680491f3b58be68ec94c351842f320341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09777e76c15f87aeb97dd7f2d154d953342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad19a4f74188ccb4fcf1aa973e5cca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7ae7e8df0928c8a38758e2156ea36344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0676e611e50ef67da2b7cf0d500d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391366746c957cf8040c0d771d3826d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df309174b051f47aecde776e498486f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bc6fccf0b2fdf26b7a7d7cd52900c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9a184208eabbdcfd6772849db3302349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d50827098fc5bb891045e109d8917350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93555f696bbbb30bb7285397a3decc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddc23ff780e9e50d43d059be75c527352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2598ea40c0be572219400d64e1fb7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd55c15d2857c32d917959475a7f20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fce69b487910b98fa741b6459a1e81355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24672f8fcc1debe1689582b94bafa6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60212e56e69de5ac3c6312470f2af80357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc7430d34a114f3f90187ca489e5a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549534be30e39428c2ec8cc4d12b5ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d186d147690b0d5e6c23890036d0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21905d94fdf83c8711c17c801155b610361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd86f645db9b412ff22181c4eb7952362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c7f3c20db4ac66d337219fa8c387e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb98314a887ec4e86eb979b01efa412364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b63f5bae6ee2c035e8dc99209f9b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d772c6d1162a23fc3bbc4606a091ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90693ec49772048ce969ac4e220d41eb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce7e40a7fe03f05fc06a4d9339f2de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655c6a793859de66cc36593645854ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb468880452e7abb46949b5b9bc3926f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04880963b7d63ec20bff11b2ce671fbb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6f2809e1c723620433607265480e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea5d02659d585593637dbaa91e8df6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978722998fc9e15f87ff24a24b7118d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca77770c3b1ce3b077a39d7b973240375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3caf3559345b6769c0be04a0f3d5af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140eb9a86222e480973e59a557ef097377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d55f675c923ba13af84bef47c835a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530239572447b490063276a930389d9d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b190a2608cf30509e5433a99bf839380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b477a30d78c83378721e20d6c416264381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453607f2b7dd754093bce37804990bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870cd7c336272d7fe04dadc057689cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b97f6a23fffad7b184af76fccd523384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327e521b71cf45d5243f4fe1fecaee6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b71b0ffe89d0f17451142dd32c10d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2c77bc4f348a136816e6f1d3b0834387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f289a2ea347184d652c3d90c965415a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddccd8818cbf8b38365fbccca0b2f5e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e3a45b37676f7c3d4e8df8a2d2154390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d59582b0ca609a07edb32f0db1bd65391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d45f7f9d696cc352e147fa23d283c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bc329b51617f78486926ab14abb55393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388eff1d5175aaf0e10e78d97f4b244394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e15cd46b3c1de8f66b27e7d280efd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63e5b3515357696252dddc8e391102396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de52d3b547d1787b179aeb362e456e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fc98a284900a6bd14406e329efc08398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d09243fea777839b85840e4aaa1e8d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6e9b5913b4e2f85ac90717e12b395400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2127c06501da59d59043b151c4417ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafce6798632d588afe0be924e4dcd3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53100bd11efbe7157e7f5633bb2439f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f844c8d6f14c6dcf313f194c94052404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85210e5c2bfa8bba46f5746d649ec5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529cbfd3d950a806cd6962e09ed436f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479a5cf948d0232fdf3c1174d3d4380407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316baadc2b1b0ab7e7c1203eeb20b2e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544eea0862b98c8db5f48ae05d11fe71409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc080158dbd64ff0bec4c45d7b5120410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560524d04abe52e259e5a4414605c7fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb442f36fc11d90ece97abd9b63103412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbcc1dd11173d83ac4cf6d63343b73413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3fcbe4124ddc2226be55889ab7473414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddac0d0abbb8db5979d339ee2754f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea697c0707f9474a4b3b1da2a8f69fe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915e0d797472880d2573565272bbe3e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6322d6c9432d760258f157d5b5339418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbf0a7e81e5851e1e5094290aa10d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bddefafafc2ce2982d2329c6feb6bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a885587752cc1085fbbcc36112af8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb3e7ed140c420e761c81afc54a9b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b692670dbf2135128c15c14e0fbdf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b364d5097d129b35c188fa76057f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c6fbe4a23fe78b0335c3e2ca03e79425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af584f2216813e31897cb3ecbc8a89426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f95cc7756bf63c5a6326538c1ff2f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df54e28f1d5415a016095a185c5cfdd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb20d005530e4023ae7fc352ed64fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84e85e8d8fbc8a9b9560ce77b21e03430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca9fbc2b95b508e147f11f08e05064431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c390c61fe4aa61575a5cd0e9393ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581b51ea0c3422c535001a3eced2a90433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685755990083672a678dda533e8901f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379f188b0661f3a47c3bdbfadd409e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e62269606ce90bcc57efc48f48a79436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaf6479cc79964f5cf36ff102244a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8ba115f406a94a91eebd511fe6fc1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0e78d0784a847abea0ff51cd0e357439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae664fcaa023ee919afa9a6558d8665440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420c8911c2dd3930b13fbe1709267c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8fb20100b5a37e8eec1adbc689523442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37654b42bc510831bbabf8a03aaa529e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887e49fc12567e43bcb4d9ed2a4e233444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60ad857af855e32c23b760349c83cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861629f4f009c71aaa62bf1abdb54a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8e1642e125ac922312ad5600fcfce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bf5f1c778c4c42a762413345b9b91448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8089c24aaf76d17c11fa3a7f399cb8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af8ba54df2e14fc8e8acd0e59405de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc992f959c3172eaa2fbb22c9210b8e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e1dee3c3f02e23eb84171c62f84be452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6664a8fa33ff3b098d0ba5aadac39453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c366f966f13415a3fb2dfa6543b7af9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa8bd5919ce625f53ee2d931a7daa8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21894816ad657e16598d9c1b67e740456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802ac24bbfedb0c7c4ca706413e4a6e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d1deeb37874fc29aca1faf5f558b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba151935c9f6fa60c7f0622fb292eb4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340f3560148c28698474800ed466441460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba81497dd421064a249c784d3453790461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d1af64a0273438e593cc8401cb15c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ad377b9f94c284ffed83fc7dcd472463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85cd307d2dd255fd2fd3f4459246b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f03f38a0fae183f1509caa28edda1e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8793c6262a77a8d3e44f50e765fd4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d45e13ea2735bed38b9ba3d973769467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b318246c7d1f4304c255be6c01bc7a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e068fce4a5be3a0ef6065452c1df91469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47b62ccb417ff18992b4564ff169ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b5870da2afe85b5b73148cd10f1cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc5d39693bdd0daa305ef2d35dad9d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab099a25eb165577e5d601c3d16711473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3b2983a42694cf05550da08a07417474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73ca8667f00cca80d159f221d7945e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba09dcef855a2c9eb3688f858ecf7c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53d0aa62a2891e0665bbf355a0ccdb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa86d543b4f628f9485555646ed714b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834ea1d13b6ba1cf818f07d89d1fd15479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324b4954fcb73fd01342e55f5b8f321480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aab1e88a27df21490b0ae40f3b66ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9124709eeea7ced0b1abe2f3365523482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f288999534e6eac674350adc3a3c0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ca1507563962d0f12e6e52ad5f56c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded28d88fb0457157f17e1c8cc66530e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada6abb7eebf358c89d3b7ab8ece0c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b4cf99ab739cbdd133171047f4c5f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033973ee7affcc9b9736a8b04f603d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931df1306a8a37bed4e2c8abcff6b26489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeca3349b2eb3eae2cdedd18cafde15490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b4c5d7831e3efa8fee9e21ce9f750491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb2bb9b37545b76adbe9c7b0343b09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bf2eba9ec4f7c98244829c2ddec80493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cdcf89d25f089a1fab2d2ab1761fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b37e70ff6cc6165aa9c5135d82dda5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3974ad9a790b6afa144dc3d72b6e9cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70f710b56a408889c4247ebdd3d33d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388baf3e318a47f384db45962b687907498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da859e7b997f70a487cc9342a59786a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b8490f3c460342c44bacb391c3219500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d39102e6eee7b2597abd456e2e924b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4693802609731c561a19ddb3c1fe38502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695cdf402b9948164f38dd8ab3b9ae2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fcda6df16b1c59b8bac1680bab418504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c963c3b8f9b9b714d2822f8d91763d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5cba05d741727acf316e33028c095506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c33e76a678c30cc9370237e37626b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a6a4e25ee897cac2c828fee53645b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028c2d325a2db94b6f81439a023577a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cdc8743ddd0dcbd93cb67941726f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2594e1efb99252a85b8dfbf63818aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417edfe695cbb2ce5b65289c0b41b35512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17eb60d9ad0a88402447430684a45eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310bfa31bb3515829613740bf12d07b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a900a1aeb652a4103589bcd082ec22515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4480efe0d8c06dba8fddc7f5d98c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb1daba1a68273ba3f57543b46cf4f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab7df1a8e91536c688b5c9607c4115518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec82a1dcdac06370e29b2e35eb33fd4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf957527b9d2c106eae39f8bebaf0e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca461026625c275c23c5961a4f3a14fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8df9a229af1224f1cad67390220bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e4aace5f6ff164b104be8cdcec4ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ac7e155da16cab4404d2d41aeb412524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2f1213da2e65e6cc27c59fee431e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf214667250e0c5cd6c6fdcdaa1fefd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a36bf142af5041ddaac15c87bc4d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e4ec949b91c00e93e84428c8557bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c338835790587dbeae11a08d503887b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bd89b59bf548e2a329f72fa059216530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7620a4f097cc7dae66df7ec0f0e8763531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bd97039678a9ae9070e35616d6e11532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e30adebd2c3ba49f3a4d94568d8192533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c03836205115deb696df2797f54bc4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e0dbcdf0d62d055a11f153d9e44e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d76fe94b2b8b89f07b4485c64f51c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc70061d625a48a8da4042a1baa0236537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98c24b0b0421817c6d4d8059ba8908538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503a89b25bd9def8064f67a10bb685e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc63e0f78546abed1f292306feecddf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d89ec1a760935aa272d8c3581cfea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f5c06e2022b2f79cc8fb32f0882dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387d5620cc7b7f6eb795e01e732e1ed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301a9a2fdd8616feeef41fcedd31731544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424a51bc3cc5ff0cc926cb70c279eee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a629a0223b477b5c39bece8bb459071546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48767bda410e71ff9cffb801f347b1a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16ce04e33f7f7550ea30a76e7bac09548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3c45cdbe841605a5484abdd1fb1f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57e29d12b2da293f843e6fa7e3619d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cf0a95a96782782f722136f296b63551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd74eb546a33332cb7e6371be04acd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a689638b5f54bf52899920bdd3c61cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d578b5789840513a881eccc7a31c6f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3058042e98e2e31037f5aa6f96822555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5feac041ab205ba51f668e989d85fc3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116db8f3b0891ca3cc38524e8e0adc2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc822b5114fe2e675ffea0c5b25688a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402750717ad2a5d1a86d91e6fabbbbe8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a147a09b3866ffa86b3a0bde276a60560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab8931ff29c972705813d04ab703da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296623d5f7e8a7250fad43b3894d8264562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8891907e8f89c275c869a79402bfde563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68585539176e14d5fe7769e7c5c6795c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6f3fc2a960fb5403f6da86a391b0f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640dcf981cf4e9b0c56284727253ac8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385ff62a09d1f0e92fe5f2e73f24970567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01808f9065afc6327bf2bf6fac450c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da41033c9b819cb9eec193c85fb2d91569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e80281b3dcd91690b25173897fd448570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3aa8fba28ec78be2af15377baa011571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac58ad4519746f3375cf0739376f08572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df0626af952ee66586f6ad782fad57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6b173d03e1e7b8c8961ab393a3446574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52f6d3e013efb2d0ac83d1244f34a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72596cf1e0613d935d1d1d4ad4dd5753576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b00258d37d21bb3684f3323f48cbb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d958934048e367c190c609221d3ffa0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f5a1d5315f5180e160ed47cbe707a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6773493669e98ce1cf62b105ad98b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe5bbddd94b168deb89fb768145b69581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e1ccb97fca83ee2e2d2924f4ef633582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5202e8ee917cf803592fa740d61b8e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712445e1af413b8d2d8cac5016f1147584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed73aa25b41d3e307b8ab3e2bdff76585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d3c03dba860443decd54b495373ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6880977fbdc77708dff211d91cdbdcd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04429cd9e8a19604d4efa81d36a354588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0529ca596f84d5995bce7c3ad673a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6050849f78cd0ffdace1ddb24e613590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d1811894a571a8bedc144de3d7d55591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a8fddad396d3bf5c2a6479c9c5d3a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22852e83630094e8721473bac1e12fc1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c23f0ca8d347044148ecdde23e76c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1306c2556290905c48fda8bebbd43595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1d5f3fd0041b56389b4f22731fed3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094de8d5cf0e48aae0a6a0a65b0a57c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239876ea0946b52ed90a69a32b6c5e8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3928e8cf2794f5d471e50609d8536e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cffcf637744c2cbe51eb8edd7a915600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3627e0d2da3a7bc8e89401a4fd5bd10601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ca866d9f917814205b878f88ef21c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7146841eee5dc38f8a918bfaa2c725603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068a7a2fb8ca582f39909600b3d9067604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9697b51978c11f0f8fc71b4be0daf48605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a5d467b3c0f09d531e391c31d9c86606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41071718edd52fe367495f62fb0c887607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82507b95b0994cb89ddcd2faddf2f5bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bea7c4784b00cade50d9c7aae0a2b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64213a70fd87aec2884f728df913f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95831164cdadd77075972ac1f6f75409611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6840edd7e7f951962b131f1bfd065f9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea769e6fa4785f7368c6509012e6392613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1560f6b87d2b321c2e80b478066a64614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73616d11e33d8f32ac50d11f1e91b044615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c68f87cc286e6cf9d8b4ced8f093d9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f88cb45932538b88703b4a6d6967af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8b7a77a7f7bf79c9a21825ca1a7bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ab803fedd2410a88c0eeb31ba3260619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0375e944a821dd312268bb0df8fe34620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205166a888b90d494a019112bc9bdcd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7bb7fc414b8f71d26b09d2ba7e2fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273272f232d4a38c4788519e655a89ab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9ed8ef2ba8cf5f4a4e5646dc9ce2e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f91acb069dc6793c8d7875595346be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca000879c2ac3e27bf9a621acc57d9d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bec1194f5c7e0a184ace7cc05932a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9d3b736becf0fd92422e3c1c42c8e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e45fcf745d9572e2a99cb9f2cf6884629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843c0343b9646fd4a3dee670ff7f39b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf5e1cd11ebafb58e9301c2801638c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8168e1651978ba89af3846ee6d7790632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faaa5cc99d5c1274c29d983ea2aebdc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b268f58ffba4a647c1c7a57f5e3f39d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a50d49fb31719af573438078d498f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378d18c44403eacc23e9f77da7d9760636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b66826c95f0469094035d96d71afc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93ff031a9da80255dfb2ce26518f8f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa809385d09818f3a0fff1b23dd3104639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78671ea1fca0730d745bad9062d627b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdb64f9d9ac2d2e9cd09663b92f888641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08007087461697d65f657e65b11bf089642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23339a6c5dd8290c64634f3e73577e80643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbafd87261426f9b26d15551e7b36b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8cb4bafa95775fda263ab826ce3f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4635f62ac1d00b85143e7914a06eea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c9029ed14432dff6fd5b18ce46a1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88601bafb7e365df986740bf3236452c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0e5f2197ba6df1a8edfa5a65bf89f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d9a2b3d49a0b27aa583fb2438e3e1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b20a89241c0f647da4181d08a5e2e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4ec20f21cc20658555f79d3b06137652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a800fead8e478d8c9b0c4e4392db4dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2845504a5cfd8701c9563bdd4fdc22e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eebdc2b98c87313513e0141bffd588655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e054061600ab24cb910815339a67881656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7696a4fb63dbbb207ab78182295bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9ce01fd06a6b1035656fd315e819f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c88e42a70a54281ce07f61dd5afa8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc18f0c3835a736642d36422860546660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312357df535df52a5eb3dcb34e5da66c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca5cb9840456276aae862f6a07726d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfc8e1c1f5313cc8d1d5eac24f0689663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a2e0605fae9d461b4200c27d0b23f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd95f92dc4c02d4ebb2541800563d1f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d505796dcb9beb38b4ef66210d492da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d36b0d862237d25bb36ed6912caba9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534b8222edbbd1600637acea689b9e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b112174b7c04071c7fa5419f800cf58669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67f45eed73b266936e40a09b3dd245670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728595c8acc33ff4f74ee059abb7c72c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0b1af2a7ec09328503a0b81f6700a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dccdc1b842f949410e3c5cfaa94e2a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06383cf8c283d003d35192c2c5cc9ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731d54ce02c2e2ba1f5f017a8be926b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae67e6b3d3f4987bb4ea93be90f26dc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbed1fa88b3fd694b35676875b6cf71677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ee00972d69e0dc03cb6699bd837c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c42048d12540639eea07398c1e1d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b08d33d888e4dfe4f7c7398b3ae02d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813df3ebe898239a581c9105dc534db681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6757db3a175eef2d27b3d797d8f9d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380dc83f357e7a766a6b3cb443df90c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999d77e51383f8aa55a0c6b25f05da4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2ac18797b9e87b196ed7c9d09c9b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce31d40a3a34f28e4bff653588aac7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35799d99afd55fa55411c4d4c2692f3b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369bbd970d302327ee9731933907c46688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf55d44f80bf7176373c93b628f5564689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670664336b827aa49a9b2c0f655ea5d3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc413a1e2ec002c09d49acc44e90704c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0a3cb185642572bf1e9a31d0c6ed5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490ebbd5edef4dc87eb62d65a7df032693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf07e36112265ef714e747e85d968a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48e14c36439c7e2f54d36bc55c68f1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ab553288634141fe5c1ca3f219de9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6338312853c439c04d7058af9f2d08697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc98115bee2d530cdc629471621e981698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb365a72d436a62c6c1008f8d46de1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496c46bfc368cdc3080737af584a02d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758368604e2980f0a150eb9282f60f8b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010d1ed5b245ad2f22bd1202208bbc8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe93d6666fa310930d3ccf17de1dfd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a0f4a71f84b6289e05b44bd3857f7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008cc16210c2950b1fe39a49bc10833705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42e3eff1b075fa933e15ef98472b3d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f8f7d9368c63a6340e780b8b1ea86707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e030c37276e2b38c9de6f25f20673a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a058867734ab95c8a0457bf7a6a528709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125439cb97ad362e5963673b2d163126710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a6e830561997b09c17f87b3f3c6b1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568e7e6aacda3f4e9854473e1af63a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56b958fd9c8b8b399352f35287ff73713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08693ac39ffa97891938ea474f0043a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a90d557653136e2ed841166548471715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0115243649422c06a3f774e52197c7e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d44a087ab44a80c78822d774216fbc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c14a395dbcc80423424bd37c9cc47718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77809c490f7ba2c751dd11dabbf3db4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d79961a569c56973a2a633eba1ac8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b173509288d3fb86a2852ac6189e01721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4ac9014c8b2dcee38a61a84e4df43722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43eae6601f9921bec17a58eba94eae9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a11dc1bc8ed8b8b634f3c8b59ad6b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6490e9f28ae4d3b14d6fc51e403407725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7056ab483cbf748c50e19bfcdd60f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493a854a4d046430cf1a290aa85106d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a15b68c70afa26d8fb80f2e38d48cb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e865d2bd957eb39baedbad4fddd334729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1aa485a6833db597da3970b36dbafe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026950138c5e39adc935e31287eeb4b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a43f6d5a579c6540759b241d0aa59732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc9d26d6943ae3513680ad4f59de2b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b966cfda7c8303b29298e4763baa9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b5e6b1036b157ea40afb6ab85b2ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e2eba825c00ac079d78abdbc274c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf138257b600091ce33599de11a900737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba35ee8ff820161dfbcbcfa3481c64738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c1538eeb9c0bd273571250f78d314739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8bf63ff4295c8f4ce15d7d38100b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8775d07141cbe7f9efc5fd26e3e58d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bf6deacfeda52a67fa50ae478071d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97132c573f2baf73f2ae304f88240e7e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb935519ddef2880df7a588d49aec13744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f53ff2067c4d3097526d471f887b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec11915b8852a3c4f7d1194f323c819746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dcbb92e92865b9c7ed9dbcf321f8b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c664a38515822e568ef5664015b4c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9877ebd5253233945d3c5ccf9ab16f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502258d4d1c4a633d68ffbe3dc2d843750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0372fa6a506568757589fe3a7c5c6b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b18afe50200f823919d76d006e1a22752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8119049de295f21dfaa4847b8b36dcc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0951c098f99192c0293231429cfd20754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e892ec3f858101109b203fd23654e25755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02526fa32d9f89d7d9398f4aee1be077756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3cc4e55cfe6ed587e6fdb3e046d26757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebb7d6525bdfdb7aff9e102ea7d9c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a20d154a312450248845e6f7a9317b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc553232be38c444b69dc49a0db76041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5681eda5238875f1e5596f7b6c3cbff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514f09c989930e37983601028cc61ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b47230b218f8d1b05c7679793db954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13540858f4946a40c7804a2d8309a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a7eed8d48fbe7f711167b33af44d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb908dddff1010b3c9ceba534510e1a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dde0257fa85db9c44d18fb44fcbf5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb1c059e47bac0461ea948a92272b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66db59b702b8186999ccc079061a1110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c03e90c9e7f24047129a93a528aac711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f758def7637a02efb7d5126195e4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c84b4fc1334dd59e49d0428efd6e5413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b21544e42d2f33412e8442bd68ad214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f0d9a15a3866633a95f953c762b3815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7447cdf85bc5b2879c679ab7db00216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cff1cd308f63f3ce85a52d0e5a2aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4feb02282a011414a8bb146bd2c7d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874870289b5fd822207a110c32a6cb2619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eead08923cecb45ae596d6b049a60620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6412bda81f0038795683231c36f0f2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b0ea0ef862b235fc81198badc88e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ba5ed81f215fe3fab4a8e331ac28823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288179f12434a8caaea9c41a69b76e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e915fee1258f8b87671469981068725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cd5f14e541faa1efa1502b7c8039126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e793b9ef0c169bff25239c5c8a2408a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce01f0dfb00c2e6d436f0dfac91448f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898aea15330997e66708a58b25bb22db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd6997faffef063daacf9bda23df1830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d30d163ddcb3e89bd0b0e9cfd781d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346538b4c594a67daadf75bfa14027332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3208acbca6ab5d056a84ca055bb53f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27b2853d1768abee0bf16f108c285b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e24a2a29f1ca67e7e635e0afa6fb735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe1f17ee175fee77731e11968cf8e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b14649ec4f3677753d7bf1ef3cbb937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd2d5cbfc0c38587b12b362259de6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b415043aa23d41377baee1a157cd7039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033cb36a1914bf2557c7595c843194840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7787cd470dca10e1c85f2ac4eef6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf172280df1d2d5ca392a7af191256e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791378924bad2b044094c55ae407f16143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee669061e61484c1540917065e456a0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e0392761ff387f2728353f3267b2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004d9732a00163c702343208524225846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e92616e6944c36fb80f0e887995eae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a707ccf1c66adb83d25952f94ecb36848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdc4078da58a87bf646d0ccde88e3649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43879b1c4a144be0bf3c705928bcf5750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6062db3eb214e39b81a2055b7071b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c36fe4fce60d3febb44b009f15df752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046eaf6153ab7c48f2e12e8f3ac8780153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1cab80884e6ac910b7089157c496d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572178349332b6dc1baff112363634c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060474e279b34652270a8542f26f5d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d01ad4aeda1f0efd7f239d794a60957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb50554347b027e3a3f4dca76a446c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45658db2a5b2a21f6d9b90033277e65a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08fdcd3c9fd1423e5f8f1a6f1b957460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09277d4d47b98c9fe26b786bf35488eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990f8695f21e38ef62717723d043c8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b6e0a4b265ea1aebb0e7f7bb0b20363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d6adbade0c61889ae4fa27af1a68564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3371eb687716fc958aca37c175bf165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb201ade053b4da815d07ef09c370066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0bfb2d6bb69b2b6684c36dde85d0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fc50aaadfbf0dc9f28dd4d3210b7a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b9aebd5ac30ba650409c1184fdbae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab189835ef908750377c0a0d9e17d77d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df623d8f195c8765d9fc2f70fa8a0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31afb096c670ee680337a918d8242872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf876da552c526879e61ff98d14859873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26d56988177f16fc467406b8f2e55474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e8a07a045e9b6dedd7659e0c859eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546722c6a00179c75b2f8156f8793f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e3af5fd9b63cded5357a7d697651677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6b2322b24aa30606e6584f6108ad578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5390152004de1d47667be5cfee519b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530462dcd97f8a91959e74882d27068580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09904e1205ff8cf528a937c7b1d0927b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0606340bf98a83291cb6e869d1ba3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530630db7ded58f8eff76dac1f5de7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99819cef45ee5cbdd7598afd6dd8ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764abcdcd85c230d2be807363865f2ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df45653ff6c83411335ccb79e562be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac93c6c7e5a12769af93c583e89ad587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335499311233aca1e81594f4567f284688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be1835ee58bac59dc73ff8aa558fda89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a411fc7349365141b557c283d48d4690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ff1a332fb10fae99d65a5e9ee648b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5686bab275b2d84e7cb7e263b13164d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe7b053096f8bf084c997bc771edd093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ee94865636a8ce883fdf41bac726f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fbf09ed8a7a1d0016c297fd61f6c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e51ff1a3678f2959eeb4b879fa41c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a96341d8bba9e5532a85e694ef2ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed5bd44d8f16a38db92cdb715f57da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986149b80fa473cc0a9beccd198e18099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fc63bf26c3db0c0751faba44111d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc87d5a2d31d1db316f2f83fb4cba1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de24a79d0e5a9bfe43c5e455ac6ccf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549d5a96e0522754fa7dc5a769d42c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814c36c2e1c9f0119873f074cad8294104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d5be48f3e2ea61aa2c73435facf44105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fead2ce4aadf1c2d20143b39bf75522106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fd4cd4663b08162d813ab323b326c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6621cf85924c8b1f968fa4c15cb32bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6ca6d2ebaad8af337b279c3bdfb8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b858f33d0ce5dee3065f4eb7cb112c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97af39bf91dc39687083b093214203d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a2411a17b5d140c9e0f201843e98a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94b72c6ee26c3c5436876463a56fd8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddb9e4f498cbf94b9aeb60891af532114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6145ccc7485c68a31b72ac3de77818115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b35f4ac18784f4660b600bbadca2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9506fb5dac75a4e8c619615e909e29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722ad3736d018953a3154972aa62903118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71b3654efee510e43719165dc296f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e467d9b891f6c61154027b39661295120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b7f9670ce8299c73c16727a5acf7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031e794b2658de1c0c0ae8991bd7d50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea029f8638c191c8daf08d2bf92748123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974dfbecdddae232b3d7ab8fb788b93124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5a9ddb06809f54c25cdab18068e95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ee84ac9801675f37d7a06d510583e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c523af91bad3fa811fa4eccdf42626127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80dc714ebc4ef5f56c6ba2a4710d6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c825dd74bae6f6f51a7f91a88ec3c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef8e66926c4093a2a863304a21f41f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468440913c743b04073414d9fe0d492131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9548339e19741072c4a236cfa664a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ed6f6c80f5f5e56b2ec6ff425bd76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28972810f72e3ddba47e9cc0b9234c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b9623c7711c71e64fb921863bdbdd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7314becbef61f80bda3ac9facd9dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ed7a5655a4fa1cd8378e2f0c2b045137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53692a2228ad5e920a31922b1842eebb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b9a1d15822a82130d8d6847a52833139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01371a3ac98ac6070cd3a9e0113e47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509e4e08011ff9b1d06f94212cd3d7a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d9ac13812c4c271c0ed1f0c7cdda4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c60abd33c94230ae8f5a547f2fd7e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d0c4fee9ccc7e19fe5ab95cbd044e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b667d7ff94516e605df9730c48044dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa2a30d6e0c17fc809aa73d5949038146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9c3db5f0886a4812259ca8ba345cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b7864da798c7be43210e28daf37d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110967c039e9212776e23449b07a1f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9506bc787e7174db82834d1aa5499f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e1f6d188732de11267a307b8487d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc59a2a87076009834f37f3ebd56565152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e7e06c2806b696a7df4a61c26f98c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74eb4767b29a6a79f9a5162411480a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230593e01da47b301204e62e289d6ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2834c8a24c98c40e735d35ad10ae4ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4b19a8633acd4752fe092b8a187c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8cf2da1def170c1e5fa6d21307794158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe2220eadb43b1f300ce39e993bf11159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbb02bc797b01301c3fc122a0b01b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31345b4effae6d2fd97ae5a504ad24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643ba57828301a307a4d76d81394299162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83e1573ada66c29d7843211813e0bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b7b63b93905ba125aa1b82e2b212a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3fbd6a7d7b4a0ec20c20cb33ebf94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736075cb31abb0f78773bfd21b5ea7f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e838d6131d842762a43b0ab5610b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627122196cbfbf0a2a3e249640aa9292168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ad687600e23be005f797be5db7798169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f174bf069750fbf16998525c69aeef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0ee58be90cb5bd1467bd3b9b98cb6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f97ff22eefac7c346006df8dce1881172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43561d4df9a658df4341b180bb1de14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4451ea4cbe3200711471d2857ee2802174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0370da1f0b89c581067735950b3ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7393304be71bd5f0be01e360f311bb3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf52d5eca921e1106e3cc6f3db9e7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e981810a19a449235ef93d0d3fb0c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8ee5e96c351e6e7e498d40b0427fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55314d2749f6c5cf8678c85c8272a9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78997a4c7509b13ff67e99b511539a59181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a269219cadd9389983b4b711d2c02ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47a39b135f981fc5e81fa43cf5f6b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eede55d730e9298ff4415e889e26d36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af339907305a782bf9941a7e02f966185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79293928b5ef7a28caeb2591731f1e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73375d80bf4b715236cb1b63c22822187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936928ddba8b98fc808a6117d76d8d1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17e333af327e64fff598d13c11505a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843609fb302b5e8d65a131b83ccd134190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4282ac7168876fcce466bc075e20509191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ebb30679619a1b809fff0d4e9a31e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd9865500ba60a445bf19e172b41a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee7325ce672df85bb34583e0426cfb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853d2c781206ee287c50a9fc0c8df60195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb5cd26e0b2df1a0d1bafa5358ec56196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a31945b2e141a74393d1c731bcd2e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecf03545f798621bbaa7e8bbbf684b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecb18bff796f29fe51a939d2368159199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c453371823e2f8b2e29ae14e9c8c43200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574059a95bf0a814bc34315327e98f1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e2f334f77ace56b7af4139ae022f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05c0a8c26eab241ece572add429137203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d51c24262302f2c4a6ff60fab7db6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fe578d4cdf5de994c5c4ebd0d3336205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6440134bbf1990e4ba3345806d068206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70bf80a8d7baa4246537b21c36f108207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28345fe7942fbbe3fbdade6351a9be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7484d17f9561b868c0107276d7a341e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ff526b3eb3d8370a3fe5908169b36210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bd0c56145427a3c2f9841066d4fbe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813815545b805383235824da714a74a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bf44f02c0b81ba592dfd7b338b287213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303954e174dde00b82d5205d0c69b67e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6619be9994add3c5e8cb5279cc285215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874e1ff5aea3c2fd30dae1c7ac12644216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d355f5a57e73b4b0dc033cf3a13d7e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f145b9218f42108714294b628b3cb0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c1b0d1626b17c77e55bab97f11a7c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c635915b55d7139874173c09f2e53220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3a9e608235fea5998a78dbfa24ea9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e850a1c41cbfe96fdca76c0df8f69222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b95762014b20934f9868872a6d3b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2433599f334d1dd82267625cf4fa26d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc313217df34067f27193e0e7cd776225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881f5dca3c41e092a2240dcd7637daf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cba1bed3abc361322ad4f27f7c5cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ab94e6fc6e4cd5dc1394a745ac589228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36714f4ec593b8f849ecb066bc4a7793229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1d7b6a2cfba6153a3698682750590230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8324ed13c61a6b67e8ea97cac0a98ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1df73c8bf6d7f188697786eb8c5bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2de6f10c3a4aefbe45e19562e5465b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f3f6538325056ba3b952a18af8bc2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b20ce45b1251c686e8e9f440bf22a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4088d9bb49ddb9dfecf6cbf4d37980f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7b8689d019cb162fcd83ea43feb4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b96710d08eda969939d9b4ce8e65a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd424c1c5dcb33bd28ea7c3976125d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068ccbb2cd943d524c076a4e8bbeb59240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d84ecf7ddb5e4342a13e8393cf0b7b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6554943c7c7f838c61f36f2af065c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66922195f7497b7df11cd09b43c4eee8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eda1592f0101092edbeb9f8628e2b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dcea89b4f1427e6e59a0a25dbf39d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81feee6839eb27062cdee0832cf0a20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf167cbd7960a6401c86d1f30dada56247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4298cb12770ad160e790dcc540f01d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae31f57828f1198c2cca361c1cb12f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7b38d3a5237c23768bf8681ef18b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b9d93a734b2b87ac4799e75d327c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fddb62746b8102ef91cb7b6eb703a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f9ee1a1b6d21b2cada31aa602ecff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d1a9026c59afe5cce01fd913e6276254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a3877940a4d9f455040f94f716c43255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ac32697d232007d8475b4109d23b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb868855eb323c247143ed3a19beb71b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590afef05e2efd3b85f267c2b9ae214c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0f67a94e2be9b855fcee2985359f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27308dd7b809cf15ca7785c2b1863312260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efa2a06e6b63375abb112cc676d19e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7cd6d883ce903e9a6832b7c7b781d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78112148cba5a296739301fde31bb44263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c79edd582deb6801cb3c7c81f1f7d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6732e5fad8ff03faa5030dc8f9afbe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f0783c286db5108bd1e9aba9d4953266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de71cdc318dc0903cbc6d1eb1780e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95590b87ab0739cf358d5865d989aa53268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb777b6f5abcc28461dcaeba837b5f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdde3d5a1cbcad08e4e0532e2efab55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1822c15985aee4d788122f32ff8e1bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5b6e4d389e2dea09e0fb11a00bbe3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ad1ad36f6d2888fca29a4c4ff382c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2838ad892e57da28e3a489e5a3b912274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc09878e05382860d5864ee3060ca6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275f1b8199bfd4e9142937004e7f740276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c07f3677380d0d690ecaa40278d42277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251862810de721bc0fdd0d9597fad948278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbba3ffea7b89a9e78643f9df81410279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b2f8d42b3e6189a2b2e9e4508beca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc296b248c0016fc88395938c4c4a6e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd2f1a1cdbde9df78adcc0bac7fda9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f42269c4fc05cf994d64f21c38ce3d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f70f6ec1afc7ec7fafa8b30a7f45a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2367f23e1cae4cd6f1207ec7e2708d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bb18ac39e8af8c28cffb117127fff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc9d5152dac495a0630c4e487e7a36287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef126f40a5739cd52d5aff52fbb193c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc394d757192e663651911342793f42a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dd3e73d7244daac176ae5d4f3b305290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8583e52f27cc0bc33f3b983692fc0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b1a9db5ee8f6b560a95a01e50b383292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a71b03ae376b805525795d67c9edca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953b54ef284801e2b2a3dddb077c408294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d65ac86362075b6a4726ad33c4f58b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd239a60d95dcf120777e470121ad2a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d3cbf46dac45dd1371d0e2203ac77297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61749e887c41cef5e2595278a2ff8e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8642e745929f3c20302fb3ac052492299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbf9340a76e16821fa6e43f71d22bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d92e7d8a9fbacdabdc9057e4ee51e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86df7ddecb45b959808cf40255bc2ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7445d8608ccec78b3b4c36d1bf6bd7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a200afac55ab0fe60caae38ee495778304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510154cb21815895cea93681c5a8cb0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92cb36c79c6a6947d3b6ec5d1d5a98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85117c1252c593bd64c861794bb40fa1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdbb2ca07aeb9e6be5461e266efc91308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbc7495be1898c5e399e70e3555ad8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3053a60dc705bbd9e2d4e3e1a15b7aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe57eb4c940a95b14c03ef0ba0de7bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caba94a9c267bfb0aea4eedc69fee3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa271bf071171091eb31cf9c371274cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e31e2b61d649118d4d600becae2ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdf402f68543cc06749b853d8aa0e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74f85180c998689460c4b1fff6ae80316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c514edc446523d0caf18ff5a4b05ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a8a6f6caa1ad9b9e35398783848ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18c17c37f5e58dd327e86e883fa7d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bb3a990968f6b3d88d354f93ccf59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2da75e5c18a97640146574b31d41c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ff3867b7662e695817fb47d135c63322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca7f2ac77a76196e6c8269c3e1f855323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6e416e3af106e4cb977ca13d8a9d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a557fbb3b9080a207b7a7a23128cb7c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034badbca7d790cc83a2232242e56567326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01daf0e84ae1c574729c8c3b757b0ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c806f2331400a29bce6d088f3261a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e381d93d83a56960ff5149c2534283d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6d779ae4863d66aa30ffd55096edc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd30ad8561bed5ebe6eb6638998a55331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165a36a0be7cfdbbbc1482894bc6f1a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64367a46c648409dffd92dfb89d5754d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260cff684300eb1580d36b2af961185334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc7d072ae7c21929f63bcea7a83f82335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80f2f5b1e509b3f40cb05522871a4f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba569123b3a2797a03449a3099e7211e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0805915a3276719c1fdce3a8ce4ca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8a2a1450cd233eeefbe299733cf2d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac2fe6f713a2313c9a02395900b9a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed188fa2ccd017c8094ed7f41d1beaf0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77027899571252aee399e5c3f0b5a489342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f143e43883f30f18e10d978221d92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18571b847d08e2301e0c8c597c01206b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d36071d53978c3844d1b04f6ab3a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843656b6126d16f13a21221bf1ed239c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81d60f1dd97d8d2bbc4d5cacf31524347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d67c861563aed8bd59ed4c4d4a82e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d1fb6963f9845444e820f9dbc24cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930c4b495a2040b5df97833e81f285c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66aeb1d004374261025b262ad34012351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4bfd9c8120bcdfe92fc9338e0943e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a389ec77961f1389227aafdda3219cc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9161f21f4cfa5f4970f545b610a150354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb68da7bb60def5bc57663784f79bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26016de7c0eb939a3c721f28b5ea8def356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa805fccae46c124c46775d93d8108cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867c3f24f01afed9051418f3cd17b79358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7806201174d0df51143bb05cd79bd52359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd35dbc08e32cfa176735385aeda41e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc6ca613802161f29648f1baba42b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa4f30c4094aae0c9dd458d93463ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02037f556c1c077ea82add10b7cbaba5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93212d52325023b1b4cf50f3c5cf8e75364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7a0f80cda212d03cbc9ff53e482de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3497d2cb82acf9ec04fca65c6f71b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afa1fb0a94966c6a1215e5920beded367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fc0ae1296246991fe0bbc3d1cdb18368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9e09320d9e073b03b93f647a08630369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf58f4ab85d2b87b6f54258802a2cde370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a428c1a48c99fb5d3970140d2d3f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726cc7a291ba2ae1287b493ff26051c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868a6e75b090e546598e29e9d430088373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e6e2fd80ac69b6780aaf80eeb575a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf60b101c66c9fa676ddaf292d808e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d742a9648fcfd3d2d8ea82d3c3d68376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9554ef619cd44c650a413d1ef4c6cc8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbe944634af13e9067c901c54f2166378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7671c7f02336fd7953a1cc5c45ca74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38592fa6be6d90ceb30544ae8479ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cc801caafe8796893814c957632eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c481b2e62734979324e969a1db04ce7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d72a2821f331e6b8167f1d7891ffe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba0be0e958f0c500ba21f73531a1e2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba0481d90f581b5daccf294799c806385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab57a012b4f57577e3ad1d59133bf7d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2024d8f7096903dc71b0681eaf087387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b9e6edf29e339f6c83a688fc72b52388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121e483ca659de5b9ea07ed041ad832389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43f3942d466032911b3f93959c1c3b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832d62e1aa03f93ccddef6d2394d1e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84372cd272da4bfaf040feae7c21f165392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e40d79b9f6872aa7f5f9fe0f330925393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd281bb93a03be66794672ba47ffafa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec781f12ad5a9070a6bb5026f265c3cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9841bf7d1da09395efc949e1f4942396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0791abc3442b94e070b9206f784e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb826a82464dff6e194001868998f68398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e0a3f909d957d4dd6095a1ffaf36c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72934936b4b5e0d4294a3133dfb73bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a40afe2d9049104432f7debb73d65401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb6c9549343ca7effc2c91a6de641a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969fe611b4ad5734790b08129675399403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb695c937a7c663da9c4b2ad4f53907404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2851934c7e1edf52d0608ebb52e7993405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28eabc9cf1e07c7466524a77ffcb158406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545b1ba872fdaaf28263361b0f80482407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befb2049ec037aad8581e4e5aebc617408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717e8fe5819e9a3fc4eeee23ae83941409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ab8e56a24727cb2ebee780508203b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848065a4611906b08325b12d8ef2344411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdda29db4c9cfac8b185653804d9e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe4468d0b02cfa8a4b4cfb0bd6a449413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63153e389429fdc47e2ffc216066198f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68bb4d4023d45fae517df2c547ea36415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066834542d8ed5eb312f242dab51cd8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5644163ce9ae986d811cfcb988a0ad5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fd16293cfe37d2b5e2fedd6e5baf6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1f414357d58d099e4ac705d124f84419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cbb2669af3d743f1c5f349ebf887c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356614bcdace6454b063de27f564560421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565280bdb92cad9395207d68e9b4c61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe1c0785dab41388ae799895a4c38f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4d9513a81341ffbf9db008b89c860424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd7890f8ea1788dea6e40f650720f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ffc5acb23fc83a914c1d9f65f4c67426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cb9e81c0e1852b33cf5278bd876ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afee92bd1133da9790662aa94bf7889428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2ec74d1e4bc13ff1ee4836a03fbb0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9154807c1140eb3a1ac7e0852dda8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860316ad1a22ba9fd30cbcc5e1ee8bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63472469baf8216cfe4ea014ad6087e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aed5feb1dcf9b51aeb1c428c24edf1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c18f88744b5ca0dbd6f89af368c3fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c443798f7575278eefac2ca434de45d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248c7c4bc3e9571859e305065706f7c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31463bfe22512a332e9832540eb0ca1d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f89794f50065818b5edb2b6792cb2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479846b4f3727ebff7e645129a58956d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4910cff65d2fe67ac5f27d6f54e3407440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934470659cec551f66e94ebac9c2006f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e76fc8a7026975d6444c648199dee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59131a3387a883af78ff339249fccd36443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab7ad8c48435850c4a511f953fb71b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f597c434242b033b318c4bc048c04445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6326bb6a283d2d6fb819294b1a261446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71b05319d5ffd269101137e80f4e96447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f3f7efc45633ee6126f0395f2a75d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded0d5207639c9c524a46f7bb1912bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4448f080b444991903cbdf7a8b8c53f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488e165a2dcbe59110b58bd5a9c8301451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4506dcd48d89b3d2ad44952fcfc0742452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e16cfae52ac25e2320dadb52827ed0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9f5037c50cadc29f2d061a7ebe626454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4901a279a06e52120648fcacc315f56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b75c4eb5c8fd33050010c31ca80ba1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991fea790e0765a5fae6f3c60cf28eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d396ca3a7b08a85ec1623fb0e311d1e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f574e0e1a8f147e001f6ef807074d43459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b9139ebdb94517fc6ac4911a5512d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556c84be228b2bde24adb5467860374461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52691d1c4c3c90ea100369ec338c86a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ff166f78024aee601cb30b1bac05b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b44969136bbf32cdf8623142a430d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed7743973d9c4bd10f647a36d34b23465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cbbe35901d07a460931faadd7fdcc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bef79111dea65d4f9c1bbc3ec05be5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5afaa73bad36ab1ca41722b4bb928e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a9cb0daf1f20a1ec6c79f107fe837469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b99dacf2ba41b03ba2cf2d07c25bd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6ae383cebd49475ca19c7bc3f5d6b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f6156c26787e486ba120eb781b7f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75d3e4105a693d472d2ba5e6e3d48e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d8505afed017b84990e95a3cf16f2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53718fd94ecfb1e4409254cffe89896475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d00ba9f0160e180c2fca87060f2bec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8c74be3ebe04337fa786ccf153a99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd27de71f2ce3fda7cc1e56686a0ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d2b750aadbd6d4f36161d22954dba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d534c0e96f8ab7a9d360091e1806762480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad4cca6db36c009e746f7dfaca9626481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a59657f3ff33aff072975c4bc2277482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bb9084316a3990fc3523ed0f1f44a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c98f20bfddd41754877bee4cc5dbd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db59ed4790ef1a5aa3136027c9d9a8c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc92db58f41aff2c2ecb21dda5da58486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a8af818e556432ca13c13536ef33a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77029efaaf8a99d4cb718d34f4a91325488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5d6cfed220196cef324751f1e3548489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffaa65fe188694252a3a0fc9f8b4437490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8608d67d89d17e7751185442596d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f69aaec12d8330a8c54a62608fa8a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640db6019a6b3607a3c3deacabadce94493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7507037a05d4d26023f51e0c773eec9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d65bc5e2339f53dd5a9f874d4b6780495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c983690e75d7914ce14913ce2c2854a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1784466395020e7cd3e112ade338dbd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af167c0a03a9cea820fad41db082f2a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebcfd7dc5848014dedf977e3f1cbb8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4353bcd32388eb6af248e6414aa3d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3825cd17c9b7789bc2f6fbcf6234435501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca79109d37049ac95bccc135fdb4d7b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a06496dbf6cd8f0817555eb708cbc9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712f2abe0e1e9b6341a6b0b16cc275e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec279f28a5eefda624e95fb227f2c80505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78654dddb552927deec9ca3f0d881438506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c22b1a318762dac8e375307f291cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432aee1378666b0e05aed9fb020f160508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798777485e501693b512f891a69c8d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d756cf9ecc8e134450b48f5a136300510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e889e013e99e0024881d2a2af3ba2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b6d0b423b1e5f6145d2c4f3f6e4ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672c42cbbbc162cea91fb2e2a0fb71a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d79d6ca4ce1ea25c79383ce58890c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b53c7837c37312e0bcf1ab50d5f0ff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5811ebb6fe3b507453e9cff9f835e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82166cfabfc803e97eb14fa54115d4c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949b455d1c32bbddc629a4b5fc57072518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d452999a79fdead9f37a6c10e2f7f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953b0e81b710f51eb0091c350497e0e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4227324296874ef10ad51ea11af0b2c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55feeb082a9cecb1a983507eb89cfd4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dedc45f42a8c7e80cc3a57e476cc6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674f627fa5febe404b5be7d8737578b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fcb78ca1320057d02054bddc06a2b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8402ea7ea30175d485aac0c7a7ee80526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747dbf70bdaf591c507461f98bbdb20527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401e870e1f3f8f49e47b22744f86c3f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d62ce4067d57761eac0410dde8e393529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00948ad66b422da13c96d878b6f244530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5354fd3ad11fa75065b5d3ff05927cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32747e555c03d6c6c7149fb9d10e84e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968572f10ed0219f96482555b0f5c76533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075b79424f1ee818dfb62e8853220ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf15bbb48dee141daa8e044ee3cfc7a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7515bfeaeb12c38b820ee286b34547b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278a04a54936ad89013ece37d1166f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f308f878ab3a9782559fa0c4b7db3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971c7090be122cb6926100d1cead3a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16581a0f8174732629d098a602c194c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088085bba59f213eadcaa39d6a218f46541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26e208bb8de6b12542948000604015542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38a891157890113da704e42e20832e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b420a455973832ebd2eb7154e5c72e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e411e6380c94fedda6eb80a65ca151545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bbbe04803c6ed5f330fbac6fd9794546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb4ca18eba11804d02540d3091640e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a0929469537b626742eabc8050f70548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0725fb8ba2a6cb7d950612cf4fcbc9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d14c3332cc6d782a41729e5b19090d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3e368819d2f94f2275bc44d884e1c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1a7234f305aa5dd316599cbb85807552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8d71b2a55ba3a37b0a847298a9d1d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b8933584f89e5e0fe105cef372199554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5560a8fdbc725b2839c382906cca3e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485108d3fa788d635f3f295ceea6264556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faecaff5fd70e045b5564c1c4e1326557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ebc7228987f154eec80afae91ea01558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f453ac135d15223b8e60c4869ad4d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e2bd9cd32b2ce105fadff135967ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32334ce14082b5f0d22cd99bf4ccb76d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806bfe1195d8e77cd5aed981dae3503562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7b873c652de5589100304a619f283563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d60bda76c853d4f868be970c5fd3dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ea39645a3819774a45acd4afcf7ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e69b06fef786304cee10746fed346566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bb1f6c018d3f0654a83d957103df5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf5c23b04714220a6dc46c56361107568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcbf83f175fabe0482db2d4bb4f17f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2d9ed2538b8c5c6f59d1a754f01c4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf70d44dfab01a1f855f6374818bec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58644f1e600a8096b59d7f09f34f227c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393cb50069dc710f8e7443b91c9713e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376cfb1ad0bb0b6f3bb7a68f9921c6c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184bbb6b39233e2c8a6b3ef98c15c67575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a3b27089e7dfae38232e0ae935cfe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39d9803f0bac9dc377c39d4b9dda58577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b47d650c9a63718122975ef96f3bf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a93645840fc1463ee46a13b35419b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc2a1d5e1b161d1dec534b62993201580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089f0987336046f25b54fc837f02ed9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e004388bd3ee07093f7cadda942a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec4e2179454c078d3c57a68b76868b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5177a742c7a8e632fe5d4fb3735ea59584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805673ca7b1655b5cf19a4d3e41c9e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230891fbf675acc9ba560c05cda54131586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01a3e071df4704f5d5cbe662912693587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d07f9bf098908a3c22cc857c3dcc16588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706249d059480a1d3b089216babc316589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c46681d99afac803305e232c959dbc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea27c0591f2564aa4edf20941cad327591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dd5adade06591acc7b0770cbb4c06592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ced9dc5e74316336601ff634be62b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e69c6235bc236b5553e1988b6e3ad4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9829a2d110b95678571623cea8ea939595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbd4c8f34b49b7f9143ffdf85b9263596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d22fb9b1baf0cb1ec1331511b013a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abdc646ebfbfdc245871f116f3d7ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b33f65abc32516ecaaea149d4a33a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc2f9f6bcac086d79f557ef2ee70b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e73384032fa1bd00b94d72581e5da6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded5582c72927cb79fda185fcc2e504602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a8c11f6a74060e0e4db3d7cf119b7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58d75d4aa724464e4b91a45ff26a68604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0427b1b6211396b2fd57fca7eb53b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62226a99ef577a2d59792639ad6442cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fec6c6470852fd7325bd2dffe7de84607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02cd65eebcaea43378c06b7ed2e148608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e083f36748f0d2416e669781cc00a6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83e21814084d6f993090cc62069162610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e646e1dd4cbdff7c6bacbc7be3fc46e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af776080a6bbad89d50a5f03686abb1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6be928ecc96a5755f4b646e46f5045613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411afd6d7361c16d900ab73c929873e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6ca4fd58b9f5450ab9b81df021ae6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164f6aee36676f53e71b70d0fc9d641616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa32a7dc434ee68312a497fb674c0a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35069e31401fcc243518171cecbd0fc6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d1dd5add8548be834b88edae6aab9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfef5f9de9b75773e4f5230c18ec407620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44126c19f110eb2a733b5593b072d6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d9ab032400f627a9d1b9223f5861f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee63fac1d9865791a5bfac1c3f52f2c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240140ade65699638bd7aa1b6d2ce1a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8c9920304f26bf106101868b5fe58625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fd9fb869b1931c41c8778512caae6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b0ea1b6ef8d10200d190a123fa973627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c360bd920a0bc44f2f7c2c8468af07628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1607b1c0a5c730572c04992bd8ba1f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f601814ea1c6cbe049e76b827e7e4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce941ad503b54db4f5c88e04ce2eb7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f699586270e38a9e449a01c19aa1336632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ffc51500543e7c1770f5ce7fc0fc0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3de25d362d132bb528030ac3052995634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75d051962c52b98e80bd97bab7922b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93fab4b9d0382076c6c997fcf4ebd6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fab73f18339454f7bdcda9aa0f497637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8b28c6aae90d0fe5311420a6e43b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d48b3f6e525ab600f42fd16087a358639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d84c238d079de323eafdf60d815b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf9e5e5700a644cdc13f7d69bbfc4d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b671ec5339977f0c48726d88f7f719a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d32c496ab1a981af6cf4cea66a069643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d5ff9c745ef3f76a45602cda91f15644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb6dfc94af17448df04876c38ee5b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34be8beef34706452a129406fefa56646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de37bbcc6ae2d3f19a2473e5651c74647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944ece804ff5fef7ed849fe944747ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee9a99777973a70ed173cc6ef502de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f259fcc65575b9063a7a909d0da1e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29a116209fae7b4f10b30125cb6ab1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a610cbd2291ffc6ff9a3ab0890c3b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c9cec315d67a996ba5a5c8b54f6c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde60f85de04f5739279609e4df88445654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cf884c985fc24f119a86d7ae2c8f2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1940dd73b78f60c4c8730670254f8f9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74896a46c11add4debbfcd05849e076a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad17fb7cb8f4a04dbdbedc8f2aaa25658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f9a01e077f5a219311446d4705c05659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e3e11e663431cc4e06f1783156cec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6db73dfaa052283e2022604892961661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63846dcf2e850b7b5943826b3747257d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa30ee335a87f0d22f151153a728ae9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8726d4de936c0ff939ca1940d8669de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d0a3f13a8eec1c710368e0d02f8b0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6217f42ab70dbc7076236e289ead9b4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5015333b3d5f46d994563975fc2851667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7579820df1c84eed3b98bc3ee7ddc51668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ea9ea4e46db7d1031bdf2ebe20e1a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f909a658bffecbd7c7ce02e9f2f0152670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89670edd76f4fa087b71fdeb25444f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b0d373d1ca93ebafa54c96fe0b7d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7df9d0cef9a272f6481e0d7c760d5b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433c44faf8fcf75556e7320b80baa87674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178cf7957920f954efe74920cbf5134675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826dff99e4567812f51177c78f870c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd30ee33ad1679af1b6d8b05dc3fda677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191df2b6c39d84e4c010a67d2052e12e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac63035d8ac47daea345fc3ab9fbe6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed896482019ecf6be07bbc43d6997b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5e76761a1b93bbe01dbd0ec7ccd59681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e373e1384eaa514311b182dd9a0761682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ad2c248fe1eaa5c0cbee08f12ae6a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c2fdc1e89db1cb3503ab9c86a673f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e55ec584cf8233796db768beff01e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce55a0f39bdc8c1045d0f3b25e618e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fd50630205faf69c3f1078eac2bd6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7581383cff5f19956fea5e0be1d233688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e385e773e91d73f473dcc8330c55acc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ff03c3b9a174ea5e89e78ee2d5c9e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e2317037b864be38519442604343a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb97d040c4481d8339748645cfadb9b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8762e112b24a3c900e6310498cd6c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7000817fa7e76c0e0db3112c3fd009694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e438791f57de0bc8d09eb9bc5f8074695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af458290d7bc2cb07ba66c0214abac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d15178dc9e5985bc7f871f07dfc9b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b673f93eeaab6f509d9f87797d0013698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581e7ae6145b3953834a8084cea974d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e04c703d7e2aacc21fee99c53f099700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf393c777721c5c61289affcfa83952701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9f52effb81b53bfa76bde93dc00bc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b17709af27ab297f4f544f2ce453a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412115c927c3c38f034d51bc1d1491ee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38534f28552a5c3281fe09896f233b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee259c1f5fed2f34f255ad4f62d6d58706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5e3f99709aae526e7cd29ed150f2f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb718042a7ace9749b3cbf61c6a9bd1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c3c22bedace26811dd3bef4e063d1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80cde96965ffcb60e231d8dc19cbe1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401eeb9dcd20b668ee5b0864fa36d89711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2c82792acd5bd158b941fcab5e55b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd64ae47d163a0ffe840cd2b1bf770d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83997991fa5abafe72f26e03dbcf59a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213b6bc75673ce3a9c125b6dccc7ad2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38186906b231f357e9e5b72b1abdfc15716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232d0ed2c5e86c30dbf2ba9e4d18fef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98869177e2c5aa8197eee9e492924da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e35f997651a6ebafe59e990310ba6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50fb7f8dc0d6e322ffd1f854e4f8c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba12d243d97e489ca2c00fbf9913b5b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e9738cbb0a6e2a7ff08d6fdcd00bd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc65d42606a3fd2dc1eb4d1df8c8abd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a03abf802dfe251d817df9a1905cb7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7d66dba124ccd76c2406fa74fb7d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06936df7b67f24cb537bac707212e494726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22ef8275f3714a8e86e98dacc0ec0f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0203c52a7a41021339067fe39ea3667728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7f4c7a628277e335f61f8cc429ca4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedce22d205b01e6889b37759ab647a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8544060d64d98c409bb190015ce4d31731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7fd088bc118c8c0b285d0d9e5cfe6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3e9f8c68682b1264c5588ee6c194e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a27590fbacac5b6fd8220e3277dd64734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f7cc3be27b2a6dcde7d2fbdf3dad9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c522e0b87c0f58f7d581873016ed7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718881c2fa59750e85274ef261930ac2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0761b4563a70d5fb247a1b311563c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701517617ce4e00f6be9e5aa03f78ef0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfade4737a742f962d4d09c070aa573740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173c334fbb6b85d6c82034edd94c216741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27289dd6a7164ee9d2d4c100808a2b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b397d3bac952ced5afcb91826368de2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4aea13f4d8313f2ecd2b9c2e7347f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef1b4e10834c0a8d94d378e397b589745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe5c22f782a143baea14da4f70a89a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8533b996332df0a4f00cf7dfc703937747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ddd05792c3eb972a0254159d997f4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06e6e79091ddaf8b78d59124b2e95a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a04d45215860d88a09e23d9e06c8d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8f1237c88b16e7e6f3265547324af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec7b67b8f238fb274c539ec568ae84752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8615cb0b101fbb6f7e34af23f5a56e8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bbff5f28966e4432268c39780082e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c15e929a77aa46fccaef662c764c68755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbeda8c89cf6eeb2dada476f23de294756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7732ec96794bda959c249a7f540ab83757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f4e0559ef786552c0f055ea82cd0c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68413c73d828389ae3902ceb4a2e5c9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>