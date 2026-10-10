--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab578263732e359e40cbb37d96fec0e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08956a33a9fa7e3b5ff6a8817a14606a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65066a9d92fb584d00649b61558b7ec23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396c5a521d2ebcb46eb5b85eebab8f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84fcb2477cae6e1a3c8d22b9da29585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134124f1adfac3a4985808ccc64535ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f28db7dca93807224e5679d22cadb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70ba23ae08604ee0e4a9f82fc1db038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f335931ff3894109fd028c774c85c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab278dfe06ba790a38aa5ea38e877c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961c3ca4bc2de58914fa4101e63721b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8eff04b5fb7df6511025b02bc44b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7fda7f03991ff7c66526e59d96c6713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2959215ada02cf537b00b0b920dbfe514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e2b671d7dc0fe330d34a7b493713b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1500d4c6150a5fdb19ec9bdf31949016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41bf746949d563dd6a93246964376317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2050180cfdc6ba1d9d98d1950bffb118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0fd9e6413134379a60fa0332ffea519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4425e6c0afd4c963fe8d8c52be202de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e011dd72925014ef6ae180a506613d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f977e9f29f86087d10f3ed9cb3b7a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3c70644913ff402e06cdd2544451123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d78017af199e034ee4f88f187e31624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16397664bd2f4945223c985531b063d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868e0565e032f2df84d3e656471733526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d5bb2301069f60f3499190016b55d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606d10f3c273eb0f3bcc2422c60864228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc59a71068f709b966f77da403405229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f55eaceb6feb6f8d9b03004cd56bfe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccac2d999ea9099c6a024d1e44b57d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edd9ef1d6f4677451adc0dcd86dbfd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e80be49b2a95b67853a5796a4dd9a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09195cef20168ad722e3475afda17a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9a85cada6c6f2c938cd7f20a593ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276b88c52b99ed4bf0a008111909d3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a13d6d7d40c7ce2770331ced6bcfa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b76ed6dc0e62c88f7e7496692ca4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873098bc9561257f32efe36d27b231c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c074de3145da3da4905fddce47c192d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaadd97606a93c7a9a235d7aca13e8c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a8e2faf0c4b3de47818f8a24768f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b5779b61821ad5a57a235e127f49a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02bd1968dacc37ce3d87bb79c93fbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd59b4460f3523051f7788198e8907c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f72e9896e5a0e8ef07fa72d093003e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803e3b9d2325f8324eaefc9b6bac92847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a3394ee4e50caf45bc8e06285b4b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082386f27c6b02d391e512bf270bb3749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e427cbfd34bfcb0190e5082bd31517650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68379af7508358c6d605957662bc8e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56130acb8a4371deadb0180f33194b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac88c7000e4db6a7c22c736493bc07b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b678dc4bdcda1ebefe95521d228b21954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ba7868c96bc7f776bdbddd747367055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850f918c47c6b3ecfe029c976f38cec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c65c2821f66d18696ddf93315528e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2df8b8e1860706d84cac27d1911dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a81637eb9bcc9965eeecb74163281959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513279bf1d70208b3e484f2c71d2ce860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eccb4352aa331debd46f88695580f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93196bc7b7978f194d777756f7241a3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead23b8992553021542c9d6ee0f152763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b95c16ca1a1a64945be1e990456db264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb2efe4b64b2483e64185057cef09065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894e73682f930e24d6858459cf33f3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d052ce9475d185607e1b10bd463465767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34179e21697981ff12e7f36cf1b8c8f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27462ba81dbb3ba545455e2dd4ca4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9ad505f1dd286e14c2cf7c838e40270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a95aea3fc38de47f064261aff1c6af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc50a4f78bfb84e4626812d4a8a710b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c942977500780ab020ca9f59803a7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84476ecac2fc6305f053123523c4918674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a27f383747f4739636ffe541c449a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b68fbc0f4dd2b69bc77ad03d49674376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3055cf3cbc86e5fa51769a8e4c18277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5564655dafa37197ab41581cd5bf1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fd4c079a9059cc1ff3cb1b83146eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92517bfa7b32bc3b9fa1b99144d8d2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01470ab0ca48968ab439def4294b37181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979f51c1fd4f8a1bd6208ab1b3b89b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050183341788cd1307cbb2b7770fb5c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c7133dd0e897285e0f8ec2150d39f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90110b23429a73986a5e07926b46c4f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e429888a7e38d59bb1d4da21020b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1646545b8d981f9fa3f8c77564bc29b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15f0ea687f62c941abbe065fa8a9b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00552f4123993270a856702f79c9e84e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70136632c94d2e390dc35a7371ace42290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c221d6455c4654a76639a3bac765391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00c53d04aaf2db8f2682b0542cea9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fc87409ffd72ea11a723a34dad43193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f7e1db88e8d674347c11018f14ba994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb7b83a9292bfaaebf6f448ded6fce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a999f1497aa57ddadbd956230f78cfc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341d8bc5ac9b5f815f953b99c38a9fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87878869a8761458e52ae64262f671b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c03b25dc8842081d4589118f9d1f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b228c1bbe87e26e85f0053230991447100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d235056725b9fed20ec4f63dd0923101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4ed3d518c165b99c298338eef29db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fac12f9a5f291524501bd485c5716f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88767e967d12eee85a7c2fa6f6827d3f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecefed829f75bf590c37790c4dacf00105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d50a043e6e7e5fab2be37b0d0f0aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a22cb5c6f1a31814747dd586d9c306107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc046d9a537dec17522085305a0663a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41665c1ac45ad49287264d7e9792cecf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd5bc5320047f0e30d68c178d3016b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785a62c5a929278beeff221606032d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cba8575bf2ba660175bcfaef36e916112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf480647dcefd04cb7ab5a57b4b5e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605ed0a9c69a1a4fbf0235fb6844c14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb74b697aac3ae443352a727d1fd20115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599992dafae94c4e71b0e25b825328c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f966d1048d685da883ac553e764ab5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a115671e7c915339c81983c3aa64096118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab87cab7e4e626b5c390eed6e9a9637119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bbfddf4359eb3d2ea8b87094ec75f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020c25f7ba5ad2be2635feaa7a69a52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293a2bf4524a65a5feb2931174318c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc10fe7ada6f855f07add533761847a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0b4eb922896aea178bf0a9f3a5a2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf9727f7529bbc750acc00c06c53ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d3aab3a5495becbb477597ff8b33c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cc788f1bde761ee81326a117dc7eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16294f8103fb111291628628fc8c542b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e6ecb708fa8a85a2681ec8b3471df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d194689d0513560e45075cb11932c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2fcb31a543fe8f50b10bfb82a5539131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdea6d5cd94c81cc01ca68ac5657925132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f75c74b44753c91534e5f8b8ed4e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40b1b29e176562ffb34eed1ab5316c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d332bd890d236053972b5f8397eab82135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2d36c503235cc177535bf7728f3d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2711da2d5b0a62bde6f654c513d12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651124b70d2546b5137c06a8975c663138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce051180c68f4ebeccafabd7cdaa665139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0339ef3ffc4eda323aa22c1e803cb7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa511c5d33e7f8236e06d1186809a83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7daef2e180bf89512aa6d9a34b78f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827dc8869ceb0064e582806f6c7f8f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c59c86ceed52f069846f0adbef84c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b86a2664198789be168a68cc157c44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92af929d8acc3acb95ffccc5466d033146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55014a4e65244aa49c511395a8d7461c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b25734761ff164ee5e1d9eb4edc3fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac988306f8bd7acbab6dd4777f121cfe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935750728d0368952b5683f4972bc527150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44662000cb58085ff6c5f66a813471bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c58ad92ddccc1e3e5b5e350b0b555152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ba87961a30e67cae40a213ead67f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c5e967e395bd616a1359af0ef087e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703bea6b4718635af0da25362f2f9f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed3d124b33040ee29fcc51faa5453f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd822499fe3b962096b2138e8b765a4c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c785ba7d5bd94d609844ad67b14cec6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a021694595a59669dfd050e271938d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e8e646675fbe654c9deacdf02dc14160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff960c6284b12008cccd7650f67bf8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960374423597817343bee47e0ef80ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbb7cfc8858377eb49cdb98c570845163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad32527220d1495d64b9ad83be7737164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be03d9456111118933be770b6f0126165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00b635ddb5d5076c40b07584333b6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffac00e2375b45ac93bccc7c21fb85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ed0b42b683f076ec70380b3b48c32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717faf9093aaa2e84f2e31a42474d26169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f4da8445995bd7c8c3e9e3e8b8f5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196598cc85bf2a9b7dc6ee3e936bae1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7afbc175ef232a906d98f7b5abd8a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a0eff6f763ebff2255dd0f9b5ddbc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ca51fe2e83e2b35e9e7ce9bbe1e04174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3ff156cad06791de7879bc193074f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef26da9ebeb92c28cdc1e7212a3fa3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09789a9255b4907f96e9590953216170177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a577adb5bc15e393f607eb81350a4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243385e1960e84988cd805d55eb8b29179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e2b3bac5337cfc369fb8ce73b9a38180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1d9a0df10647cdc75eb8bd37658d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e863dce1f0b89e9d4559e16b1c2d92c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e583efb698225965367d874841f94ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dd310cfb60c2808bf740c859a762b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b542cdb845f9b05d3300176a9ae93d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f9d00695cf38971308e9f443ce377186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57101d0d71436e5e5f4db0db9dfd69e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa570be7383952f4f09453bc623f8fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d4e9b2f16fd40ba1aba07174a6a64189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df96accd36159a4d414de9ce3ce6871190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6cc060eac0aa1aab0851a8e90ea2e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ff0cf86e2f9a2e430d9988a112945192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb72f5e2916a61399c6e1ae203ed91c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455814f58ad8c214643e8c242746ed9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d372e866a078dbde864611d5586d612195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c4568b7409921cbbd3614cef531d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51658fcc06b0f2382a1ccb700e9cc02b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc623a6e86473a394be7690df1ce4def198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c202700914bcf57b4d81f1225529a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aaade17b10d068882cb48e93e52e86200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43aebabc66567222250001c9ff4da5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc4bce53073a71980c0b07b2499d48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7a53c237ef2a8c4540d32b6a21637203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404841ea5e736906b6c9d345f0200620204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43a63885fdfd71ad870be679a734df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201774fdcd8c8f30d1cea64a1b41d46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d0ec1ef862ea72b4fc4f2338d2986207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a204e919969ec485547db40a41a3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9b159cedf5d7bd7a177f8463aee9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf600c2aafa7d252ce3899e4542c381210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5346090055bcc645cca0479abe059e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27392500607668413a558f50ea970a4b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057a0aac48f741363e17a9b4d4d2985213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0033f88350c4e3d5a890d8d525e9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9b5b1ee0cfbe0eff7b9247c5b1b9e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675eea30484f8821e4e0646ff635e7d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507681acb354ee81a5225fc6d14d4f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce6226877abab469a99fefd67eddaa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27437f1633dcb1bfe3bedffdfdd4cf33219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec01c39e78d6cdac7235c52cbe81b88220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94536e3f92c10b600275ed7d6458faa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824bd2e8c40242c1a728bcc25b9369b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b743f5ae2adb2d778a3bf01701e54c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f4ff1a9e56cf267f87a0ec916340f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4f06feae795c2237c9c5ada647b29225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5e440b5c82844ee2485e7b0713d80226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087187d528b26b4f0d823553f7da1a56227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124541def984233637bf7f1aa31307a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896c4287f5c9946e8a047903fab029e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffd06513f895d359b4315ff2b3c451230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23978c73dd65ddd075a647840cf0428231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52811599248be0131e1eedcf78e64d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0312c506c4444afcaed509265e8d903233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d383817f566405a5b9075e45b208bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3385cff4e497e6679ca69501a7929235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb05615bfd7e9c3ad28392d96d81d2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3662fe5a68a5893a4380cfd7bc1a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62baa09ecfaf7cf81103a7a50774e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bf4d9326c63e4e62d11beeebfa258239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d994d067ddd0376cfbc808757ae3c25240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099719b6525a73a89cf1790c18c8c75f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38a9faaa76b3d887b77c0cd1aa54b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045ac649ead1546ee407d5ab302ca0d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bb294a0c728467f6867ad80c8c1c3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305efaf0ca93430e9038156525679196245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d389a4b69bf18d64e36b3f27fece904246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04ef6e92c965d98a8595c4acc12dc8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83decf6d9474cd9ed15414ed0515a251248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249c1a421d51ebc2e8ee37f1c76738b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc77eb1eeb4114afef441de555f380250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf3065f56ae49d6e9029850238a7bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cf8cf68893ea6ed4f6e02e7623db4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d6498df3aee2fced0d78976713f85253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dbc7aa5201f8f72b6c6f20b504949254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f02b49e6acac5aaf59d4734107089255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed7d0e54c756dddc1f921fddaaf7f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a01482170c96066a4feaebeae46d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931f4a8eef4f23769e19637587e7e79258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a7e45f0c52805f795583e9dc23e15259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e35d3e1c9c0f3e421835786aa03a73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704f3454286b59c0e2627ea74fb0ced261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27755c05e8d349d647a7a89460e50b7f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c527f88c4aa0a51625c484ba39c87c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d16bb06772784c778485899f23d20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354250198716c53e4d75202710b04d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05117c22d586a238e3f1b6cdd5b49e88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9abd474011baa2c3e55cee6105f8c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58dd92d714d574589d41699e4a2e3b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f0468f5925358346d6499f7bb0a72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ada2c381ecf900e9e70008fe4b4d6e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f698d5dfcfece3e6544c1dda59a3b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309f34fc8037b9a5b6480334035e874272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1c610b821abfc017b27b4d7bdad49273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38976819ec370c6a60934f125e2b2ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26285ac77180e85a6edb13c026b36b57275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3824f8db253aaebd56885735aaba11e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ac2b758a81363d834fe9f70d7d29e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc9e30a51051da0e61c1de082a542a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ad05a44b7848cc6f2d7cc192d2bc9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5458ed11c2557a908cd579ba63b87ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81df121f8666ff3075e9e63211c0878281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ac7952e998135d53a1c198e6f8af0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a4479b3f10e30a4539d98da3e54b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4041991ac681f16012597e7ac1751c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d8533d5be335a07446597b8aba701285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad6d76bb1136dfcb04d3e399cb0863286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a2755517e3301b79668c424361750287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a482b38d1f4e4aa74a5052532a7ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f87f3d079d1806b637d242743d7a78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b775496ff6e4dd3463264d8aae22208290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdaf28558389313d05eb6d4c057fe2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78a21176beea8aa35530b3cbdd67d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d6c8100721a13fa88581a4b7f1e06293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7936493bcb1632b6f1e001ec66b54f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f3df3fda2e68a7fbeb0f2916880ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcf0b3843a5e7fe6d09e7443e0e47d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b9727e4add746015bda0f129c7cf4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f80ee45ba5e4a9495eab1e3c800df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64daecb049927af710746cc8df705cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aba894430d9e3dd8fd10706216e830300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2ca28de82a86de1f927c89e8cd40a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e686cc42f80d9b52669af5b1b2624302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541536d59d7fe22a8e324aec3851fa5c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de00c4b1b911844916523a51843469e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04f11a91d4940d96184812d7801708305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df449e1ec6a9de6eea32e52cfb7c4540306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dbe71c99857c3d9ee2f180ab51616307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94570b081d3419fc0b686886664806c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638392ce8d5a4418a4399c48c4d6de54309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20411c3c0a8303488b4975cdc13ff704310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03af836117869b560ea2dad4d69cf83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2612a6ef05ec241ad21ea1dac075f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21260fe7e802fc3d6d1f23ac617ca588313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73337040d6031635f246f0e22e3f46314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80822bc1d1426f25f22fac178f233a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b34cf36d2110239fbfd7fce5dd432316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51493cc001a2cf3e0eaee858d008049317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6e35e1b69f976f74730bde5fabf4c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971c596895cd2a5639f7a65a9166286319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fad90f515e3f7895d7c3893874d07b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d550c5db30b3e4488ffe942bdedf39321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11264f89c6d081a3da7a7b65efd98eeb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40294ff8cb2d8cabf343480b152a0440323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c05e021fb32558f84c45e719071ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13810380e7e5a5bac60a90d21a284390325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a00738bce4b679b2a8ca414e85706326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca33b8bc6a7de0b1889dacf39495743327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc476cc4788eb915aa86192264e588b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cc0e9e647768282eb82a0251e05a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb40a2d2179924dd06865b99d13fa2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582c259f2e80d1c0678c3034703f1a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35099c9840bad231c08d70ed776f91f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70982d49859ad82a13772915ef39c07b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369934831ad01dffc1f2739e7b79449334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebd5b61df76025efe2dd5a38e47f30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ba77bec75b36b51310ee80dfb376f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bddb70b5f6a5c1b24a5c88e650015b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409168931e497bc08d8c850ab75ee21e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60f94b75e9b53abfd5e9ee3cb55d32339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3644e4385c437df3274322357189ee9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347ca2368fbff7fcc2218a961c69cf1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee361eb19f5a2258b1891be854d24b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e47d92945cb3a58362e999a92b31b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b96ccd93d5416061bc01e62daf32d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a3584289f02e2a5da6dab2cc86a3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7a7a1d84ee9a0fd08051dcc3bea55346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66d46eca32030872a4bd0c0c44b349347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e25005f7e6d6ce2004e5e0a9e997cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6065a14816aa144f98f6a230138bd5c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3f85c9a6cf1e197d80e4cf0ed5d70350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79188ca416214166aa2cc43a7ab3caee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e0e578ccf79d2b38a454950991f4f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec70cfad57bce410e9e78e03c98170353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc39d42e27443977e9de8d9c0daaf0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bf7a2fafd4b5704a1b5cbaab69e90355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566e57e586e17cd52a81057f37830f6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f217f55a236bb6875d430ce356e5e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e835b7802baf3761d47a1b57883201358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b339e24a2b39da971752d2d06d2e976359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684d21d35b96033aa9040cff701b65c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd94aa7c7defe2fb961fc68d45ced8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5000cf317924b8e9e9bd071aab4ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a091af7642a8534ecbecb423fdec900363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bbbd03a8cbffc84593e7084a3a4de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ade1920625e61e202e02f806425ff1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22711b84b968d30d9ea026b158a52756366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dbb3bdceabdea5546dcd0b105a23f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc86a7173dc85ffa201c033fa240cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2318a7676982b89da7c0ffe670ddd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183c7086c775eeff825bd27263e2b42370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599245738ea24409ed8b4f0e3776d2b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fc1efae06853c2099692bb11483ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cbc6373c46760b247f0b45d7fcafb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bb8b498a5bf92d372c8c576bf0423374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bc8e08423efa621239454a5716dda375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513398436c8743d465c3e0b4ad155df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e95a9ccd7a0976932ed4bc8ef11bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d513f8dc71e4ec6b9b114396c2c95378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa22a1a187c8d38d7c9df086734a5af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0b6d09e95b6956f42f9912e2582ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e724821f7a5fcf82cdc806e924239381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c6b9fc2d5ee1408737bd74a881737382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe897c770909a2573d002d28c17f9827383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83c7522d19df9295f4fecf1eeca84c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394de5e72b26cc0057ff499c0c1a7f75385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e28854f533fa33b725a164e70725c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eeab7c605bcc0b43a257108f66e990387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18954ce32333375cfe3be8ff6c9ff91d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c607727ca0366e8398c7c0b40d0e961389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c36217529c1bae66598b41ba0a1893390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9d433ece40fb23b1ceb9243491635391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf721a60d111a46715f5fd6883268a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21df2a5e4185ef68e2d1e7ea0574fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcc33dd0f91115152d08d4d2569d0f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14ba76c0e50e96dc22bac8e1188258395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6642bd3c9c8274bc457c044fb1426bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ec73f3d93e73714e8af7430d1dd17397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cff476b672c800af49dc2a95fb65a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a7cf878e34f589e586e8744f78115399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e1a368c7d45ab68b53af13087f003400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805df5018d68336dd5b8b4ba151d07f0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1853b9bfb826ac70524ec46b34028d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6c521bdcc82c968e3d6ee0c7b3967403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b20fd9d03214be00bf837920267db6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60df80ab66cba658ae91c9169e53826405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f699347e5dbcf21a2d70198a830f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6abf7ac37b0465892c1b535c1a9e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b62b660e96c577a5845c8cd851633408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85746636ceefd5f6a130fff02e3858fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847984eeb2881428b86029a65d09662410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a4e14854a4a7de8a3ebaedf6366e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298627b0a6cc3971c60824f0464d95f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304ea6e2fc950fae8d868fece22a8b0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ccfb5118e9e34a4f71a560df420e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a3cd980e3bf8a5655bc53c18bad2f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da317d16dd99f98112649a92bd9781ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fea84ce941e6ff750b2e9c8cb0a915417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c67fdb133c1fbf28452ff4cdaf23a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78af47b5f7ba487f0eae0e18976b31419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9102c821109d3e2d26db9d28799a47420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ba7f57ca88315a413c51a34ede4c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef079fd0ef477bfdcafd801525782e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17eb3e8c87d49bbed2d83df7ba91a7d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bd394bee38afe363c0c779f9b59c4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6032e59159fe5f17a95f715b90012b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488357a9a3d5abf00cf50a460d83212426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6741504bd267d130778c9e0a3097d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be902aab0fd450f0fdb9fcad6cfb6e3c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c2cc35f053e00224a3340c59ccfee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed3c04003fd3d8c0e290f7563a3aa8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fcc33e2440f7f48ef3e63bfa7a713431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ae96e382aa402d40e16d255a8592b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840c6eb706d5847b4a63d38430f1a75433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d3789faa7771df29f6906dba424d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fca80617ea3a7d098a608dc3df573435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300eb2503cf768a3850e9500be2f1b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f47090eb13031d64c57220d98ad95437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead6b2c7eefcc48575c5ad2bd2b3077438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12609a08548616d98a9c9f4abc37625439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b18abd715dad067ac91e158654c41440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ba6187abbb04403176aeb24c0ef64441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1410a7c902a21be67aa38957b55236442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b37b093f6f9f2d2151dc289440960443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cf692f3876df76e46ab4c3bf1e2fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe6fa552e7a8b2e5c0a1ab4add6807445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b12c3a2b5add032091c90246aa45a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ceaf313fac26212016bf1005f2f98447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb60f4e2fd1527450f9c866baf835c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446b0e8e4d857ab891b843d8c0d24f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ce7623e2c7baaa1769c739f68216d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d6aa2252a270700ec13b9ac8f84c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d257aca9fc3aaad93059510afaa619452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c990a5d69dd84f52e125bc65ade070e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a467c64d502bec8c3801e4316680c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4c5bf29c2aef86b35852981c02acd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb18eab8fd94123aeca877ad7411326456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee70c509dae7b15974ba035497b7a3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bc5a0d1a20b0bbca6a3f7cc8ec130458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be9eff27d2d5534de6af6bd125e24b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77619cf794099f2ca2bdf4837785ddc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8eca2df57a54091764f7ea1d0eed4a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebbd986bdf571d9e002dda81a2871f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a4fcbd94ca77eadbd886daa7e9bc9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a5c4e19415716c241f2348da31bf3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723dae77f7234b7fa613cc31730d321465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fdfd7dcbde091fcb35a3fb15a5dd0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3f8312e430d7d7fe9c912f8ebca60467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efe4e0cbbe33547be780a7d15470a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da581b5f2533d377178036e6edd987b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d298b69f277360e90eb74c965e613ad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5988a8dbc5dd20eba404ba679a1a07471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c37dc3daba67833be8479e659b5c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323138f9af81dff33be5c2cc7468c0d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a290833d9446d126bc4809fd7dc00474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51aced5e2abf0197b8147a86b523d26475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94623b898dd75d6af6c55bd09e1fca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966917a097bf9c4e62fb18e7940931c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f458b446c0e4e54e7afd7993ec991b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b8531df603d8b7680f518d031d9f1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173421147e407269e06dc6ad97e8992480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c932651a9f200991aad47f3c6c129481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55340b4c3318b6a9dab1074f837f7d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba1b28351b7f95b9f677c0f0ed934a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d815d5fff9956b48dece2df135cecc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d4f004e235f3c9d853e603b1ef6d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4ad848a6d9a22b341e78d1c99fd68486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ea349cc81eed6604c6db1a603aaf0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a268623fef4dac5ce24f260df4df02488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909ccdfba5d59b38bad675371bfe656489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62a4acdf1d4edfb482b038bacbe950490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee128cc33cde677dc55be4a3c11ac1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daddfda1a064d911392e0068a3e7a72492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9d40780455717345321159bae2e5f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe7d7c7b2b00124d7456ee7c0dcbad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c92e5a9acc7c62af7bb1b3c756b91495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252fe53112f45f2da7a8f5d1871578c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938716406784fae28c905e4ec331679a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f24fa5fede77b90ed4b0055b8837f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebe61512bdcb29df7789b469c88c10499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee68703665481de4d1641f0cdfde64500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411baf5a2876c3119b46a5fd186b65ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afd7c5122118db9ba131f05b4ce37b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39820c7c9f2210f2c65a9774419a19a7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daffb0bfe2eb100a095e8cb62c1dd77504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e204da25f68e24f002d17a70932085505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c75a0a4e8a92de9daf2754e00dae1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effcf0ab105d1acbfcd18dcaa48674c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fa5340b1af62187589276973ace7c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f4e30e639ec9fcf7771df87169a3d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35311f087d514f42f699de660564d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1312c599ec4e426528aa97d19eaec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6e7fc3b8c4b19c8d3dae48dafc651512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c54c809961925b75c3374fdeadaac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a921a02400244f8d855f40f2f12d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68f7400f13f7eb95d2cc5724b5b2e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826137342603f2682487edca95422c91516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c929d4820c7624c3ba3373e9bad2856517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6651aeaab9b471f55120e7484ee7408518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5c17d95fed2dacce72ee82c1c5fb0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d7760dafe7998cd17f639c3512b4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3ca362b634c0f613b5161e821f029521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b643f4dd2bec82b5d01fe72dfbfc680522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd5977ab324f7fba2cf9fcf9d71ef7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d3db0760e17599de6e50d18955bb4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba526bae2350925c849312f08ac84d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27718130a7f7a67d274e7da3c397efc2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31788811b74550910ccd10e31de85f8c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739fa2d1bbf999924118b82efe040ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f669c9b7e9321c87bfe3498fea26c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb964b3f8a33aeaef1c6fe04636cccea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d2467a84687753d525178425a2716531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf690c4722feba99edbd1787c5688281532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a1762a41142758c35ffef8c9eb61b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bf473795469810afe1c3ca8547b9d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eecadd066a5a68386b4b1c31dabc6c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69468f61e379b3d99a40b7699a0c862d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2364033e5393c47faf7843ffefb92537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beda1ec5ff9e959d31a4b3834fe42e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7805fe42ab817320acac281760cf824539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99d687e5f1f51f3af8fed0123c05b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077def6007dd7d9e482b1877ee34b7fc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426093eaa17d38f81e6929354f7c078b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae800e79f9662e4b6c4da0d96d3b78543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a12823ee108442183bbfed43422416544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57396bff0bb2c03079d291dfecbd34545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb918cdd08a7a25da43c832b4da2f77546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6d5aa949a071ba3dc3d11189f7269547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fec8a06fe503e114c8eca1502fa2b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd33a0ae90c4fb984cdca22b8f3fcf1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbb6ef2d96341602b619b4d2759288550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148f956ec7139e3b7294f33d647e122551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df0a087bdb040575209645d5fbd9fe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155ef09b8292f0fedc1911baeb083e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719a41d91b3ed9470cf5b8b94dfe8c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e81f929c0505bb258c3a21adb7ecfa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2222f4ca11615fb7441cd2bba246740556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a17ba2c1f63fd811231669a66fe78557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3ac24494ef5b0f5c8b84eb3a922a4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e991fa141ccd766207453cfc61d0c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9393d6dc554d04ab82e43cce6cff04560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c07cef3db581621d3accc716b97191561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6d9afcd6658be4370b2bcdce2a46a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356b04944f30861cb96c279ac2fe1d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cce93162b7b0d1bd7840cd96ba19f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38551622ab9cd151e329349ebab1138d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bed4b457c853d2a48b2fd25eaea714566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b372beff44c40523b2a307f4a60d1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34411df0d89cddbe0b66c22838a2531568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e71a3979873aaf6d8a4f17297a0aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab556780454c1a08f680057032428c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de0e4f469c476da63d0039d2f13859571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca204a8076b33ed400ab63f76bc7053572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5268c195208cb66ef469fb08011df573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a44a8e3312078aab6aaabf0b445561574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ef525a84f8bfc2fcd3b397df01989575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2b33b2b64f59450a4e388f6aad911576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965b1bba19dcde91f7cf9d42050bcc8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a88e6e1c9db725580439065fd6fd89578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01157ec72d57a41c5e63d6b309f1452e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65422426da61fd963d6b95b854d023e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f23e2bab68180fa9f4baefc5753e1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1a6cd587f15b0c32f7ca9ae176b14582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7257cb1e85d2f68fa7a004eda73f448583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42129b2891d645c52f3ffcc14b500d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d06a482dab77e3e8576e881101be3a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e07d71d880129061cbd40e0cf15c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4189dd9389ad2ffc9611d512e0b54587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6580eab4921a7c7bdc3acda26620a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8639b60f6ad0320df256e5d603cc13f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a27b736ac3e700c29f335fba5bcba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144e154285b9615bf09db3ab0190a7d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925dce68b1621a9fba8d9e6d9c7c4a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2bf70315750807d27d50a3e3d261c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cbc65c89032e32d8f432ef9458f29594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87d9185bee6fbd382a95c6219fc8db595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55084551500bdd6878f58508f42f185e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73601e81b459ae09516a7647d1d862597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca766f064824a46d0a33c266e82791598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82c660c8feb10a29065515c80178db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ca82dd83e6ba18d02b33425e5ddd7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bb466b7434426859891f0bd32d734601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd995bdd9070e8e45f77823190ba010602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c100e9600cab129b4548b0caca532603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a3a3390f02c8dcfaaf90603e32093604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94046071689d170e05727c5aa4b119605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a24e776b4cf42d6625424f87c3498606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca51cef2272210156e965dd3c52959607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e209d42a2825ad724e05f331b8c3e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a50073481a452a6bfefedf0fe2d9f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ee6e1dd2b1b3786983e1eab6c432c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94c296f741c6e25df1f6ee5549c814611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28b9d262119cb36561f77904b47deb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da231d2b32ef3b826d5b32709412633613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3952e895ec8b63d6569d567b57c550614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92984b6200198b457fed0b165e3ed36615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571c6fbff4f861d52f9658e86c1ba71616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1022163dcd789f173f3fd86e19e040a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ede76da26bc7aa2982d0d9a9d40a59618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909e96e1884abb5e9afeb8c9997ee13619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70086c8914f4f7884346a6f7e1e43b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6793350fb03bf65acb510606c044c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b101869c993477d975818f9913bc46622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492ac84af5719f21b6e65024beb37e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b58ca3a2c0e44303d1832ad56742c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893b9f9ae846669564ed210200834f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de728022600daabe658d837e37ccf2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7d12cfdc2db0dc33194d4207195a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c436250f81d1cc9669216cd53b03bb2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fd3193396f7054ffc8b3de923a171629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb13908cb5fd165ed1f8df282cf447630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552e9afadf6104c6c2fb3425744d143631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9545e1d7ea1bae622a4080c8c9414d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207332a61cfe1d7d94e2923d7a1ae3f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296cd9893f263e3817c31565a6ac7a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f69c8c0a48c98d09b083474b50da9f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6b4db71f366169a262602a78b4b07636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ded421a059b09e97cb207bad1ceb6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc84a3ed3e7d34bb2780e37953a709638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d72f9409d0badd1adff65f7b77b52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b4b3c3be70f50914a76d1420e7bfa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbeb9296d78d329c0b0f1fb8cd3220641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732c9fef841ca8352b925beff97eaa3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283649c9eed591922efe3534a162f11643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e67b08219800c108da2b3954060f5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b29d85baf6e40805e49143c604d6ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61175b15b9069e75b9b4c143fbfa7e4b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ebedfe84ad88432e1558fe712f63e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dcf6668defb6247b1da945e15e6aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befee66be12e34455af56d26441d338649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2dc92f47bbc21e829fec708ae64d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e63a363150d0b385c32e25ab5ddbb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34db586155407e47832c1ccdefc576f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8339dd9686536e8452663e09123aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92014ad68be8da1c538e1f3e048ee72654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794138f5fb4c3655f7b55dc286d1f753655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daf7eebe1cde035c0afa323aa84e65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df6bf0dadf95e78330c41187cc8428657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02b6a2f104975d80f3e50000722ce8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3309bb0270d639e8b29c80421c429659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff74f23af0be16b380b04cad709eae2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a7ad77ecfcb04b60d9f43beacfdc5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb30de1c73881021264f79eb92e676662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed55f7d4cce1ef214d0dec621299878663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6809641c96b5243058cf5d4d2606776664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716ea6bded2f7281f07666d132151b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d761ef7bbc326b3df2ae16add2a97e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234eb30620a1bb1f74186f1c55eb5f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6875e14403bcbf867afebe9e7f6ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1fe3aa973a195d0fd93f4a536242c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b0f566e19f5384153f2d3d4e03a81670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c49980572266f47553efba6d2ab5ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791464edabd02ed8b61607311da481e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76e592c89d9583b267b3e8dab00b53673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e099cb3f239a85233e7a8f456300ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296593ed27c8f66fedb8dc337a3edff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded568133c1f61abb390b878795e767676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5961de31421576a86927dc269cabec3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6734713fc62ec24326103b225d9729d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0698936931f90999c1ab9ccc2698a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb81a6550a75ece02e959a7be785cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce0cd6b7e6186999a1a2297074d254681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01347601e6c13827e7131b8ebe1fb5bf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcb77df6cd94b8807d438b6896d1af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e41511e1ec0ceb6ee39ca1396d65ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba7ea5861e0b669d2a172811d40ae4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987ec13481d5414eb1068565ba2cf18686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518b520ba481db03405a2e871f9c1b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128239ad9117f1f222e3867aabc10a3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c318696ec993d70b6b639435b346b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c2f88d823ae8e05aa347c17dd823e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454963e103fae2753d2946fd569afd5a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02015d448bf25be78e07b73d5affc4e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6452ebe87c4a6a3041ee0d675dc8a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9e69ba6e2543c3c505ed79548e9a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce328df1e799a2e35c38117167ff2acd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbdbbc1f1b704e0b211ff073d8dde0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2cb27eb39c01e5f97c0295e2c0573697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6501528cb610cc18ca3ace71d3f2fb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca930ab80dc4677733f3aac9f1f11e20699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da089dc48a659ade0da47e670eff83f6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0cc46be226515b15622ef447e8ea8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e20b50105aca1337b686fa143c84e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ed1b948e6c0f9431bdd46821c01bc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d438930f2da97e80496012c4a55e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd0f906b411bff248c1432a66aaea7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa5c6d2f1f2461fd786570c9b37d17706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39d70ceb45612cee5bf60f6d8421d4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07081b72127e561e14127237bf7df53708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d7fc396869b92cf0f59d26f31f9c1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb74afc54c987341a489e090d9d2e30710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37007d078f61b7fe29113cba4ccb5d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a086a1b3ccbce24132562737a6105712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9659068898788921d2a0c0907f6b91713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8a9b3637ceba201062f895b3e8cae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998c87de53d351678d053f370ad5c23715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386de3e1aba582445150a05832399148716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0374322c711fe292e56f73700fdb9b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1c807ab1639ef12956c81b79374fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe4755b81dbe8fac3c53faf1bc2412719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c039a7d1a10ca50c5266679ba3862fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b0740f18b598ab04e1a8bbe18386d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8298e6776bde47f83b26f5e82b45b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e77506a63932595a701f12b216ef43723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd20482152bcae61cfa8690fb53f71724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f894d5219ff164e5559834648dcb509725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bd4dfb828d2bf251b788663ef84e3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ae7fbaf48ede8f831a05d6ea0a9ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedf32cb2babbc56e8675c83071c523728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbe2f648d3ef274d363da0c0813fd6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e422cd0f0b86cbd2f2b34c38b5654730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb9dd983f0accc442dc5ee6ebee55b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eebca339460f9af8eb911e8792d5f0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fb94d1cd74b0db1593b17c3b64588733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216325e942c39c7079833ba2ac235b04734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5386af71d2bd0eb5e009efd387db1f7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e466f47360000dfac86d71849b46cfb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b889d6a428af4f5592d7014f7ce724737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba383760a521f21a5d1073e5241224738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71649492f9db7a1d74e69992cd7bd70739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e9f98385a43d79ce30c37de1a3b74740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a831ae3ec291ae050c340e32bb57a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f3937eb0fb1834b8664d8639172bd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51612df516006d9c324d20a6fb51a307743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56157e4f77e38a890295d0aaf7716a26744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de9cbe08dc2db7f09d95f1260cd7e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9c983a4bb6f4fe05fbf1099446f2d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b90e15521402a0d4b3183cce9439b0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96130c6785c83f1c5422e83ccb12c75748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63fd09ab69c28efb2e12b8931d0e99749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b72d6f2588c669b80752d92e4e0f77750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df950be35bd02700a7d6b17f7f403f1d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8cda90cadd84ef28732f0e9376bee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adedc19a40d3892da0989863eee116753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219d7f86a0009f4950bd0e73026b26c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ca79b3c15b4910b56d3dfb514e2c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f2382eee0a3806e6e4edf1dbf44cc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbd21e1eb84482371ebd80d44353a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b652685c5d5ecfb4a81bc87b8154a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0be5ce13f037104fbdf19aa2fee7c1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a469edf6af09d8513ea56637ee47a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537edd3aeeb56beb47e80791df3e25f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036002853b2dd9ac0dab4c72d37efa6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8dd522268f232311c7755fa9de99f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a8f507623c8a18715c88a73dcb68b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e24d648c8a5ec99dd2b247d63298b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc51455dfbec9e151a65cbe3d37f03f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc645a9726c5598009b3d25ca3b18998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced02993ef716bd8d72a97d7bc5824669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025ec94efe844a2b0852c74c6a9f1bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff10290601bd9626214a35c5adfe81211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230dfee15656be2916afea64316cbe812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9127310e6d1d15d3e982b0588b2e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d04debd0b399ed1b40b8d48443bed914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45909166a406029e02c587ebcc93bb0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740574f0ce5566a18c9d360287dfa9e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b03ec78a5a4e0da22bb6a82579eab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6ce8679a61e98e980878615ea01a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1e7513f2b61c27085cb357d0e184919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b29b1b6df7d6f5455fc6a6f0a818e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b26ae0e527e857497e1ca00d498f0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80597754911c3b22afa97839ae9cc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10e46cc8c4e719fcb333e80250edec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4760d1b08b260d6c8362e8762331e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f3147dece8fb651196a992ecce46625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bc99ef7aaf9ad78465cc90bf9b71626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ed035e2037c9bb5ab5fc06f9023bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba7f87b9eccc719ecba94153f8c95528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42f5a30d18c4b20587fc1b74cbe0a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91424acc34da9adbf3bc97546bdb02f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0a7b32a647f2c9722c39b4cd4c68c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04e474e60a323f9740da62af6306dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad8cc160c64f93d630f92a30b2010f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084f064043ff663d2544e24f545663934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39356c7ca9b10c8ab7eaec5a9180ad435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e97774e8a2be3f6986118404a06a6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66b8d1251e5617a5fb403ab59b436e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d777c8580e3ff850654226fc5f826a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe8caaa359445ca6358ee78cbe35db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f292a8345ae48ad2105c5417bd63e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d39e6cec2007b3911d36cfb0a4d78341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c716817a447955d1b38434082302b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6289d1a448a57a37bf983c1197aaf8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa174f492fb651b20ac6272b36a62de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701affc9a4286f5a25c3e8f1347fa4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f13b02c5f7ee8e8bb893f0aec3b63b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b551968989294abb7890ab977c2b2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89abf076d0f5a8d278772c3e7d3a52148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a69001cd95ed162c7f7755e2336ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7191ac0daa9eea7d57169d1bafd2e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a1c524a71aceced029d35826251ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7adb57e899d5b0dc623f57884d01552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcebb59f1786778b0e09d1934094d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8770938e02812ee5d916942d1aa6f5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abba6009b1381c4eca74a33870c6a4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6d6a8af912adcdac8dc5f1925ceb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bc7ff546560fd1badaabf3c26930c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01452d529fb083352dd175b53a67d9a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08f8b8638c8262cc8337f227e655d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300b807396bb2385be24fda870d647b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2436c334a24cca142ec2a0b18799361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a965dcded43c3228896127797ed20c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4763c802f793bb61ed165f4963bbac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dc0214ff3f8562008709cdf49cb5a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4332c4b66d6d985e64eb780d0ea6b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced5fc35027520fdd1337ff395a349266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06a458399ff671ae8cc1f32d150ae267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e51feb38d267a7af8e23e5b3ce2c7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf643b5bcb145458ac62e491ffc5b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f37a0424c94c1bf2b611f1ca15535d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1aeb4ebe6b945ac5fd1e39fd2a33571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77532afc5b73125564d95ff62d944f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c952fb702dc3f0e598700c9bcfd65873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0820e50eb932e12cc27716ccd28bee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7471fdc0c5af652be851c4471e287df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21af0e9f7314ff4d7d652ae1b46cd776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5a1e3423ead2748e6e6470845944f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbd2d0d0e70d64f5f536a7b725c1a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75e16cc4a57a48dc87fb2fb3cc0b0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7b3675e15d4f4c8ef42427ca3683280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1aae614773a3e04bed2ce0fa7777281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc5f7187482fd25c372c0875d462f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802400296fa2119a422b39d0061d68283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82c17dd78bb30324f3dba0843f68bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb78e51207e52e612282b541be5694485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656bdeb219d59b60113b50483ad42cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f81c95c69638ef154e6d3d2dac3ab087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9386905a905749bdc5f3ecf8fc59b3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93810b6261477b11ce034ca62f52327d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124d1b630f712b02dc181dccc32355790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb2229473570f3acdf8ee39058c6bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60996f1fa7ef8c3b3b808d2ca864257092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e0d20ffa82040084423b25a1113ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a36bfabbae2c242efb0d864373108494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7a4df5826ab49b203c45ddd50a8f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9539c306493a74314d03085f663bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dafb6c6b4c850794f4871e30fc67b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b65f6865de84fc6ce20b50ae8226498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ef0c0ed7f0f2c1902aec405ee68b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaea603412a139fe1472552ff0f4dd7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444394b0aeee8f13d3f6b55ca1cfd101101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b9a54733f1d3e34b7fa31d8d2a5ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa7e8013327fc1bdcfa0cca7816c84103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87072488af56235420a15ed9b96dd8a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139df645f886dee8b87de769fc5c3e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2ebf9f7b77c4da9eb351f2a4984f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb639eb9c8185a28241ba4d21414c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7888b2a889c799a6ef599079c6984108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198922945594ecb8e53cac612c0f9711109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe5d28186931b8746f6949f5a785d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721e99ec7c28ebe83083e11ac011e5a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3828211f4d34d916094176a63d7c42112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0c1b2f5020dd18ac39843766a698b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e0a90156dcec0094e0197030f7d19114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa679068c983ca841bd6b561223b4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adcffdc92142224d9d1eab00a7c3dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c455741a20a4ea9e4bc57a6ed229c95117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537985f24561ad62ff8e8710c5a625e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f1c95d4cb5666d9e600b1863a6d8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89eeb97ffd91f92864e2b51367751d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7a4e8f3a0a53ce2cba4c7d29a85e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3310444914d0c86e39bc59360fede122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17432a9d44fba7aa56db2acd7377e9eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5340db5400d74056cd4aa613959379124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07336a05646f256cb80187019c2ff25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf9bf1a03e38ca306e4a078be933dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678605f6e44ef1329dad35582d069ee8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3dbead1135cce0c22dbdc771b961a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a445289f72cbdeb939dddd3a9723790129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df157faa3402f8afd9b415be9b0b3ffb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d241f3e80cc0e0322dd6388a47e3986131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032714003ef6c77d65abebac3478cf6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474d0a04a4fb1ad2aaf50ef903e28ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edae15d9a247ca6e7484d43d09a5f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9abec5b4fa142878989370b8cdcb7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4333c5aabdb1456c6d6eef0a9b0f4d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71c88d8c087502ed4790144b5d703c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67b3080b05d784731c5c6af528abb4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fd16c8b332708fccf8ee89938cfcd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61fdd815918a2f1b9a98f920f3c222140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74db34467da3f888d89896bee0e905e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b4a6b9f16c72564566c0741255fc6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf13f98cb92350c464a19a5bff8ff55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f35b8f33c069f65bf56d05b6883da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2f8dfba2e4a8671d1b69c1bd9dd41145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fea3e4e8aa750ca11147f0f7d1aabb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b62452018838691b908585c822665147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58f10f5f7b06273399a046e32ca59c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88453b42dd75d169472b10886fe6fd76149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4f37a3f3413e8fa60973e01f7cb0c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601f641f72c5f40c4618a070f6526dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f554286d056924ecc9c0344aa4ef0a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918835a6f86e9e7d76f8fca7b0771583153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc549c80e5d75ef1609c197e421c91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f87d5cf580ed7e0181fae52f1d788155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342626add8d111f60d5ea4df8cd214a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f703fa81ff5c0acedf3e4b680663c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9a2e33a32236ed0eb90f2da48d18a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead0c564863a82f2091ceefd5bdeccf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a417ea15740925950ac442dc2c28a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3c5fbd06383c5157685d54c91b59c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46079b60c2f7da20250d34c28af9150162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6262cdcc906fff781c705e7d679523163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1a31a04d209cdfc73ecc250bcfa07164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c827145c8bf86a613350b090ecfa5b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6113ef7587f703ab334a77d20288a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ce06cdf16ec0bf0f3a3178d8e421f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf3605fb800d0c159851a4eea2f7e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245ff834bf95fce92b76687990033f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2969e91c19603e19b053ec46605ce9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1eeab1f40099a0696cd8d14c414e7a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188d4d51b4ed7d540bb1434abb543c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce0fdff4876d3d462c942c1b8d0660173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60080b975b96fadd9e400d9a33a73fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b8044b752dac9b7401d340d97c736175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e640ff5e58ca108decc7ef3fae73fbc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906eac9cbd2f375805be054bdfb6783177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368ea71138d0b8d71916819cbb5bdd3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a3a7fe95cc29fbdbb86e540e38fc3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852999f5d3afa4b0657df4f3ef70aed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997220aff1061cc2678fe086cee8245181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f39b54200f9c19514a92cfe8945632182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45b16f638bd8512fe7c4420154021e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abd80be9a1ad7b0cad121918dbecfa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41991e1f5282a1c1fb974c8837a0a618185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc501432fcbfbd49a0c30b91310f7e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7017f23ffc46251512154eb5d2b37187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b25690c67f01aa929141fda8e360f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c74e24eac2dd059b8cf470192d0210189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db5e6b8ea96c971daf51b58b14af79190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487deace6a76014e7a2beb6dcff5b784191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4305a0436f2fd0b3b9e507dc020ce9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45b58e34e6cd0ea3a0289813507d9a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634666f4cc640a4c3cb54618983e6d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b868bf84a6b38bd3b287700d92cb8a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893154f8e4a32603af5ac68486ab2db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a12ba16031953aec10a04a8a7e33f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e803b217383dbe91a17a0eb8e99596198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e650484b7cd12d7ebbbacb4e02c194199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51711e02c4a62793ffdb5b6e9b5bcbc5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa5598c494e5ce55df2e8d55d3529f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00758658c4eca0fc8590d22164b88f01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d878b7c47ded0e59993418d3eaae540203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2612bda784edb89cfba147da9c0d87204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0030b67faadb05a47bc879bbf3fce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154c3aef381035fe8418f2def49b3da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40826be8909278f3de91b21305c8838207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf5e3ad19d7b0e720f80c08f999c7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a6ea5da223f431d6fd4791d7d1fc5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23fef079a2b60cf78bc5c82f061b65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefabdd1164c9d47605aef236af85fb5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85395dddae3170eed64f3d703a2aa9c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6cd3db9003f8d4337c12fe5674393213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51488a383d8f111b3c0be8d0087f68c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48f33c8accd59b5799693dce917c1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7efceca675a11a83fd505e068b7002216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ae58fd04788d182165f7f5a0cec1b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ea530accfcfcb21dc854ace3213cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92a18f4a526870270418ce245d4a98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f81176277fe36e0140d4cdb413c1d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10c27f6cd253f2f3e29ac9efb0b779221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05666f9d10812e159b81cc74c5b6cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce0c82a3b3ffc7a1692b11b9ae9564223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291f298febc0a189e265ea24919a17c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9751c8604c84b18a3e4a2ec7d4e94225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163865526a1593e3bede8a52e5d33d1b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307806baa2c9ff9874bb71469b2b276227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25243dc7f1e81eb4a6151741548b9d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225901b33c745ec510f72f0496cd796b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48436172ab2346f98767cdc9fdbbf48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccd0c105f044e8d8cb37fbd9fa6cd5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59861ab01e4982db2897bc7111df37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8b2276e242639c20528d7ec1d9f7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79f1484752ee2fb2fcdbc5ff38cd3c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c680dbf4b731923a426a7beab3fcd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a41931e0f370fbd588ae78c7d2d70b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7cc52c8547ffda2dc263aab31f6a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b791bd59ab2c2cdf5f25321a66abf4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49156effc677edf78325280e5beac55d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8f2fbf197d3397490751981793257240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d9c0d1bbb0345dd9c5da8ae9c6022241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f6dfa267eca666b2a6c647246a80d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd26b602091efa134023c6f9f347fbb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0761b32bdb462963a11e9b7ebfb45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8765ceef14d70e133f51f317535709245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563ec2612a1163f4351f97893834eff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabf98e35c4497b23bc7e1be5cafb33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f785b6742eb079dddc2a804359fab20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c88226ed721f9c4846067c7ece776249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e24ad6656bd3e465793cac9823428250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6a30c31c366b1d372195ae3b402ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d740b90cdbe372c52a5595ad377f98252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1954aa37ded5ffe8ec812b8741af5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49811bf97c848789a444f03bb5ae25d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c588887ef93241b37ff731694e2d3d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343a9e7d37e3a31c20ffec0a783be58256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac8be36bff3fe4da1b66fa7a6684f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf8ceab58c573ba1942f93295d3640258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e35457b6e9a398c2abd251afc2e00259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28c18d92e8e2c74b2083ff795e16e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9b197280e38a7580b04e607b07d76261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe214b9d22142180076f28abb2c5c89262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3314c5f7a34e9795ba5d2e674645f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b8dd0d4e14c1208931e83875d6c8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc494062dbbaffb4bd2e58355ffbc42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e17370383b5fbe8b25fbe7ac81520e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c684eb96d7f18922095cf7528be3838267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b22f6cf8e2219360cd2c0d9ba32ac1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d2f68763a693e797ba424ddc0f543269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22947bcd7f105161fd1f6699f55a379f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12ad5fbc097427f27e77b13aeafa46271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0b68c7c1d22ed7b273e7e04b0f606272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e265025f02abd38fe9887b13ed18e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751caea3a1895d3643652328efaaad4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607198154f333a4baf7154e0e61356d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8585850a2f5480bc55b44bf5f10bcbd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013cfa12a442e876b11f12cadb35ba5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c97a8d662b76be2f00eb8529fa81e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebd88936fd079013e15e335703fa40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb96b7b9e72eba341342d6b256f52f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cf7823d55a2ae498aafbd96cd3220281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd4b96a66777c9ec3e9525e5ebb779282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a87adb1749d593314f8cac49a6c545283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfdd108ac6cad9e7f38d098c010e44284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6ac4f9aa765ff56a677ebee6a3aa0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f748fbefe8a3c16e95c61fe9785a61286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcf92255a7ab99024326c8644375de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f266ade068d4770e7458c1cf0d9e38c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939219eaacca28a4e665fc8129ae6ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277fc9b7bd3903f00d21591570bb301290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd04354eb713db79a5f4a556019a43291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc2ebf830f6fe79e25af7d09f0d49c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32a30f8546e975956f3d8a4738732b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad2c38b1d8103b81980661c7cda8f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02234c6bc0a552efc8f6ef4cac9c59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05eaca11fafa30771a622b80c0e3a1f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80568588a937fbece2afd540c6672bdc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978281fac93aa058b069311320ffa81298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f128fc06e04787bdaa6d9f2a9b24919299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b6bcc50a909d60149dd12e5ea9dd9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524be9c4b82c28df1ef7ac55a1d45c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df92eeff8304ace5ab475daeaffb0a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73745764a27b3682e93da12524f5f160303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbc4c24c5a3a65127c7708d7a51fb9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902e43091c17d88f92d0ab790bbd4fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56a935acd710ae9c2367a21e5f486b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc1f15e3a072c178edf879d1725113307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33499b1c340f935b2e18768e3b7a3874308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c21e34fa0cdc8bb414d9ce924f098309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ca20f31affe537f25f463b52d978d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94b6ab4ebd2f38fee0237ac0af5674311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c508a127624e9f471a5bbdeb74162b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca91f2f1c2ec65af3a14accecc0915e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ead48ae75205057001c910fce5c4b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c59c92d18c3c034f6e0da2efc732e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbb0841e4958350cedd2671ffd34a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8eac6678dec55a955fddfe336554f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a649cd5612882f3ef39e52999e1c34c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb085a86bc10c8233bd7f708617b456a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db0644f528e76415c02cf56e0e8e1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81c73562e4517308cede7121c9e6c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ec9daab54b93f8cb8039ac738b185322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c569cb64afa55afffc94c418d9d8ac8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88f80a7312b4a3002a53d1d55cb316324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4b8362a62829971c5a7e85bb261fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b54338c67def3dde47286b1ce3531e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d88a5ffb7bc832c695406ee9798167327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95414f4d04c48d2747e402c2d2c74e54328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf64df66574f7214ed3b3c07df970b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66900795f00d100df4b721da2e045529330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0830148038a2794bffcc85d108d17331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786d1fbae525951d20344dcb34b1d8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05889386e875990ac88f43602ae5a40a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad812a83920c44addf698793c0d6dcf9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339db4f6322b1546cc6bc3d6947921cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef04ac02f3dafec094e65e5348cda65336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c97ecbe3010e572b4f3f22c80d993337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917e1262ccd29ed2cdcf9d1813cce73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55712a548409f6fbe18ef06701178f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acdcb4bec3b1500288740a1278492e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19fe7fc20767d1ba491c8de4df84d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb9e01ef22c229df9c97596f945a82342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95452acbb6fc2552d281ec0d2b25a888343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db26b4c2ac3bd626f724201f79e7bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a595b58113c722345ed0bc686e24fe4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9868a16093cbe0827a6592a407c05c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b76ea9f5acb2800c07c941e715284347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43c6ce7e98d268e6edaeeca5c23620348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fdf443284b2b0ba3b8db8d4c936df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661b95d6bfa9666c4126d2fb2fb924e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d8614badce7d0f0619cfb58c61705351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eeb6c4c741a2fb7208efffe54e0dff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91e13c5542e50485c5a1fe2bcce9dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293fb1a5c26dec22933d1677273ea12354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32412504e53dbae1a742ddf15498c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c24f4145160bebd9d734ca8f6395b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7223707932de6ed3ac0aa1ae5e4f25357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d434ebf47b36a364d0fa41d1ee094ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076809bf56b0622ee011e239f121c5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6d8249c63045bd65cd3f192513c12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c63c24890c0fda165eadf97b92c08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7ca16093a2a69ea89934bf2a6a045362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4574f64643baf1f7566e3266341be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a47920b967c8ad510575ac8f3fdfdc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba11c24d43dfb40724e59808c0de7a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7534f6674ab112e9df0636355bfa7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce2708a7c62052f34c28a02ac6a136367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0798446080c6f07e24cafa4d0293d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407707302ccccb676e9c2f217aa30841369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b44445372bf0ca09a9231f135213af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9086d7289cb9e9635c6699ef0aa77d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c371e34ffe6d69fc4903df91b10e47372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943227733bd496ebd22e0fde8ec17595373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849d499449109ca89af0f29b85f747c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ada2e68bb82a09291712b40617ae95375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e683c4c7594196711e2fbcd2c874af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d577d13bd91b1d1352248f55a64966c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b5e8f48cb69989f62de796443de15378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706670d96c46d5563b2e167703140c7e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c81e07c38a054247157291c79e16c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95ac586a7cf0d1430ad37eddc12d12381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d57a30c0a70d4fe0064a7afb0c1e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958eaaefbf6a5bac2607c21cf84fa59383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f55c951cc42c124c6bacc608a8885f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9eda1368d6fed4a25cc18cfa425ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e61d14fdcd2dd6e03be74a8b9449f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89671bad570eb339161914fc13044205387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a9ef3b81cbfb6383b00ade83177f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caab25c856d0dec73b57922fd208174389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6d915c237999662a18389829c211f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62bdf04d3d6f20d693405d07af02f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cdc03087e7d6fdb7eddb8330ff40b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94389f8a92066095c6970b97235f12393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e4ea8af1aa6ff13a0b8f179f7b44a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3350f213ab18a40aa7b9531b10198395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111db6d22a8db59f2857cd646727064396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84459b6376f2dc078f4527c3abecea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37688346319f8659301c7aad44ea1a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059acdbcc45aeec3a123bba8f1d60a5b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f03fccbb4ad106ff47a617e978052400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3e2d5dcecb02dc4541e88705df006401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ff4161c8789d589ca530e12e66ffe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cce190e7adcaf7f04a4ea8d2c2740403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d098cb8e121fd5d4910f1b4e8de2ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cf14847c70402f1d7e0801964c5c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40424c09d42927588677fc897f09fd36406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d53da82061c2abf5ddf303a007a25407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754f8fc64290747245088641377bebb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63354b7b865bf37343feb1c5c91815409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6be64f033781d86f5dabf0243839e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31c5a504d0b057266ac30424e9ecd5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd854d5f0107598e507fe8ce751b40b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111bb2c27421264b1229420c2d8aaa8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f3598315a55d165cd42951849ba35414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844f10769e212e934833d90cc485d38415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64f98071848c6558bc28913c43e9f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053f66d1a89bc9c5d1c674bbf44670f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f76ac6efb2d15b67a3a559f1321a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07562d44f1a3082b40a0643ce669bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e00da0faa05bc2b9cc12ef3e676d66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ff31adc2019ba3b9c1b7ef187064b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455535713f254d6a4b1f0efd6dd048e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2859e85ee636764ab803641f4d99a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b507b8c284e56eafaa61bfb1f6f9e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c822cbf4edaa53f4b1be3255a437b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97ce37b6f0e16e65a1db86b3536f97426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65159ae98d6e1428ff83389caf4fc747427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197f911f39ecf0df2df035392e0397d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15309c362e7a42713b7218960044cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49f52c269abbb647f37b3dde281ca2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c815d302e45e1d5651f8c58d80adee0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f68cc7db6d13f9d60a8a24fa402b32432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae95c0cc4e3a3beddb7e7f10c933241433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b047c30f36bde77d9e8795588da81a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d67f016aee7223ced775ac78b90a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cf9f151cb14b80d1f75c48fd68604436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7483190506ed183b697bf6a0d9c001437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0111ac880cef20f3213c9464aede73e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf444cafe11089e40d8639842ffd52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f8751f56c83465cdeab8344ba9918440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af229da50530fa3a56d036d13408a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbf983bc68e1963165483f1c4a85bb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f58dee1fde50edff12523f3b0460f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359b402a97b2afd16c9029783a864da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba1ca6496a303f6e9186950dc4829a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b3e4030e51fed4e6c9cb92f67c6dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed1b4735c74bf1a75b73a2c323dc90447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b173e7e30cf9967aff6c0b51b18fcc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777b837ac68da93ca4344647a1b6d7e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80026887360f53f2589d03c775a4c1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d270c7a8540870127dbee632811ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765c913652a13e6835ff26096525708452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe6ced8e02fd5f0a37f1fad7dded34453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30a9a6ec8fd6e74c41efacc39f0d67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b429015531fd4b22c640a0b8a6ab04d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae5e91f18729879e3d4fd15e841449456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4565538335374693858bd989dff60ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8aad80eeb109b64b106ace757f3b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ee279f674275873581122376b87d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96179d436d5cf346eaf2d863853e1fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187f7492406455f9568340ce0dba127461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fe250ad24fdadd2ce0effd2ebf7b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a173c29f87acaab3363319d871d3690463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96694bdf6f77a3c616d75122ee906409464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd579bf9779d179560f9858508c8d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52d886cb167c2c6f0f9ee99f6d4756466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8217e40006e33e7aeccc90d9958a19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a201139b3d061856b80630a245aaac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03403ea9fb65c0efefd17f471b2abe52469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2de0b159c10530ff9f03b6b036850470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541366f97f4c2d547fb3ce962eb1f1b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761a44ec11e304cd70b93e89175f2d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1d678493d5344f5cc096239adfafe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf817fd180636368151a327556803977474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602f2f7519b5bd1dd296a22f0a18d89475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b15612f8da0ef8937e9cfe06b44eb3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b698f0ae70dbb1019887a0d0f36b5d6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e1c7ce8067a6f9e046b475ca14502478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d51cac18a1a571d4c0653e7d62c6c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163942397572a4adc73b2fb2161b3d0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13a1cccf163d644558427691d7bd58481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4eee1465008221f3bb2b5d0a0f05e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916db57dd3dbd31b9af3329567701acc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ec3f5fd27e9467c161465a24d5475484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676f55e910330a0cda7d2b76ec79e67485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95982c43e006ab4ff890f76c0b2ea5bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8a6a3989605c63e4321f5b9a134bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078868da3bce98c9bf8ae5d97c126ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac97be21e0965af8a68135481a1943489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3b32ea7db6409f289364abb8fac25490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95839681fdbc54eb25171f7475166a04491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc1a134beef0b65d4c481dc717f91a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a25842994002c908d82ec1e67f30c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47442815361a399b583ee081734d6a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e306e0723c8f3b598fd5788303a3f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea471dea165f5bb996f1e47d82e08f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad792aad879e9fc878e836bf31d929497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a0acd2aca408bacdf009d880514d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c29fcfb7bea0317553efedf8d79cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875773badf662ddded11ba85a4873ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3575e9a30ffd66645870e8a4dff2f1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92ac5c9eb9c99093aff3cc198ec711502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e729705a3f199ca7713e46e0ee757503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcd9732fc3118e0384879d40fdb882504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e65d8fd27faed684eaf1de6207f17f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2665464be3816f0a7ecd11b09cabb1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7e05fec0b7655f8d57b794da44df4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb1d1e1d56e3143aa168e89f5aee7e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fee9989be5325a85c4ad50548fe62b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6184890a671f7bcf505516da783d3a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04749701d6195b9d44c0a127acc314511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903e83468fbe214d7d9559cf024e4f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adacc3aa9d7ac933f21ec742d81c29f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5f81607d010cd17938af599e900cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202eb8d48568d9086f4b113e337fa0b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0670e86be91d41ee1517c479deef34e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ccd88e54a3d2a4140141a86827773517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311d1273ef713a833ffa125be6f09c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f885bdb1c728ad94e194de626b15c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90bdfe800d18100a86cd14d4d2a89f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2ebcfe6b4ba28dccb6c3e5095fd61521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eae0ac525985374cc622dbe76d38b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b31ff9f54a1a78c9852fd1fac7ae10523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8ad49219f120792e49cefaf34c909524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dc3971189c9f716f38f94edda80f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808057df7088bb1420ea91b679859c68526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dce7ab06245a22c027bb7e0c8868d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c58061a92fef694c7142e44b2f4fc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993100b8cc7e12cbdb2239cd14042c38529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b99930f41667101766ee10e9764f3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58fa4e32c32774b99d3da98ab31555531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9befb33c618af60bfbf7fbfbc1e077532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a82973c6f3440a3b089a633b2f1665533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a38c1dd46f6928f59a8bf37a7a0be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec6247950ac001160c14093958d124535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0aa6d1b6d94c42f9626a2623b412d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3bcc4798506c2b994b7418861976f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7195464f16b865e99330a3c74dfec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efe21dc2565def34d2c816d0b18f2d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc420c60f442ef591625ed07a6ef7a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aee45e0d694eea8255187a810a1888541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9ada29ffa196186d9f89d626561c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfe555b9a80df100d5937f65b4e9d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e157372328c1f8913e4b97e562f01f9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230128990684b004b99920fe36223685545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fbfdf2f409d0d25e300a4212b2332546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a7ae479963089241002bc20f1a5c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c345e6e9e8cde6475cd569de8fc62c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c3de44276a575d0aade4b1d67f3ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9a3c68dcd8a5bf6e2db88f0a6b90f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0035c5cbcd5cd0543bdfd3e568520551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbedf4e6f2ca17afa9ec0eedc2edfe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43b0a88a34c1f3abb3f8e0676abb34553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38a916b04c5da9f86786a31230b780554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f74380d82d8849f24b3419c030e7b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e20298cd20597c79c5e29b85535f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b6e679df770cfdee3f70575e080fa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a1e512a78aea887e913c46d865e33558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebb06f9303f32d64fa95e6d06a7141559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410408d20321083a1692cce2b30e8972560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8eafed489b5bbb34c9f2a410118f21561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec630490e2f4dc1d4d85da24e1f19bea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e17ffe3bcf71ad1bda542704be8f3f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e6bedbeab5ab33d751014f19405dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ad7ee6db56f7558cbaedca0b5fb99565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed10e7f3f512597fd42ed064fee3ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1195fc478dad0fa6c3b17ee747c75b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df49325c48e67708840940e53a1de4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a1911757c06e5b3be39865bc65e0d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536277355f87280167fd603a3a7c7de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b78396d83aad26d09c3d42b9014185571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3105511e7ba370759d3ffe663e9921572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6d1ac3fad6f9b747e90f6d55b9c0d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727a306e7743ecb189d4c1158bb8ed7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853e928c0e2cc3a9c7592b707514915575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86d725e4337bc272d45e4dcb39d369576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fde55ae4ee9f3012e2d004ff4d77fb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ada76575b1eb0a0c207a49cf4acf23578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ddd5bee68745c4a60f86566ec3a81579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4c4779eae2309ca2b9f275daf9c9a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b833297cecc05e4139f2b55b21f6072581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29219bafda4b2d75e497e87c074186d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351fff4edeb8fda9b5e83f8fdb0583b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49131b01944e29d4d6959b8ddd1dd673584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bbee76724a8da3d3fa21e0e143e73585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3717044023d35df90334c37f905c3b9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dee143cbf210e7e1a152c21969f250587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266c1a74761d8ceb9e157ab421bb5c0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62372d549cb59fe891b5e3840d932013589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73adf8381c1531bf45e38be1558a896590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443150b07d5ae6db71f066eef2272c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90233eab2b9aa4fbede1e68654b1e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355606be6d20171ac9bbfc1ebb190386593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19e6ecbd7c02eda244b078f2c2f1ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db900274f197f19e9b73a5573ecd8afb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275100c48d8947c4c4207cbbe1631cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb5bbee06dbffad1a211220455adc5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ba71aaa528f586b1b29d0b5c8bf7e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75872a82cffb4991671c3c88031caa9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfd9f7d2870f5f4c859f10d473d57d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f6a2a3d4a40f0d6c7e2223ec1f96b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f770cc141e2cc0e31de9696b2f4395602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a29cffff68a9846a1eb752c17b9c3a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e6da7ca4a50f6ed45e8be17310c27604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e57c4db4dbfd2d4919daec20d0352605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0308989ca78db7e29edaed02e75316606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dcb1cf6ca0714c1db2bc6a51e6b11607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa7951c592fcaa0eecf7933d37e2c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a23cd6161d8f29bdd86304fff3de18609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c61d8585d1d552784caa1a79b7ee5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792752a16d9165ae4d012c514c0876b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245ea4cd709b498283fa638ed5753b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fc26430e14bf7e61f8e75d5faaac8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160cb5a0a18bb2742bd4a0d61f9eb35614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e15b1962f44a17bbfc594118016029615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2707a4e4972b3901c03e91adaab05616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a85ec2de305a95009c17cd74cf8c01617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8314a444d3593ca4cc43b3357b5b6d0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52992d0ec42a4c41341ccf508a86ded2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd04cf651bdb5ec3b94e2d208f20b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab519d6a4fabddc1518288242ef803621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a933be68dec906a53986c07d35832622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309f09148f84ec3cfe9eba0ddae6a64623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70590863b825dc015f37be35e961d131624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61e91c4f2096b7ea0318823b9620fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00a4f2bcdb8df05a3a117330f858cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea36ddcf1a8dca833e7c01fdd457936627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a13c533c78f9fbefd5616bdd1433e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be640ff51272f60bc56559b9b19b9564629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5b966b47378e773d7cb391a894123630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45082ee7287886a09e3d9e7507fd9d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205cc67ad887470d99855f639366c78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a6448194b371be2b1b98c48b4e1eb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9762dbae82777b7ac8e588143a5f6f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248708d8080ad075720914627df8217635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390cc8c8a42f570fbd3f02442e0c939636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3d1478efaa39433ddb2527f9eb1c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd51f459a6beb2e438cd8cc8ea15c5e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54220e6fade7fb26c2b749e1fcded48639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df6d9c03cab3fcd7350ddaa4a6a756640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0378e1ef9001a224fa4d2a51da960641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c0311763aea3c187da59eebbc88dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7254266375df6c162ad078df0885e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777932a75a0ce6e83f5fd98bb176a1be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e75136491305ecb85ffb069d659d55645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5e180052780991db10d3c1a44ddf3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a6316e58ccfacf3bf7edfdbb1138b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a2cc7541b79c45c0992d4726a5559648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99129e5a52fd9e8733b82e925c3848649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca401bfa78f4c1053c5a87557a1595650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27658fda62f74c6ebff1972254da2d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7489d6aac4f90ab19693eee8169392652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c04bc09bcca84c7ff4d34133a1ef11653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220fe54a85b98378ef4643cc5b76c94654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89664c87983f5656b1353c4a8a5550655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4d61d6914fab823ffe7b92fd77d96656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f87462d232b8d3ef20cb0aee8ff969657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e82befe3e1351968c619b4a26d668658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41f07dace9d1adc0fb800f708c674b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fca4aebcd447cd537de73b43976129660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7ae2660bda0f00e22a3d6f11db5fb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd457983c7520a2414db7b53f805ba1f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a1bafbb6130136ae89f84e77a2eb8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8e2edf7a1ba8c46f3279863f1c14b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed9aeffe014cb0afb5d7b1a89fbcbc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2419279eb71297a55831c8d1d473210666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f3226aa46b59737da46ccab46182b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e6ee4162745aee4804c1332825c10668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704883bb35838da79f45a315d9d11be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246d071a791dca0e0332ca2b43fb054670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c678a3925753925071f0e2f586e7a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bfa43d3ee1c6a622bfc2d2f6a87c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0efd529bdbc35548f8c89b814e12f4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47d3d65534e3ac424ddae006f77430674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947c0a83f9c8b4da648d52012cbc7f0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22ca8328aa8e881c53a08361250dcc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432681b9df5ab634328cf76962127e9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9970c8b9e73de0acd3c2449724d53f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf7c6a681dadf456734377d4b3ccca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18290af4b174a20164726ad3c4ac9980680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31de46a7942793e699ca3937b2e34a2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387308d4c5dab4beb4d500b4d223646682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e425bbc314fd12126855488a2cd9a6c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5831421af404ab942fc3c31e79db8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ee96aa6bf58dd9effd5acb220f2da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f538c90d8aa56fd9940d8ef88aa8d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14cc6116ad69fdf48bf636dedb2d0e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e9ef7c4b219d12f9938579c46473b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4609400743c6bc5e063d31c2f09d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5410e97be50499beee78256e2348e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e37509c7d9048c1b21a0063cc0848c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d737e4d7cad9148577bad0ace70e58d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a264f6034d96b04bdccb8bc8a5356f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad0c1f20a1ded391f6da2c68bc479b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a7e8eeabb4e23b726bbf18d11ea00695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad5f98be9984c6a341b2e92deac904696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002292900b19ec14ec8421e834859eb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f20f135f13ca2546d6b490d7939b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c1319db9a0821729061b6ef8415f9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccb84f886abca3853fbdbdf485cbc4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b7e9563440dd9a72b01d2643a96f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d643f30e9b5933ee05d046ff5ac0d1d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d372d0b9ae28264bece5e6c1721f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410314420873eec108cf37a6f3859011704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012327698f012386ce8616405fb033b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc0e8a22ab6ee4e7e82759bbbd5925706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312621b5a3d6cc4a88e24ce7bbcd7413707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced6284dc321c9933ba0478cd9bf101708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91cfbaaadc8c96e71552c5f391b332709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64b54d6bda572c0a0abcc8e822dafe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbdf874c9b11d571cebf1c343827cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494ca47e184396df84d2af3caf6e015712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f643a6c8e0669e45e7b9b021653ec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ef57eb675062f157d8a878d5e5858714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d142d2075d5085f17ff89295983081d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb4032844520dd4d8a52d9fe678033716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1730e9a714fcbcb19e154113fdbb05d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da30809e07c7d70d5bd69e36fd0a1b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdcf2b27b13bcf8b7492b39ae1cd63719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fda1dd208428ccd7d33c352a517ab0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece165e0f72a05c4706d830552d5b36f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cacdae585f4a021a5b2d9a871f2615722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e097cef6db3f0055ef266feee17703723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e4cbb9d9da25de2d75b5901f9cad0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d1b9772e40b333670a97572fc35e6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d276857f4fcad118025a5cc04a5b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f539298c157de4dd7f49d31dc57e25727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b69dd401b2e5b53854c4ba78723cc4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0343b2d7a1e90c06b132230968f94e7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0a3c6ea307b57988e762f68d2f388730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311c9a18f9be8d1ea6ad6d375ad6e35731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14e28d173b167083bc618e5ab96c73732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c5bbc391a902319293f6a39b81a22733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad735836c9a43623075ec826fc6ffc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ad966da0f013c801e5effff328227735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c1d6e62394a861ac0c09a35b7c29c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47b43d20b4727b06a3fe338dfd28f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0026d28d58e8e44eb1a82d6829992738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa3c2b8865e71ecc0742e42a98769e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e24fbcb3f7b4c7eb14973334404d5b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596836266ea6314089b68279b2d4927741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebdff94fac21f8a02bfe30d68ef399742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287603a050a2685ac9659312e37b265b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6e3d4a730cf72713403f1c23856f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dd4554770f6ed89b64163292dd30e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681ec74e1836f6dedee4c4bcb0b4b8b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcbdd39d7ccc72f459ea8b6995bc58747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3c52e7ded14917cb5dcdeb7fea5d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32591173e0922ecbc407bd108ec1cb85749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff810b1052282c8953c059e4814989f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00f30cf7bbe89acca03f37f3bd4492751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebc51c732c1b809db0bd166aca30ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f04ed9482d6c7851f72ad90f49a7b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973049418e885da426391a27984637bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99bdb12e724b9c908189a3479fbb06755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b96da25c8df26fef4f93a8bcd7eca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2a477541af7fe9e5fdbbba7cbac3f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34821cd06cfa787031eddeea9ff09ddc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307cf897cf05e5844cbd868fea49d7b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>