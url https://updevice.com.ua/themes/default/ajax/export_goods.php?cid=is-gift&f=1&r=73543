--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab15a946a2fb455a28c40096b2d1261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc93a7909edb5186d81f45ca37d77ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48af6471e05317b991df52ed29d7e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e9de7c2c216e1bc278f3897ef71c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31113eaec0cd343c284ccc20be16195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d6d79dff7a72d6acdfe294186a11a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502225939ce8ed32b7f7ccd5c9fb2f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d8e20aaac7a387aa502160c33cfac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8304fa201544adca1258a81642f599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1288b490ad63c39c3c2c9485e5fc4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5ef8e8663c962add7e83eb3b6ae8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294965aa0ea694586f3e35d278543d7f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f0f5f83d7682dff2ec722d69d70b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20eeda94f305e47d69ad3260f56e5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848574645ae4223ee4acdb54250b3eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e643fda8c0e8d1d8418595df37dfa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf469247b5744b9ffe2567b6b5717017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b50585d4ceae08111b39061b86913118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99cc2c04b601616f6a1a21f6ea95b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ab96c7dc7ddc38d4192f9994abe0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c75ecbf92414410dd795b45864268521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d2e9f1408765efd24324a5bd06feb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf7c7c08754389fb0f1a46496e4da123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904955d71b12309a2ccf5937f046304024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a1063c4b5677cf125fbfa2aae0aa425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97b03c1c8b867fd52126bf168c9f9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab288700743c78aa2de0489460b3b50427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059bfcbfc20c6b8c2f5682088d2011d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad104387567247a278378b05dcf63b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51003a4ad70bf7a10a26b63c98d2062a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fbb90370e85a01a00ebcf25c6776631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfda321e7a771c8213c6fb928ce8fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1117c724caad23dc1bf823c8e22b0533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae88c8adccfa9536e39f3febf22e2a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cc10aff558cc8865666574b2b77ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200177d60219d03c0e4c9e52bf7399a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c473972116e2c6f8d53d7c28709640137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdaf4b84125e4c47a5ec97d98cae0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3c73ea54b3ea2f9866101f3a8e76239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f8184c7aad65eb25be0433cb248d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118470c5cbf7f94bb066618b73912ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b77affd2558fb9c6550f2f345cfc542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8c612fb67236a7af11d74e9756ded43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741089551fafd8161257fe3524d32d9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf1850a26a841d4aec9c1b6b75a8f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d9a0d3fc2e19003fc1d8d9e556a5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7821437388e6d3247cd62e6c0643f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c5e783457a22b30c8601c955315ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f03e47d67307d5255bc45342452fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427ea2cf0db5d4fbcade572653ab2d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52f3111c261d1bd0dae47dc7f5ad2951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c8222cb21ae45b28bc52f5a13eab752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa746e6813676e08eab07d66f55cd1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efd5134d58d133d7a7174112d5d8d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7f0f97462d0a15873d9e1eb40196355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c795cb52e32244c373bd8ac7a3570a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed76bec6e783b6378232cf89f274c9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c158fb421e984639fce27e810940958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554030e575c49f34b813958157c71bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cf0885c7caec85c112758713d42bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55477f662bb601936bd1e315597d3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3bdebbf4a350e91eccd6f88b66e2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba031259c004d0657d60d20266a9619663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c090ad100f4a589f9bccb88b8c846cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c150b79c24aa9d186bbeb6779ad3a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6f52c5263ab1949a68339ca4a7bce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099d17498c5069d3f3f5afbf982b69667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a1884c0496cd9a879db53b6703f8868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3c673d3f85552626d3cbaf815ec4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38566890db074756dc3bd1712df835970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32f569ccda3f0117f9794e5f969c1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7e4b0ec8106d1c4d698f7f80cdb7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d898e3b609cb1ba543bc43b61555f1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d2817dfc9e430c02bc13bb276c9f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aad9d066724571cd59afc59864d56175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19b0b5077643932430ced957e5c8bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74031925b102a58cdb6c42b96b86a25777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ea91bab747f9b2bf298848485d33e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db886b4db64aeae514f705af0f2b2dae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dcdf7ba0333032d6564c0f239289980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c43992ffdd1aa2fa1776d1b3b383bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79520633a7b35e6ca7aee8c25d12d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc226484a68c7cbd12128b938ef2d0f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3ae5e263bb3243ebc6b5b1857ccb684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5b4b97eed6e5a22ec05d1d6d9b10a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4deca3097e73569e669be8a50d4ae9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9295f1c22ef7e68d76e8213b7af04ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea8adb60c050b39a4e90953320d76888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154150ef7bf2ea32bf40189a33b74b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8aee34339ede1af8b111b4f083f34590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d932e3cc9ec1f67e1615e3455a5ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38058fafae4510976a62feb78fabbc7b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dde06806623321e52e19c5ee9bae593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229ed2d11dfcd62161051980578b32194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e9f00e2103301e27525ad0fd576ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ff48b2c11b040dd844b374014cab896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb6c6a3729bf826564216e00af6dfd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bca5edd0b0ef5d6c3d80f6de60204f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8daf2a2c29719a246098f32b0ad0999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8ab8996b3c8b4ed81357f8752aa76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946d79aa8bca77a38f72773bfc3abfc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0cd783c708668e418b5881859b5d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082c3700936e664ca931c1c9840e53c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e31a26a5b053a85ea45ed294baf50104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f7f34be991a924a5542590b486988105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173537a0cf7c5fe4e570c53edba86a38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40db404ff27e8a74631b10dce56979107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4e49302c2c3fcc911b848b089f987108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7376b0d4904a10e20309a18729337109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04926393e657336ebda5ac5e448ac0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219350a69b5d6f7d81ae4671166cbe05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110924d6a8a4fa90d6e0721c671fbfbd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cef1561ba918e0181f305e3d7212d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4db55cf89e4c0bb720faf9dd11b7b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e987bbdf0c48c2201107b1fe5cd246e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96995e9b30b3c0207d809088dbcc98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55479cb9a3e4bd51c6c1abbedbe57d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8dc4bb71d2d30fc1da3770cc29536118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89764c6505513ab7d23c2b51afbac529119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677d4101e5da888e587ee6aee38d8bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e988ca7f406e33b7bd82d547b26fd7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78834f26a37164f2e3469ea0425bda75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa0cc6b8f7bc36c27164535208eff9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d625cb0cbbbdb8e8b572d2bd3c692f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74f7d37b17fe85fcafd879c2cdf199125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d76a02321120e145828c7e51942432126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fabc5844fb42bdd7e999968816b3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb71b2b6ed2bf73a384d4d22ee9de9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a38460c68f047b804139d6bec07c1c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053306ee94e95294e5cfe3782b5c7fce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622ab81274a54406698f4d411ae3298131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554a7d4dfcee2ab459912b404499ca5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba589077aea0c43e07d0d6ccffdea485133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec135a1e6c71cd149d35e85dcea82ad6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354e196cfa369ceb7b391979ebe2331135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19243adc51d4bee01b0233a2bb7486dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c766a0a213411e27fcdcc781d032e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed15a8cbfeca52c6380bf4cd748a9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59cf0288f161cac8a1f55c688b4c2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd385d98097df35ed13f5f6a5e8508b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dea3b3f8698b740433e2d5a5b6ac8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565285006832bce292c9a88a41b1c2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1508bd2b2aaded164df2e0d58b1a585143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670aa5aadfc30401e90193f633c50bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fb46c202ef7ba9a00cc36ab90171d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8043f0680983c3e244a90a1123b1ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34219bfa814d9b22ab54f996404b622147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe10331683aa7fd025077e611943d1b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4485e712ba6107ebab11f0909491e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93760fd98b0a9158641cc33581a943c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a69b538260b676574c7407fb451eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f808187dbe7450be93869523f0fe425152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046b9c81d201167c1e05282086fba30153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640bc9263c7b1b2a80f1797f636ec98154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f28d143db7865fee82b8d97ea4e86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80fc38f78a12dd3df270982198bda7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb6a0f2d81ad4ee62403c50056072c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6147cfb098ce5f0c8a6d26fd198119158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0612f27a3a107b7639715110e8cac32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea889807e18b570bdcd78daa09dc7063160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3f509f43c5636deb81b4c2ccd5b79161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0897add94563c7c52aedd42d764fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4cefe9c8277234d9e8dda9be1b689163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8742f3208f73faa16a62ddcd07082164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988450f1ec221a2d9aa389c23d671edc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bf1b300bb4137738639091612cbd0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8b48cab17229310432036ad2edb3c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a55cbe873737ac152864e3de5b905168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d416c93fa446b21a20f12cb5e8e69f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc59f443a0051a7820625b4d53cbe0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d531b106b0471e93fc922c69cff0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10b44145154ecd22c15dd533427c64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710234dc251b9a1516672af1db8c2fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22ec1f80f7e50ed00679f46208a3ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe0fe507f2877cca0e44887c235825175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14e0e82560a68b556a5962a5916a3b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e9e5cb162c0518d6d8f6030d44105177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f933733ff3f8d89280b499c7508a2dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2c97f3b12078c2cad15f4aa2c9af7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb2fd4ba2ae68c07e77224784c3e3b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed5e027b8bd9151ca8e669a49adb7e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acea6c14f6f6423c42cea48e9798d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674898dc0a5dcc1b61e6244e0aaf8ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bebbc9f0abd71d259cf5dcfca75019184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a01270edff0b74160b3b5d1b95d462185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cad30b6e00dcac7554b50164e7ee2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51698bd551c6eaa8776eade2551588b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f6d22e0b9f2bf10f2e2a3b0db66c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1bead9ea7622d751ccbee2ee4bacd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cdbdb651c588f54afbef90ac05436190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97181d35deac7a48bf95152bc948c8fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c40cf37b82e1a4ac1acf79a80218c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9892fa56f31847b93f9dca967607593193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4064cb070eadd311be544f7156c5718194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588afe8e9031a323a47d2d51e94773c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273e3296c36c9d5edd0f5b52179dbff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a45a513931fd653fa24976efaf37d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843da2ff2ebd7fcc1ebe51c1b52c90c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e757e61f24f5bb66cdb51f40006356f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2024ddb53c612a181eba9a2e8ff0e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b89657a902f994551ad77f32a018d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374482dd2bf72fa704330a7c083e338202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3be7ee170abdfbdaef5938cacba2c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ce0c2c869d18182b7eae952984c30204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71619ff7ddded191ac0f9dbc2cf17e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f13dbb19e342567da2a81a39b2398206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef258fc9ee947534c6728a91b321da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cc12b07e434a85bdb8ee5839dea33208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042b3758f69759d7c5de07c095b69e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67312c583939c2bb65041a5f658ce3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b6e31ef57f33da9f1179dba5f493b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d02392d0dc8df987f8a58783cb36d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c869ed8fa1b79bb37504092013f112213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea014c53dd7fa83030334dd52206b03f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258a4994a4a0ae525c35c4ce4d53e15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e36df90111147ba715af5d1892619c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d5619959b992bb358f83c7827aece217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d7aa7ace58935989837a201422dc1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a297948220dc023c7359132424c13c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478645c28c887d31324939195442a54d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da80037f9369a7182d5c0fa6e6901fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2cee43184f9a5a1154305b7c3dc13222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1e1f6ab4014ab9304e0360fbc1240223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d221605383515a74fc3f2a8475128b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91f4acfde1fa3b78809879698a1b91225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb02bfd6e4e07ddfee7d86b795f3b36226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ff85ef6c8048c3c7e2c5102e8ad7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7460d4ffec4b83143d157bdc4c6f41d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e18bfd9c8eafceef7954d300ad8a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190331950b154b174492f01c663e206230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc8cef9b4cf7ca166590949e5836bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16b15e27067e8a179471e27fa8491f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8707418af3f24db1d28af051641046233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbab2b8d907dfe42877278c060ee443234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5fe0e8cd10b418e2922faecadf96f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f05d8759a3bbcd016808aaa160a45e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebfa6d0b3f91d163dc4a20e0a2852e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149a620da719d7e185756934b7f1918238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702c45426e7f54f6b7c01d43af08810239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6d9f0a496acd6c072441ce2226954240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073677a3cc41d7e375e653484e693d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494385e150ddafc5666f732a18fa5f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bf70c2feab4480d822e0b4526e422243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0416dbbff98f02eb2759927bf1de2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c155439734119308cc94ebcc48ce8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac292316ce913666756c603e342e8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b92ceb64174238c3c4e9db5a6aa00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cd78ec4c4a491ea81d6b3726c37e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896856ffb95bfb6823e6fdf4debf442249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e555d7ec6c0c287413af0f72606b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d8d6a75c50e219d43ccbbe43d9be3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab9f114b0b7316838bfaaaa19dc5d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3edb8b9a5dba0e843d0caa7cdd801253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360539abc2d8fd8d41b10d2e3c4f94b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b959fe777a99b9bafdc15929ac7abb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9bc1564bf68d33caf11402ccbea18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d183ade3588946c60592eb367c9ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e067d685794dc29ee75c7237c382c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bdca308690c5a5357d676c27d5174259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911d83fca106c2f24c65c955ae460ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c7f135e9fbaba4fa254872ed3088f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da3d66f0489e48e875913df16c9233262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292f71c2933ce6c3396a819b8e17191263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971bf6c8f9319ec0b7d50c489134952264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2890f436bffd97249ce97b3c411a39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb806dec73bb733ad9f16a6a9831c3a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3fc046a394241c7464d7349cce4c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8c4bc699dd5942071f949a09de7f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639c37bd1831eb8896e2d3310aba72a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1a6c9fc7f5651fbf130fb566f9c68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d927ca10b40e3dcadb18072c5393a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f9554b8b01633d4b496a3e1cf1041272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedcf6b9a6404fb8ef52fd4d67ce611273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e00f710f36fb8c41ec27e52f7a2a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4234c89b27800c53a385fbe822d43d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51a858acca83a95d1f9be4d97df7d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9f57c5eb6b69aaf4c595bfa8da91a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae365ee01ad195358ccbd46638f803a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eba54e0e06e97830a6ab4479438ff5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec119513314477726c67727d6abcd8ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aeffd05d554080dda5d905319f97bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13151b8531ceed1843fc35a7b60b8571282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696499df3d80e37faa3770de51df6722283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3a5f2d65e712eba2ccc6ca385b038284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6b719277e5332721502ad3e773cb7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683de1d650d5cca40d281cc0b51583ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e4e4c1cfdc56a4f03b2222d480719287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043a4b71be6d97473068c116a36f6f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03471a903a3ec630b230f9915c109b95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938484897a1edef888569ce2b30c5e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad88e67e6db7093ea679e2048650123291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697242beb6c38c42bab796f75ce4bb8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf703683805e103c5aca1df5abcb8f13293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0b37bb9eeaea807302d7b91fdabbd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bb0935900cf9f2be958674e12d501295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc16ebe93442e6be95175f099d00a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349061593d103035ff838fd1ba06bd1c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5b2e95bbdc280089a564289190260298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232703716d66404753af23f471a2483299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b1f12e27542749b1efdb2bdc61966300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bf24d40daa31b16788f5e0326756e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1556c7865e5a997681991cce4b03b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd89776fbd951bf0328a9898ee81dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620f2cd4c640e6fbffbde8baecc077c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e46e9228a566b14771fc70110ee51b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d946ac44a107660128ba49c160cd44306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce41e102595ba914b6b6d9be1f4d97307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c501470ee6b6d8ac8b6166a5270c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c146a94ca32bcfc175d4b910d02ba0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd185db7d194358d5e8371341747be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8efa84e9fe276bfc0c69595ac5701311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142927a8819f817b8d0aad15dcae0a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f0ee6ef18396daf3503d1f1b8a680313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd91c9a45b729f98e197ba43b5bdf5c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734257ac0806351ad7c54468d8d782a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b14bb036592f66ca4ef2beafae0d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881261a641a2e31a4709351a01c885d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87703922f5769a19fd2ca21630121e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222693e98826abfc7698138605c6f04b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae2d9685c27b21336ee4f927f6a99d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb5944dd435a9a861bf2e11e104779321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73c7575662324408b825296d820f69322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aef25293506241d60c6881f55e8548323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00ae3067c73253afb85b401ccb8d06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7146cc26c055372bde2b46be2b680fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1a8b19f5fd018baf9aae713d462bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25063c62bed8734398500e2b73f5768327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b717be3555fdbcbd8f149040fe8323328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743ec5cf1d58e4d18353440da9e63f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6e2fb3177d729d060f7f70aa8535a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bedb067df4422ce8ed30db0fd7ff1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987f0cc91b6977e69b3069b273d0344332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5073eafe464f8eafaf159be2212ff0e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc51fce040af21a5102fd9900363e4d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e80d999e424f151481d5f86b9cf50335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58ec53d2c15f9de94a25f0bd21ab71336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a068d1244261989b671a1654f184b38337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48418f4ea7c4ff4630a746857d523eb4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fec84dd7054aa7531f3b72ec4f666339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0853a9eb9d80449032b8d7427193f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e602c235fbbd19966899ff556386a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc742c9a5639d6c58913b943a9f000e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f38ca251b7c1ccc970c82fac73c98b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438168696bd785a2093618b2b79b781344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7118ee852bb12071a969daa8cf76474345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd65c23a65140a61356f2c224a36a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27848c5dff1d181dbcd24915bba5ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1382dbb55b8e52ee412108fca89b1b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43552ddf5c3f698558e1b0e4ede0f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a267a09a9bebc1d6c03006fe0696b02350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b08171742ce0f3561ac09a999ff4aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cb0747264b6216a9510e27a0516bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb4bcbd0a237881b541ec69fa6b1a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2943741c564abf3eaecf74b1db0bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5b884944703a2db825a850df409cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ce797634d158bb2bdbdff886e5362356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a9a2bb4263c9a001ee51e446b1e22357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1126f3cfc9a3954fb1a274ac942a1d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb2ef54f631353f07b416a31413eea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14de72136cdc0e83fbb101bd3a8252a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dd854ac13614711b18a3c808f8318361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9f57faaef38cb7c59e39e7c473b12362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0ff9c3ff498363ad84f3c908bd37e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f314ff50d810e922958a09a575581d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc204211e0de041f7c6a92af4b8686365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206381b9533ca7609c932d3bdac2f578366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1cb0bbb2d98021fe951e08cee0482367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60b96cfaeb11b8e2daeadc837e8527368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac9fc6f7fb1ecf17574c24494e5146369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896f893ea285a29d51a3d7b90dacb6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a778e836f02aa4718796b22b2056b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b5c739f663d346c08e17a1c894ed7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4c6d64f0e4b4745785262fe1092bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304718c841aab06ea4ae1f64f27562f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53acd36270d90cd30216940a01acdb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a71d43eee59cdfbde7871cca61542e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c1c6e170432c3252b9c6fade7a972377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0c3acf2781b1177afb1b093773916378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7bd534812b61cf59318ff8f6a0e8b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c1a500357d30dd9a548a4a77c0f29380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adb9e720d0c47fcc6478db255cdfba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf7b8a567e2a8e4a6a42f34d5e0e55382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5a1bd3262a39eb683d37f7dc28dfe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837963592da11939c0e8eee67e1bedf2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83a13b13e36fa3e7eeeb194b218e2a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a44ecca4f8fd381e41d3b7134c8db2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350dafe3812e6a4bd1f068d34957175387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fb74b0b9a5063a06f2b1bdaff428e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb72a60bd14093af450cdea9a219b85389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ac138bba51c8e11f8900e5714a8bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917ba42978d2c4388f3990adc33b783391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e56537d15dadba0690924feee0935392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22fbcf256973b834ccc39a57b6902a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a3dbda884b30045be74b71fe15d7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf760bd1d0a5fd567443dd05bf3def2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048aeb13db408f575336404964bb436396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7333c75f609cd2b60368aa746965a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c763ad2627842c6a14aac7f7b18e07b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd5e272f243a0e59a6e00539df4b35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7e969ced19ca7ac1b6c9320565413400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f52693c7750b7966ac2095c03a3563401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077d768e4760e2f8d805b19f976b726402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5c5f5c54703e45fb611278438ea81403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26bdae0601920d2ec6efc3c8568e9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7080f00dabe83b421186e81e4436414405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606163c0034a6195b5fb774110749e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d42a575fab3f2ba7d5c47a59cc326407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ac4bf5643219eca7ac0af8b6d7711408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd963231fd60bfb2577aed49de1afc3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02b8bf90b9f52fcabf2c57478d7a1d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eec2738dac4728b0a035477a743fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683d9e4ca2ed2aa6e545ceb17b34f6a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65234510ce671f63a75b2a4aa80805e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b886b057effd64258ff3b68cc755884414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78264f64e8bcbf115e29563cd5d445415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c280af7c4430602dc013a4572687a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b192edf0bbf6f05faf18128481d524417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fef3474c22184fb23d3c71cdda45e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b73d3b265ebf1c64487127cd1c38d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4d5965d1af9c5d9253440743e8721420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f545fdd0449c0c826d3c33ca4c666421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97ce695449c107d62a078bf3e31522422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94595007408439be7ce1db4d2365a10423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0602efe1fb48cd6851a0682b4377c7a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf29a56b1df4e3f531603f5162311ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a943b24cc4d19e9cdfada7852cfd2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a87c1722294b2e74b88a70e3e6b3e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f1bdb651fba6e22f8127c5fe9b4c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efffe2b45b9de4d92c782817b00679429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4e30093321749353619fe8d5d9197430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d107aa1563f1b59a4b55eeae61bb85431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fa9db0e37527429ac65dfa716a273432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4467389e57762f667e992a51c9fcb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c79c14768dfada30edcb981dd197d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e98414283c25f948cec10591a9f3d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa15a78e8a2d7fe6e7bf2352438414436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d76a594f0a20a493505edab299938e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040edba6fcb8f886b57a5190d837402438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3bd1a66f2ebf37d1c932f14e05247439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207ad71aecd29c8744b582a26d80322440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f03295fe06addadc0e0fed8fc01f8a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e598a2ac7cc20f8aac98adf8e803022442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ce53c72c4b4c56e963321b220ddd7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ef73b03fa70e988315901982c33c5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01534e44ab13418255aac347803cb0f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b21588cbacd2df64e605cd7cde068446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fec737f8a40e8546e356fb360b8a85447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00449eb1480f0e5f3d8d337a2447fbe9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1073282e080ed8fccadbe6229542592449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2ab5cda530e4407d9a875836702d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d1ab191f0869c1383c6eedad94ff1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e8a548576e02969fb2727a010c401452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28035e34b44526ce17a4a81609a3f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3dd1b3d26e44ed844e474472c69e9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785723271ccf94f511ad620649bacb2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cee811f46abdb18d269fac163603dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c6e61184b394cb1a5c17ba521444e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680371f8cabc95a2dbfbe31210222e39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a214c30224fda562cacc4eea3f2e46459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2509a047eb950d470f700e27640bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73780e77411bc4943eba43eb06e0a05461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbf9351dd7a4745261feda6c8b5c55462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e994bf148cf62b52cc8aadd8779db67463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2cc22c5e88cda0b5d86bd7b145684464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac54ef1bd678a73a2dee3517d9b8fc7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50879803eb6d722cfa8205843cf2d08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc7fe237616a92a9a0d899dca93112467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde105c5fefa3528015be27313ac32ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a848d263752a5d26fdf321390323e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a150207e6da16c101f57b7167c3cd4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74da012165c32cf39747bb359d433cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ae1dfd519d5fc99bc1f2fd0e92933472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07bd752e5107f3a5d5d00be128ac91473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4347b916e8cd6d42f7e0fccfd8d3b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d28bed20c2ab4a2eb8bafc1ae41d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b684dd5275416005806a77b66868bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54c0e8d32f9dbaa302eea3b49770ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1058d8a0d0dc66379ebac5a709618478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88aca813edb17cb48140870f81535e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d231bd8f6dbb7a2028f352a5dce276f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06372a893a6f30d04806e658c295d5e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faae063dcb6c4fd0c3f5f2d3bf92f99482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea63f4325e445351c538d89d6083e34483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998282917747cc62bdea6080db222bef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bba7a4a0f7b15f4a82764a1a3f0ef0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14362b2a636957285701299aa3c0c29486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b45b5c182eb7ff6adcdf0d6dff5ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a43502effd6caeb48a9d28f3995dde488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce1a2a9da630b3bd81cca3b0f8fdaa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25d1642d6e2c729fc2cb2418d6caf2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf478da470f9ae131166fdab6671ec3a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452b23782288470a5d66a9de6526a9f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ec13db8417aa388ea620271205100493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb00a44d7298db86dcdbbed1e473192494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaf417249d2f03f6bdf12c2f2957e2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc248da8b29a0df6ab3949d68c8a02e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fd7eaac4be4e2019a975e38fd2089497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3e3d0b0fd2bddbcaad7c6bc2eca50498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbcd7b09e9c0891ae6bbaee7ec3e6b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8bea385b6742b4069dc6325a9c405500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec737a7a1d745821c7a22dcc5210f996501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa097043193b608a45197961f8b24c00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc71fe1878b8289a18b147b2d737821503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6496a3ed6c2990ef41fb1f152f92732504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69b255db21ef353157d46b66b6977f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e1c778955066700a432d2f53b2d9d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4f21f4d902dc009fa9baf5d06394f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4455c6129e8f4b8508808dc488f84508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d067e51f89e6a5045bae60dc91e4eba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034d71e4f541c8d32705d5149286726510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d934f9fd536b91d2a0eb7fe454a8a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689d77753c71569abe3c7fc6b7a8b5f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cdfd9cdb3b1ad071906c67ce6c42c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb3446ce1933960c934bfc087888ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2aa6f4bc98f1f8f562d90e448df499515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89866eff84ae013a4d01f7bae8e9bb8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49340e4cbe2e3a3276ea7c077242e002517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee854c1a6322c8b297c43de7d729851518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac5d7240dcfba46fc3388a8c80060d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb60e044b135ea32d02d2d0128dc483520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfe42587b1b7aa05427d348d61f4b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f03b62b0fe51aa0aa7a911c7fbf0c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3703ece4ebefa4581bddfa0bc4ef291523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea34733d9dff7576300f33d1d08b57524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43528e2bf48fbf93902c6878715d79a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0cada44062aaabddf189713d478b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30b56a51ce5ce0c6f1ff3c63b5d5fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623b81eaf4e90671d3fac5f18bedf2a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb97d0ba909262c4268c184297570ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0767fec544e30cd015f6620d5a29c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12189ef59b89fd65e5274963877e3753531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db3b69ae8ce28eb0a897dd6fc718d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3158082f165b2476ba812a2693d7b61533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08ddce26da53b0b30bdfc44ec68d9a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd424f96ebc36e95cb8289a356f95b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae8ef1a2c8b732c89327d8761fba46536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fe838e9e2c0def3c566be90ecb720537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d30f0d6cd6098cbee1110a78a30783538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ecd3064b370f21fcdfaf75b5e1d37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7fcaed71481dce887afcb0606e522540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3d701a5c1a7fac6e2a9d5dddb721d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6db26ec77eed42fe164a51475698e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8f8163fa745bf77676b2a35811354543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96671c9fa6cc42c80b20cef08433a3b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bec699988510d05cf2b92d83b0069545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6473738f9d20afc5ec10140c9d7e88546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f0b78c1103f15debe80a0fcbdd877547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d681a14ec464d6a1336c3cfca054959548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd5771a8643ecb2dc1d4b5f9a9aa1b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a50fea5c02d54e5469b01b5ddcd3b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c26d14cca4d5bf635ff76364f863de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940329141579127df07d5e64dd3af3f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bd507d8f975bfc7825743d3327caf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea73a65bfe43455530a35de14d6d0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f900c79dee86b9f579cc0557a634b37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731567ddf42944d14cd66a19a62f132b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bf811076eec86dab2b22643d406ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f26178f9a80ead9c172cca50e6231e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb7e9088365a81ec479ea854803f85559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d773cb828c633ed8e57870634e5cad0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406536e42b2477d028f77e8d387f8d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72accf37e2dd4a89d698ff681df69b92562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8ac78e395f74b2b3790a25e7914c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616243c3e66f8b185025fa493d02939564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950fb3ea39ad8ec902ae50a200ef021565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794b69b43da67425519a17ec8f95f23566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc72f639159adc051330d141475db4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de34a086a85f3296e262c0f531dd77d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402ddaf26e835f48db804cb8409d5ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc891fddb0ff460fcdcf50b9eb5c303570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03455f865e1f83cc29ca1002ba8ab8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa886c7335f8ad110518fab1bba132a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af38e8b83c9ebe041869c3cbfaad3b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f2b6c43d104beb3e034d3196fea12574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a79f17ef9be6db8053565e8d0eee9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8123954b854306ed8d5a52efadb16f2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd544cf3c7f0a7baa412275021d2311577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba7e580f6260f033aba39b6a3afb52578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449f75bc276e18003883dc5c866c67b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3cb771e88dc8f747db2a186c0cde9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fc4d78416815adfae87c36839ef5c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd1262b9d50bd966cd21483472d8eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae857f7b6b0fe48b78516dbffbdea7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c932ebe10ce812a95d60e10147d8ce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a569adcc9ed0b39b2fafd90119b3f6a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dfc0f5813230ac49920548b0fe306586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f325fac6e2b8faac173af897ddbffd5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb257e1f10ecf44e73b80f0e69c6ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921838cc56bbb2fed66f22304d78f1b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2b027602de1f833e1745a31f8f721590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6e266567a8cb1b61199627646cc5e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897a67943523ca7647f241930a2769b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7ce37ab7fe4d6d430b4b13d25f5be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904bbe929cd3ee5dc55d5cc9ddefd03594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921b98ddc4022dafba9f0417ad932e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8904afd45f2f796b3f49b0529c28191596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba0fd44388acb1604905aa451a148f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84f29fa296e41519423b47f5225d69598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad61e4c266e25bf5cc212a16f4e2c01599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b887a76ecae1cbee4cd53bd832eb3d4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb0211394900400e933fbe4318bb9c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aded20f5bcdbf31a50b598977fddec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1db52e168405baa1528830a5d488e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918aa719a7bff5334480adfe123f215604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b72f01c8523a28efc204c474d4816605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497ad601cac39b6c5b4d6397bcbf9b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8ba689fcc8d016a24cf4f11ade2a4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324e2a2b8eaebc604611e786c13a76b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f88714ff3e9378c7adeba6a336ccfe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edd6c6b253dbe55788d94d5fd5fda3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ab41c429f87039fe43604e2fcc7a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06671c3db872d6b3dd9db67451e639a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583ad7bd83a11431bb8e2f228b07d5a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51809c9c6ef94c01e57877fceaa6b0ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1522b90143efbc3c92b49642273dc68615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae17613153f84ff0b3a9325da41c665616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc0e67921bc2b4d7667ba3c54e590b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d75dd54c8c5f82b80ac56d91d5f28e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb2765fa794aea2ed6a53a95cde0bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4b974870db23262877659824737f7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fec3f1cbbfb47c3c8b615d72938ed0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5eeb8a308d6e44ed356a1e75ccae7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15ddfbec5614fe26c45b616e07cc19623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e59ec9b5ec6555f2ae5a3c0c790210624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f7e4a9548b866b871e9ac6846de9c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a968641595b270bede9e8641e78cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a2425cf3cd1424666b5832213c31b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e698d27d4e5e3ef35744f696a68719628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa275a413efd4a3e6519740c0d79a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a27a0d704b9510c1365e9282ce75f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b046391a53b2c6ce442040f8d0b1af631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c98e89bb7995eeeec464c8697c468b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f528ae1ee66c3a63b1e027a355445633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e61b0e09095c956ae371bb2cd9448634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ef11642b55f210eec2dc218b55832635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013165cc6f08e39e603a7219e3edec1e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d169cb16ccd51f203020e86284644637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10359150c13379bc313b64d0cd94a96e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076710ba281edac9b789dff89bd6011639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2098b091b33766d1a9e57e56d70466640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743409ca4cb1af87a8556b48e127477f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bc838d96a4df4e400dcefc87853cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d4847af828e12e553557f2ddf5da6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee0ee5c99493d02cea6abf7bc88250644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380bd69926d8f466492f0d9fce7e618645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72303d4c60f11fee89888dd2df632171646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdeb0991accf677f8ed39e93da4754647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf956d5b32af8b168ec450bd79b2b5c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce1072774ad443e48f3a9a30f3e7e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb61a12a6c212590a3e3fbc3a324a3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cb59a63d88bd5fb1a4198af7d6339651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34764e9797c4d1fd012cf4318bd62a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5966b8bc80e6000810bf279d9e1e122653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b1773f61e6e436abb076575f4b509654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796192c5d208e45766277d84c871662655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634858cb08df610388cd4a19bceb5f0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba384683662da465a86049d9d7eaa7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50eff5ea2b07837226685106566eea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b702ce9492ff93e032f182b5d8e859659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73ff45f58dcb84664a3866a279ef10660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917537cabaf97d408e3a2a8115de244661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb071fab967a4ff2e492c094c1e696662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2d08c8bfa5b35628ec625c7acf4a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1584d1e1e49deedef8362690fed0a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d7af8a04d3d12e670052acd7a5b43665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03a3a93e08152754401baddfb40cf4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a60358e9a29f9a8878910887b44e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49529f46bc5d4bc16823253c53930308668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad43aea478dba1df5f5df29e4fe6dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f2b8a55111c3ceb34223d6bbe8627670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6d48c47056c528fe695f78aec2d7e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03747c536af76adf1a869e5db2243aad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12033c2ceb2d3e8b6cb672c3a8428933673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc14879e0db07e0c00a34a08eb15c4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ae5124d7e8fbaf8e3e2c4850c6145675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee48193a599de02bc2e974d9934009676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dfdb109702a6bce9003a76f5b5722677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947618fbaaebb36a99d4383bdd054652678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6d353a25de701d8b543fe19a5825d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570e869497021006481200d23d5b8fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa83d391ff19157855057b9e457d09d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1032f986a639508943df9a1dba0a867682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc881887e85bac3055e3750020b09733683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d3aea4d1da0f03e79844b022afb11684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecc48d3fccf19695121feda4c6dcc9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31814156fbfe0c815f1dfa87e721f235686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc2a8ec28f83cbf126645b2cb9af4f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa17c517e0c313d357e96746eaaa40688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87737300b603de0014f216396401efe6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf746ff3167c35687e13e2e557f346690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347826aad30667ec88eb255b42f11b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735368360a5f8e42708e9c40e35e6348692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a7f3a196415e898240956fa466b2c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76059b424536d6ee3ac0ad285b5ee63694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bd678de81e955ad909d9d44553dd1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4014d673f681a1ab3cb70069a425f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409e3b753e264bdd0fe2dfccb0ce1d9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c86d58ac636867e5fe4ed5fc47b55698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19bcd49ef1735dceadf5288a291539699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14b807d0cb747cbd30faa4b496bef9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03fd69bbad79a390c67fd16d094e42701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c231eef551e0ad927799c518772e24702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2b33b28207a13a421ecb862c5e6cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc2845a3fcf63af262c94577575be4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bdde2ffbd13fd8523dd6ad19eaed9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fd17143d4e0b7466c949536dbb95c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297242f93cdf45a01b47ec39f575d14707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9be3ea255a14fe17b41a5043526300708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f9d984a14572104dc337d2fb979c5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13ceccdbfbf45008d690072afd73aa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1949d2ae3d51aaabde9649c7a6a40e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47f60445c494dbf0d45c787ab33dc3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c0b9e88ccb04fd82bc53a309914b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ce1d6214e7fa5ec62cffae68593cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e949a9bb1e669fbb2b75f56fd37ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f458e43f4472c513ebc31ecd35a577716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232c6488bdd41cf7e43a653db92c394717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886e2a6580c741689af4cb48d95352a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9b2999bdc3f00df0a4c29b3c25117719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136db9c04a77f843d25b1668b860a64720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27139f255758f6c9b0502d979c2ee408721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754a16dbef2fbafbd16e335d5e05217722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4605e262942538f3c40844ffbbdd5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84878d05fb59ffabbc772a33fb176c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7818c250ae5016bbf9bdbfe762fabb4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596939ec1a82da9edd01444bf036f508726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b583beabcfe1ff63354837455f00b6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7794fa369ec831d57a06d468570271728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce38afd83e36c4176bf76c54e618de3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea728ca8a529c753f516c3a6a935f9c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cb9687c5ea9a3f41ccd33481fce0c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d541e9d06c025316a313bd6777d57ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fedf08618eb03838726cd0763a997733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa57d8a11e1616b3d57a8f9d4991595734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6855412fbef8304ceb0e8db2466d29c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b778824df8487452d68e67185105877736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab810969488574f4f4b72d0ddbf2b662737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54138b82f4a0f89357ecd4d09dd5ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137979c3826c598d1b0668b9dceef6e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794c6f02c1e4f8a39991fffed601078740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53360ec5160b8b81aae62ec10f80e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2c59ba15b24854b4ebeaff1211e89742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29424a7d2b0cc582254202ae6c60ffdb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d5d2e73ca74a08f77f924cfd9474c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4685f6131179cf03d82958bf0e5c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad557b09130fa6adcc7eada9fe004bfc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35715e3bfc1d8ee9909a516e60ff5a8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc66c0732f5451d36e74fbc625a3f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ad2a06b601a640a3c325596ee2bda749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c597a148637741bde570bd50a9d221750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa920b5367d78a54747b9a0708f077f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02767166f5a7aed7eb4fe8aa81711d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160a9dea27d68551e532a73bbc32457753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2eb3edc77cf53880faf274177b9cf9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790dee56d4bb2ffed4b5c1d8c528f07755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3d308da60164cceb305d6090a312e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3d2b64d66ea117c8f9cd8d302a675757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af572e421b89e68eefcaa061bf49b3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b52dee9834d3067d2bb2c7883f83f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51283181cbe2e42c0509f583fcf6501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be2d58dd07cb30fda69c8bbd2f38282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f833a99a534c15e3fb78e2da6d6ac1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316de72de5a4744950f3b6d19e4cbf554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52006de3e40eb40cea0aca35cdaf6d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b44f5dfedbdd575ce59962d95108826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d24b58e571032333b0532cf413e8d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0323487d6a2c3ea5a2cead9ff778b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c08f90f3d8859db2d4ad838e99e7509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fd6d73afb2c497c54c859c587aa2310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70784eae59d8d6e8761bf370e5cc5b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e780419b5fca6b6973714096316d1b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7cf57c00f34d1b38cdc053cc69ffd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f907469f0182857246a584a22dfe4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adddfc8fda5d3cc79510ef3d44d76ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46266a71a0f8468a3596c40d8c5355216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398660fc7304471fa91d34867d5f6e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf1356191a9b21d9fbfe1930c5056218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed037ad9551676fdf8a5cfc6c8f21a0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4deef34354bb99cc25debf6dfe057e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb1f77cb86736b512f52687e4f927921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742c314a25fd8d4834bf823214e91f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef129bfd699de7a9f1707406b03dac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b1acba0b6f569bd422772a02d4b8b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27ae0f4e7ac806aef58f55546cb7d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4be250d8345f143447a69a79c418926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a509b4cfb94fb5cdc2b267c48990727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a667ab003645ab835f02b7a1fa5d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b2c08533794bd41ef4a49463459a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6df41a39d300b777a2f71947aac79630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566676abb74ca0be24156d479c7e5a5331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba286f069a46ad54db0fad216a6a176b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd9bef51c4e0d92f66c07c2be5a50d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384a72474a951c63b5db0244dfb72c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e7630b7ef63c7f34cd551d47aec9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6f921c7385731b4c363d4c21d8a4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26796db201f57be80fd9a35ec94ca6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09bb6320e5a5d4bcdacbcf9b4f440338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572edbafdbe6affc12c66b3dcccc0ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba5a8166b2d512d437ba4962e14d3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e101cea1b43fef0dc6145d4f2ec27041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2ebeb8c2cc9ce82e9d496262824be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f014fb056e17e63e08068fdcba97a1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45496900428d3750f4d692de2e84db644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194af28000199154b7c5bbcb2166a6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff848ff1b2c5cdcc30960759a08a1e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4e331476bc020cf07c44c0ed4a5da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be31d8a99b002df5ce957b8347e53e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45b39025d4eef0b6671a9702ae22a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c238c46ea08b8ee80e6d4edecdc031a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4eb919f2b4605b33fdd8638ad49ee151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2d66c3cf303b300cfdec5ae40142e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037653c50ce2587493a0e91b810b215653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20263493e0cd637bcd91990cf324d7ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645206e0c855e96e9e4f5ea2d9952a4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb62c6053d22ee569bfa35baeed585b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203a34b2d0f146fcecc46235271af1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd39f619ff4b78829d9e2017827a93658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad437ecf6ff3420f7bc0cf0fcbe539f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f0118266773d9de090704109b8bec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8e9b9dee70cfaa460926509d9ff6f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cd6bbf300bdbbd708f3d36dcc1faf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178f16d6809d8b9fe7ec01c040bb15263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1660889fbecb91809f50c1c99792d3964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8493496ecb1794ec016ad95dcdb540265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0528774d74ca0499a46ba8ea0550b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de453f8e73409895de6b3096fcc214be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399c60d6bae5c0cb81ea39593a67b2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fe9a8fd8cbddb78016ecbff5e3b9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0db4d9a76906b498f5b414bbae7f5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44694e0b20ad95c3a76fef204e64e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce39361d1e4f76096253ee9568751072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cb5e88c0e986adfcf7bd62867a83e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48e27d2bf1d7448eabbd69dde18e4374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ea20106c6e7f3bf586f09e834a57c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df925ad4acf52d6e665f570cef119276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a835bd43e384c395f20c64addf9ccd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683c116bae6e6b2fa7502bcedb7696478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8320afed48ff80e6a8750e4f1f05079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1892291e46c886f2863d6c07e7cbea780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf1624568bb1484f4bb73f5b5d7ad381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090cd1495068e8375d884a87efe801282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538b294065149197ddd72fc97fab6af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7c7fa7bc4202619a7c0c098d2907a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218a84f401b536c8bdc53231984484985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b29a961b6eb9285421a69b2b7e27086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8f6f5420a8e599c5bca1e23cec52887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52414fce034f59e7d10fcd2447780b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62774cc13a08bfa84b9fcf6e7d18bcd289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0895be8db75164a821b3dcdf9c1a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da60378be571ca3f1f899c46e9e0ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f01b646f08adf793e6d000831c5a3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbd49a9282cc56270ca16c668adc0393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119304aad713f987fc76b383f1e1613a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9c9ce38606c4cbaba73e540be65fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fb7bdf6d1cf84803af85ec077b60396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284b60da34115a12914e84dfbca63f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb45cdd445606af8ddb9ef0f6b130c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09696bbe50083cc1a2cdff331ad534a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bb61491c18684af8b9534b77036c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dab29f2d93c9e2550c7b63194cc536101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ec2c55d0408f06d9e941e8bb98ef1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe634aa10687d63566a784da396e7d43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbced3c3c2607f2557636f3cab5c53b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4de1e8e0b836e81438260e415070c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562e14071bacd7b350c72cabedf7bc0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958aeb5357f24d20899c16d5c60f6a16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e3bd00dfd0cd684162dcd45847094108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860c98a3e2866ac6f0e1dee18462378109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b68af08ed8765c8e1e667fa3b70b30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56aba4a3feb9a38b6b2c3e05e351696111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d186cbbc909a4177ea10d6986ee491112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00f64bc0af6068ea46975f73a2c1a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c73b1ec5291f192ccd81fc139fdac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8883e9634957b8c3dcffe7dea5f168115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b3098c68cf129cf4c5f5c21f1dd53116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b6be018fa9eae8ae433770e0b86e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb891e5165fa99d749b5b7ef549072b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa411cdea8ee7e7c8ba3a8286e77e22119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b5080fda7810a9ded1368a3e0caee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c7a677c7af7078309c7b4b68a10e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746f273c3d0e124ddb7de67dcc22bf2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bd2a68e019b8b3853388fb5f80663123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca5422b6e2bee63c73943db8ab5419124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93543235b20a7913ffb847665f39ea3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13168378ad476aae08d09d3b1ff15499126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f931f9d41bb7aa7d8dc890ac97e8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa608c2896b66fef2a6b824f7845445128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcec32044339903d2b756762786485129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77822d95328fa33f36c6ff698bbc44b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e0bac22b3f0932340370318bd244c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d499cec967ec20b2fce44ed0d04b9e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d846663dc42a2d8fff4953326fb0af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a184ee91d6350cc95eb440987583fb5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958830d2f259fc3d2faac35c7c9f63a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030fc59b72701e6c559227280437be6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cc349e78d892f45267366a5a01803137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6250328c92d1d8002c6e8c71c18618a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d711c8f31893bc373f8ea98268ddc05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9ffab119c6abdd198d7c27a713065140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3e77f7fc1457dae784c6f27e596e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55fc75f99fbf5c782d327fd4fef875142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6d5ff6d3420a5d436537ce6e98556143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762586fdbec33ef12c005cede3745d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef7bd53c2d26cb2ee19abb255f950c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1630e624c4526c1e164726b06fd4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efca8144eea7e44a6fe2bfa4c739af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef30e9d55e15851fbeaa1a6a7a94c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e916ffc516987935f07475d8b56600149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66610d597b3e8dd45a8aa7646da9a656150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b686b6d109b93f34f6ec088d07942151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f46813030805ccc3e3386af2de4b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cff9ab8155f48cbb67d1c317a4dfa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662559937bd1c82adaa5c2d9b0c7aeb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bbc38117c9ea3755538278a5f6333155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905d0d4b165cd8d1a48484aae0716af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553814cd2f16f1231a905bcab8e4039b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e958f6aa168865988c507b1300c2ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4d9b2b42bfcb2224cd09b57a8a811159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a91512e5efebc6ceacf9915ad79fb4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71104069a2bc11adf44e20e768051814161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cc4b0d5d8281b098bfe7e8777166b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2f4d80c5d144617f09ff0bbc2a1e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3737f8ce3d4277e7d16bee5953402c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee66e7a2d7e3664a0d990283a341d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8788a3259cea17005ad7731ed1fc65f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0e33a252479b7e89e7008ffa37444167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221484b3bf13092d6fd1479204909e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6383719ad628187c114004a09248911169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49859e65a9e77f94d56b1695a05c4c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1abda786aaed6f59db877705a22fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963946e7e9840a60871085ae84f4404d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb1624fbe324bc7dfd91c23b9ee48d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0cc5895fcf030e815704213a9383b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122427e8eebed254a2ef1186c96617d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c554f0567ee16256274243795c67014176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faa0395d0cce4c9d9bc6e6f75bb41a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60491f0ea1c851dad90f34e078626dce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b2f14dc06df4fd971910d9d3c20c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff47df1cb384041c6ed5eb457aab39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6e8bbec1b58ed8928a2aaf03265d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da005fe09a15bf3d7f949e413b068077182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c99ffe01b81ad0192ee85d98a00cb1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763d1789f043cc5f81f5efa65459004184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378c326802e9dffde7cf05724628bb5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29a3e7027d7f70bc4c8483bf4c7ff5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb60a50461b7367bddedfbe6052875187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d2931d4071da1ef64afc1d718e87c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad12886d0f27814ddec759a9522230a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f8f565b2c2c18ceaa9242fffad541190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93211bf17dc3a87649a1575e7868ba43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83d83298d3e6afcf41381c3e6343b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a708dc416ec67037c932ee28f443d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78468a493e862489b67b7462a985ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc64a78f330dd5c474440919028e6f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc766a4e0e2980a371e7cd8d8cbda5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4b53d836446b7c2c988be2dccd0a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fbb6467e8d05e3e18c39dce3c0c67198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84c6dcbc80f6518b3c34602eec0a75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c753a76715b85b69fb91747e92c8586200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36365069b084d42006085a8db9bb0c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd4c55c37ef49e660152cf72565ed9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88958636d20ddac03b22d76e1a0a31c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13c0ab70e1a2a66406fd60d7a38bc5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d8d218112d653b4ea8d3cd7d05189205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02849a5f0fe4f8f13a6c0b5e07cb57206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9345bf8ffc39a4ee993faffc2ebafe6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd5631ae395c1b615463df0c98f898208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27990df79bdfb3b6badebdcaaf55eaaa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e80b16445440f699fe0590ae660b34210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ed2fc8146293146a113bb78b8fd64211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff01afe3c120e6a6f160bcf9073497212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86e4880cc2c26135d09a83230144de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011b42cf88a4ba052fab46aa9f931f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63d64fd06d5afd2db8ceda06597400215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f831b556db8e6315dad12f15fa4753a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d56b51378f50e1c566bf2c271798a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bdf13bb5bad64c0925d9e2a488014218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5b0b4799f5c32755a643989121c22219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1000049ed8e7708053a9d768da11d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a36c60798193cd734ae471d4b6264221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae813550847d05d44cf12ea802c5082222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f19b4c8ef5a5d12815908f53666a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9c4722c99d97eed1afdd19ad3b141224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec65f26f3f39b86e00d2a5f571d42d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25add2ebbd42d0a8f1f131a29953c35d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8830e86b5381049b732d37f5b3510227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8833eb0e7b26765370b2da1afb7aa5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4a3c4fe0ab2a0d72514c552b745cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6d2646dccc4a40b7e09f1f26fb573230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9487173b8702fde28e7c6f2363f3d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ddfdae5e3f835011bd8411a7a7be2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16792bdd079d0b922ad36db1e9c8eb02233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c5aecf2c47c2fbbd84c9c235871ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627abc0968d0f7cbb8bcac4103add4d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473145bcce015ffdfbfe6f5d0f124e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18725d503412f0bbc7d6b27b4193cb9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b899eaf6207deea642aaa821e0c3d01238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ff05737ca0d0d306e476769e6da67239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1899b761fdf56636e52cf521c55feb4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bea90c6e6e24f2a55cdb46afd7deb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adedde9af50018a78b379023b49e36242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df54fae84eeefee5e91891ced12481243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968ad47ce98035667ce2764c6afdbc2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc75696ab58bea570663852c000faef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49993479c19998c32d2026539a4ffc93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3523fb688d6b7a3c12d0939daeb5859247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa95c3ac5ee25bf5a456a229837d263248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeabc3dd651a0731b9becb881be1712249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25e6695ad5170127c1b52d110186aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0174352a8b4ff5eb1a62b1878e3c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416790510a3bd3ebc999f1327dc3abeb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e7c7e1c26fdecefda09d7f72084ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2fcf621d1ca73d7f57e223e04b361254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556354a7c2f8c85a8b873d32e2048a29255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fc2f48b23ebeb80d32e2e6e78e020256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481a63e795a5d429539f52033b2b214257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f8563cb5ae3c93b3ea57e2f80e021258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dad51258381fa43bad3094a87060b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0d03db10b8327636901039a8b1653260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311006472aeea46f57fcf103c95a3f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18b6c79eb45370f865be15260cc0ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d859133684e29f02f1e9dd42ffad0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77302abe324be6ada4bcd3047026a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233b1a0cab0a91e0e8aad213488a177265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262bac3be915a4f01664537ccbeb060266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9da4be3f0fdcafa3a761715ec9f33267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1ecf2a6e9fadcc0e69b0c207a4206268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1e192232802f63cdca59ef3ddc55f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2974edb86517801d00e746566e36e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddf9789c385e03e0bd60901efaffe4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1a5af6ea52c981080fcf29debb4dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dca16f96d2c8f9da7d1d4e759b7acf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cb1b9c1a6a3497930c390918e80d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefda9b83ae75ca9f1f2abfd5e22c1b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ed30484edfeab8ddc3ccca292ca01276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9718cef0df9605340b0d3366002d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f21a5aa31bcaaa36fc4a750c54a51278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7974d8004d8599227a51b14ee8dbbd0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653e29412cfc0d96ff5711cb94a77e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644663641b0dda53d9932f5667b1d5f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e483f821385cb20e0498e8870f38d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e348609a6dfd61d25feec61146f0f16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be2676c2bddc8b92fda8c7edb4be5c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6129500f0ea7d07b51c215f2e8320285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09956947b9feb3d5fb28ecbaec865b2d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92770d84910ab6833919f959fc3869a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260a484901765acf92f150854ed4c93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88936b7e721042e175e9c260f60ec2d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed5b3cc0ef0186de1a4489001228b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682951cb8a52a1409db2bf509f359729291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5fca9db4ee63f0e6b335100565176292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3e4f6fd3671e0be0ea56347b0bb17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97646df43ffaac03fcdd0dced9eb9624294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f037a10cd39df899dfcc3202b170fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc148d1f51b8a5a9366cf0b8a1b31787296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220aebd87c7367b2ad1bae0ef1b4bfc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e682ce30c09fac3596604c53cad3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef05428af9b1c75a6f814c13e0878d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d937539d42fac1d02855d9d439641300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b686133b930c2cc2ad02a544dd24b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8cc3f79a35d24f7ecea9d3243cc29302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bd8bbc191485643ac48c11a20a831303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce27be91b2925a51577e0c1cf46fc11304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ba2bf3e6afdc9b92a2d9d134d20dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69b4c97f1e272f9227bc0c9dc50585306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3190eb5075a9219ec1d06f7a84935307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9996322261ae33493298708d7651a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9fc710ff4f8777c33def33f2db221309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f98baebe619056a013bc975a9abe6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1cd08fcaa8f811e20a18398a465d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b85ea4830f04dd679601e303c82f2d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b94ca64577e0fd9245a8e1c045de3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4945f561ac86068bede77a6201491314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87354c2ab7d71f2cd1395de4ffb8ae38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98ba23d33e18cdc16f377f176cc4d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c55b57a2cc2cda30ff135f59857970317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ce7c3421812bae1ebf67742e2c72e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0b4b09b4acb9d2133fbe9edfad99d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784963b8698d11b47f2b8cbebb09533e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2caae5580e6c1e6db6f171d0e89e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90b7882772fb778c7c2b1398253bf9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66e0f1697ffe4df7907661a73b9894323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284df9922ea8663305a5bb38eea4c6c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef420b269ddbe7b81965fcbd26920b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af28ce2feba53639ce9210a63c59e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca3f1d188ff3f7a06ba4c4da61db04327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cda04f5ff39a1b060986e5c6a435f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a30ef2f31674c535bb25fc23a26ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052184a8855c037422e2fc46dc94de6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21c9689b5df2d7162417a71abc9320331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0e652f5140771b386dfff4944d159332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c55185d9969bc80d615080d5caf7aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a038dbc782a32bc4978186e379f1ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e4b14177f0c2cc06900263aeeaea9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38af72535c20b626bf91389a3de822a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de909a9798bb397e82fa1113bb3e55d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928482609f647d81e01230d484fd681338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4fcd98adafc558748dcaf08bd37c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238205638483cefe6d6b0ee298e9c59340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e275eacf2bfcc58a4acdf06fc1259b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea03729bd1ad915a023b1049aa6fab8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e394079ed49a086a1262cb4da7ed6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7f630ba12206b1120b45774feba7a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1121863cf83f7701d871e745d6deac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ef24286c94db1d1010edddcd75dee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccbf34dc17866254e2b612d2f93091347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa61bc13fab7ccdbcd179db6912847348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a077768a4080a04f1b624943c18da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec4c574bb2c988ff17477b788138df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c803559ed8eb021cba1a01ab32e868351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b00cac92dec06077d4b513b1d5cc3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b05faa1203e9299975f0f6b8a314f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100752b6943493a0b378e269e2ac0f90354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23056318cd7c667f2f0f0e398030a190355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3630b2654ebaadb6e4ba2d4b90fa55e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197f594f31a75b409b0b8b3e521051f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82868630f0a2a24803e2ce498f55644358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c740b1bae05f90e32f14a55f4b441359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286b1e0a549487d05f8697b4ff587db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9896eb1ca60a81c5cd3ca77bdc02a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1d1ec0a5bf95082ca59386f780def362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43415d8e43cc18cbdaaccfb93efb92c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52932a220428c063acb3fbc4fa4ab97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd84bcc3591840d565614d8dc77df9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaa8b97f91ea21d0307a0e1309cb4f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b224f276f22beca0c4c120611a8c8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2766f20ed1ba75d675feca9ebb0c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf1f545b88070f7a634aebcc8ae81d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6102124ad311e280bf0b005fe28882370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3ef33a8693120c59fe332db040afe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ba87215781f1756441221d457052d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1874dd22c08c31f8a03b0d73d6e0c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa27be32c2bf603dd1665067cf56d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77f7a8bb39c2e33c9d98960118d8fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d7eb596cec6b73afe698235a3a283376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31c043371f526607d50a0d0943d79d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235f7f654df212b564c0236b32d4c98378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7470d9233188d963fd9ebe2eccdd61a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb6b8ab0d36fd73598fa73965e8aab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138a1eebe2749af0fdc08db2bb90782381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee190c34e81e9006753503d75f82bda382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd531e67e20c00cbb17d89ada9a859d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2285474aabde78de39cae3571aecf8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f8cad666734cc974cc64552167260385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f90bab96fd328803e3dc1bf2fab47386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d271561ef52b9c6dae4a7d8b31cc3ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7253085bd3e4c7c8f605f8195d59d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c0ce6eaf915e96b4038710e155c12389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c71aa2c5540b276f8cf545ef107e5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e8396fc3e998eb1f063b07ff46a74391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02c155a063a7dfce10cc368c9d07c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920b531b3726b99901810187fe318ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d611f9f28bc65fb2bbbbe4b9e3d7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fb21b7ed83691652e247c96d4adcd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5639a32075b594aa2dcb28bdc390d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173f6374cee36d4b3c9ba1023a32672397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440b5edabb227824cc3aec4e579b498398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec581c31fa694679c2caa962a5cd83b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c146826876190e8d25442d7f772fd4a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18a3ca8b536e6fe39134a8a0f99d3f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e12f43548944ce30d6c49bf4cff7ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c4a59f248cd9e401277f525dae744403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cd9ba32b35ec49e8ef02654b6c078404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2abbfcd12a22f5caa98d8f114e7de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bd33eabbf616abbd47405d937795d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffaa2041d4e313d411bc360d9d9e1f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60ebf3804d10378b6c3b772cb16f46408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cf50eb06d899e003616f1b03d0573409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff190a91c5e59388baa96d76ccdfb7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2d0cdca2fdca8700c90fb3b0837ec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd400792f3769107cd221555586862412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fa58b1b273a26ae4c695c3a790135413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f22b4a8a26c1bfb4ed37e7691176d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48c93c1fc3b72d0fb3f8d1f20aa8ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916e03842d99585a07957042fc5f42f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dec92a4d8c6b3acd4f53898a7f3fa3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8265b7c464ca00f795665dc0417c5e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa883ba98c1227f32d9a47e760fa9a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff36399661ecd33ee665859cd0997f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7c2e596f80f607743e3d56d94cfc1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f97ec5c65b6a8e5c903f3d9f694eee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c17140083de136abaaa7b3994288b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f998b19fcba0f7f6563d062dfa1765c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca1ad775d1c5b54f986ad62376d794425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711170adad899e63c52e1631b1e721b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862824755b8de51049f3fb60a48ea227427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36439b4b0f0b75dc8805baf47a71d71f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6f67e653ad43129544b4bdc98d7fa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16afa28cd379e97a9293fbca3c4c0a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013773ae04060dac1208391c23832fad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d199e9487fa8f41894eda6c92983850432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a7b78ecc5a4b6426bd1f40641d0b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135b1bd91a1d01f2ff0bccc8468a233434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0c53c4abb17f7c163f2ae300dbf03435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb72fa1e2fccb2961bb8e16a712dac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b51a6ccf03286f3d3ab427ecdb4c65437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcbdc18d0de9d1501c23367e7a2f98438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebaca25478391974eff8b84d9c9653439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfe93a8ff21b1cccd44a0525156215440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a67f4d946cce9ff6fe746222592d74441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be893f2fb4b80d469d45ef2f466ae5dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b9c10b9f0579ab690c080a7e7aa65443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f8a56ef2ffa7396103ed3201088ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0263e7bdd245998dbd15da8edb20d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133e98c2ab0a59a4996a04876529770446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6f7c98adfda3e5efbebfd90d11441447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b921429925c1693443ea6febe8f60b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5a601c2db5ffe527bd9d7ff285965449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8b5e7e038bca04edcbc0aa5519d81450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089265e66600cdbc071c3a1f2b2ad6fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418379794410e2ae5ce40064ad1e3d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e079c486cb57912ce253ba3185a016f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b99e0c736430938bb3dda6533531d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5caa943df2a79ab524f85c31a082a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688b54fc5cbe7174294a9d7869c5a40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ae32a8e80a2b52b241b684fc5799c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5ba7fac0e238bea3cdc0ef2b3af84458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24b609ba0e7c11d5686e55ad02eeda459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253edbf0df0dd0dec8d713822a02d855460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51f7be58a15aca30a1eaf79652dc10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700cdb9dda704aeaf0ac3cdfa5f0e36462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25fb72092acf1f05af9272d3f51d7f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbd4b1999adf067ffce54a0624fe38464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c69efdb271158f3d70b88ad91ab8af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b3bd0b6d993cb5b22d8cddd7e9129466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac46a9b67fff2685dd80bdc3d86ce6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce790657dc3fc41d170bda3fff31dc0d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050df1cb532c5d330e05bee083c80f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def6ed07ace66facd67e455cc7ee104470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbb0b361643795dacf1b2668ab5265471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02850d32c4fcd7c17c49eb986953ec8a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac7ef08177a4d7b711f05120c99105473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7fabf846b5f03fa269a6d5ac4b3bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea37c32c48c5e17f94d6068f8444f0c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a8b4fa6a0c1170c428531bf95d29f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee55fe460b8d5f8e78dee8470673f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0af6c8f7bdd58bd81ba66baadc38a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce53d3ffbab71cd669d3e091eec481c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a4208c58a0c6ff99bd3c7b8b9ed22480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462d6df9163df9fa8c7471aa6c33a45481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdacc03cd5a7c3c9bb27da69630fbba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e9f5d65eccf80f1d520dc1e84f506483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffce3b89bf26893de9bc79d95c3f527484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b719d571950822c263ab9fc7d35d76f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b4c12c5505469571fc6fa064c807b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d599108336daab9011a17c72262cea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f0e4713622a3d5a55b0a5313980fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1341284dd07ba6d9456a86ec6e180489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b841d0924460a3ab52927f89dc453490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f88b00e773a879c8ca681727020d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3b0d1df949b70d58d96fd442bd831492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bd691de8fc58c334763d7cca167c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52df15af953faca86b7ab50b03b9085494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31cb2b35607f6f1257d2e596776d51495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bb23ee228de8b00ddef8c882aaaef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166fa20ff35723e364bdc3ec085591c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aad29c1e770ea7b74e1503dab67608498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af6dea1bceba2405dde53383b00f4e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776bb52df0f5b046dc4b2dce2b9daa8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22e730114949275daac9ce704efcef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501daafcfd816b3af39f9daab1b543cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1da0ed15cd214badb1a64dfbeff9a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc24b7badc1dc5fb5b8ae9674f0185b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16c82d38911670e43f3cfa9073ebc5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca2672dfbebbf1dace51d52ec3a0d5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672ce5f2fcc8ad5b7f4951cb38ae840507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102e3d3213661760a5094d646683488508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8728c22677f5a988ae245f1721034b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f20d8291000e021a7c0bb140fef2a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670572c0080d9c21fd522ef58a518230511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e3cc523c7ccb76530f0c5763d2049512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c2f7d0b119f256cde5c845b50d8ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7507c8f2a55957664b0ef42493ff16514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e7440c159d25e5b16f9ceca5d753c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0806fa3147563a1d20d59417aabf413516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca616f9f36fd6691c3b3624bf06d33f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cc2b1078bc27f7e8c51bd4af8d700518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ff15d9799572231bb05ceb9172b51519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683168a0d611a95e682c418fe271f96520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571dcc746961754553b922baf9514fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df307964b64a4a93a3eb2476b571831522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15051f1dfe18f8d3a3ac63814b46ef27523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab308be314564400cb72fbdf970a9d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc383e40b2201abf55fe960b48a655525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa819403244c2f3549907da2225fb4d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ab25a9d27550a24ad05f512390b9c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1829e11d34bc742c65bd29924b6d7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc099b6c06700922a078b8b290099e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc030c34e2c5b1f6a4213d00d35db6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd74b6c1724b54a197213fc1b572738531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93672244e6ab498efe6b783ef98d7a9c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c22cb28e75d69de9e9ca7cc042e3c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c654fb1f876774faf184bb8abac426534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec2ef2528c7a75309a06bcf92bd618535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c06447770d2b7a536f12a6bc3bd5bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248de6c84e3e7586608bc0cb0825b783537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262486915127fe8189bc51d8c19e0265538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9edff92505dce2fec90da2c16dbb8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0a76e374d1b89f447ef7d4a9bb2da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072322c000118cce8e46847464d3024541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff228a7015800791e1c247f21487d2a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff66081f64cfc36657df46c070b0e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c65e8e20033bad1e4dceeb0e5cd11b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9360d33b9386204ee8e3995ba2240545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5c425557ca8fc788464c2a6de11ff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded541225db517652a460bdd6802546547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af14c1aed1d1b5329025dfb50674ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3e184a95b4b57346e42336af3d255549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c2e4240dbb1915e25638303bf3261550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f36fa9b4d1c2b81cf020f79aad147551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c78f7202e1c2934eb46ae9e16b1ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0469f4df74953efa731bec0187cd2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cd0a4d51a217efa528a8388a77818554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376be4f9ed453f22db981fc207c1bf1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0d673f6eab2d6ff500d97d73a5eba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adedc727a0fb893860cc98050b1ecb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e8d2fe1c9578255982faff346b279558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e744ed1f0fd1c7a3a8a598dee62d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1893c1c540f7130dae6710373f209560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10903d7a5abae4a871830e158052779d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac21496f63f8e8245fdac97a5214ac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadb65689af13652e1e9fc85f6d9a74563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7722a17600f356f744c13b897efd2ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc83e97f699c49d9f4b0a5c9d461b9d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb85ba9442847a1c7f8afa529bd0f50566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fd7ae42a7e5764498a2c453a95138567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084bfd0bea6dc1de4d9887a9355699d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8935cdf93db31b1ae811374df8036ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be893206c4615a140172674cfdce4fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7e41a2dd3b0bc3c54fefff5a99927571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2223a09aff8dbda39252e835d2842e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b0e11213bea810d20d7b9734a0ce5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90593446053945e8c888a87fdf91fe13574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db79b1d7335c4f91c6ff7ce746bdff3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0bc622ce681c88a68e9caacd08175576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65097c0b72801c2f0b37c527ffd7ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cc3c7d4ad0b98a810f9bdfdc37422578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216169bca2b537f7defd491b32a4e47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee0e3ceb605a8b2a226a87ee1d7653580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65e80e1b94a1946f438c3d1bee2bae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066cba872a60318bff84e54db8f2aea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd799ab623cebf6a511a8be423cb64583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c84301b4e08bdc9bc628d497bd4ef2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3bb3cfe7881c536b84191d009b7e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678276721ca3340153638f0645300ac0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618346d07995f70d7d55d39eba3bffa6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c2e66537e794547d05277ea324f5d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b1334fddcf45c794399aa463d1af3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d882168f5d2909a3090a709a27a13590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3a296e4711c369f3feab872251f23591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35337e093172445100f71247ebcfa03d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3e274056e3f50c65464dbc094c6d9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f32395ea8556e7c90195a096e93602594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448c5a00901ac1e0770819ca2c4b04d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bdf1d7edc4b6866eb0cdd6ee1fa54596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3df6a6df0401a8cc68254be24049c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f3f8656b8c47cc4605329d94cad23598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434ad25993749b105bf53df10935e6e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834fba281e84a2cc971fc19740dc95c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf129adf1b7d84665d252faa2f30b2af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57869c157cb8ec54fa5a20b48a71f435602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c8144a335a817d7f91c8b6cb3c89a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e536d29461cffe4ab8924b5b63343604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bc7fdb4c0450b783dd372f1dbe4d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2501f5a387ebb8dbedcf63887a3b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c38ed0e1614f1c9f7774e450cea2bc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5430e6c0702af8fd4b6606c865547b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a95586a3cb665632253976bccf35ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac8aec8d3a2af7606f13b2ee01bbdb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b567549854df5cf53abb3767e0b71611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547c07e7dd916a0cf2b3d6b7ecf9f0f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d818df2a201406b276985763b028c4d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d90592e8c095ec057072669e0f466614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec2984ff162370a6af81b79f0ecbb9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5a5d12971a4aaba4975b61544c57f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d748fd59c05514b96fb7bd9d6e0aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1803dafa6758526ae4cbc684c71988b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da474337aec7e9145703b7a5c814016a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e59666d0042c6a2b3fe5ba4e57c86620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c6ce0bdd9c6cf9dc8353e71e306ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9685cafe8226681d2f71523f1547aff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6770ed79540d2a659eb3d7d38e0162623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9f2e2659d3e92db317f6fa0c9a0d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320d233059e546e0aa82e32b09143b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b0a6bfcd95bc32ab73500c59be727626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebd11842dd31b33f1588fc56fe9261627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fc8ed2e59f6f0f6512bf400e64807628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bb1aaf2f4160ec4922bd359c280d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81732f3f5e9521f91d0e36860d2f9153630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5e272805ce5d615c6654f208a9334631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11029e7f303f16195aee319c040af33632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af31ca95e849d1ecad35fa97e7abc5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef610912a0cde46b3b0bd604e68cd8a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0055d7fd556a930dce3e924d1336da635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a13946857ecc2c74b7250c6686f94636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd977693823532d4c14d6723d2f1ecd6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a356526b6639830726e7f8d801ddfbc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689fcd8832b7ea207490e63fc32890f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a84aa981d0d9827532ee4b6e693ed5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2045338ac323b2564d943ad0c9db4c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd43b51c7dc3b440ef7afec9a1602d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44765c505e79cfb1c3d359ac6fee329643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66675e76ddf891844f4e0a0ae9a02c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17a8d2083569197d4634877c5217dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cc6e2979f031113d1afa57c08dd7c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd9f329256eaf5793623b38ccde428647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eefb058f3d11052f5b4dc766eb8b87648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cae5621c8e91312b92a2c423e994c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc415c02212b715ccc3be36570f19e36650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec298d493812c9cd1970a40e2d214603651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfca7acde9b42ebb4ab2c645e4fd55652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3786d05213c5712ef68403495bc20653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf0b60fa6ed082d63ad5ec84fa190e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ba747ec5876bf0d896635be5cbbda655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b13685779778106e691fbfa3cc85b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd544a96195dbdad01f9639904556b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1888db4b06ed5b741f27b2cd84d6840658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2ead980e26de45f83d1f19d56cc64659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edc22bfa7e5e35c8ae842a9e320747660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b904ed2939f68a9e92ca1624af35f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7997d29106ebad7a79d1f279c1cbee9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807d238c08b4017f2cd3cee3540b5b0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733d29028a3e7e090ee9a570d4fa071664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ec490a6a8a592af5e43b6f3f2d677665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb876433cbb9abc2f066d8f97da1bf7d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2d5152a1abf6267dba8e9a6fc2595667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189dc7967e8f3b52bf73affa3654176668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c4d67e88e76725626363670a8847c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4a5134860f1833427eace5a4161b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819323c1246daea10f213eddd930807671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace11810acea6d3303d695562257292672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bc02dc09b2e27224a4e5732506348673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df2bee5cbc733e5e7e83fb4dd79d0a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69728e1267ee393a7a751e8ca68dc97e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f5f4b64dbd59562ebd0731dc7749f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edb5b15ab0cc6a8233199fa0e723cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fdd6ee216c13268c4bb7a326b65b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf13943567e6cd47817a54170fdc45d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9d7cece255b89f89e5f7925481554680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a891a6b0186cfc0a606502fb6f6ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08aa9f3ae5622bff981cc92f357b4e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d28cd4d0e2cabf1f29151acae2e12683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a425f20955c95238705027414adc4e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547de4aa6a3393ef9d194005349dcdba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e05f0f69215aedc07e1ec4accc68d9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de9a6a31deaeafb9a3d2e1d5390bca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cced47bc35aad86fa293d7b3c87a1ed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ccdc977900aecaf3058ca230e155f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6238e9524263d17661b49aa4aabb8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b2ba0dc251cce92f0989d93dd12b8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765d85d932318c8e25b1b3c254cadfd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bad26636cc7a6eff44963416852959693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c31698d20ad0b0b325cd4026f9da3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cb5a47068d292760af16006f93993695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d023baae5b727daad587d5fc712242696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581dcc9ac7decf1e4fa4c0a15552a57697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68780154fb5f998123471f13e3873c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bf52610b6792fe236fa782a0539d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4070f32b64a4ffc8055bffd4b8308e4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14217780bf4aa47124478d076ae0b710701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c563dca9a19ec9ed10777ea57d33ec3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ed4a0ed80161cea4ee665599bc6c9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc429c80f68bd9aa2769ca2b6b30590f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffe198a505d4924f545109aa29fea3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd98ed0e56d44b1e8490240f94610a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadee73019309b6b7da5ea264086afa0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc42dc789c75b07f2454ecddaff0a7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09236dbfd6d084aae8d7f811dbc2f9fd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e87c571fa462bc6d97388e4a4fa3e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bf651eb4dfbf1d4472d56df5e04da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d85e46ae97f2fe2969d541e50daa72712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98a4fd335f6559df2b7b3460b0784d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29278ccd0923ed9166fd8bcecf104417714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b718aeff8654f6b70145867826494a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd12b21ed4488b3b105f7ce2ed9266716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4051933d0817780a2a318c37429fc0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc500d0765d81b6b1e908e5bb1292fbe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32dde913c76be571f03d646d0f0222719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806abf0cd8036ecad90801b963666520720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fca824f601cf59c742bd0ef3714d32721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19ac25d7ba234468f4191c1c9c9c84722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da85081699181ac4757b8260a71195723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3b2fe10ad73ac825576a964ba4527724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b56ca1af2662f70d0fb2e48dfd835725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65745cc831d5738ab3a9ee40ec5070726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536dc26f8c8c75d7b826f7c14f2b4dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d158f64103db97bb8d6d36cb85784a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74799ee932b08c24e2518134d63ce6d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee599c01d67cf3a895a242dd3c368ba7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97875e7e8a4dc1498ed6c88ea1ad13a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc6c06b9b5be5e8cb401bf4467c9dd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dd42178d8c25e969b8fe7b007f2e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bf6c06f92fa60f2a2855560e79a37734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900c5fdffe4dcb355672c65174e090e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77fd93f531d883f61547b6668f55fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be5d304e0a01e2db9ae5b0bc1a9ed9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd8909f9c32a5636c9b7b915d03508738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132a1176cb4e1cca2803b69fa2def76739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849aa5bd8a7e14ac767ab65a58026620740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78955ac5ab244fc798b1c0708f56e09741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9f417047b1e0f5cb8915652e61a65742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299244e97d90b3a1e99583b04817c32743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60547b87144fc5f326111d212a2de26744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7eceb66aec3f2e703fb30daf8b7b95745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f5eb697751c66b26bc2bfcbe20f17746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fa210d3eee449f2d5299eab870a0a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dac0d9dc4a453374ba42ef0d4b8761748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fba8e5a582ec6fe986daae9d9a1df5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec610a86c482cc9ec8032ec411fd8602750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b96f439be935daa328c1001df5a5d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddbda66389a1fa21a19aff8a0cd1c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300629fdaa456f4c00686eb86181c6c0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07bdedd75ccfeef3b471b55149777e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3c0dbcbff63100dc87d4f166959b5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910d40e5e85c303239612eb9e1e3871756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3100a07ec0fb669c9019ce8610f65e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a53e1b2f42215a25662a216c82bb2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208204438898cd2df9ec85d5fc250a64759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>