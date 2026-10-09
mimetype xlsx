--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0751cbdacbe86895e4c77ee276bcba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386aabe9e54aabadd0c2cb6a66f442ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded35ffc5c560ad080ef10e814004ae43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63594f0cb89769f6db7977813f3c935b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ef097203c81264dc1a27dd8b2cd975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b31c90a1cbccff124c1eeb79f894b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25760cd0eeecb591f91e05859cc05a077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a8bb8078aaa41eaac543e84b89be98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bb979be3237238ab6f6bb0d5b46b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f5b04c1489e85b286b831766ef71310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa13ea383e282ba7af2ae972e5b0a2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368465c487fbc8c02f265b50dfc4b8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30597363915db5362712b1669757ac3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff892106b2589f3b0158c78834d40cc814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac39c798ef216cd32560b011c16a4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b78069d26d14d77403e98bed8adc216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a475d4d6a9626668eefb1c9caa0fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78145e13e9e84b527d0d985fb2e50c4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc181e1328d38182a71aee80e0d2d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077de0d0763405f93d15ed4ffc4c42620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31559ba4593762dd7f9f9c3b5ecc823c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1db4683f45c8e10aa04678e4266df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fa13a1c49048973eac2f0361d367c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1e4f19866d9f1685a999d2f32389724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f10a9729a221075c787660c429aa725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479909451744a2ab59a67240b255fd126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded6167ba45dc96e1373f62ee4cfa3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cfb7c21a78769e162039885bace7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d292aaad50cbe3a4d3e901b869111e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72469330288fad8bfbf4715324604730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8481ce5bf375a24005237543fcd25131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ef3e569363cf88ae81e1d0657b34132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289d4cdbc6807a1c3bcd3998f3eb59133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57f1d282d9b9955630a16a73ae35e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fd60e0e7c00108841e03b1b26c31235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb037d67bbc9654a08badfc4738570c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7208be5abc4ce46e8b7a5a738b1b4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e3adfa28962ea1ab775ddb5e3085738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77aa1aafda44a808c394a1646a0b66a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec05b23b4439c46ea15844e27fce79440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9fc17ca982c8c7ebbab3a6c1193aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad744422495353cf0377b5b1a4d8358142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabda9fc00cb40b8b6470b09075444c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fdc39513a15f68f72f9fc0b72488044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4af9ae44b5f47e0912e32927cde9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33950270e640189d0db2ce19c91decf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d3b4fe7dda6e8cc1401bf704b3a8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba98f55a08c508fd3b7b687eee238e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799261705fdc2361b6450d1a88f02e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbe7142aa35afb2ba63453fafb9b7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b637d6e14b55d6318cdd28fb9372d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a76ac40bb7613fa135327b18d420952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1bee70f998af7a7db9297d87be72553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c8e45258ccfbbbd214113f55e569d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03333266802e2c2420141252a283c4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabceefc39e1606b17419ed4ba72223f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4185bd5367142209a92b518c47bcd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b479554f9041aa680881df0dd2296f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e4927bb4c8197305bdb120866e2e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568a80829c3c8daaba4fc8a1dd0182760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10575f02d3e5254f4686a293a30f41d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f4dcc053ae7b834068f49322dc00862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a79fd3d697629811ca954b490e9a6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759c6d666e33472db94e6397b906c5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b4548e7803400eff28a4baceefa5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b70987135e49511c5c8dcc9134ef966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9039743f2cde8b28c6354eb6ef5c0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de47f833f5195ce1d123407b0ac303d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d72ff7f29cc1eca5f4d7809f3f507869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331c679b144c4a7b82ed474e36efde170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f005eabf3ef8283fc0d149d8b431c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b586e0adfb71763d5cbc4d39778c39172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f140c1a45863dab11da4b2f91314e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54655d006011b10425b94ec11ffd9e8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de2c895f0e0e918f3f00c395059cda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20be43ce9d936a93543eaf45a0015a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb161af7351a7fb6433953fa72bd8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832253fea8b0b10d6110dbef5fc9f2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10775bb135598878e91605f2a9d6fa779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e9f6431534d8d28152765ecca4c4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997410c61c63c0d0562d9f3c3abdd7db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a3bd495678aa1bcfdddefe3171c0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dbc9efcd19047f060384001d29cd783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132fc2df69588464bc0231fe85f31d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c3245f5c0070e90f9fe00da2d1bea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5661ec1108602c2294683d09e5b6fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b48ba186915895cdfecd342438ec187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5bc92cf4d1ce41e32a8a7a946f31688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becaf568c584c7aac42006b5bfd3419089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf2e66687094c36cbb8e90f83ae7c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7328bbbcad3041d1efe17871982019b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57a501b441213d1cd1991ce28afa3292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80468a1daa0c6f0bf3702f7a0adc46d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44f6403fee02f1ae9eab49b02dcddd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb234e92c387791acd56c57004aa65095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f0f70770ed77cb5d285b067512e8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314689a399285cc3ab84ebe8dce22b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d16c49f004836d2c2855bfec2d40998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0eb26ea7a1eb064240619912b0ed0e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2788658c55b1ed64ff4b936df0ea198100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6898d140ace5d694ebf1aba3ef67e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e10ceac55a68f9acc540788f2a4f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3104ab86d803882a8a516829f9bb2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38080a7a006ed5fb6ff58896fdadd38f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b25736a524738fa9c266ca08563a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401a980ff695495b1a9552d0e8ea5a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be938d4e424ec8cd64f2c5a0590f0d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217efdaeb345070e9edae55da4da01cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8b91f046e6c08578c84a38da533dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808dbece2d68e87db5df738db8553b08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f7e820af7cefe02945ec7da622dd7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce745c7a8bb9696fd186f380de858b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3259cce34da7b081d263023e82eb1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f3a782f93fdf2ccc92e56ca2086dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3873189dbe969da921cbac26989ff9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa59fcf480cd5d54e3395283c05a14116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dbd0efa92535d7f057267c5d53953117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8c188b5064fd7b4fb5cca9738330b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c635cc4f92ef7df24be5d117c3cc6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc933c7e879b29418d4d46960058ddb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803f4e8264684569c39895298f05ab1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea47da5d6c16c4af2dcc8b608f109c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65056ee40122fc2fc99ab6244da5f8a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabd4826fb8c460c0655606d4f90494124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fee6824b5686e8baba0907322fe7a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640cd9a9f655fecb7dbaea8124b8d02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916aa87b66f5ff53a998d36359c5467127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618f592f95317bdbd919fe45a89bca6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fcb96bb7b044362a19110377dabf1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d5df33f18f953b1a0688deaf97a43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4c7a72f02f28c1a39393c7ff3e31e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b426dba72b0260f16699fbc0b446ab3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408381dcac501a20df721cf0124af90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82a02a2648d09477938eed81711ebe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bb2775ba0b33fffafa46416973cd4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9ecc5c690a26f4cc332dd7f4ca9dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdb613315e3b152fbdc5834245dfb4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93306c6aebf31ea92fad0378e14a4407138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee720f54fad685b887c8a4e0524165ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d797d3c4eeec08868c16621fbf2aafb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531d2d054d6bff2390dc52657d52908141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc201772f0fb9ab2e902c3bb2bdad74142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be7d50add99ddeec2222d7848b2388143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68d59e96a077487becc33973fa7359144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de5bb5562d5562d16bf0f79b6dcbb5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca08d34f2fc936ecf66cf4849c2bf4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f86206e70fcbbf467a06a705b16d41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01925bd9b7abbddd0f7569d9ee5cf15e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7e548f0ccf81713442f4a9a22ef8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fccd1cd6dac5cec62586b1aafc310150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b28a7cc195204f0e4e8c9198cd29e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e5d27d482798775d35d694afe531d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611512d853a174a60d989e207888c5f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b54185c52b9739b9a49681164b143154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac7151536734a1a4b2f2f75be85077155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fa7ce244505f7351d8092feeb4348156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ab56ff6b33d6887c053e36b4ebd14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b30f1ad06705cbfe82d75bacdc260158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2009bece7c8008e42f550a45c2b4b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b4517e8284417e48dc61c29ad09e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77e806845f00a26d3b784820b93a1a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239349d066f72639a7465d1bc54d2ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2491fd46a3e4755e0e84ff223c4cdd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f12e6168afaf57aadc705cd2c75b06164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d22fb8de4a3c52c98b78fbd32ea1f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde90c9c829595a6a7bdff6a26e312d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2331d46464f6cf3ea9533c4178ea70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d374d33a276c735f5e69b808f5586d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33dbb9fe88b0295ac1e2441ceec37d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fbc0030bc0f8ed9607b59ee0088a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2354456bf179675baba6466d92390171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2b7bccdcfeafcfaf415a12b6b3213172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0199f7297f21f93eb4bd880876d47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aab4393f2d648ffcf6d8c641dbe14a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e009e1f6d6538d4a23cf6c5ec1112175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc37ef7012c55a54e484308f58e9f59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd4e54f2dafb7669ac50236e988f42177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a602b20e9d31c44496bfe358d77fec0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33f09ad612f38a739ab3ced38c1191179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d78daa32752ac667c4eaec47c82a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1eb968ae0c69344979e6feeeb53de8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b7eb764e78d65c9749055cffee884182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abce940ddeb0f6610b2759c9709c187183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225c3736497ac0a61d8874e057ee76d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82052c83854440192542a71661655c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57212e38c83c3542b497488f6a39c001186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7d835ac695f0ba8b2e2715b0fd70d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8688fbc821761c47852c1146743158188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fec9b810123d84dae0d52927a9982189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89c4c0c7667d6ec99811c70e4a94f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4efe96455af4487dbf7e92071fb52d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8b3488f194cde3d10da7a9e8a7b48192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63ff77b562053eba08751693521dea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05367a266b92fec8fd4770de6781e8ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28acbcdcf4ce9349e84d6a93a7e3a42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5280e158ad2a7f5d80e94490d003e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7feab019b2dbccd46afc89b972b0f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d73f4ccf8b5a87fc6573e6b1b39df6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cd10f34e97550531e1ba074306161199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13cdb93eb630fc1de2a1df5803010a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fe780d8765d69b9d562edeb145ae7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13d1feb02d7b52947c50319e3ec970202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf121ab669144235368dac49b278e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e47ae76849924b94a10a0b4bfdbd14204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f74a7a8fd127f1cceee7dc6810140205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4b6ccbf6e55169230c51f4e432ede206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e717c420e5fc7f523027e3ec971eba8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad228e736010da4e8a012d72adf554208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ded75003187b1985adc60ecda2b24e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe1812f7ce3d23133ae525ea3bd1c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb76c727b6cb27770d4263819c73ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67540c34e1c298da0e81006042b502e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dc7cd0e50a5dad8453d0fae0591c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474f2f56512d21f82eb8269f8530282214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fa386b4ecba72dc18121c002035cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104455136fe0ca25d9270db2b7425ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2a7dbd629264eb57dbd1dc496b560217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a253e473035f5fc8b679c1ec44780df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80374396b3602803f3b684d647febd2a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe381f46cdc7365584e9360e2f73e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa38861600e5203c7496e3aca81efe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871c151083eb0b36e722389617e7ac1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722e8b423a8f9802cb800802b170a3a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb523f4663a3601ed64f7fa17865253224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5ce1d58bb311e3c7cfb45ba4ec9cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926caed04908978b9dd08bfc1ba7861226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6e46016e277aea034c35b041e6dea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eed774d58f9da3424cd479a3353623228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b8e421761387e258379effa0ba6c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c85784916985932d3c35ff28a57a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee790c1e6f41e4b5f498302c930dee5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715db58dd539c388b1716531ac85fb5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50650061746e760c98848ff50ee618233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afd3e9dad4cc306b53b055a378b323234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee044cbf084df0a396cdf734e8990a19235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea4b1badee63a3fc66e2bb5a38a737236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6865d5782c35714f224235169a08c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7392cf3795975ac583a50a1a0c4750238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c289888765bef1444a3abae6379f3d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b7c97e582bab8ad8acac896207cd1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f96be5af85adab01886c6895e66ba3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f83487ed64606dcffb27a5cf0bb1e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b778fc7961cf7c918486d197b942b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a176d7565c67e54c268491a483192244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4b6bca6be5120604adf20e440279f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefacd4d48fa00639d46ad321bfe68e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46051b0055548ec7b8653240cb3f21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9fa8b47e897fc3a36aa59658beeae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8dda84a8eb086f264e30baeefdbcc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b38e0e99febf6cc491bfc75d5a65a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5eec5a76a42014611efad73505523251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d213fe87d2285622873a4b6d3de6100252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e472e939beb6f199c3df0078d8d3e76253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf5b91a6e267cc99589fcdad948fa1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16708ac44516a1f29daa2e898d6ce0cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2555f3579fe2cbca05e41a149d2fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66d7f4a7d94a5e48e2ffbfe60d4b69257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41073bc50823fde8a27f1ff48f8b07ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3e2bc32a431567f362e5ce66b74ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745da5597bd2c176eea9818a38a37ad4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377f3492ffe7620ad728283ec6d5e7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf60be8be5cc1648dd93b2418f47b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88b98f4c5163868f86b49ec2d05a37263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b55f69a79f75483a8d5c51046746a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6b897f58f6b36e6efb37f9bdc62c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d798e0e02d71db757d49b543c058e64266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97eff2bdff699803b8ba31e8a153349267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348ed1e773cfc656e31d08bb32b526e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6b45e479cc63518f411e6373cad0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f952a563969d568cbdd60fffb9c23270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60874d75ddfde634d8069dc9729dc920271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10da003998e3e9c8867b9116655ecd4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f44cb8feb4e9cc994996adfb3121b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb3cb8377bcdc4dd5b88db755a9009274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac44642cb84e67db6d69534daa5f112275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4769d419676869ef87ae0257c8a08276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934f792a0a5078cd386df9a08a7a236277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83858f1e2b65b9815c572559c4293cef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9452433a08de46c2b3510526a9795d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1201c542241d98ccef868d0062d0dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8fb33f0ec65b593f79f988ca8466b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314817eee8d73bed6998027af2504aca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05ae8e342139e8f9a5cb9f85af5052283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503cb9a4079077c9dc4870638b4a3e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8a37208dbf377406dcdc58d658d85285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ef93a9e85af60c38723ca7f23c030286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3411609f0ca3c4966480e2ccb16a3e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc698f5962b5e8e92ab7bf858b266a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9566a38f0a502677168970a9a89b8bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d77468cdb699efe08d26bc7da7b48c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf70bf556ae9f30f39feae463be783291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5168cfb5a8b2ec077eaeb20dbe6110292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136ab0396796c9973b5eb638d90e22d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ff06b0f6bf073e552f007ade30fb4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd1b474e9df8f2ac7878dad8d1e16e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8669c9b1a91164d3cb197ebd839fa6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ebcb2da74230664375ff157c1a2ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dd2d6960783951d0a41c2916df638298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f228dad27acfa9331feb80706a0196299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3397e7f7052ff253a1b414747844d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c18f30db6bcdef245269de33bd51d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef1f599c16385c3050a650d3d40be7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c448246c538717b4002e71e6180480303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fdef8456c5c45bcecd31db13d16f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe014d23ee87067574bf8753be303b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ccf3ec95f0e0647473ad768d102ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5c72bf4e589006e83f295dd8080ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dac73d87cdf4f2251feffbdb0dd8e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f567a5b6e89b98486586e961caebc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca44f592996a11cdd62b32143999684310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf243347d7a1f43577ca57b9fb5d25ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ad81c03f5180abc9407c9682df5a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e56baec841215fe6ac537726f0efa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3425639958245813b7c44d0b84f5ffa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09070f89f8259ee49e5b854e56245a38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b775f64c896f2172c38f27a16ce36d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb23b358a1d4176e914944d5978caf7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373b3c7162c10a0b5689712520367f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41167039ebbcbaab93f658aefb70367d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33a02abfda323b93800c0a7855a644320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032d142f19cf5668c5f98d077074589321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168259c1eb97a77f78c2325dbb59d191322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8865dca132a556a02d6236b0142860323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288790f93ddc9e83b13b021527e3edb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbae9be3fa6845ab8f9bf864af226da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98f62834934d637131d254747e073e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29ce5e1d887e276058aea2289f7b71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047717593968256caa7c41690553edf2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3339b5237c1e5dc703153acae5546e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beea252c1f738090f13448cdfe8e1f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c09fcce8f0f40e546d9dde70148f2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e993e35092b7a5681502312a6c31920332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d006344f2554c218b8883f3498ff99333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fa10092b5c111e0194fa76b4b11c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fa22ecc5348c886deab8146338ea4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87968a668b2d24c82f29e75b52a9a211336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ede299cea41f456240710ef26fab20337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe773624976c41f1a317784d1dca20338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197c834229ca132f98bdfade9093962339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818c0201fba690825ced8c50bc4314a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0673e95ac57af9df30c8de229cff850341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4074bce24e818d914a0d9bf315473a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9f969ac2b61aee9eddf62f08085c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18215447f05acc20ecd3a79e7968a68344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea762c283d182350a0fad6075c2bfb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14023412da8f74d416f0abfd7d15188346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b888dadc40fada9fd1d11c8e58fb63e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100b831136b6fa3c0ac2a56fb152197348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c50b372062f664d05e8b71faa1079a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5aa52a4c7bf19cd17deaf18b1e8412350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d78baeaf9bfa4e655624f0800c89e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e07c372836fd248ef6ae0e354e227f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728ae9a12006a838856bb4b470a1bd7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739a8622bce018d795650d79dc3ad54354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531b88ebc21f6193d7bd7b375e14a15355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af35c9cf02d48dc7a939e89f44c6e16356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83329f3d076ae9c9d919eab611f0ec2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e628a24a6ec8e89a77ed69d3b424897358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792114fa33fca817856702d64852cdb7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b51a23034403749e402bbb16d5b71360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04457e1192d82691ca42e11e590b9e45361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8285128b7a0e3c177eb0d790dba60362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025936bc143e2586458dc504c538652d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be280018fb63485282c690b62ba95a01364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856649e465e2fb180ec42539a7d16a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957223ad9fa5ac4f2b5dff25d9e7fd0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9190b195dc3b4fc2b9d5fa9a5dcbf4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0e2c850c92322d9d4de92fcdcbc87368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebaeb821f5064597235e4f00a13e5e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fb8a36ad28e2abe6caa880befbe27370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae890cf0b4ae86252818a6cdefdc97a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3c93b4abe073b460184037306d80a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a408dce9b08253da59fda205b33a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bd4477d80b51c4e42608c0d786830374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36e0cf4a6ec31cf9fb08db80c58ae6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b55fa7f5e1a88cd31a65c3edceaba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ba737e4c63c6ccfe42de3e3ab3896377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb3770ae880845b993e1767a4a6fdc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027df1960b6984ce15af2c0d249e0b25379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8ac7aa47035b09b4934ef39f94537380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c398ad7754815ae3ee2705753c434381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129b1f921fb12081df72d4282e199f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd6b684522ae2c80f2c74ceceebe6d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e391d1970d38d7e99eeb035fd9819384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2583bfa05667c0d9a6cfaee7775e37385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbeac86c710eccdad9b3d3f0342bc4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db35b7841373757094fb7dceeed168387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57c15a872ce1d18c16a44e18200e4c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b324e4ea91ce1631518b65f4c83fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f3ec9e8402c988c1520ef19cb99be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c15ca6cd83dd65df8e68f774070c7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd217358abf3680eff565538cdff5273392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c54e87ca3bb8cd0980c9ed9029fbb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365c46bb7448c5dbdb5f3c93a5b8537394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9131141fde8e049d3cd9ad0cd8ded395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27f99f9a9072252a6bc23ede28517f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f422ffdc75dbb41c1e3a91926c697da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fd3f6f27593bfddd3ff7a9ebcf02d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125b64721034c6d17bc417e8e0d03af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b34eb5fde25a4f4fffff43e1908c65400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826f7b617bdcefecd801455265ab9b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb45f188ae848b315cadcb26e91eba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fa309749b3f5903720f10f80f723c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d2027857acfaec394120bd5f4feaa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce22d39f04db023561dd08157044de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb027d8177f42e16a287c6456e7892a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dacb4f3c502c8efc427cdcceb9251407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4c24e7a1c7c38c479c321be88610b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e43144e8df51d3432c7e62c6dae33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf2be003eced2ca31724598db2cea7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b523e60cc0ca7db3da47d1f2b86d8fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb115cbe1c55d35690ec5d12b14d46412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2cddbfbdd31e24ccf75fc7e4b20da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a7f956ec96ed982d67dd948eb51c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accacf2d8a5dc5c708a64e51e02338fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c4df04141fc4062e71911b2018263416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cddca76444b3dbe56790bc3415e75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd35736b49c4091e2fa7bcfa4f2826418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f73f7712e8a0f377406004b5c5a90419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f14230680e44013c0c3cc233a95e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cb2b0b5f31c185c6764df2bd67425421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2033f2944c5d28ecdae272f180ef7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232f212882550d48e6ee7ea53692b89423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645163d8f0cc3bb47140e4d23181bb9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a142fd89271c429de23ead86c7f4af5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bec9050756e9efacfa64cd98369bfc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853b7919e485265c770049204a19d16427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045145f6cbeb332bcf85b1b53ce6ddf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bbc0b113f32ff09adfa793755ec59429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5c22f1e24c5d0c29ab101bfbe5890430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d97e80878ff1b8f56255a57ae15b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606af49a348ee035eb4f2d4312aca2f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02292332a4b069ee59dd906da7e1339433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337447589390344bd8d39630f1606ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fe231971726e095addb8b541c5991435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eae37a0cb3eae4f67bb26331ae78db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1eb77c69b550d2077b9f1e700ce692437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e299cbbc29649901ca6065406f38d81438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa5ce51a1864925c29fe46090269d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cc56a0073048f6d81a339bfb115a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97398385682ce45ffc5d5e43f36687441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae5ad953acc7f7d1feb46e630082c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da590419edbe651e9d48cc745825f25443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24457f2bf63ca4373b722b2da8ef7e89444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43364c997d74c813382d2fa0ac024ca7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b50e86a45f84fb27e7a192dbdb880446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe746b868c2bc9c328b534434732717447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c583a30e8d147210e3de65e346eb1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b49c792c2f16e9135a01abb120e67449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313f56ddc54e23310c8ec9c66692cf8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eae5686c56b6f35148c9c3b5e8e3be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a221cf5cc2bce58cc28b490b6c861452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a920dfd1efff2bd76a40b7c048195b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eb53a6beb22bfff829ae5d6d62852454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66733cfc520c196fa45f43185d4cb89455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d5a30e8c6ce1ef72878f621dcceef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ad022754bf5c134732818bb7d0cc0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5520766b13256e8c12e3143b3cd7f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ff727ba48e68b03fa32f77b8d86f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b25fd87962e268f0824950617f598f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e85da9e2721bafac3e7efd5bdd9000461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c406aee8596a3daf585b4cb943fbdd2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893e44da6a82d953d571682491f6fac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543c08d859929b08bccc4e95dc3737a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a862a6dbf6dc8d51d58bbd7c822dcd6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa11ee9a802865d55124b89b520f0e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33287af4eeb69abdd5e5e80cd98352f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3f31b6f5403f89258d2a7f19c3dca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ad81572b6a024da738499ce61d9db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2bb8fa602aa995ce94bb070a44b5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe2b967a03bb49c6dd975e4165680b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907c5493b5fbe31fed2e2fca1091196472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faee093a2c8fba0c9ac69afd0c9f23473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da84a66786f40aef21b3bdd83f1ffce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514bdf0885a490a9fd099dc08dec66a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6f6d0546bdb3ae4e85dc722aa5674476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bb81ad497dbebb4ead295a75483ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475b3c2140683ce94e2effdaa877b27478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3106da8515538bf5e96d54dd18ea2c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc313129e7fcbb591c9d52a6686106480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540d6799739dd8594c9a67fc7a47896481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfffd6322af525909bca6936912edd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629f82bb0f8a3c528bf829af9a085fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac0988ae77f858e1a16b81603ce559484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e145d02fd5f66911165efb17e6b5ce4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b90619aece8d2fc9a308e69f3c53b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6a7f98381989605f71675a935af45487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e879f0b89da3f7a70e902e54c6d7479488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04e1123bdef61f85063f2b465a3bf8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b43869e78f8fedfda381e755cbb5d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737525ffaffb480a858f3ef73b79ad7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96e994d6e39158a57d60b783208ecb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699019c1d213df73cbadfac2c26a14ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2e49b7f3dabb073c2ee64c73ba164494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f290811ec4aa90a3756202178233a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caeb1feedb56d29950184551834d09496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46b11c904db7dfed4a233891e804c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd971fde5ddf97c4ee8d2550c615f30498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967a9da4b63f4e05b90d0a698745aa3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d518cd73206b22951877e6589616ffe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50841164d973c8f8d19b0a43301624501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb568dff72e47e4c0f52c889b22c0ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae0f36617bbfb7856497199ca5e120503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3705cf74d5160513f7ad4790486c86504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a5ae81c3a54b2fe964c8348166bd9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1bb71efdf7eea6258273e9827cf1a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b848684bf74846c256a539ca2d00b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888a2e2234ec0e716cdb2e5a6c42d69508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558104ddcb5ab9fece7398101bcf818a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de47b2241f54eaeff58888ea42683a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31057b0bcb241017e5638abd8278e760511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ae2e87a8e51fc79414acb5defe51a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c208c6cbe6f78045165084d9118b22513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9af5e41f9154556917d841f5359c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa945afb86c851bd1939751e79e3124515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512514ea7ff1484738244fc39aca4dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7bb03030c35d0da693edc49b85f04517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb768964bd5f76fe37ec97ebbefbe00518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e8b73472b6bb825a06dd05f3ef903519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18386a9410d9dfaa61829279290ddf66520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1d1c43297102019305fb74aa5dd56521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d19c2fb5d8d7188010209c35c5602e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44197cc4c857f0ccbf7651572cf0031e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaf94fb8270e23ad56e36a9605402b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c78534a3763fa3c9d929d1e907e2d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b64e49f2a2c4f6b8717c1d8ebfc9e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0adb8bf645c8414a2ad7f91134aab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264e62e2dc9c0d45f1fab6e40f42a26528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ff00c2954afd60fb717b4cf6e5088529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cfdcd759bf2d8bd17180ea9912ce1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d073cca253c7dba720b4ef8326b85531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cac5ec34462568788c49ecab39880f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524a3500c7eba53bbc598c3a65e85d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232e741074c05934622f5768839cbb1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785e5b9e2b4767d80b559e5479e3780535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd10e98e86fd126883619bc8dfff4c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ae328e0ae263c0c29e24fbb3924d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e5f3a28f2807dbc22a5acdcac26fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da744befe2c0f0edb8fa4fde9ca2d152539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab58dc8df9697f3c13a747eb6c02424540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d63a81f3baf52635d4871ebdd585f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010c27af4026df00ed7bd882a177d0d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a2a375487f916026133c5b1a85f70543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7884d6ab9d1e5a18ff0c07bf3ac8b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ba5f44b961e0665dfa92974fa7e86545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac7dfce14e84e4f7d6cc0dcadcc271546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968f88d9ada05f8cb92c8e1ccde7073547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950b121cfd9ccf978282c3f2ea32780548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327079ea47f8b93a1ffb5534b75cd7a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0507a2905cb22a001a7ef2efbf797f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948a4a0aaf9fac7288f7602f8f84544551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60075c81dc4658f766f1a844292a30c8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd706b2f87963d061ac35260265621c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa061e8b45d8b774eb5731970853a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9dfe3e4f258fa8ad79bfa83683045555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e0324d9be2b582c7465f2556b7423556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11045f24f424737af8e86fed918d5f90557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94550ae48b27572b27b200e721fe9922558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ed0aadff606df1debd98976004169559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f296476c119001bcc99271cb0961621560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb994124dfaa1f2e154f7458de58c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcf5a4ee7ef1aa151a33746dfe9bf5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fccbed9a6dcd11a8148bb2b25afa1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d716effde6047a1b7cd2e4859ad9e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88c6bafdca5ea756742042f2034f19565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d67baff3d509b1dfa90a9f5baf5ad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334717190d2ed0dab30db334c1bb4564567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5c78682265771679e9167a82e234a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8d6c29a67c590b283b617b9c28ca2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486e8313f4b29d1ab6eeede136d2f51570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24388bb4b714237f00f5c5fcdd89243571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf0f088093100990afcda611c32839572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdad950777cc1864dbdb19286d9eb74573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c515c6f40cdb250f9b5839791290cc5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449a16e99ddf2a5dc31c400b73b9ec1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168352cce0bd32de24432ba2660abe3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ed11bbf35d887acc26d7fa52f5fba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4545e978592adf570fc76b609887d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1684e9e63fae5add602dd808736c8d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcd3e184c6acc887d3ec08f5fb273f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f4d1d3be02be218d9ef9cb2e8cb88581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b8ab5fb70f7d069ab9679b2a609d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452da88790bf2fe2005b0671c8f8965a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e583f1a1581676d7d6ecc762a8e9bf0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e356efe9ea5785f3dffe3e9be6e1ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a88c84af46d20b1e7351dd879d2ece586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5676a0649ad9fa62152fcb73a21dff7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbea9760262d70a6c812a38bfc0d577588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4012b22097d3e7a0fa5f87e61f33c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970237548cbe1cedb6c5374017c43053590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112b6f48a596c7fc947504d47536539591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209cd7dac88a64bf899c1f7a9a066b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60018fec33e240489d8f76b3dbab9bcf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492af9414e8482ae2fcf6e1c34cbd48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf04b4c1562eb9a56a15561eb7e7c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb53fb0661ae9d7d4063a6370fecd33596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e95d4b327033039edfcbfc66f21e31597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7880464e43a081dff6ac6f3ac63d8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3228714dd245cbf3f7b4bba5475b581599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e234d8bab324a7d07836bf1710d26600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a44771b75f5112fff5c03b94161d9f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e1617eb347741504e8a322f70f68b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662610d0ba5b077ddc501be4d8f6ec66603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e54e6a2c281b5238fe2e390203adc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fd72b02c3c2a9ee436f285bfa0808605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad2bb8fc9c5ac609f295ab1bac3b8b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8e5c92c21337e88ed7d47e452b2f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48630626f38565f25399153d9295061a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f527c98831f12c5fa68366b1e009f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc2c26f015ae49b1530b2577e16b04610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a77666114289a64d4b0eb3357e2fe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2a185a224d72e0ea016c819a85adb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688b6850097313ca2215b991c7e7ac6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae972df4b29c979e4bb9f5e828358cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dfa6bc8c8c536147f0e41e76d1ee3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a1cc9d2b9eb00baf7b7c9d3cad600616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19304642e572edea5cbd5ce08ca1e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695579aaeaa9a97f2ae1dd0006ac2b6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d5c9f91305e57239252d26c4dcdbc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea13f3c821b63cb643a8995f623bb9e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6710cb10fb0d1d77d6ac6f1af42c75621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5088cc4f3088bb192d64a4eea6048aa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b7b288542ffc59270c2dcccb112c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73cd3ca7e67272d461069335ab7370624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe62395d930b03008ea0a821df5f04625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518cbabe6812516bad5d78ca1463fc1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d92d87628316af7c1e539766198f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6c51f535d63ea7d99439a71f94b09628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada620ce1941d843666f5f8ae05ce44629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564434199bfa21c7b806ede9bb52fda630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f22d89e5dbc2514d982ca1846eebc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0c4c00935db201f743d537a075c37632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ba91b3e3c4a4e08770de5dce98acf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500baf4fbaa90febf7ccb242f12df645634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79a9e119bdbc4f625ffdcb2d4a1ea5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c33b720c2ed0e58ee7983f403ec70636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9ad1a3f23ab3b1779103d84e21f8b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a782fe31a88b0eaa8f377688104899638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da5dcaf2135ac3e536c7a075f22de1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29094fb748c0446f4035df1ed77363d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583a93093ca76506e044267a3a1fddf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a22fa3fd33438baaeeb4002b515bd1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97828cfc94bc2186849896443f4fc1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dea63f87a8bb51f54522af3bbbd87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e7b537a8219aefe560732d282953b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d943b0f0b66326aaa85b83de77fdd9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805a36e643a35ab0f7c4cbeea878592647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2f3d3b79e0d9e800e489d93b874c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056356bca0b000d7a341711b4ccff2b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad22b1c517f1f979d677fabbca2e993650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa8a68e09bc6c1d36772c66d6e1329651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e7c78dbf328d5d2bf3c1838f862ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8319c5e2aeaccbcdff0fc7a9b67b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c89ebc78a6a2a17f289bb46a9d25c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18947fb7bf36011fcf9826af478566655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b26d31db336e1ec651ba8580d01d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd9708d1ee2a0ed2b97e64f824e4c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421cac3eddae4d728b09d6dd7f5b8c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f298fc4e020d8cc2a435fee7cbd2cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5428cb42a2b4b44bc412359224a3ca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e815cb7cd72f9ce9b76b5f2ed98c125661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92779f49c40cdce52783411d59d2bc2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9eaed8e800754a5e1c4a0d194a2a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26477f5f267a8641305f324c3a9d74664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1a91326365be732647cf4e8e40fa6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d9daa0aba0107e6a2ad37355fdc9a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5304daa2d1506e9fd048fc66217f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23382fbe6bad54f44aefd96a7c2b5b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc8ea1bff657c89e0627b3f8c5ae12669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5a93fa8ea96c96069e709a635ef25670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bc466eb1eae1e64aedfb9dbac1ade671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf8fea412c5fae2ea2440e03cf1da2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c78a73b2d2d5b852b872a8cd2882c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0080e56e15c34b84203a7322261c1c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fc2512509f0375105044113b30a1d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a67310d408b8c6db54b58cab82a56676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e69c68429867890730b94591a3aed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62752f47f3791993878e4c149e4e4a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df656f444e80e9b6661f3d984d5a4fbf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7893ffd1e5142780aa27ef31f6e964680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4806242217580fcf2209b364e9c5fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3832d90f5fbdb3ae90f2449fd32d0b0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e2833d4bd663cb1f66f90f38ef765683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6562ae5d55c36db6109a4f94c17dbce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386995c9616bdd30735af2c4ed0ca347685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf5a7dafe4f76a49600e305b15ec49686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d4cd2e05c324647642e7b397f0896687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53791c897e5808d0ebad60a42520b659688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee21e58114eda33fa0ca7ad380dbcb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6835673e43264fa495badad7c31b6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f87ec8de6a7ae05e5d5e4195a8972691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c373bcde421f27ff36b44c02084ded692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f681210896d30aca001131e1222be1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222d33c0349cc7fa850ba66dc4511b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96425d9420c5b81cefcc4ffb5704a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ebc074262ed0bafdf2134c79038ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6f562a6044ff5d49f359e51d4627b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b55c569a052d00914d1b012113492698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056d0134fc8d81d187f33b15c436dca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4c950241051ba707e517bad3296b9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcf5101c524aebc12fa306e4412844701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3da984894ccf0e1ee75bd352f4672702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212f25ad6aff31a15d9c2f28932ace3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128954fab88eac4276079c23146e6bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841538c66c446719c6118bc62edc070d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36784f16d6f89fbd2fd1d49bbe91bc8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8694f9374011a37878dc617f22b170707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ae9df2fc43405e940cf8c7615e1ee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65b6787a72ec886a6672b2659073c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b968e574fb1de6caa92ce1c024968af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e4690d702af2a06da0c837c5dc483711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9af4dadb9d9ee7f66d31cc9cbe2ded712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442fc19518936aab3827fa8d27204f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2301395643252d1433b5ddcc17f872714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24448d519d8f2f42c34ef231631abca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86706c14a47db709036e87e2926c16716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd97d10c3421431ac927530f7b55551717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94f1e4609ba10f2c9516aa3fb240fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1663d0cc47e9f96941adec337969f4b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458a1a0867d83625abc30ccbbeb4eae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6649e3ea2418f9ad32329fa3012ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36933c8a23b0dff3de66d37f17d594ba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c385536969a2299349127ce7d775165723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a324bf0ee87a0c4f54ec74c5daada7b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b1333bbca020dca607c7f4fed754e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc8c6271ad967410f44633c40eed0c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7eccafa78e4013881309e5f8dd128727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2b97591e2654567004546e2602a48728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663095a1532476ff9a06d39761e77b79729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57160044f53c11d976ddbc3ce212ad4c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64273a29b89914e1971c625c0e51b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbfa3ad4c1d51baba51fbcffaa5c03732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e19245ac1ee77f5f9db22614b33f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d73bc2acaa04db50a2753aa015257b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149a63ecaf6aba4689a0efc6ae84b1e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ffe67fed9ad93f7670de2c7858ef6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d544468f962d5444fe78a20dbf0b6bd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9c4c84b966dddc4dc4f3b9054f5dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d476e23fcf79d21adea26da8e13300739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadd4f9a21c0568a6c76f0ad529b0cb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd72ecf5a4609b0d151b2a4c40f11c4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb655d446e5c3791fbb9eb176efc6b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06dd2e7ef472de887b040a2540693f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c374d1b49c7ea2d8585bccda8b68f80744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0557f5c3735415c1bd231d410ba06745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84afa43fdf863405e9e0b7812ba35b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e186d9f5837dd299683f1a3c90702a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d281e02e9f7ab46665f7024f360a8f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cab31a1eb6b5c7cd53cb938ca3f531749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a087fcf6a707990267e3280384771f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a0b85de3622b362da5f6404676f1a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6cdf3545c5a1c86d30b3e8f1343a2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfcff25369ec36757d717fd95f9c31753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7965ae5176ac1d38fa0539492ba198754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60dbbc506b347747919e5617012bf1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417481e533bab83d2a6e1c7796b7f074756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798d3d2afc0b7d7989540db99857192757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771db525a666377cf8180ed0b93ee9c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ec10bdace559e230122702cc9be9b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b44794b85904aebbc7b34c703d46e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1e9d42782a833f33326ff8505ab822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44573e90565f62ecd838f8e1e2c11b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56b03ece58d7092b45be5446da9ea44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4853ddbe9f37681a2fbfcb4570c22305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4fb53210e23389e9839a038cc4bd66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482e7ee324174ae13e727061cac494f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171f518b5f29ed1167070d3695e17578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93889534cad660abbb749183182a99269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ad1e81930e61d20d3474295c6d06010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f7708de27afdb7957144890680f3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483fe064b54524d383bfe301b122dd912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0e6ad5d6ba7600ffba8037467675013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b59e0fefa0e203286cc43bc77c0c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e20b947f20e9f0abfad068700514015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e035499d52e7b5a7ce44cfae66476e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7818bdf6602da2721bdb9a041350f6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33d423492bac776793ec0894b5e14418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5f1e85f9953f4ce8f30f6460dff6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2599d1e59c1653fe8d72cb5b29214e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384de6738f92cb19a2586d0649e5d9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbb14515ddd14837d5b06eeb084a2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ab4271236128ecc1634ba7f0c85e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ab7d02d9a78293e8406beba6a683c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b52f54ca879546d0133b5fe5f79a1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e2769ec4a4fa84859b0855c888fe126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253b90253a00ecc869d7f84f243c44727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70f079eb9aad4a2d4712aa62fdc90128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf884f28318c75036f381c50639137029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d21116327ff0cbef17603ad4c65d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80f9cd674616b32974a4e65a456adf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b320abe2f6a5b66b9283bb096a2900b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8089118f475cf23de116fbcf6e2a9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b7a1da1b660ca7aa48feac8f8563034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726406ff1bd15153de8fdaa1b73887735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89035bab8aa203ea8f0be51a66c3f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5e05d9419d771dd3977b0f50f20d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef1a58dbfc388a561cde8930979e6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718acb53b33d74e37e2f44a72c940e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b8b56284ec77f61e6d70db11b699140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f6651b599682a70d042ecbd50dd3641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8760ab1099ea771838ca3f7fcc146642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043fc534d5f8847fa2ef93b8762064443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0e6e9054f8fd8090b6acecae3687844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322948c4dbfdd3b617bc0d2887e4805a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfeb8872acc8b23615f69b2eb27ea2146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad0c8ead3dbfd1676596ff1396f9cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a3c0e9241425a9410aff91fc13b4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de8bc74bcd2a8af40d18b0f1de9fd449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27b2d70790aae8c61bfad73f7f1b8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0ccd7188adc766dcb99568e2e199c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f557fa09ab75d86833cfac323af033552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a90325a8fc6e427aabec2543b085253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b632ba712c6d51cbca8ab76afec7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf87fedec3819fadc2671cb4447f8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abd9ea3502f4ceba92348e97ffb56c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad88fecb36c9f83ad402daf622ef4b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e2365e5ca84c66409d9f83780a2c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad52061511cf1c543d817ffd5dee37059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184809762ce968e1b2380273afd10a1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca80e3d15ca95df7658caecadb660361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4c42d4825edcd83c7bd79f9764be762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bda7369782027134f4fd63bd740d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dc39f0c7c9cc9f94770408b15585364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1504cfb826337b2b23be53f8cf243d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef6c450d49b7b98613dc2ba9335a3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5680d1fd8e0711a2d3252ee3f8529567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bd1ce871f4daa0ebec2346535287b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4c3ed6bddcba77bfdef4faec0e58c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee76c5581d13225c591f6ab280cf5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b09246d03e613864606223c28cf50a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361d6616e6b8873c3f3400aa7f55db572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a136a1a874b7f3c30d50cfe61151a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a33232dd45c9cd0f331d4923e7faa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d6b41db0d93011efa8318f6307b4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ba20edbfc4f8d2a83378664b38ad576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff21e5ae0f49b78239afd4d35c155977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643e2b367a271f26bc565a7d84efa0e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dff17e9b0cb0ad873c061c9ec07e2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c0bf84d847dfeffbe11765fd7027d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29088c96d841cff524d818cca7b08e5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874662009cbd335a39ef62f175b1bacd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69530c7e27412e316dd729d7e51ea3483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf6b349b11cfbc68444dc0c7dfefc284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8afb54d7cb66316dd05ee131c0fe9d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4e3b2f5fceae626ffa50b76e8415d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc0fabe57b3d421909cd1a1b9dce1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fc96b3521a31369a8a1a28ccace0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508a1b22dd0b9502ebc0f7801dcdedc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c126a26c590345d65d59b37db4c6c7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1766e35de8303b6e0f069dc8300e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f31ed48eb0ec3c438e89ce6d82b91692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bff075e2ebac14d8b3a532f329b31f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ee7459ca08936bed7064df0c1a7b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bc38f6696739ea97efcbc6b30717a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82820e288597e5357b382e8b5e977e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3559ff0a5bd8f94688d670fa6c5189697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61a223accc9eeacefda5f584a5605098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7508699541860528a28b2856e92e5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb986f57c1fefa9673a4fad34ab0d3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d136561c8496e08064377542e2b475101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274340f961d46c29c530559ea58e62f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1db99ebb70ee14e716795233ef3dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8af425f8f3ca1bc5306e94bc79cc6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a5685ce98600eeebea4a307bf8185105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63ed0dd52faf718c2f5cf1dab107a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebc2e121a56937e076f8e583204992107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2670665e6d1ef720669763e02967ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f387dd3a4a366ebb2175f25c7b8d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947942a66f3c5416fb7a7e6c4d539f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e7d2f00e1be4c46deaa4b8940037f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd73d3fb0cac5f63a507fbff57cf21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5e00de2397cc487d4537becc954fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fac339fcb32b1e976554b854d18a40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6fb4cb4d07f918f7ba4d92b7a6c39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b910c42b250e1249aade924bcbfd173116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d32435d207b4d40f5620d19c63f88a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5ab10d3781d7b879b6b3621166b52118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81feb7599ded75dee88c13372c5454fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099d5a3ce96afcc86b9d46afdb00186120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c92309e468ac0408a8edf5bc376ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fbf77329567ac50a3c8ba74288f5e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870ba51e7747a3c37175e29df5ccbe6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4aa0a71dd9f5c8a12ff03b626bb180124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7560270e0dd59c74148ffd2cc076cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5009cfb50576f8aaef6955a54e188f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27786c11c778f102ce7403526485d51127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47945cf11ab357ecb6525574b33d69128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed711c0d14e7fe39d27b4e5dbf7c5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c17cba74bd8a325865c63105de079d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5759fde84b94224afb53d7f8da45a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7106ec4833835d7fd1855e40268d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c1f80384759cf642a3a7cbc384567133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fadf1ae153879ab0d76a0a30a4cb3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dfb41c9fe61b6ee122e40f9a3ff11135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b0ae4790f342723cae8539df6599e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5606094e095d77338f17da608c8f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29646db760bb460b424f9d12e034f6f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5e91d73ff7f55449d64b9974b2910139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ca7f98cda324c4a8c39ab094a8b5a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60588a0c0f1632c2711262440dd396e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881539672f33948ae505420356551d7c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83c0bb0ece326e1eaa1ad9e0ed0414143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde4fdda94e90db11f93896963cd7ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf47f8af572d9355c3f14b960584e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c371e854b83fad3de3e60801993bf40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173433259121b5b1a82872186809aed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b580d3bc1c8092477c028267172fe40148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee092fe75b8000aa173ad4428dd5babd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da052392f8c3aac96b77d26b05f732c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ca8b35fdfa1acbd8bf145e1547dac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489820057f0c9ef361dce9b0d5515cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de046e06ac49143c29efeb59daa5ac9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aefbda872326f6e2293e9e577b0a0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a926593cc41fa3a2e3aa48bfbb573155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34389b8567defb90d82a341f28e95d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a75088bb0c1ffd7534bbffb19db4f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278bae6a59c82dc6fe3d60c909faf22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74860f9054004a6c64bf45108cedb84e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d5d13737f474516b3fe5df7cc72d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56851836ca8fa3c9c8a88945354e00a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23765c1eea8596d9d8f9f002f299bf98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1f6183c3e04485831edcf159e8be2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662fc17486e56db2fd3afbf30095c05164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073a6477ce4076fffbbff015ef73232165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbae8280489be3229618876d3fa002166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f85205019d4cfb011cca42ba8c407167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd9bdb714463e630594653c6b8d9ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fa434bc494392f042635603ed32bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084b7e592a9f63968abb49c9c3e26cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1835e4556f5a80c051791318acf9c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049e520ef34d1fe37be43fe5cc32f47172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e407e3995c87ddf88eaef6579b96af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24091a30575d564c17e1f6536b04fe83174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9232a9c5662d62eadc927c1b4d20a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4d519fcf74bcb994e5f1d2ac13307176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0f8a38966e71e0aa5fec0c70b985c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcb97d93347b923b2ee458ceb37ef4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44907097ee15ba4161a8dc41541ca6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af641df5b8efc4e05c840e7e39168db4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f9c20c6e4c195a757aa12e3fd645a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fdfb1843e4008a4733daacbf495fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb257376624782bcccc414799cd73eab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320a35ff2c465042aa52aad89fa1dd9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2ae5167ac7fc5f1740c295e06c5b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c1cd16bdf01457c3a80d9ce69c8de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a998dc856beb93bf6f9217245ad231e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24991df5ed2084d003bdf760367639188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04844beab3ea09b70e800fdad72c4afa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664db252fd6783a93244d8e07e3ad320190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7895ad2badc58831f9321cb1234da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380e3dfd8ffdb75c35a49b9c6e3aafb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63076f9bfea14ca2180a41f47100c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66d6081cbe2ab1b4f52d19a5dd0a9d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e9562066749ef4ea8b3a4a5e0462c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd351c46a6b689e280f7ff59d2af3b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae419630cc5edb90f2b31e25a76592197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f0a8cfd11a7fe30c1ecd02cd04539198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180453f18a60566c6fbbb19ef51fa02199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0347ef27c987fe8d24b50e5e12040200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1db847f477c31ea9983db1f3dbd117201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc87614cdc71ced6968d5234e69abe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1391cf833a26a108a27eb9b03f137203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007755531fab6da039c300ed7d995c7c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd53284c4f0810e795d69ef7f654e31205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32697c08f2e4d06437d4ef0c2a28c436206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f666eaa1b6e960efb860c70068842a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e24ae432b67890a0ea26142d4fbb4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9722df7695adea464d01f9ab55a33c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af597182665c980f528ca73b6f93e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1e0e7774409b6b3f7188bdbcd3a0a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a29634347fe5f6d4e9ae10cbbeb260212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c6b8e9699c48b258a3119e96da942213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859949db445cd10797b5beae912d3f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec353d17e407c2ff9fb4127263517a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dc1835ff1701d8f7dc62a3e477dc2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36aface0f92808fd54b8bd035d7440217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ae5460dfe8b1106f8a1615f580e28218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6c2a292066487ab265d1d3e7bb980219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5b6bcbb05897b7008d3351c9467a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54c98e33d23c3ba55dfb589e74e809221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fe52f67813156e1e9d7c32d9c93b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad44ff6d553438fbb9703b821d35ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb6b60a05443db05495fcf5c6beebe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f91da6d26140d4c7fa1bcd24d132ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89db7dab4569a33b6c66a77ee8f314226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ab01ef418719f179d5bfa0738901a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812aa421cf5ae89e0a81113585aec521228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431649052acbac7846f52ecf40282dd1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d398dd4d48fc5bb7e299182e7bedf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab6376accbe30dde91f7aab3871467231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfc6896c9c1d36137e0a49f296a485232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa3a3ac52999016be048c20b60aa4e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3af79a6de71b3308533310c6e6e50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba9d5ae8b74bc4e51de4b2848c1d5d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919acdc08f3a5343f380734cc11651a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104b142469a8d7cc2f68edb4621b3b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d0276e42b1b67f5aa4ff6b901ce17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2e8e33f3d810772ffaba2d1586688239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1aaad5b62d56a5ef18b6295ced6db8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779caa19094d1d150970984055bcdf5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bfc00d066337b73af4902610d8764242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0038f0ac683ee5afb1d39cca38ba1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef626ba26b48b1b741bf66a10b43984244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e429b9d979fb136d41749172d9767245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88566ed4731ad4bca0f24f6dccb56a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8bb483042bb7972b304061b065100247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f55922740c582ee96152cff181cbe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fa73ed3988abc8f64e58411a2e995249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ec45b4a70b93f91cc279802ffac92250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f18dd533130a8611be56e08e68d1d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690b9a3e97e2fa53656bdcccfb80ca9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847143a182bd658e7d702f1899d47be6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce1402f2b9435f905c43bd9829d1a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77424930e7e2176c55dfeac17718af5c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d5aa361120af95a9cee4ea5b842c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef26b8f6517b1dca534bfc28302e6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3e92d878b1d78d5e9e774549ca865258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d672d0e33c75300855ee26aadb093f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781912f646621551dacc5360d3b357a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747dea27fc0d2e7fa8b3d48be102039261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0eb43e68bc2115ed2c9f75d4b337d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c02a8372031e1c0cb7b11317926a62263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9af900883117bd36e766eae76e3a26264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5895bdc251981364ae0f34fe565bb6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1331805564e6e2309c78cbdc9496df0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb693125b2b82f659c350788692a7d40267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6b12aac3bf7eb163d0d8a11fffa96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78a2a3dc3bd95845d9bd485438113f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7819fada2e6d9d6fde430bee8f31ad0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e170f1dd6594cb950b7ea9761e15f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c653b61218324283f6c0754bd61fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3787625e6d4915cc1b3d64d66583d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b5d817bde56ee2e6bd3f4bd4a9d24274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24134e52d19db86b4ea151455dd3fb5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe70258db841e341630c14252667be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51b8718ff2bbb829ade45a0920d0c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2a31f9cc59ba2613b4b973930be6c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc1eb0ab831d5d3fb62fd0205aa59a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7df3b6cf1c018a06b0b0ef609f25d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed3de34b97b15899445fcb2de15e04281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba53434324a85d40144df2c21daade282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d38a7b904562aed6d2798eb6020993283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53695a025a10ba29e6226801aba53f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5059d2114fdfc3914e2772e9a53e2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc1a67639d61324f704f40fd9b9e6f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ff67b9ad2d9727e10f05f0146bf11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df50b101498d08501367ea42ec0db57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d08cd2ea2e3cec5c04da8714d0f32289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2c318aba4fa05e6fe7624aa9eda4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631f85ae3f2bece79b96e4bdcab8253291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5440cc81801f2b96d5815e2b0651c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea6e8452ce1c88566937ddd11a7cb5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2c8360f8d9ac344edf52a4c32f57d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7ad19b8180200041723ad8e9b2ac4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d765e0ec39853f0565ce1d02a86b95e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7228ac38f6063153b72dba3be6c5a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d0a63ea0f998e6ae75d0618f0f304298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa5ac7e01a1d06246de41d5360cb4f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53620cf645c64b4270e0c08f5b85d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0ffcb81a3aeb830b1719d2655e1c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24355f9ed91e22b474fb7e90d6e194ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda20be666b746de95ba962f149baa66303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b412f847bf2f84d747ecac77381bb8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36075c29478f81b83f1b0d8f5b04391a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0d2ccec7a8594a6b91fc2d7ea5232306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cbc6f4a6f6e7db9a1a07fea1ba427307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d55d99f714c2baa483cd3bb6d78902308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa9cffb91eead9cf36822258f5bfcf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3765f59de88f695ef0fd27df555053310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df77e7387356661047d74247532417311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a476805d5a4ed0b5ee31b25e15364312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ba05f80d2d06ba9c96eb296abaf18313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfe03aaa775e2fde3b7aa446ccb43a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16942c1f3a13731b376ff46b5d00d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c26d08b28667d94c3af009574e463c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccaeece468563b0f27a080a3e21970317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15519714a185d34485c59c11466ca1ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ada445ea8bd7894c94daaeed6c68c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a20a35ffb7931301ab2b6d1731e2d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1906510e96c8d6ecf597a2c6aec2589321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021e637f64807c4a40696611ade0f72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194208253c0f53f22e1a4e50215889e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b04e439cfa71461d1810de891cb74324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362c47e388eb087beced96781e5aa78325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a7d8805fef2673cac7bdc99eb02f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e405aeca782f4b4fe3dcc81ee0922327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a592514d533a61c7f03a325fa29c8b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfd206b38c44a0c6c8a87f23571307329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e476bd9012d1f06df9ba6127743f9f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf909307013780e6dd0bf6070ffb813331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd34741f034e031ee72dc9d3bdac7dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805dc299bb1dcfad9d948b921e9cb04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58736c34d2d58fa9dee2fed5a0a1f3b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfa5f6b5128591e2c96cf5d8c66972335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e5cd8797616045d762cd3d0962227336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4eb0de4b2cd454b202e2eceb7ee25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dffdc77f2d84288ac06e4fd026f4b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd2e19fd46fe67b4ff45e2b892154f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c9832f7aa8b92a447e3fec703535b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda29f54714236389c7aeb115cc971f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fe0cd0bb2e9499ecd7b9a6e7c13c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad92cc73f4ea3491145f1c874e086b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31286b1e63993bce80e38d21a5f056d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20806024c401defc52c1b674ac846a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a720eab827434029835cedc7463d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da7071e6afa52206987cf10099c9bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69791c0e0a97ace43724d390bd3518a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd79cd36bb3b52c9547e84734b8baf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c66424d8dc2796084d44bc4e46cfb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8533c4ea17f2aa5b861f35b1436e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f1382ca3b4fec9c73145ac4476ee3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c21d4823c32bb07ff8632f89eac1b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a4860fcb7f06c8d8a8f062107d0c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab732735441d2bd482dd223c367a4d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda87b64becc0fd69433f435663a1963356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5703ab9d611b1dcf0cc46255d40874357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74363246eb7227e614c90524d851afc4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b84d2ca999d498e382c34106273745359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac86626259c264aa0850a617319f0a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57c6b0aaba94390db5c88de8bb0ee3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29263f4b888b6c3bf95c8f85d180b2c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14c381092e09d1606fa6b8fcae361e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a85e6b09d66ed442e1a090c579f30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399481dbed654437958e06dacf74d719365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26391cf0d653ec10ed1a788e0865b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc9ab57e8bdf7c3c7012d71381e24b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd8e8da5fff65e3f46e80e7f4d9888368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452705ff26206cff4b517bb28509ea58369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83772034347bfb5153ccba0bd8e477e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e9181d7d10bea7d47746f2c7cd290371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1bf53cbe68bddec276f5fcc56c9d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b382246d284b56c975011bc38c2270373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88218205832d74c79b7f2372ba65020a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0891747ed3a400bc6031500493572375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dc769bd6a3df29f79397b40f562e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5e632c11e764452be445162ad8c21377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898b0f506dbf243135a95f30e46870f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0761b8a24d9403009ad40dc69949e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66630f5308193064e19064ba5a71a378380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b75b6a511046e584f830f96a61d7c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e71f897c58088fd45f3b46b7a6f1e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6353643ef0dfeb7f402d2323942a812383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d16ffbc57ba73d6c8bfcc8098d2cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a5f4871b3e7ed390bb5a7f9dd67fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d60be6722e0e49ba46f2c3a0433c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf967859f4133f5fbad0fd77112f8ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ace96bc09374e9c4cac26154e2df7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e2ebdf7ceaf79cd3c301140d235ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09310a3b7c934c8dddbf0dd3f79ae2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2b97bd9f74671d50def85fe624d1a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16775548b478dc7a4f80fbc7e5e34fdd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740948978b581e3455501a287c9a0ee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fc65a4bf6c7248ce826941dcc539f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85380c92f357429e6eaedb0344269cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b669f28f226332457458390646e21396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5c2b21f7baaeb68cd747cb92ddfca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9854a462f950e01a6c4877cb5bbda0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb32cab23b5180f32e3cd96d8fec244399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7826edacf0cc5a8dc140394bb4852d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b3ed26c20d0cac9ddd98d41dc4cfa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d1f809494e9044d111462014f153c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1114890189e692041b0bc0f0edeebe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e30b056debbfcd74319a9b1fdb748404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1a4d0054b8f1cfb8afff9170e736d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996dc55e211de0d0796c866572a9365406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4d1c62e305b8fa54583333e17cbc5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63579f39051ad3f00e1cbfe7c04d1a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89416af03cfe6083f1ee0078b59899e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c677064b5e855255e86feed3c74b17c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c0b1c5813f11b5344c615cf304cb4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7480fc9fac89549ad4a1be45610ae84412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a9805019ffc0ab2d67025482dcedc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8628ae3a04724ca987c086d46864211414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6820fbea948f8e94e3283bb7b69150f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022db4b91b4d9ac2b7ec4aedd49677f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c99989977fea01c02ab9d513fa07ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b476ab51de6ca514f0b3a2ef8b736418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec37a434caac7348c3c43126083750419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350c36180abeea103cf3784ff3fa5d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79753bb4e23467bc0b61e460e4a65d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff6b3260f93074a7a8b5ac365489f8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb089d0ed3f5ebf402883af5941447c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a3dfd79bc4545d76e8e2827654b26424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c30621af26eea96e13a4255c5e9ee5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc4681dd2ba658ab8b10fba1520837426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85b9ecf935046233432cd30e0b0128427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7427e4d729d76013bcbd3abb663bac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcfd2f0fc056652b0733dc9057a504429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351577c018427193163c7dce0a279132430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfd5e2c56177996c3eee74db68ebc8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef31340e08704901fe1ed026a87e8c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e34b48726ac9751be962a95d1001e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71090a88760b46f42f1f7e5c4ac477ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058694b9248423577744e9657ee0a9f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49298855f3e4dc89c915e7d464617a7e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1eb861b8cdc1436daee5003f1c142d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b61e34e93f77694adaa2b81243ecf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1de8e9978f0463e3c7a2027e286ddb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365ff6c4b2fe2ddf1f4e9c81ef249a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30943248285e3290fa9624eb0e577df1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761bfcc32955a4057698c0f7fea8346442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af99649b0e9a4f4161a7e2a681746fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cfd14a363082d97cdc02164ac6d38444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a0e7cf9ae6367b3011407aa3ba8b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f4c6056d27d40ca01d3db2d6a397c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14d8ff5136b91291019a2e2be2e48a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d8b71b916344652732fd6502b40bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da3fb898bfbdbce225737b481ca4c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c622dd29a708a863492b9d06bf6e26a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6771d1be2e557146cbb88e98faf48c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb0d2156945fb4bb99c36e7b67d0fd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735268fdbd4c43b42b4410c30cfb428453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed4043e83120b8111b253a5252573c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507eebc55a055fa272f887934429ca1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5be3069dd85f92242ed3bd8765a70456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59988ea4d1b93beff5d547c7c27947ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28207259cb2c85d6a0295702f29732458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390e52bf10b3dbb2d18220a02fd7e7d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91946c11775db6c35560de6629b380460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7f69ab47dbab07f5056d1d8019dff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19b1c7d591c1d1f4b9df4f308ece57462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafa48ce9e570bd5160428aef02909b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd196308b96883ee1df228625eff01464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812943f4495dcd894f3304d32dd6ae70465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6620c3ae22178050a81b5681dc12c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8eb71c38027cf1230ad52545c2916467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f5df3c5881193954bdcd3e1385d7f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637837f291eedb57dcc60194801158af469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ea1a5a4f24ae767b20521bb8edd52470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b2b45c0b263e4d797158b0b508e27471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce653a440b5bc90151a7143daa75d95472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241062698a5d3fa10c95ba3b3bbf534473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888b9d5e4cd92db8f07b9c919da717b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65302b191cfd2576b15030feedc76b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c7213e2a7c409bcafc7c41e1eccb0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd90993c0180581d405542320c9ad6f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be099be8d27646f360fe1786cf601a83478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cb3dbdecfae94d38fdcc02a5e3417479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5aa9f714b5fefb24c7f607a8df6bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1252b0ac3dd4236186a1912a300a2e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa62d98b431c19fc04fa6ba3aa5274482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1967f619dce7cdcb941c753dbd3e2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6e93b73f741f15fbd7370c52109eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863594d4b37bbfb9f1137051e7bf81ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abb3d2c21228c2e21b05550993080a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93aa43680f3c30eec4396628977d91b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b011396762910953cfc3457cc86d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e4d6b5da455f95913f7154ca9d66d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99266d878e275fc05f1d05587396b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65db7251509182dd0867992d1551df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d200e1fd60197cd7b53045743fc375492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93d6670fd74ef9cfcd37ef68e78464493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfe5ebb823285e1148a993eb952842494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1178266ea38ef8629eb3694bcfed9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a57aa620672ef1a0547add9468c16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb9d0b3abdab7cee02ff7a24efa8cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101d431f76824cc28a326f64d5ac95b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfd3cfddf432ab3066f9f6777900b1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30474d7f7765f4077a920ff7d84f10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf1a64a51d00fa638eaa7bc56f2042501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ba2a147e4e69e436e2c79f2430583502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a15711547ca6d0dd14689b9f248c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e358a9fa25fa6503dcdac685609bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f90830f8f194118c111d91cb75dbd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813135cd5aae68295f2976f29e894b9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0a6a8c1e64e7be49e98c12a8a7f0d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdaf8d9a1ecc27179fed13f7234533508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257cccd668521637a069dd620878f88509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb4dad57e86b69926b9be4b6abb378510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04889bfc9a06a5e9d5d3e9b5f2bd70aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1846ae987dbf0f5c7a27e0f17b08c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03600a4d81baa0cfdf0627d4d125cd4e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c63fd518996e651c64d918552e172d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320250374a66cf3f05abf3a9d056a56515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cffcb0b6968efc6397c7d7f7a0b643516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e2635eebb8cbd5405e60933c9c6c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94692d45d2e83d37a42059ef44d7e720518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2588f0d1c0a4636e0bef2554eaca1d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89a33c62bd0eb798ce99938f2bca82520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b7577d25450acfa4e819aa0a7d226521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6dfecc5eb7311a0c8f1524983c669522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a4f0eb3e39c7906a0ddc23e752310523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efa94483bf000a8a2d72a201182e3b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b604b819fa590a259e256190c2c625525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4a48dc761d0b4a616b673548d4672526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45ee2d7bbc76262d0305cba765b288527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35b99595e2ca41c5d45b7cbe020dc3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612522313d99064598c8c0395dbd58ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5cf3458c1bf6585c9ae0109f328a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da68ef4ca388c2029915918889bf63531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b43d21aa51bd298a993e07f29cdf45532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecb8a0c0e9112ca777ba5da7536245533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae45760636f2c744f48a40b18c6a62f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfd9021a38295ee80e13fe14c532fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536c5500b3878cd9bfdec73532014e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bc111535e00e2514ad9c6e871f54f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6402d73ef1254d7a8f86c23719017d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055922adad77f66ef4e810cb6b4cbb6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1abd32771d68c89b8df810d44c7cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adde5be0cd891d5dd6ce58de6acca50541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc1378624eeb1781925ec89556b01c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b68145313c7a1f136c4b28a82bf51543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194f514bfd3f6979f8c376fd7533549544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2793fbdf007178e62015e592016fde5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2b111a66b0918548517276f9b4777546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01d2d54b5dbab9978304d860ca29dd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbab50b6dc88e2a541b2b1aca2216fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317789d24ff3f8484e57950f165c43b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384611825850589bfadf885b41fb5c0f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f960ddc53234f895e8dce39c73ffd57551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00b19198156f0b2dc014e18bee58cc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdc6e7d5ef85152f8d0cd0a48fc135553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cf29a0e5f70a3f264f6e109d2ffd3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb898effaf0e7c6177a970da016916b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70c1fdcf69e4d35eba0a95a3484b06556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688919ef5542754a510f47d0229fef11557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e356ddc5ce7f412ceddee44522ddf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6a2b0b82d41283a22b1fe5eef7834559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71ebd833436a60ce7b26ad6ba9fce2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cb6c2af28fe946d96b1563efa0bb3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb2fdd3005f03bfe9bd38d0618bb7f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba3089f1f4b5863e92db546c8f33eb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617a20cb27fbd6a1fbf6e7c148f9aed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcf40061a3833db57e1df71c4a3c0a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffdd7633413bcd415ce631e6d8b492566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f27a7dd30316dd448344bb4341c237567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d58312fa877b07434b744aab82316568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a802f0aa29d4456e80e031db12c24569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07007021eefa5c6e8453896521ef551570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b0c5a2a3ebf9e0e1481fbafaf93d6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d93f5b118f648a2c5b355c23a3655572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26378a5e1e7f439545b4450e6dead88573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe9b334f7e1b23a60bcebccb88bfca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ac31957b88b12a21a394b24321eb5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4efe161946b579d31287580747f18576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337a3474ed78a6cdf8ed88a5389afb9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bf237786b2733137c7da88533ddde578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bce9d041c78206dd32e054ca94fd7a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a455175e77e69211667d589c65a9a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e332d81c14fa8b94ddc647252252ddd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63a1b6f6a5d099935fc402a2b6fb75582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87546444d42f7b824799328f69c7c4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e997468ae4237cc0db912fe65e63d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cb8b15fb06991f2946037caec133a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d107e7d7c79a83a2e5035adaa9e06a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0b33a788a14f78c588a86204f0850587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67344c444a92e8ab2b7a408651d67e49588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8885f546b4e19bf44a3b80fbcf36b7e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c7e6ede451621d55506ec39105019590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85ceb7d5e1c3f916c4282b206808dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e910e0bff568407149c998e65144b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254665164af208b8c5152375e31cad9d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ea299bfff53d651dcfc395df0af7c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e8b4744cd90579ac3eb4905594be5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3f6c03e5c5cc2269f4b11d1c4de9d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1189ec24f418165b0f34a2fd044454597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bda5c9c6f02a302d6f5a2bc355b73598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88e923ef8f0bb1d70b8c3e739fa468599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33da586c26a8d0cc4ccf903864116cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89da27cabf14f01ab7457ef940763a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738094d2ae65442b357cecd9654b0a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684b0f030dee5f600b63ba342ae0c50603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ffac50e14d82bded4fff4814ef40c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f08ad91e74f88c8fcccb578d8a06fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007263cbf057bf0216d01c1c65eeaaf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674aa32e984b36ff29f44ad3fc3767d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ff06b4fc0ca32f54a5bdcc8802106608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825eedd5073de4a42acff9a26396566609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858037e0dc2309ba54079f35da9c5835610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426beac710cf3682607559e9e15e707611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796398671e05bed64ac48361a5b0f52f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e727d3bc8e5f63c57a50eaa3facb0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba70f0ea02044a80fcafbddecae649614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940c9b038e5a6f224c9bedaea6950bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a905827b49b76bff199caea68f3ae2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c3928212ef0af3504c67466a75cf3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ab8a53f1464d2a4f534070b6877e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e9d7d25168ba698d9d3db229bb91e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad92acb106a93e654b0aefc98d8fdf3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287f505247e9cbfe41ec20ef3637747621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd03c1a8fe807d3ecfd9d430ef4385d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10bfc4e322b8441d99c8a4f66c4572623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7303d82b507298b9c452835776740624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c6bef75c3aa31e0375c84eb1b14ce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ce9ee54c2d06036fa9db34b84c884626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa47bca3cf343db091c4ba416212424627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef95ae79f5ce496dffaffaeb727bec4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23141b0d1a05dc0fe7cf6a15903af370629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdcc7e91e326ec0b47660c97b76996630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df8ba8217fe057f19b20c4b6388bfd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d352f6b8e1e04763904a722d519c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035956537882c3e59c30405105c209b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f300c46bde90be3fad6da3b2aae9aef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900444a11a2c23a6974b4d3fd38ca2c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259977b64871cc9f85d789ce75a7d356636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fce8e8b0803e2aee2a2f9dfc379eb8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cb5b5771132dc821edfa06cfbe691638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba441cfc9f1c3c2891bf62487eac32639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167d5fca9a5c6dec3ef1051df3e08c6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac265ef1fb5ead3db7eaa9a8751ed88641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf24ead80716b390a6cfc100c2aefc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319602c37d8d4d042a4e38e2c89be86643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630b2842f698d6dd4804dccac1f8984644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8316040ca95623a62eb12498150010645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15f1a62db0f68a2621fe8d00551f19646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910d0d0fe6cb4c810726e4e0a040280647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b20c0b71586d3e6d5c9dce3c7e44a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ebffc60a63ab2dffec6285b8297f9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5c332fd8bd4b99c6afc4eae4e47bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e42998727670ff29470cab2e02f961651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27589e56884c99cc188e17ea94ff9c51652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ceceb01f730df356bb835b3f721147653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833887f8a4609582767799b951db7edd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b223558e7b3ccfa73a191e9ec882c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fd7b30916f14ce2a6760605cd376a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ca9780c7f154de23533099b8793ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0548d37017395412e0c6112fb7fc2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14b858a676e6674679104bbbbfecee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f11126d3423841f0820408ab57194660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e37b8ba2aae4c3aa888905e1fdfa1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43ecd1b9694d96e7c9ca3e64e73d31662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5a8fc13d5c751c6bb40f81802432c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd5f159e1338e60dca1cd83bc84f4d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977af1c4789d936b2d07541443590def665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715486878a9f9c556de571b9e6385b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32f60d3969925c33f1051e5a2329f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4e67d68e3de5206f074764cf58764668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cba3a77d3841c6362c134d599e7c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aeaefd120e502ca47276f5b23210d9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8a7cb576af85fa8a810c5be96f94b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15930a810c51a8ee865b171195f491d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc58b3b8e6bcddcd60bacaba681de0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec45d83e07c437459adfba3cc237a84674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf5194cc059b3e5dcbd07a3c201cb3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7d90ce2f30fd2c1f5fac6431cf919676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1f954cacc13407e36d6d1bd467f09677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31a043776528cdf8421689c43f16f6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a39f11b0f79d691559d13d795505f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fd85355bcd45b4c88ac7545f1d43e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0749f99c6e1ec9af420e8813731bac1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c88281a6cc2b4d93a78dc0ba16f183682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9b1be1e5f93cdd426d3af380f2230683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca88561973291d7bb8e8fb55e8563a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75a5a2d47f4f2b17560f73ca94402e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa77daf01c676f490f67611770ef569686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16bc34bc83646767bc71d8fff039a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75245c265a83a9bc7cdcef271d5f664688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a856d7c471173cb8f95d01cd8a342d4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ac7c0044e41741a189ff37d60400c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac57de625cb52bd45190f30f765b1a0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5082c5cc32a75b4de03126b3b5832e2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2970bef8a371761d70bae49bf4091693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cff3e2ddb2f453889ed1758ab046b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df738fdbf0ef46324549bc1ae8db0c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1352a55184b257f616a69809e17af5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13263b271916bbb448e33e2385fac9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a3bd0a1842eb39a68f04ce32cfc1d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c74033c422cf77a156c8120f9b638699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1357a4f175896ca9ac85581a531ee73700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fa0dc341ed6ff05de2ed48128b99c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a8b08f4106ebb7c1ebaf4a008b4e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea168a3b501ee53f3637b165fb2623703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3445ae4e5b51e6b28f7271f19333b4e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c84cc8d10400e94ecb2db9d5e95c89705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abd2f69c81023d5443c8a09df61d2e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f085271f32ed7d0511d09232468f413707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c4c3a9f56ba763f2af5ad40824217708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7f17d726e7c9d4b776d3700081293709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263bd27c8ed97caff16dfc498f482a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dff6d357aa0774b876ff2aabf1ab4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ee4c4540922e2005a4ca120278b28712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f165e917d32f6f5763d80fb37555c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1e8a3eaab0bcd0de84721cd514702714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1e4b92b24d07f566d334fba068fbb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea99249bbb4838987f2ff97eb2235d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6507d3d4f97f08ee08794b149fa7e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a4ae24a6cb2fcfaae23c8081c5055718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073b34fb95136b675236faf0f4bf2a8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5aa28b8f24cb24e897ae00a042a7d6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dbe738addb644e76df4290f15418a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48410165a674c4a5390573795e10aea2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2148479ce51a753f5f929593b87ff79723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5d5ab06d814745b7c67c7dbcb89d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830b3c602a38132ba6741db828fdc32725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb396ed9c8cf943ab37609f5d4b3eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9de01e80d6cb243d2adf4e68506ed9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7592bb6902fc70320e133d7510ed24f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5874eabd2451851cd1a05a0eb8e37729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92ee42ea7e04f5c28e50156477ab4f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28f75a19919913d17d59eae69312be731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053e769a02eb1a86b203406df3bce7a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933a5f4b2fe01ca95d3402def796489733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955d08e54a9e6c41a703093b1792cdc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58372685336d8d2217da628ba514f4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866d9046ac7e0175cacd78a4286c430736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8c8f1a0d55313b851899577051a6c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ac58d9330e8fcb325b24b5ef3daa2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d14da52a95fffa8f1a0deeaf5103c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7607964dea85f87f7f4cabd5ae6f20740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd856679f60478aa3b53bca3f31a634a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e39ea9e7b9d0323878ccc2a51376b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae2ad82afb2b039e142590ea8eaf63743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa760887061cd5ab456d6246772ee2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f44998711f3a8a73691ae203b64d9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f214070d9f66d60d2ce87a68714f9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decb073ff2307fd4ea1b261afd63504747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001c90ea311a19abf50551b215eb23f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3c4a644376ef529c7346280652219749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a8a19d044a7abbf24cf9fa453eb0d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35df28e9374679d2a340b41d5a6de6b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae629a9ab58b9f391dafdec45f9c255752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43963b6ac85608ffc3904b1eca3a3e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1731c2b952d1136312fcc04dce083754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734010bccab7072d6174336ceddac7d4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df3a1af67f3e329c57b9478c64a594756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf935ce3a5f0f9a451d75ee4f26c39e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037664f1f9994418ba0d89678bd3663d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e420eb5295292f281a01b48edc145b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>