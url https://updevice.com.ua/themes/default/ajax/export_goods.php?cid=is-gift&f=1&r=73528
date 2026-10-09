--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64f1a1097fcc78cd9baa2198e6e8851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1737abc5c8ac461efb5f9b5d20e102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517c53892642a00fecb4f1bed821a393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a350dffef7f7dadbbabec6cfcf080a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a29b7fc965e72c655be46029216a8f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2231fea5561b79de701745661ee076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b82db6969ac31762f7d48646a972b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84ffe4885fd195cf784fee664008f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed52501aaa71eb052c111197aea2d1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9cd0d70bdd1b555b4a640e5cff53c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26041d4e4a84df9ecc791d3ef7458af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651bd1fe65fdbbad5051c964702e90912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357060cc2a9d64296bc58470820a438013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa49e09f215cfe3315e25863b7442914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6ad0be89c79b4cca4875b850d491a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a4a7510e481a32049d5df7231c60316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cb5a8376d7e9b26cad31ce2f2304517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea4b6c45701d51a8d61775cd3602e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b14a4fa37b6a006b9f2f3541721ba219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0e41a2551302c1d411f3c78825c8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff6675c6cea4af286423ad6b65973521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c87fd8a74f869bf838c0bd23090a5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7a288662dced46dbadd5781c302be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff672d54d2ea04ae906b99fda21bfa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9b1b5fe203ca53d77014cc513a0cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d324f6bf14d56fe4dc7a135a8b7c7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d273fc084b1db15f5c98eb0e951e2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6c5a56c49e0f060ce106bccf799f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d4e2c65ce84c42ef93b771e0aa85229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd581232b0b5d128e215be2495d6c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126c8e455be106ede8e6fc76c551e6931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecfc8f141390e68b9e1d4bd942876b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b28b98a3ffd484c7bc21ce26f22be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d360139396c1a98e7519a3521c42834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66467c76be701ddffd7dc826902f7f9535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1cbf20119dac9af610fb9a227b7fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60253da17d89a33a3ffde63156bea937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf8d6104c12aa368181fc62d41efab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c13a33968045892a86afe94d3b00839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf099c27297b6bf6c94c398dd3acc00240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9558756a8cc59d0a1e8399fca05cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4706f0c24cfcfe88ece561f101ab5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2de7b9e7714a7b8f1a61c60c56a09f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcecba7eae1e11689f177b9690c8a8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2e421622744df9900f65b9ee7afd245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff368e95eb63538ce638f1dcecc32b0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bec86f998084777d6f366668d5f6bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377257b833a4fb46f12c9a03738576448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848610dd0280755115c979240e83b68e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46701fa27ca41b8a70d5bce730fde54650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3a15cbf8516582bb8d0acc7fb48e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8b8e09bb4a791b848eeda9b6de1ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f55d8936bed896b39a7e4a8df734953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f34a987094387de03877a422a6f7ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc77c0c46595b47c7264a70a7dbe31055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea73ef278b9e85291ff15206e58ba656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1672465086aba98a4df8348ee9d88a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22703ba2363875f5ff1d3c634d9bc6c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06912ba8340625f03c1b9e01f46a7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481558c23e857ea351c790dafae027060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e3e8d7b946fd85de880363b00595e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1fc88b4226bbcccdccf70ac1246c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45162977653410dc481fb8165f695663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f3073edd4813b6b72b83ca9f7f98964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af39de9e77e8697c8da208a6def17fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3062de64425b8d42d012a7cabe1f4266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28d8de408de5e3fef408917974bd8d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02e928c3fa8a1f2a03d12b6a1a921668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aed19e690ed846c745bd5820c4d19e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77a57dc7b5747dd56723d38bfcced070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36510e2ef02dea8e7807a353fad4d55f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf70d3ed800e8bc4b987ab8c47254e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ca789315cb9fd61a82b93892f827e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047f00e63b67c7c71bdf8e4cb22307774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dac9da7b260dbd3e23eff720c5c02d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232007ee971cdc96deeab0c421de26476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672f4bc0cf398e7bf2f9ea99bc1838677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990b4517bbbd9a6a23f60ffc5c6158878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd219ca2c81532ef634b63dba2b6c4d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44b994e51d028bbffed3f2c05b112980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0ec4c8c1660fea4bd79bd81d9f1d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e920052fa5355e44e76a976a264e1182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42875b03633ecb991e4364aeed667e4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0cbeb111c82c72ebb8217c181e1d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a90de91dbfdcb286e53e104f2a3ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04a2903210d9fadb5126ec446e8e5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794f3e235ddf3cef561a9b09b3e273787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c518fc6a768cc75bf4fc713a4845e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccb1a79566f43640fe06d882d0b53189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bc7fdd0d01c901a42186457ee6b2890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc378ce5641ab0a7ac7afcc63c02e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da6d9f76678e5953d9d29b1e98276492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ad5e352c6f81c31620dd5bcc6a9b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539a831ce60dc1605ebed109b3bf1a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fce5b30d3d28a2b6ee193f285837195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96487cdce32bcc0f18dc2be5b4fec96196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7045b5617c767b428820bbb925ff9697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59654f305fd1af9503260de704c5a15998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce1ed70407b4b535eb4f756832219b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71c3cf3ae07ca3b3f420ff977a2dac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b98b18f538d9648fbcd8c950ea4007101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83cf91c25b6251210eec88f3db8bad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada2e078f4ac2c183b834e066c8d4e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8775a75256f90ade84cc2ec9b62904104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bad11cc488ba9abd24ed01a6e872d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ae1d879e2aabd7ef7f42afef49fe7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587687c75bc459c9c643e4d2e53ae5f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759654712ed11e065b01a8c450625b52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1384a1c0bfcc7f0e7873d271dda1b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31f4238d8d3e5275a3327d937848cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cdcf9d5084333dc7e3ec8ea81c7df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d3eb870e9d93ba3625aeb2342fe60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50cfef98d506fee437a000d5afb456113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c962417615642df22f5ebdb8dd648a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400305a2edceafc3cc9ab02410cbdf55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1d8f2563fd5c552f8c657672b2ab4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efb31d46451a22316d400c2547ba7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbccbb7e674d044895f9d4667e05dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150366d336666a4e2f452a6a24759f9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bac14ea3bfe1143413cccd0091a11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2ae836fcac1c4b04796421c03c47b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12cafb814030d500c787770edc13b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cf43d2bff00be3aca47ee782a13ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c392671fb6828d5b99867685859b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109bee984dab40a925f4eb6ebf6b6fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b3f7c63a9e95fac09cfd69c9eecf5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5779bc0f79bdf060a4311d588d0a1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a49b423cc372936b1e8e17f51e0ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd080fb0e13e388b21dd38b55c5ec891129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f0c9b1a71e02dfb3479b499ca9ca0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd84b189a3e295e4383e90f74e0f2b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af96132966640899db55969a57d2c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251bf20564869cd23d6159ad78c544f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a21cc10c25976bb20cffff0508f96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c060a007eca1113a176c1520cbe6406135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32aa12641a1650738fbf7ed8354e8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74e1bfca770460a615fefa7cda6293137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1eef0ed8fc72de7977c738cc2e3be9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fd7038df9d96758ea01475542e8ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8d94baeb89a64675a1874899cad5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e530c0a09a7d5892cd62696af73c32141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763d6177679e6554e4b6fdd0876b615142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bb5c3fcdab33266a3c967086b83ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bad3fc3da5a99062342ec59ba3e13144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ba6a83d8b6deab21d72103c699fa9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de3bbc68d1f58bcdbea27177eb41a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792035c095c771ccef55cc866ff7102f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a21d52e9b64bf6d01fc170b25bf27a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fd63e5c9c4dad48ffeca36be1ab6c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc7f7e6ba83d4d84aa4caf8a0cca41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffac1a2df43126ee13bb4584c4d0d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48b25f784cb52514e5187ae272f72c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93023ad4986b72f5a8c6caa102cc0d87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932100385ed3ce64ff4b8a52ac07882154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33de2e49932d495e804bce08ae8e56c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47bd498762afc4835ecf205ee2c376156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db172f4cd9e35727550c69bb7c1262157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ddeb0ca747c1092c811b2cb06a2c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b8a44e921863a875f7f9cbf3007fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffe9974f58b3cb1abc8b8f7ea218b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30691e56fab41be974fe61a025c276f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b11091d53a4a02f765c4cd22296150162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f69e3da782ea9b35c7a05ea7be8bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf0e1fb09ed560d6ca97acb2fb374d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b3ee0fa85c1e83534bba402604d51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f84024366fa7c78bc3b632a5995c76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7460ce110dee9471c759a20f4b1828f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27536ca5c6b5da078335f2c3ff09051168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a57c4666bf32cf6907306c134a545e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571912667cad751cc5eba065d6b5964170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b844696970140fb589e08fddc2a335f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295162e7572ef9857de29545c601a54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecb3c43b8fad2023634b27d8bb7366173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a55325b36b761313dd7e69eab45883174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787d93a3f766160ce70d6aea1022e44175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec03df6c6e49f33d065c5fa4d39994e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c33241371329e8e1a76313e9b72578177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d6b7e750278a340a5b9b893c247c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce35c80205f42e38ffabb92a238f26d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac377a84f8619103bc538b41f9d0b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4fb8f92e667301dad1724f494c199181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff743522e4efe19d31410ac1c11ec7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08a70ff50344c8dab59ed671f683a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3343e094c66d7385412e33412e5d1c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d19b31ffd6fbb3629c06f5ae2c380185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59510f91a84d9860000e5338b20a10c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf8517bc2802ce5d91d2a10c9a9043187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17151667b8a3d7c458c5bcd297d1e16188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0c1a909311e3cd0c7caea848e4946189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c539302b439d87fa2efa59ff41719190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7606268394915777816ea3c943433ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac6353f4be4180c66df86608dc7a94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4bca2d9d06fd49fe2e0d25f595f20193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fab4f555497814492713ee332f2e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4e5ee1868c0554eb125e671fd8abb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea205709c2f5ba8e43941193d69c890b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b329d4273ce181ff27fe771dae5e2f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da871a23d3bd75e8076f60c991c0dbd8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374ec47bfbfb07fd2cae5ac72c7760d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24b3c2dab5e84c794a71277c913983200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adb3492b79b4722754e565f139cbe4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f56d71e3f61c0461bb233b9ea9d7ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4d53338a98aa996ee303ca8d38f84203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c754e1649f93b952b911f171031e5b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273fffc3033e2edbdad8c3bb4ec5f44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb76a7897bf3dba519c1d7dc4cb54cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ea69da26730e86390e886631ac7f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ef22080cfd051ba4ea9826034c344208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cf91e8d270d1408c17d7dabe067ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e324c9460ce7e93c4ea7d8c235eefd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f0ea1f95064909fc5aea33a305bea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778fcd70d11f84ed1812f9d118bd1f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa47253c6aa39e0d58e47619cbb2b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2fd15d3948541d1cd6831c5ba1e0e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f5b0c58cfb3fddbfcc003302f1c84215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd532ec9c42147eda1c3e5cb51d4300216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3130c47a828b02e6b9c57e5f407400c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af7bef62602c5b55ff322e4c3ebca3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3486e2791afcb3f156731561ee59d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db346c6e1ad23530a8d969a559fffa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b13f5c7a184b51a46bc88dd484c44221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb258ba26feef68575e78b5b0bc858b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87c6583efbc41d1cc69109dd19cd56223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1667048668abdd44a7fe2e68fda4206224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f05734d69fdfec6dbb6f90222ab2f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444027def778618ce9ef5b8cd77c248226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07805ba5d04d96bb92c674bd8af365ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca29b615aa9ac405aa44ce620eefe4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee4238c473ff796b4e1e58e5587834229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9936ad3c3bf0195088bb6262dbd1d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e8339f93de5e65f88640d674b4b30231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623355c80a0e295563d1f0717703103f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200da558ca22d611b37c6e1fe159520233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52dee3a05854f3f8f11d271af2db21234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15f67aa9f091e2679573fb006e26ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d77ba9e370d37524dbdc6566a9ae5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03175d28ad6425bf91be71bf1fd74d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264940ea417856396f8fdbbb4543ab6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eca3bdd570ccff44cda3c9aa785212239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3531a6694c283080bed1d9b34ef97240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d022b0f4a688fe740f93dc05babadc1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500954662fbb7bb528799a4b58a7f6c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758b12d293a115c34b354b617cfc3f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d17b6e26a707baf9251bb352c8779244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8ef3e03b8cda38aed035ae1cdc097245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47aa36073ead18b5ab2e4dc9d5eee8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347169f8b4e9d2cd18c6f7c2f28f895247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9476783f4b460d0d65d9432a2e013b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4423a45642e4950dc35df5ea83afdb5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde5bea1717e9fda2c1734d9d2a9dfa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb38fdd9dd98c770c8d704bd94535e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891a5c4c763ae3c2a055f26475f1cb3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6543a8ea122e06dadcbe8b4fa77a15253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73889b9cd4598460c6642eb55d63c18d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa6c28fb68d5f093454b3f5fb8a0f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2d169662028cb1aad9162d4199293256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2058746654680d525f348643f6021257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec13f1f05a1b5296934594ee2aad5f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf3d6787ab13f3926ceb51dfd838bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23b709feac3c98776cd1d4f141e389260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1592f8c1dd2f99204d61e6d6aa106261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10168223ef94747a280dcd5537b5b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b505f53508016e47d13357053c4419263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bc068492eb863c6a290139ff82b5f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28545f94e16c1a86d43e1acf76ab88265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31958969679eda886c68cb7196935d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3513beebefac8863f8ff1e50a1f8ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb8036dff5b1207d9965b761e77662268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4107c51e68bd74de0fb52dfaf54fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4870eed0eda138e16530568900eac92270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2376a2978d1c9924fd0349e68f0a17b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c93559b0d95c3a5b74a95afa61341272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce14049ee5abf4bd745798c34b2fdf0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08285e8a5015eda64a84040bfdf88abe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74080e785500a425c0f1efc4ed34410275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad12f1de2ea9f01837c0f0fd9d6ab2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea37da90df81f2ff71fc385153a8e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab99fd91de824ce491419a321c8587278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1a664f38de7ad2558fc8092b66951279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8bf545d11297fb59afb6dc0f507b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f60674cdb30beca6f0afed0b30e842281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b85ef8146216cda8a55534cfd7fff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64ffe09fb37b218d5ca3e6047274bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a3d16c85f2b3136a94cbf81dbf710284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35d25162f4cb12a3e421d257211bde285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bae4ea477511a75dc193a6023ce09286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2736d2e66a5fb4550c446b5e6f27ecf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc50ec3727db752882a1edc6f6c6cc7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeb79ca1a57cbfa035286637332807289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39b9f1fb4e12d30c27f3a6dc24fa11290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bbf908f3233bec8d785aec526294b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53240ffad2970f545f21b08600b13989292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1570aab68b8507bffc48d016ebc6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fd91343fe830aad2f2ce5be4f1fbe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895914948ccfc65c1fc6d57887b81726295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada75f7203277354df21219a4fedcedb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0337c83dd732657f4b4b294a66329297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c3ef163304da8d116319a80d29301298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cc700604e2971fdb72c3fdf0a13a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede434e5d6fd61dd18823b277a510eed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4399f7249866d70a0ba6fbe66d489301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81945ba0b73b51802aba592537e648ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ed096873508227e3d0d4059614de8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57449109ab8b055c2c81786c9947c8f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cd29cbc8b443ceb0a5262a20a0e58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff709bc7be65a898244d67c55e744e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1bbbaf63475810dfb5fa97c1e371e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251768932aafa103dbb54a89851dc3b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d389a4cc01db13d1be3b5e7ecb549cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8476ade1352467065caa0ff851281c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e04273e384f7b86bd8be5ecc5dbf7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad1ec3b1473f6db3cad9d2a4b03dec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b387bf198b9c5fe1f0d5a8b12fdaa5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b213ca2265a3396629ef13210a8c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a817d785ec67c1fc8161b5381e04d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a294f37e0316172f7cebcfc3ffbafc9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d46a8a52c2a12c6f9c2d5aa4706ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fdf4976e3266f3b5d3596e2b68604318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523383da20d1468d99f94e994358f25a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32af83f3c52b0768e69f84ea4a1db1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a206273240c8980a3bf7b1f0e675530321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b217a378f5ffeb71fa13054f22bea1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06f55f2159d7c4619d4f55d15d9e95323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2848f0b2dfaa74f20bd52b5f5afec6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa43ef95f96268e68efbaa18198ae1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0474f85a7b8b1ee025221d77100315a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da957d4ae81fdf79cc215c1f0f38ca2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb8a062480ec5a3ed2d237c143983e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b36a6a2d3cdb26dbc82be12bc2e17329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9c62e76b02379df233ed34bb6c2aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b49e901a1a99f8239d0e9ef7ad5ec8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da661580fdf6a3a6e6c7a85b3d79f6b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b72d3b99cb168115864369b2647e1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02898aae6f309407702b90953e4d84bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a444ff962819b6a52905654c13570335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0765957130f43f4aad54fc77927b4f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b67a6572ea25aae0dacad2002d2092337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2809e789e40a7a9669eecf0664714338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaff7e3be1afb0f7d6705ef1c9e5a09339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19caebc3860c087fe68c15c50646fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d811834b59852b754563c2de938d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769cb9f0882178c46feb5a7ef0ba4a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f740f9dd76b5b41de62cad17511c1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d5069bf57843a45024c794f01cb93344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c88718e3ef966fd997962719081ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e77444456de244ae5c808b9d26906346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c794deea5a830b3a62c6b5319ab298347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b135aa8ad9652d95fb8f2ee1111eed9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f3cb5472104d526e1f1212b76f825349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a62225ad75f7a858c91da15e576a4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e8fac84aef99fe2dcde2a4843e802351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f18f33a7baec4544fae929c8d03d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee721a76e5cf90b9620324517308a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1878f3205119b84ea65453d3a7c40354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42f698f93eb1dcd8aaaf2b50b2f49e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476de190174ed96cf8f592bdc48c9d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc957442a8a1c0f2543f727f482aaf0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb9ee657a79821e619ff4b6196729d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d79a1e77f2ff21890b4b0fd47d312359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a976d94429129212139f4eec746d02360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafba38a5fb1467ccdd484b30aa21ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f16f4ec6e0a90a0191ca65ded2fc64362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21311cfe0f841c7b51c4ced113b7e22b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf558d2e1c14bd29e01a273a3773a042364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c996faaa4c38eaa2838c533fd3705f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eba8ca3a95712563e0ec4a938911b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f3f23e63e062b1d5e93bcc85f917d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937350f042f216e196b014dc982a0a0e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3490736033ba261829eda7d1e5a7a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0660d0b2a0258c53c4fbb553b48420370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65426d2f55768e16ffdd76f780b6d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d5719e0c99c10c3bf692181b251f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516269d2ec970494c82435a10e5a8ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af178bd335e4797ee91987e6072841c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40d393b85fc5276ee76e75e039ca99375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb88717f6a30a28dabddec78672a0d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4964996ea3b7e69e65bd30fed3ae0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e2c6bc0e1ee6be9c8e272f685f94b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e8d70456bcddcbc02ff6fb3e7f4fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd58de0da63c67870f8e682389fa32e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c94db945ea5c101e4e8406b8673905381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52012d73e892381ff80ed5e45a4ed09c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09afc1d8992a2ced504878eea18c85383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2fa0a0e391eff208f83971e0c1f13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14b6d804e4dd696c99870a017f1225385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32e332c435145050cb776125a58084386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f469beee5c5a2428dd20ea40d606e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35e096222206aba401d7e8018f1125388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32e4de98b0f29b78db5a70ec7622ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf761f21301b9ff48ba6d4d811e1f7a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719b95d44b5644270decacaca72fbb1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7b369a5cc7ede64d58171c8ca7acb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c664dadc65a9d9b4f41e07e7c712d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16d587b981d4d2347247184d4675d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d83ce8079ae196325b4a104b69e3c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5607424a6f0db7feb95746dc5a621396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cf6847c1ded360a1280744989d906397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59debe19b9e658cb7f7fe597016a8001398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916415164d05a0cc91a36de3f0968fed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f79dd6f6082ead2b0013ae4e44ca6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0b25509576fed050c757161090108401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3010030709c6024757c180e2751b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10616c7f90298f5ca8b5535b0a01eb37403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403da8b2a6c9ec40d16258888b0373f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd79209b390fcfd4246779fc6585d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f9b5ef99699053ecdeb20f46867ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1f35dc301bfaf001bb7f588791145407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8acdcc0efe7d3bdd0b2dd872472f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11ba1cd6106bcced7268e065d6c9f7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4c0756cea4d712cecfe9ca72fc217410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f0f05eaee6f9256118792eb3f55dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb40e7b5e65e2b84d1d54904acbd475412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e83b240cfe32e855492c786087fb5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa371f906c9116a9d60f566059d7d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7b751bb24b7b3d046f61536da58dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f06936d0a0cfe66c11fac2abbd32a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e05f541b8eceb68a354186d478ad56417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761434e1c7fd0326c19427e75f4c4366418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d9b9904d692680e27c4d78ecbd411419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1df31aa163341ec0dde158b762b059420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7825fddd369d0741cc437de20afe3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc64917115cf65783baa441f2829fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e99616da4dc9295342cdcb7d22820423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20652a5ccac62edd39d38d2f86c43956424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8db2c378e712f73237093245c79bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feab0ae66fe8989bc59886cb313830d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1d0815d12d84c5d890cfaa87ff95f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79e55454523c922fa71177b3c0fc23428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b781ce7072e3fc4bf97e67118e02c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5effc7d2d7c299fe6a64c60b316d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503a43d37de717924e8f5528c694b50431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62d692a48da510f9566ea8e7d06a95432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa26e91934ad93b438cdd01756a6f06433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ae6f2e55446edc102be55a0b40a21434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f3eab5a604d061fc3a47c0dab5504435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f942f4a269b636aa033602852cf881436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d74de748ff8747e68837394f25925437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b73d9e7ea10db0757e181a22c6944c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453ca5a4b26194472da340574388220439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb476551456757e3a6bd3ac4fd032e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeca144ae2d2b2c05a63ffe6227eb7c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90639ec17ef320152d1cb929fd344f12442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6739d37235110ecb1308796521ef5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73852aa0ef8fd0c6d472173f53eee3d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3744e613ed8bdf57121a1d27f0cc7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156c827cdf6720ad4fd40ceaf6fcc01446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef2a41fd56772003ff6f58d4d6d6d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1ec033305c985acc433e4dffa7e64448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eff24a41a2b8f2e73080b8bc3c750f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27f8a41f7724ac1fe9a903f7923283450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61485acee0bec0c58f2d6c5448d71942451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f206f3b571035090a041bbb70a1b95f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309df4b17da101fe9f4d53ef5f964709453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6158369afbb10795b9747318bc9039454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764eadca55e43ba08130730717a7c27455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e275256f33d34c4d1fc2df692d7389456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc459f48b80f95921b73e3b3d62894c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d9735b7b23f82b9a891d377193672458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e422279e4c2be8d65584336bb88bd0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3c9fe790bae6b97bc951e27b1b6ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed873eb9675676e2555d817475446abf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9da9c94b27faad1eced943165d8d91462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b644f5a1298560ef06f42bc5e9294d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c73e5b9c7feb975f555cd456d276e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8d140d4ff4cb4b7a430a86e1f2e9a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62af46d70479691d2e25b61c00face466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf08a6ebb82ca22557a6c0c1a0f66a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1a9dd6dde7b1f358755bdeda789e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6b039053410e450ff6863eccc5da1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002b84b1d6963c7c38db180dc3257d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053c468e0fd5e1863fb887004f379d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae17569160467257c1989dde0083544472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d46e0b0b7a4c3a767c565b9145f23473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db2412f8b9215bad3a13e7406b41d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfcb7a671fd59c48997e6c47670928475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6685bb4bdb9c85c9b8f11f9d00ccf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac1228c97875a8e8d01b4363818447477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba15b75b78faf1ba93523a4723af9bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e10d7c5d07a9fd1f81b308c8106dc3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea56d480d2e2ef406e64d12611521b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b6534e1dc909d694b146b6a4dae5a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1abc0b816de0acd4992cee6bad262482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72d50e9f9598d0acff0ea233e04804483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36868c3b131ab1a53bba1331856079484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923755e2178843040eb11ca58af6677485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb2a9ffc648c790ef5a08f4d13ffb9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e427e8ec47143270e1251fafa30e9c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa739f687d769f6b54142dde1480f9d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2027e0bbd40b4d6a394c1f304a9fc26489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b9eb609b61798e804b019f059df17490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb15c1f57fea00eeba229bf39a7af2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7053671aad20f48064f2c289607e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a21770efcd4a3405c64a29cfd0509493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e413f3e42f61ccf71a07ec361ed8e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5fa1d24a0a9e1ba90614388153ffa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d9e0e222678c15f9befd9c1a6f876496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0f9ed9724c8097ea6897092b5e510497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d50981cf50be3ada5ef12f55268c78498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7902486a723ecc9138a2e1f5269194499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfb11cf224f147058a976a417a1403500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e9293681ae8ca3006955cbb2bf937501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527b8c1ae709ea36cf2bb07b5a5ac4d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d061147b6261cb991442c1bf5edb70503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ed62c2d69890f602fa432abdc96e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdf1815d9d80c2441f95c682edca56505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17266f834e5715276ed498ac6f1276506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051e375a647f4d9195fb2d30ace5a51507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd14d3142386cfa7042c0d79e9f76f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715eaf373f3e457b5b614d68855ec31e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fadbba026bbebf3babe9bdc38c293510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a260e45bfb563170101b0fa9e72c61e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238fa9b0ccd95d67e9ecc1bb4d0737e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff07371205e0ef9a7cdab7055ee6b0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e0283cd81b3cf64a5a4da8d205cb9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38437b9a9fcda294bf8b7f50789d1c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92b2480dfc106f6c7978c7c62f83ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2946c7489d866010510ffc27c999c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37114084588448c007efa6aaa3c3a08518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9b5c78d36c186260e791d53da67c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149713bb6a7343bc412f2e5c987db950520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77973dbe85183bd1473fea544c4e00521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bdfc8320c572117c218cc66ff34bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ad9be53311de66e0c1e90ae600513523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb9e21f50ccf24859f80b2ca92cf4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb9e86a09f40209dd82a47edb3978e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a10200f1ea04a10b1ca9c670f6e29526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6507d7fec5ebfd4cdd4601de2274c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5ab5bf664151fc384ad526c7ef5d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60775287ea79bd099aab43d70f6a790529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dd14d3fbe019a0f347b8781a3d38b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9487c5b1465670957b73a33b6e47764531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac813827a2265282215d3c872783ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0683a64b2841f8aa362936502d6963e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cddd4eaaf72dbf43e7de9686432b0c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38349db58aea056a3ff92667ffa3d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b752ff71e5474b38af8eab0924e20ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d322809b1dca769c6e40ecfb89efe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8049623408eb0e1047dcb5b438f9f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a67301051f21a63acf438a4c4e50bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd81ecd95e9990573bc22275ca1ead540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27a7f7eed5db94ac117b1eaa657b0a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896bef9db542f3f23a7aff923338b98542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddda2453cab8add195aacd107a35e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c60fe76df5d16dee0870d57bce620544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfaec1318a7ee1e2cb479ce67391a27545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fea0aca2a89455e7ca460ca1bd514546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515aa66f0b93d93fcce5e554551a02fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d525548c411d0ccbad9f9d288eac683548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83b7df1c9619d004a76e787039054a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdae04ed88d73cc03d53e6fb9d4bdf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37eb4135e586d37ccf40bb6407ee91d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0028db30457c981014501eaf37cff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf592433addfe8583071179733effec9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edc9b1906b917ae914b67890ead51f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32badf8ac07dec3cff3ac994ec47063d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5bdbcd4b0995b0fd5e475514ddb62556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbef96c9fd1dd9b8bebbf57825ab64e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e5b195c50b98823ace224ccd546eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac84456f1fe2449b92432c91be6764559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c0e315cee17069d153e42ce929573560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ea22a523d9ad4cfebc4137d4e0e09561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c677942e10cc999fa1001e511c102e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b75170fe3cc0ab228efc63c107a79e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd9b8220716a39deba4af36ad5f12a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3ba46e43267522204073530c9fb93565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8aa4098c6a22db6057c0a7430a1b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d1704eef03d42dd51443e2583ea4a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9c903e9a8278777f2f45b6d11858a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea1fb6b765a6d814d5280f5874cb10569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7d8e0dd15e6101744dfe199b80220570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7779d6deda9a6f722cc438b8504230b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1199a304dc841d2cf87e2c6ce7f1642572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ac3fbfe45ccab4199cad8ebffd35d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25fbb803937e61c521185c14cfad7b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaeaeeacbf0d1b5891eaca93cc06fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9d7111cbbaf19e2181351f58b2469576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ae557518f96b93b7ec60f1d3ab4bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9966cf4e053afab69f809d1c87dcd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d6c4276ce7734c11dc7a99eef39a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efd9105810472865125dae5cc47b65580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90217420dd45501534f727d0340b36581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68567187aa82dac352eb9ae9c181bdbf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e4a3026cb0dbbf5aad3e3fe87140f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b05c2270a9b0043bb39b6faba66c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e3de517e5a87ea9dfb6b40b3348e3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b7d7b17f36a9f33fc2f0e6290597d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680e8444f2e3cfdcc7fe0386b01bb03587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1129f37788f808c48c6fd036fba7092588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fc098b618d67ce29eb12c115f163d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce197e9fd56ad1760eff90e5f148c9f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24b8b0c5e2243888bb6ee633ccd768591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ff3103465f1641ebaf98c00cde416592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ac81a7bdffaa1e97262edf8dda669593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07036391f671ead154881b8aedb47fe2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd1f1a026d636adf59066fd3744907595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dc5bd38f5e7e8ccf1afb00d85b579596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b38670a10fa278fe25fa407dca0db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6b2cd6824f6d5c24447c8adcebde3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0032e0d1fa979c3d86215e67eb878fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710825ed9d733e2b97eaa26cc1c84581600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0a828336635bca4e570b0545c81e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41d7b7b5e9c0de9392379ac53ead2d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33480010bae29841ec0cd7df330f6ef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927af5d1198d10bf79790a8369d964cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adf82bed3da932afccf6352a8803d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508f7c7e2c1c54bfbe443edb23aa864606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e880ac682df0bd97f1692f42484804607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e856a6059a37c2937e7264e8a4382608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb8897da77dc4cf86e71020cb031f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a15be2de47c09d1ef1d085ef39c17b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa5b14052da291fe2084e38c72449a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c215dbacb4f55dfdb385d94e9a1f04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f6943e1c1b6e358c244b098a6083b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08836e35dcbf50b7be44857017092f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4b9e9a9e40cd3bf433c325857c7bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1f782b8a077609cee96fb09b354d2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2e38654699e0f0b924eea870150ad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94039f28e2797f45911956e0d4e825fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee475cf76393076104c1e1dc3bd2f3f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae09ded642465c14996ffcac45fb95620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a34d2628988bdeda641d8589641300621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb22c1725abf1957d09150122d65d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453fe937ee7898f998496c859206134623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bf563f5a3a032e4cc1f31c31ca88d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06105e5e54423c33631d7858c6a50e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f166d3f3340d74b409b7b975a3f1f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a26ff538138e57ee0c7d803233a213627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7b6ed44db9d41a8ab716657d431ae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fe6f36225adf3afd2e35b2f87af71629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95aac2d3623183ebc9ad71d464d55d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ba4d801947d7f76564e4878d8b506631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b7b0c2b40824ea94401267213feaa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7ce38d101a556b46289417f02866b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be2487834b4800f462cc7cde710096634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783d7bfcc449d1b15f57c2ef335eeed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93066a6b2c9755132d8de4d243851225636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bb812062dafac52128fc24164cc33637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96066673dcab6b72f4090297b8e81bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c6ac5ab84ec9333a6b429b3a9268d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d964cbda39744581aec12a29f4282640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51300b04032f1a3d13436f5576f884641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe7f4befab3868c1f22099ef9f10c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f73e49555a0b44e4fe339f4db614ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656084fda895650df8cdd74279da7649644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedc6047acf43b93ede78d9bba53ef5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8d7139dd26f7a8e57629905831e95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd6c0a049e76d573e4bde3773d9dcb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ef1cc1681e3bb6419b46cea7e1627648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a37e1b8ac57aa395035b6b28ab0adf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f71aa568b5aa8fc31a32938f75b3e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e1633293f37068217cf74ff695d52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcded669ad537b52f556f8482c2406df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b4343d7441184ec978d6ac73fa68d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469d54f8926eb50f76fe6b6052e1e7c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403168119c9d9fdbe0e30e19d1e4c5e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13c90a9bdb2ac1e4497e18cff42513656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c11bead9a04a41b6bd49cef29cd91657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecc5751ccd1e4b4fc1bdb09544ea26658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f783c42fe276a12c852b952846177e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c0f6224bc5c8b8c970d60921b7807660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe935e9d05899b200a980d863aa2d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a500d43e4e2865e92619fe91e8b0d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef495075eb8b02a24aba424020d670b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006ad0be9b97f74b8ccabce30b90444664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea2911f77fc86f7de285c88576cdf6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55da026ed22483ab4ab2e0de0772d8a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d38a09090b2897f35d6aded88ed629667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0de2b4f595dc4a925a84525bfac225668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462752437eaf2801dba962135c3f1cd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cb23ad4ea15c51cf89f18d9bd0f30670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1290e0095d66e4528149bf411ccd094671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca0ea89d8897467115dc2f10b9a175672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55caa12661ed0438d80f0f081be5a7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120f849dd9fbbc1a2a0cdf70d899ca1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbefee4ccf43a4b13f44f8cc0de7c66675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a2fca500092de7300b5b1d6a1231b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70da0a188ae69aba5cdcd92ec180f2d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe30ca347aafc2deacadcf42696fa31678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62edfad0df1686fb66b4b2d36ff29a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7b12637ecb31c83ef1935d23a5db0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6558b2a28e47f039cebce307eee67681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2361a86fbd76dfba7dbaa0c07228a5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c9d59d6444d64ba9509b9abdd98cc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e4b2b4f8dec409f555a6ad6341b46684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238d60ff7b254ba36ede821f3bad6c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b36e4dc36575f03da56e06b09d7e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad293f4a472772e106c943a453e2880687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbd594f8ae27071e4d11c5b4024d1d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101ac80ce37d0e879f9a0e01114589c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762c218fa551f46f7c4d402e527fc7c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c7b3e0577aa9fffb46b4dc9552c56691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcad11334c0a3a42dc45a420f2a285692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd96baa00546aa40d1e44c059c9a9c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5956365d8bb46892d1e41310511ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406b866df932b4d3c311da300ee6b9b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1b0fd30ca93288a3fe78e0a4da53f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e800142841faee351fa721393ee78d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af00fd92dbe403b29a0750cc13d2d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8692001262820048b7a8bdeeaaff0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47054b880954f526086e717cc8303c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78049acc31c979bba812e5ec08bb10af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20483561505150df7c09665cf58ad9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cc8765c4df8c99021331c99fba9ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d169f8c46ca2f0049a6f1dd0e7f6a7e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d162e48e9524458163e4a009d2fff73705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe669732626f39bdb49130c70b142fa3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412802bc6d21301b6f93a2a61ec64a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd299760721774fa049da8bbeddcee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b15a5c7ba8a6ee640ec6fd34118cc5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561306dba45e6c15e1ee52197f073984710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3226b5a664612b5eb5ee14e6b23d535711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7f3d1f93495ce36c1bd4a09426ae6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1375479b3a6804413f83ed4521ddf78713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1b21ceb041fa5376293c46410ac20714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1cc34f94b1595ed91d33ddb6c80ad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc8416ae7f278d2025ad7ca9d14b43716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9aee111e4dd0786e3866cc252ac39717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a73bb7205da2511e5fb65c3e7bcaa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48766d9627e9e118c118dcbe4820658719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16846da42e3662c6b69b77945ebc65b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f662ff5202f0463be7ff94af163d1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764726bb6ee7bc2c6a463860571dff1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a96fc24e39db1f2310df860e1d9ed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568b11c2e6993eb7ec2893cb3e7dc55724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d87d8ca2c6d78c3abfd2b67463034725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f4c86f55ec12a2f7078a7f3eb0da3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e9c00420cc08f6e56542db08b4ab8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee4f4bd915ed497455bc6535f8956e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8b4fe839d09865bdc2bee2e2fa300729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358705a6b8d100ffced4f78243a6ff9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a076f1d8d31ff7545904af134acaad8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3439c39d96666d0758a1195a3a0d7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cc7adacecb21da6c3303b54896557733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629488ff6191e3818d9d5830c7b976a9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8f0ef185f8aa61bfd8ceab0926144735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc4ca880d683b63eeacc97c9cba225736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47edae7f7be8b5da6c0b64a7a17b633737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7ec7a7ba6fdc3203fe9095d4b16df738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebe4145132bb6dda196b44a1fc8694739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b09b11a3830f2e88b40d13a85d583740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c904fb85778185e0327bdb44d7e0c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10ec5e2e4b441ca767b2e7d9707ae6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53038b69f0f6af056d93e7bfda2f9ab6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c75379d37f17125bdddf76040c0169744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c30b959851652fcfc1f1dd39b043ff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb5059c463492d3d2bdced17091259746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac87f62f0171a99a9a97593dad259c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db4b4eea26b210513941621ac34225748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b25b121333fbdee01aeafc777a1dc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc9d56818f0ac140df223c2eb33d9c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161e6dd3d68c8dd0cde9f4b966d874e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ac57909a11d0deb0ad4d52e1b032e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6430d0358506cbeb0a4cbd49fbfcb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c277bac8305dfaa55923f9b287a02754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8db4ba5fd04fd50a349d66d3e8aee1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfe3bc1e79f51a4f8faaaf7ccac9e4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b617e18f0b9a7024333b45aa630d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54caa238b977b4112b1e4bd38da8ae7d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19137de8a8c7d56281b5fcbd921477d7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3e779c70c86b484747ddeaf988b601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b1360a49db2533ada7f0ccbc344892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd3ca74cee0b2a12485ae992b7abf03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536c1d8e868e7f2edc29b654909d84e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c41259ffd37f4a31b41da838e81805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da06e738f710ced71e3f66dcfbd5c7e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17044493e80c12d2bf074364f84f6467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcab48248c95ce15841c11eeeb949ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa7976ad5ed081608a4cf9d50861da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79417feb4d65d244ccfbd305fe8a9a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c2f3157411260b966b8bc3542608911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc6a1ea77c074ba0133b0f464e09cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3768855344f9634ea52170cb711eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19010964fe38eb62d25bca4c51aeca114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a95da38108bb950229e423cc9ba8b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78cd54f40e1820e1410d6cb3fc05dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caad802bccea22aa2e357436dbe5bde17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35fc4daee77c1bec4e62f47ced9ec518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2673f2a2a62b73a68acb0e16051c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6059e31f0404f66c07c75d2dbf00420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fc470f48ff6082f0ba28839f10d7d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe49208d0103caad5ae315f8b9cb8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640a31b542b8a47f890de68358e1b5923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2e2cd3f559851c1482a4646189b6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731fcb49340b0fc7a1aa824439a09bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37d4861a68366a3f43b87a4c12ab1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c071a771a5a6bb69d589edd9130f5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0379d0cf7f3504e32e59b44aa85e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd8536472a31503df83b1293f4559a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d14a76f2ebb9c798a298407f4079a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132751542d62e55f017b984d5c2192c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53133f3d7f039901dd04558676faf93932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe2526df5e66c1775fe3681c69c33733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d4c260ed1cd854efe5196a1db4a3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2668aec84cfaef67b4f44ad9134a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851570c00bb675cc4c0fc9b8cfb760b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088be6b6adf991898b2060210c70ca337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61ce59dd75b72f545eccd1a62695b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245ff9a0145004da309d9993344613739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ddc8a9d081d09a204ab8f189c813f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2576f698aaa034c986bc69ce6b5e42c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e656cec5412a46b3494c84a597f99b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371ed7307cb9397566aae7eb2bd8ca843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59989d2ba9fc61da247e734a7440f78644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b9c04079741e05b9cb580e6752bec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83935e0a5d2fe8a49c7defc06e1edab746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475a590af05b2360e13fc535eb7816047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dc2b94c5a4c3a4fb306cbca3b2eca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09afdfdfc4f230cfc2fff38960b87349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ffc1a50c3fe79e37e61d76e0713c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2781374fdd15b55e9d754a66aaf13d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e63b8ea5b3b81d29e2e04a4cc5cc1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b78d6e07f13064d65939b7c50afd4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d19dc7795e6cb46413773c6c7836354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c972e928bfecce09cea6ef0ed674355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64124aa44f98e183f5dae0a2d8915afe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1ed7c2612337b070983142440065657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86e02932b8cd7c545c0d4ef0fba82c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a4c4cc910d0e90f702f8a189fe53459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351d4339b8ece188a08910722328d9f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6af5f4daf2958a35c15783a061c9be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5745711751f56bd945235a51b724a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550886a2bf05c555c45717aef8c3ee363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ef4ce7c5c5578db05c16ad397aec464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea955cfb8dd55f86720782ef781f4cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea34378fe3d7c3ec02fd540b7fd663866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e58282dc3aa455f80a08a2fc6dd12a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf9f2acd07e7ad482d67ea4da61c7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f998d74bc9b96f3d906946439906869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acb19865e33699e6a66d91a3cc810570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b40edff6684d2940bd6a650d5413071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8f4eb0d35b092cf35e15d07554d0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994283e55e92f9c1db293245a7a15a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fa1d653ce9f02a901e5945587b3a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e6eedd312fcb413e884a373cdfa7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943da216babd81b03a850bb506f656776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ac01a5241035715ae06ba1b992d5077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6240af2ccdcb749a861331b3a5e0c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23758a8b062ef25193edd4c048fba7cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85372ef166acaee294ddd05b93a28e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f79a40ed55b186d75281a3da4e3fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf5f73277a2cf397d639b3ea57cb1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f2ade8da58caec0b0666dba45563e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcf4405b76f42074b5a281a2c2323584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6b23b633746e100d8dba724f4ecc685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fa152b55106c278722042c0eafb9a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b322e3b3a3ccfff9e191782d86c50787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c0f92fabea8863120b6ddf09e4ea088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb56a20090031051e77dd5bcee57b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4196eff7241de9885a59d10e6fa2ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23489a101d69bf2c4f2e337526e589a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4fdc60b5828bb4e72265de9087ac892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d794adf75bdb1e4dd2138bba22911293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86d5e68bc4db9f5badf8e2ab92b15d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357755934a1f091b8b0f52b6d429f31195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bce97a49bd994b128b9dad21be01b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356d46fb7972a9e66522080a718275c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557621b785e5a12816ed2b8d3848080698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5103f8bba567f6b2b56b494c35d6d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab02ca10a84d00d13562a2bccdb2307100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e882b0b5e239a70713f6ef5aecc37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac34dd3661548b848863aec840132c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976a51702c449126d3cc0110a3d1f49103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b10378f08c2d40eda06fab566b99e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc368c9445c26099583329161e0ec117105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898aebbf068e02e52379b1e910f6119a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2080572899d3aaccb7df5e4d727e453107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be43eadaf52fc2b8841651f8b950c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab6a84071abdef7a799c8b1eafd9c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab441e14008fcffbd7c461cd5b0ea797110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8e1d05e1c951564916463fb1be7b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d871fee0f4781f940cdd9e3ac5b639112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b854f61561b87a541e71f94f1c93ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697aae0d8d5e9f7794cccf29d20a34c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55be0e55c780457877bf69faa2869b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e02e1049c5c9165c70f38c65a55f80116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b44ed09036c53c75c12b6703d3911117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add18d63bc1a9ee8ecc88f09d8e4c766118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a74c45a10405891c2b1ea75f0a0e95119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb848394e459f80ba2cf4740d5d02d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3239e305c64e85a875487e79d53715121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3993648c85395fa57d8015412b78c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e186adb92065a572c94f6bd479a7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05c7f088614d17865840e372d6e1e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bcdef8139096b5954a8b96c3227a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5740b46fcbe977d596acc5931d1ccb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f34adb9cc9bc525ad743f1ae76c73e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406f342027f750de881014fe64047a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51239da6be4b91fb8667e45198a225f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aca136cd5c626fcbb35c23f243b6c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60c7378e37475d75a6772ac4b98381131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9176df8b2873bb9c6e7439bcb9a55d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701577fd42679f48f69438e49cfd8f29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2663908f01d4d6aa2aa5fb68cd33816134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577c86c87650a83c799463bb1566d66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e1fd77a692cf5f1543b603a6c5667136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2877926def3a8a023762031be2b84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc5993b7bc35c8b9f853d6d113959a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcce42d9d7aea693b642e6046ec6af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70106ec3b61331e67d7514909c898e61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7252d0ef4af927e9526aa62bdaffa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59107ecc866c9a1d0b29fdc332d36062142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05c45b104796007058c370a425c2b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a76085c93d48a081578d196fbb3d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd0a8b44f5d1e915dabe5b1c0a95b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538de49b5696184b889f036e800a741146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe09d4495fe4ff06fe1d0bd6b51313a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a9b96c9449f68f73caab8cfb819a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e22ac1d242f9f8561fa8d5f4f746f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9320735f3642ca8fb3a61320bc50d59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad5ef1c608fff0c4521842d72cf0cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635d85bbd7862740aaa871e9630bda4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7e9882ce9739dfac9b83137267821153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac5769888924719b51745432db020e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb15face05dfcd630cbb02f793fca37155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec86f9d34444c30395355c570d1097156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eed4c7e1c921cd1b49d4c0307469a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2749094cc0a83a35dfd1fc7b350dab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb09484cadfb6457d36ea76ecee4455159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0168dffb6386bef23964ae516aa6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04d8b45880e0960c0479554603ae55161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f88a5f3cfcac4864e9402474f6d68162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f004b707c824b7bd6fae1ed413044163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f00bf4efe3be1bd5bfff7b0d3546af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea24da2094d34d172e5bf260c071b40165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598acffc05694e16fec542e229f5a2f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f9cf49b8085477f116d1d022fc5b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c167c1246d84d7b5f34f8c1b5a4098168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c712b44413a7a7e150b3b67c1664df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c3fd669f8ce986b6fd9407640c048170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef395dbfba7a7cda14c2077df9db61171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dbde4c27e7935be65a5295f38bb74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e746e025398fa34608b422187d71a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bae7aae9e599fdf034e1b561282268174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badfc39f632655dc5e1c64617338abd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830069828bb1a0f4b2b02a80462ff421176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaacd78a5ae617dc92fd94fadd2150177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baa4083e40ae1016d1ae1061c7f5e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acca49798fccf850f3780f02f4443bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99bee799b69652b1201f062218f832180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9a4ef05cf28c7882501d9a3863b19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ddd4de8febcd043b3873fa41806fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d6e40af2fb8a52c5c77630a6a2350183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a555025b3ebf35fa919a2a35a00ab19184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b04b659a95c777f87320ef2d2a463185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc836cde563a10e76074f337a26bf881186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29023a881383f37ba2044e2dbff29d0d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b308e68830212a9bb55c6a6c7063c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd897a4b7047437451d6e5e24fd112189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbddd5feb3c20fb3d3ea91b6fc738a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb8045b94300a5b74e6dc106fbd95c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48f7bf46d8e8aa561de22189840d72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf46de3cd3727bca91db8fe97c0c7c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da9d6fca0874667cc81dd9fd8ff3f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c42d6c4eee1702ec255996a3202a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc78962a1730ac25bcdf37199591e33196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9e1267bab05d3eb61bee13df2eb39197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f44dbc225f960408e9f32107290084198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9da8625923f72c7eccc1b17168aeb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f046ff20688158ac0fb556bc370c2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ace8a0b2e394ca2bc06b96cd87e5b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288c95ece9fca27476fb350020263a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fe0a9a921be7dce3f12de90bc9d6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c1365cca46b9582fd088717a63024204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698733e6f7143b82a475d1615570a4e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5937ff24bfe2f8b3052c8eb13f89f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc172dc2b36965f4d3c6e52e488f6d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b195ad487e9da1adb69fe9510298ebc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c57f6cb3674a9dd48e4bd93a02ca7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dfc9a0eade11621b8b3acaec9fb61210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c05418110641bbcc95cb5b3d253e4d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03ba28e5e652a11f1b4598896711ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204a5f31b7874056ec4f8a1b2735381213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b508e0fb92e00275680d709623050e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47a120e2e86f617d932a0e2431772b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a1bf259049d212959eb358fc353ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4386339a4abb8812d0e94785ea48e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b47a2680eda2c7e1b28fe0a2bea3d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bf679b989e09f8588e7ff1e85c57b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453edb35701ae77a536348bf604edf1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709b2c3a5731dedbfe566831e5a2f43221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0724d1af7727c5cb42920786bcf2c01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1da4bbd1bb9b7653857fee1d045e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b132b7bb483c2ea77c96d193c8a2d9a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d7d0eb10762d0eb7d7cea8be42cd2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c765e9a655c6f4fbd419e7d844381fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a8a28be3db6b830af7fd770d49a4a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588429775e20aa459baa6be37420d8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5825989a7d739e91fa5109efc5bb8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce3b9d229ea7d2e25bab68acf4fc3d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfba3ef4b3cd901ee7fc74928193d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0d4874c5962df4359aaa7f04ad90c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383daf5bd715da456f588f45d991aff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226977ed1053d8fdfc5c518d0db3df9c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c091cf7383e55732512b3cdebf1b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00e8665701b3b0be204377e489a481236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2a33f5977aafa1c75cfb89cc2ea1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61520b4e654192e2b318703316951a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14fdb8d41ca4e6348a22369e7878ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e16d7cf795579e5771cddece8d80ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbdb8154acca8d3a0e9aeba53b95b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723152dbb95bea980744a0f23fecae0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf79a038fc9ce2d674c4d870f8b9b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7b3d4255ba37921914289f8591524244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc717a7d2f6aa26e6c67c9eeb21579245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684779616ff8fd9bd3d2dab8112b91b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fad4e3e0efe0052f8359f02dc2665b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1e97a9c2a6e658cd410b7d5626518248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c0dd84ff116f5747729960fcc5b4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3d72581ad8da513f1300989dfec57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac43f217469919950e8d3ce72142f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0674f2587f097f2294709eada52de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbed37bdf9ffa3830737bc910b0f12d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964a7eb076909e686d0dc3f0d02265c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca001595e27637ef0c4cae24d334f1bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b1e7bcae8a7ed202591b312795ece256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301423c448b8d158ffb5d3fb192b078257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54bda8fefb2c95f0d4fd80815d728f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb0f1009a5e40baa6bb97b02e976a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176ef33071b0861b5c8b0e58807c2a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10107e55a237bacda01f3721c834f66f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245ac815f2197cef832ee5f95c3e793262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fd867653871abed3552af602c3726263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a3150cef36daf79c42b80710f5243264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd501191dfefde45d0b12c50cfda7cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5db14a6681b0d2195b9fb92ffd8b96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1f19ffd2e55335c9a50f34494905c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbb2a11b77c022aeb0a82afd2a22cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b9effd0a92f877de6a804b1df0d69269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5edd9fb73054505de44f9ca562e38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53941f4b05324b5a030d1650f25a13271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dd20500d9a75790f27211539dfe84272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11714b2f75893f64376dc38573fb4b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ee6856842a0b1c2b7676761671331274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c04428d57f77b7e0576db096fc5b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3a4ef3cdd626b913c4e96581ea17e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d028998df6fb18e87713d1c4877a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef3bf3f79d65466cd4924dda9beae3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fbd27d61e5dffd9ec50040f14371e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033cc56b82f2ccbbb4923538ef46807280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe15ac4b1e68daa03606b8293ad0028281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a6a7d92ec3b9138b80e646b917d79282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0d38bfa6e313702ca76a376f9689b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763b43b3a11374be6dd384a3ec818ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb23f8df84df7f6a3cd800cd898d46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de27f7a2be354e7057c4ce2817b7c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f4b454f750cba429e8d329fa006b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d8a8ec20784ba2a5875be906187b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c059b72e48e1963af55e7c74b2e769289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3513481bb056b2deecb7f39b5bcd5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909e4f1fec994c95918f500550a4855291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65dc63c53cf2f4589d1fcc969e02424292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5969fdc20056c57437c2819d438155f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99041c6a30f1ca2aede58ae532e89b45294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352bdfee81caf09183f3a0fbe6a53bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d08096b8122bfd789375e0ed1ea293296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8eb2df05bbdfcee0a90f9f32d94db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2432eeafc248053657f238a50e3ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b985efad2ab7d6d3c558c9d2bb94f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acef8dd9f05355e9b87909ffe18410a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36ee49c8c480591d36e5fd3e2c47d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7ddb52b82f4e14a0a68f5b68a5d29302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bab8e45ae581a02657f62bee467cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4eaf2acaef29b6128a9f57e54fbff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f062a619b50c69bd66e9e46907686a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c0276bacb57f1e4e72160b4ef852d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733c5a9872d573fdb9874d7bb20f40b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bef50a6d88b621ef64c4652434147308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a21c8f51593f47ac1d4a9a1152bb8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47493d0ca162e8448b7b72598d6ea6c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a93dbf770e283df8f685ac25409e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c415f4a15f62cbdc7ef7dc29c4b1745312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76c4ca0ef11bdd7f462b561eb7cca7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbf6933331637a2e7b449780dd5666314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174883a50e2636b1f8655a166bc8451f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d5919a6ed8071012f911580d72b83316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607228fe3f6ce37954d48bf9867b0e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb12022f1ad637b2d9179f84c966ef9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76217abfed51beb609a3717b1dd31272319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8ec6dd7ab646b99f13129e46cc0eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ad13af432bcad6a23a0c8edddc68a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824fdfc7f7628e59a0f7effcb6934f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8af9002fc445a613c8d2f033a7a1b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1c89f65a65fdb989311f93ffae17c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b32fab0b7f0271c8cd3ef3521262ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ba9a022b1a2ac6893bf930cd2fdd2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e5188da84deb7c0e0872fbbf806f7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79657fc4d9acc23aea3f091d1e53ed0d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099b872d14617a640f6cf68c1747487329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7802bec31805b444686f25f8e4770330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681c7984f3588c2940839ebf8cefbc4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4de3b42ac630ae0088755bd9a2e49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492e4029840181b4999ddd61d4eb2fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49114e0acf267152d5cea4a1da70ffa6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe3a7b4475315497ffdd4ae8aeff3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b4dbc3f57bf81634848e427ea8a9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9241b9ce9ea9b94b167117828b51d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec013c0897c3fcf5cf5ba6d00235c5e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ca3d9ccafa86a5c313c9c23df98eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1246ae5ad538119768093ada15338f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684fae141fa5f53b6197843b97f32ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7369f5798bdcf3fe31a78e6b9713e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b5cb0a0bd4844f37171ef30d9df18343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d83b87341b91ff16c09b535ca603cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61179afce8f10b0440632cc7a86696a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0e1eeb891c3b87b9a8c3417748b8f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfe3500b2625216236f0fbe4549c55347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703e7c90beb024a7678970e4b1d267e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94782472f14bc8fe01773590dba5288c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f251cf56c1a4c9f230fa1d9759120c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97e523ce1a3d8766daf09c7bc4389e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1237c892a8385ac759b4d4e7eaa53352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85222fca5c8d16cd1a1ffccd6256994f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4bc1fac94cd1ce9aa588c9a8f7266354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849be388f426ccf294f90877f8fa8fd7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1591c6df4d6983a040272899c2e7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ba66065a74584ccfccbc215f3cd7f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5758ec103bc6bb555c3d48b2fade8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3c845cf935973bec428922b359e6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7b76f982cdf77ed2fbb458e96df15360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d518fd1beb5ec038dc4cfbf716e5e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e10e8ac18b45e6ac44f7fad6517b19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7614e12c105e42d6dec07406abb14363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5d25c1f572d6bd83f4f8aca7f061d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3222e6f3086813e7ea94b0138d9b9e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9764e2434cf46ad4d45b3305a8f2e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adef03322918261cf944abc39e4a78c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4528337185ec2cdc368870601d38e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5928e5da5faddd90515e95d37ded6a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc32bbb8866055cae563f40e9670630370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54811e491ef50c404659b279d937ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17ab16a71aeb0ce1b0c79bbf2159e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55acc4bf502206e4217c607df66ade6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e97094250cbec3991b34b0745b469374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e2cca18b8d66db663c0961a46771f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c1b91f8369df906c2822dd232fb85376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77e711c4e4dd1f648fc3985fe1cf88377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36699f03e8ba8fc6a969172b5873d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2011bb8cce876f5404ac64eee426b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058f94ac817f478d88358c880827d2d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103253c2b1d4b9414b2d1362f1def43b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eefc2457322dbaa1f394006f73bed9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ccb6f499ef2dbc65ba708860c0d61383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6feff6649200afb628081c4ff025a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22002b049ef1f7030b7ca938530c812c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fbd3bdcf6c4318dbf9b3b34eaf621386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d5418f0d3fa9174d9a09aedd9a9a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e5b943d19b40b016d0df1e3a470f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4782da90fec4a898b1aecfa369a1bb3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2164932eebbc97d4354737055090b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e0f643ab9ed7b577b453703c8d9a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9063b381aa5683f4e1990801b2ce9c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c85644444371967687d4b690a9d0ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8634e857503c38edb4d3b28fb75076e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a416744218c68a4930a2d26bd79ae2e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578d6350f0eb588d35583ab658fd3a3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9498b34cf3884ec007983c45fb7963397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af953d9298f744d7d1210e4c6aafd364398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860955dd1667cf0172af4f71063fea20399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd1ea6672f89e0d57f5cb348b0f68c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f5de397b5a53611f79ddd07569795401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3ab83de2ffb494c51faccfbccb914402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3d366b5d7702b36be4ed1d2cb679a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83844edeacc57d0085e26c2b3e32cdc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03ba28e5e652a11f1b4598896711ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb43033ff2f29675a5af4a640db31e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddf61ab7bf133bb289ae6ab9a34685407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9579be9b021c286ff63298dacf17d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298624b5fefa8fd8145873c8d4ff8f6e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca8e0199433d3ead64ff396bc52544410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f61a3b08765bbfc5e9a389711b8b04411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830cbdde4fe5df4b394ab08c3a6a68b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8974f74690fa149f445cdb63e351908413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc89ea08fefc618c8e1ae5eef822ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cd4eccf49918c0ef7984ac4269409415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab66c2dcbf9848ddaabf697c2b89859416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d65a264fc4bf6f53ca5161d1ab6ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c8250f100c65276a76c70a67a86ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b82389a6529feff6f76f3c772a193419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a680365eda5013bfd1750d97af40d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ea00fefcffc5a17845c9f94c0b3b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a199a802575bffd3aafecf3a609a676422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746517f3a5508e20fb840efe873072b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576129eef6dde74024c87042dca13e63424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707cc47e92b441d184730939b05cb8a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634c87fee2590b6f44d6397f783aeb7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2b48792022ab061cfe0720142d793427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06d280ad8461b183e8043d0357dc1e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dd3672d66d4d7e6e1ff7c5b72191a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdcd75b5ec41b3b519705e18ba867d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28216968e31cc2a5b714b742bc0a60b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e9c4adc3564088c58732ebd978394432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528099c47c8754bf56481fcf20e97e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f79d9a63c0da6c989da521ba1881f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4575db3d6f4e029c8596a7ea202ac48435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a2ce8819553f459eee9cc234632d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708cb372aec671ee02efb2a72fcf4a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595667b0e30030cee92daecd33ffbbf4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd96e3c3ed4ed3c76a1f3582b15c3a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0227f267069e3e8c97f74460e32b46440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a05faad8f056d21111a9cd09749cb3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2c61f51ab116a26df1c4a9a5579c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbc9fcf9599f5d258f717c03ba7995443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c90d0fd125cf6853365db9d9bd2c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a61e8b25400c36bfbba6d6c55d0410445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd028b47afd3ac954833383eafbca1e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657726f47cf34079ef87d9a287cbc321447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6eb57e515798680b025d05ecc84ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d562e810586d4ca11c54994224af5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44081e6df7676fc84fc58d8775ffd03c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f074ec2f8ce310ab367a6d52ba5b0d8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3455ca63015cdf04931338f85c56be452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d64c57b394334787fd3efade74be3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de36bf55bfff066ba419d601843ec3b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2514594aa431beb985c4dc86ed4e03d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d782c30358cbe0c1c6708cbd5245a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434e9ceedd0819ce4a6d9f1a1698805457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a9ab652297152cad962337fbd6335458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8de2c6742ff94910165ff7d926bd0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d275a19e020ebfd6f50e50b1bf5d8d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd61c66ad3c085988103550525c3aaf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209b10d26d96173bd62a87e454224c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203b9a8ecbe70f201f0c204c5df1b5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409ebed2d8a835585ce8bc79152588a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d268ae5881ddfcdb11f0d4d00e725f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53188ed0c7a5463d08fbf4a0d409f2f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bec72cbc64e201ce507f7bc421ee0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774528b0362f23a960e92883eba3247468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a728e83eaff117e0b300521a2e58b14469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb2602ba2577c5f0e9ed121bc5da1f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bfa9d86b6d1ee063446a8a9605988471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc395d75c8bbd6c052329b5bb8655ff2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a48c1ae6d8a30a559a3cd0766ae25c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4571f3055fa5b4fc541e595dbfac9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a584bff6670ca306a90e9414aee5e6e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d24bca8bc902355e5bb5e9ec74210476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918ac4487f046529513861934312405477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710f68ab1ca8a94aeae0148059d8871478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb62f51d68d2e192f7fa4b62a697b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff012fb19fc6052b162d936022f0b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b45b637c575e36f4d9be65cb033b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a6fe104872f49b36b5b15860de969482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e22170311011540bfa51a96ffe8841483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7343565fed6b29e72c1e12870805ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3b04874381b96b23e526d6c1a739a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c061d2f31b4193c6c166f50d9f793486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbd821f7bd156e61bc7d6c851a87a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d5be0f8165bd929f2591977c35c11488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59cd2eafb2c46cb9a0b473cfe6ec96489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e008d09aeee67e121060790348eed7f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665ddb2106236b680bc8a6a6580d803491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73b8bd6c7661592140ccef4fe001d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19d2d3e069d8331686adcfb924c441493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b09601c7a8d6a511ef56865f5e91a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ce1fcd6cd23a59ffd39a627e1a822495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ab8af2ea5ebee06e45929877911df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ec1cfa41a40e7cb18dbc6310eca85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dde22fa853f4de67380ef7e776b06498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cd7a7665b6cbd5c7ae1866c62a342499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb9966e8ada947757805c48d0c1a4b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e266240244ce551fa8af1f77fcbd3bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5156a0c37d599a41a554e4b34216af9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e1fcede678c88ccef84278d78ba11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186ec26dac70c774be799b17817e7e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e87a56daa10fa2d9cc41b37d65c0c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81d6fa2b7d553dd0e25e7a3d240f38506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11181470de9091c43ec82a7c5da572507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ca290136efe6207481967b7098ede508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48946925d31a78a94655ad0aee360cf7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85025a273138038a9c734774d5e8e161510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc562e25e5e26d20b07dca42b6af291511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebd077c64d6c73f5f60d36bd152d0f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb9fec619d9bb2877e8bb791adca30513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e8f5517cd4075fae7fc178cc92533514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f590fa095fbfe2c391bd301d5eaaee2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e2c8e64328a3a5139419d24afbb0a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66b83cb0361d9bc0a85e34f75511b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6f8404166804906b229d946cad06a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39616c258c5f2e0eaccaa4b2e7d7573519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82f55320332fb1ddf0755c327d8dbc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7bd95065643da0dea0a44a3ba4a31521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13d372b1f45d5ef70dede98a39f076522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8402d31d0cc12590055ef39ed74ee28523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5704411f35aea0b8740b523d4a23595524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3cd3c6dc962e7e76c6b5d620a1a9d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfadd989fec4ef3fbcd6809ba59ebf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d324aa4473b9d183bb097b4609985a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789580f006e5b7d0c8290b2f7efc6629528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce86e133fea41f4ea6ed3fd4e78e7be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b6e2b5bbaa3b2e5e96b5071af1439530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8ec979cb9638284423d432ce556d1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c2d5a553d1a518321b1000d8f0214532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506fa8a846b466c394b329398279788533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa57ce41529f06afa9a7d13b43f2e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe964684186f32ddc18d49571549a0b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f6e203ce2d2028234cce1a251619d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7d039e6b37b3a1f7255cb01814586537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8e70daef1851dd3bbb21b753ff327538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a7a0df2831df6d76d8c12ab528966539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f274730a32fbf65702b94ac29c757d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a8ce62afc157e4b16bee470fb5d20541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8e678a08f93b00d7f91b517c2ad18542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c05f5aa72150086310f2acd861b0e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728fc7656fc62c2aa93fdc416e2a7c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc7bc131a875711c7ee117900dcc69545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3950beca42426cd878f5f274adaaf8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48849df6b953f4defa4f4540767306547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d44d6d54a29926aa27f6e710651765548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1d6e7b3d7844955d8da1a9c363b11549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab71a00175d52b57ae0b798bf3411c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9c04ced39a8119ddea581c9510f03551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4badc2525d2ad878ca0592521be0e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b544d95f588fec95d75f2c210628ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b054715ea1e9b2fc7c33a2776d029554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4110cac6b104d67acff02fcfffa4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002b0f417bbc8de7e926ad7131f56a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e62bc228028c7734d20438e1ddc454557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe16df7b4a123ab8891534b4cee53bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8d3006209f931a5f5fa87d5ebcced559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55998742ef706b1ef5e3ee4e838abf83560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671cc133e6df0f649da12c7a2c638c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28a20b4586aa04868e5e985fc3e98a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04dc6b6a10ebfc9f2edf4b10fc6d92563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b4909c24a58c4d5069435ce9a8697564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837f857d8d3dc150b9cde546843d10a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe338c9281a00e6d1d6393c3b4bd841566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882007e990200fff7e21f3d44a0accf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60d46b7ba3f59bd3c7773954db1b87568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139afe8b54a26240d628fc46c626f20569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90c126a4289176e9d6d28cccd721cf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec993114daad45ffd87b87535f2e69d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4be0de5201f78c6c41dccb53bac12a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64adb8bf4e8b47583d4b0c23ad26c81573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b346bcf80d487cbbb55433eab8ec79574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376d43b8a142a439bd75bd0b264e38c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d53a358fc904b191ff7cde4ba83ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b272a49bac955b2bd6b5aac2d53810f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41758f27ff645f1aba38da81daa4fb83578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7350e49e3897df68e172f7f7d0412579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4845e68c2128a2cbe4a009c3d7ac8a3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86703abaad1a93ed0cacf148027cc73b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d690ba548d02802f92f4a74097ef89582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbed6233a71b89f16de2552c7ce9ef1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ed1f4920ab94e64de4101e32e5557584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124166be0569b7afc779e8686abc856585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd69c9a3a6cc314d8a142989944be65586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4303b947c0765acd7f93971cbbaa123587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fab9f19e6a935535d5f1746af23fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353d110df1d0aaccaaf78031ea86923589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea49101a05ea51a0a67056b5279ec5f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86827695b8936617034d0044416fb1dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d538eff644fbacf08fb22d4a99969592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35a207e04dce24719dbe5d5a066e8f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156fdb3c6d8c2ac844bf1d65e684c68594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5a67c0b23f7471cd244fd9cdce5b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe915c3507f6b9b8592d4008952ce22596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23d4c0b73c576058473660db31b5ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c2f5ec5c32d02b7e20d6964eb3557598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485a35813cc3481cded99897e007d2c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4720077b2fbb04320849544cc0579600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c373a6f6e5ecacdd23abbf8dfe6d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca45031226a58d6fd844bf17f1273e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869b623c4782cead703dcd203218349603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bf43e5d41f064257bfcd052e80491604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5663e369ed421447a7899dbc9ae4a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c4428d31a7ed35341262fdfcf64cd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13edeb87c8e64a062a2ba36175434b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6c83de519bb1272c562c66e4fe615608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22374099fb67d6a4017e500d65adcad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3b786274e3c8a3c34d2b996289eb7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f565b876d2db3be2c079e264293e74611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bf4a5ae80b5e236f769ec5cae4ae2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370201a03733f4f1e294e80a4ed23c86613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a87b37aa1bbba0885498051206857a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440b3bd7a0aa76318ad396497af8040615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053aef18d6333caa13cff7853eae5c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dac125036bfa53a232690899124412617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789ff074554c56c6a19b59e9b9a8968618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc06bdf880986c7f5ffffa60a0db4cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95a3c697d6834e5715b12a42764d4d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1767a8847ac3fc3a465cc1d2d3f1cc0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b499395ac7e4a382f1f8b374531ce6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f84a4b384c3c29a66db166cd38262e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ade3ecf03ffd7ea3ec5472e808df6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264585374f62d7309374856e55407b8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ab1a2324b1096675805825e10a584626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3768249792cb8d70d131e6de8c1d6b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f565b014bd73df62d4037a6ecb53f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ea17e3c2b754044998e73047f8b24629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffecdd80f17f80d549361d0628648e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0deabcce2e212443f9df965145b62631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d593a2ae6f2bdb4b5f0d7a19b4c17a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2b25ea6708491514de5d0b0022905633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b095c7d03849b3bac27bb7c82d52e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147702066bc96814794625f11dc8f27b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c7f1606dbf0023d1e7f890ceb2a5d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e98a34cbe509863542256b0cecd9c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432cced5c2f2c96d6b466471e720e06638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe28e1193197b027e8c0f9d76fa0143639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf32ea9031a503199790e4de0d0004640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403c462813e088ee121c71b4a679ee3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c318c00cfdd4f6c71239fe84d57ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fa048c83b731a13f97ca373040c60643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266b3e076dd4697396db8bfc8017174644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d99b762f9f7d09a96c68d32d2aca5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f568b8c5e6ba68d273d90a750f64de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d349186f41b41a0af627a8b2b8d31647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83966269310dad130f6ba66bd7e68a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08797b930d4fbdb4ac80748c8fbabe8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf94e88b8fb347fe8f513e6b536b55650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe794fe26b71f2fe3bcfe631d4977d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d32d44eaa99d3bfafe2e37ebfcb5df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88205b2f1efaa115c4d62d0641c26a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff975cbc416ee33b8a22fe19f50ae5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d857a06e897142a719d043e3f3cc6d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00adae6f8eafdc46f8f95e04150deae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbf4f00acacabf4ef4837625730145657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1564a1d3f8fc6a3b5f982fffc3c754658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc8789bd1d358c8a04a3320dee5964659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee568e9fef029eb05ef69e64af670a30660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fefabccda16c48673ab5217faa172661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71046364930666e60b17104e4c556689662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c2765eb1ff08f4fa7714a90d9b410663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f5b9c30e331f7484e98727f9f8eab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa0642204d56746e4ce69374d8d835665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e743eea5ae0f0a3b02d8c4789e51a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0a22ca5fb3e7ace2df5ed330e8ffb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc5838eb91f48b279158ff76655a63668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339fa2b87a35322d5be7719f7091960669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9367e00bb79a7a37fca7b3ac1b523670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e17822b9516641fe0a9791ab6237f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2ffc1b59292414a8f20619ea4411f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bc325012294ad4ddedad8a4a19bc9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdc8bbfcca35657d975c68a8e8bdc6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebe88bdcaecbb5001291e6bfc93d6d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc9415bcab06d3b0627fd165d58de2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cca8ef1fd6c1cb327ed68256f4d0f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3844af2aed86da3756c6c644abe9c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa14462abc1e64b0be09ce10a3375d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3a44ff612b9ac602fdb07d8d85baf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63c8cfa31bc57f651ae6c4c2f52e24681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656016b90cca9a1e468fe4e3e0214328682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29164c0c19a604b211a44444499fe8e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931910c700493f440ab9267730f0f7a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dc47c68b72035e5bed9cc8df3f5ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fb80ec5cb75f1db351b67b3b97242686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae78a098468a2db3bd9daea4865a6e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ff49035ee15834ccd820e277e54b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306e2b209f3f67714c5f2a694bc2205689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5304a3ae774009f3af750eee93bb0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06652d8ddfdb359de53b41db90bf019691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739059e8fe7bb966ef012f915affce7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef018ef926a56a5133629cc007596e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41444c2b343b2676d438cc747a246167694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517976bd61705d110c5b08ede578192a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5c78ba7484f7b9b199f4202c6d87b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54400efeebafc84cf7df60a4bf8340ec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9309ada90fdcc0aa4f3c3b86dd9afbe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0615b819182d6a1e9097ab9f4ed01c8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbead64ce53cc3213543e81eefda80700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457407ddf346251fceb18d9019f6e4b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5911822d4df08d77565ef605fa0c857702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242b6ad0030508bfd883dfb85a8792d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720a16abe3584db8e34d31a7a23aa3d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b22e6e2204556b735b599cdacb3a67705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa258a5c9ecd601e3d26694def728fea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed07c4d54705deb25fb45c100610872707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b59868544a33586828a9ac0a4829e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d116af158698400d6881f8a21f28c39709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5c145f314300c131d1815d71e7080710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8788f8d7d6786392af885f651277c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ebab16b131b85859697aa8fae6ee7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b70b1fb479b4b4ef9c08d71e0fe041713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ea3f11e9ae980c334fbeeb4fb05ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdb91c320baa568b51b22b033672e3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b29562898e0d7c2ff1b2f14068336716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289e6c48b85362f946d3bca1e5205ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9004f28989e9caa949d7a206852c74718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca767db433a3f93a73b846a10a801a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21670677fc71745236188067b8e7859720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f44f81dc5dd1ca640edf17471453a7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4bd49e0e5d1706a49bc4c14674469722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662d2c99e34fed90d20e9bb007e7ea9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b72aa0d6053d1157ecab167e8b4503724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da0ba3f3b3af55f627bd96e4dd7561725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b1e527c334a3fefa49cd3a01ecf0a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74cb84d16a28451747568f3120a03f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010e6f48f70ca00e717802a5ffc59f5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769e870b900a21e6c9c39780f2854ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7621066359d64c88ecc07cd3c42c8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee39136b1966b598c34664f360e9969731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01855311c137549107f7cb97bd52ca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3bdb088ac00f7c786b5b9ce5832e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550ac8c0c9f5a49dd2bfbe5da0d35d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963834cc2e74b40993c2599f2819cf6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a3606875c6375a0506f4c6da844e7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b148939f40a1cafc0a9275f463af1d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fec3148af6ba9a261c5811038381f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116ac939a7205edbdb7be56b299aa43739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818b83c96ea458a15a75cfda9b9ac5f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1f357ba8cb62df61e4e5ec2337a47741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c335cdbc75fdb120c6e0695f2a24f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ea894910195883cb69d2b0853f2c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5af83ab181bd0bff8ac5042d58cc08744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cd2f2367dbf65d4722cc30e49c267745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d260c6f40253880779d9171e25a0f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fb02d3e3fa0e90b25908dc6d5cf47747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7e65c26fd3420ef5f5f10f8356edb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16254863807a37f9cb365704eb715d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc244a546ea636948cbf7f74de1e2871750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e87b7b5a1db897ea06eae8b29469c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8f3ada18585763703d1ce27012999752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5a30e3190415fa6dc47eecd85ee9e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261a0bc8c93df6077c83f9cb145f160754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d955b5187f76b946c7dbc9f47a9dd17755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfd8b7ac0be1232aa4f41919c69714756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110ec25d30ab030d5bfe41c98a8e543757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441019145d8769e0249ed71cc909ca4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19905d34388ea53aff20ef2f0e1012ec759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>