--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746d56f6f7c7e63baef0b264080827f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62135c49ed248a141f785bb652b1f79b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9e979ab2904ab6ed5d3f0d7b933a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791cddfe1bec3cac03defc35999c8ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c54a19cb5cf9d01449872642f9e1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a697b8bab8706051837d4d5aa5f87a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d328b600dd4d96d3946e6f499904ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee90379a09d839f12b34c3af2df017d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5478d2943a827cb24919021e1e88b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8180b3b7c9d61e05fac32a7200ccb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328c2fb25cf25f68099806cae3716a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741a6ebaf2316b22d960c8e76e4c17012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c9c254e3cdf7833e723d23a77865b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70933b0078c556f7d3d5eaa41b25d4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225e149d8197735011d47f2b21e6e5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6f85daf6c8845e13321cf45579b1f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e46cf77ed7b31603f2df9823b6615417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10b38df10a8100e656babafe4746aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406879749d41ece0fb46b7acdeeb61519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1175a06862affcade16bb7c585c66920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6b0bf43443d580c20308a955f4a0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f00af4b26d40fe307d1c384a44174922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454918e4e1bd607c5ff711bde214c21723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94509c21785145a4689193b5d630b1da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973407e944e3f8c6a77455473733424725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6421cd64b11eed0d50a7ebcb534a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8057758595493a31118e32e4c77e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9012f64162cc4d9476caeaa6915dbe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e2207b4899b3dfaab95b777ee9a8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929ab4702a394179be6a1052659a65430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68952c9f098cd21d91b995971850f21031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f05974acf9c865ff41714d0f2ab42832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e860463fb23cdf5a09a50bed47b74833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fca76b6f55dd3663b7cbe37dde70d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cde57dd1af5142ef9eb16500186f4835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1c5b7fa46714094e3d441f40205dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3e5f6768f05b91d34457a6fbf0d6d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48c72a36d1aaacf20b189d462a913538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc9a0aaf074c520f2095dff66b1c3a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62458ede7100feac68e4eb355d105c6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a897b81fc9fd24040f3edd61344e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a48acb49f4f2c6f081b692b1a8ae3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ac6797ef833fe204626796fe0389843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4f4854476ecc1daa20e75b9b5150a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e48fcd7101e733bc7560d065193b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481cfe46ccbead8ae375b83c6e8c0b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc06c6baad4c8c1fab708116c34e83d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b49fd0989f6d5367778aac4517286a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78217206fe0938fff677ae23a80237b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d236a93714910e8f3ed39b45f7893d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a2c89106e25a3ebdc0b21be6072f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353da26a05ddf45cd17391ae9c789e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41adf14212658c34f29d1bc89ae600553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8353ed47cfe22fb4b211b323449592954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa9ace94eb4bcc15d814eaeaff2f0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b81737827d5c9f8a006eb23a2eea056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19eb110a39f1048de2f459acd1d95957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeae1749b3fc67101c1c535fba18e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe418ccdc018741aed966aed2dd214b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204d64b9c0b136514b6d608850aa2be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974c7a4c307313ec37704450f59ef3861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86013823195909763b562049ca8008aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d657110febdd326bb21e7ad05bde62463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248ef47f8a24f5caaee6defdb27b3f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5979ca7ead5987751cec95aab3c23365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308881b734ce4c50974deda72e3274166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f2a3603a0a36b7ae042f6c8141e8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d9874447430ba6cc337037dc320c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758cd46336d4eba90ae057ef16b5cf369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c9697db1c323c7820ec12a3cce91f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e0ab23aba7fca376ff71016bf6b4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69a838dc72eb3c9a434812bd4c101d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260bc6966caa29032eceb9e5c41254573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee12a002096741649c1067a366681074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c342b9dbe5d0d1134260936539d28a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58124d5476e91f3f213d87711b48f08b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f8a1d01ddb936872faa83873303f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88882a6ead76c7240b5a326eedcbf5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8cbacce9e2a757f094def58b9b7db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6152ac2db71084d167c8480ba8364780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14591f857beba608a9258c20089045481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057020eb19c1dcf4fe5026c2bf841b0582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa62043b7c056b7771723dfc266004d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfbe7f26481daa67c4ab59c2463a6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5d10a77b8a5d90e8eec5f8d063b3285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72419d019a7976e56ef5225617aa247886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bf9fd840d4ab01ffeaae5470c1e9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3b12517baa03802f3d404bd1b25a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4cfef62cda5774c1e48c6773a51e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e148b2329ac608617b92111a41bfa790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50185a13867f00e709663b1f5637353991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3a9946549e65da2ac2e05c5aaf34592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab589c3c66ad65ae36204ca09c5183693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05c43fccfe2975ab5b8f869fc3d6fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76900711b24a22133bd1729bc676bf5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89387b8f2de6f406c6248b311d8a030996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3861680138403797a1b6f9edb9c23697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce13e1f6fbafbdad9fbe4ab778f962b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f181d0a7def979353d97322bcf97e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6de0e35b0d6d5db0161918e388ab7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bea42e7f1d1a1a13c85c69eb46cbe0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93af6a0a7446b4f84e81e230e62ca9b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148072deff2689b9c2fb60f379c332b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dac9699269e74d002d2cb17e1fad8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da67c7be15cac75296b857692e24e6d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2950b440a400dcc2ea7da4a8382aacf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54910b6b58d4b040bc06228d98790b74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412f49afdec345d66261d66fcd3db7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe8b6d90cd552495f825bf481e307f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdbf734e4dbd04f9d0f8960645a99f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b616cc46291b0233fe636c65357bbd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e30a6f605d66921a74e4efdb5ebaa5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83007771c6b86774ccf17a3c922bb4f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a710b16d327eaaab17031522ab4bf72114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eecd0a276bbeab07a2b48333815bf8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf5ce92e04d78b3d5d977e06be8c74116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dec808fe05be9549bc2cbb4e44f28117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61077fa047062b4b4148f747a10278118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cd3520951d000d60941607e23bfd1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49923edc66f57881de462dcdbe9b0929120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bc398d104bd70e4507b9e1003725b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d40cc4985a2d852dcb797f4f9e92a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9003ca0dc8a539c54217a2d38a3c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697e8cb626e1fb295667243b3b2a380124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e62b6c3f7e2c694e0a8e925c8c178125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0d7b3af5269a54553851fdb4ec86f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09e859171ec3e577a3049ccfbfcfb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b4ee28bf7d968fabc2ad7dd0beca6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43731d122e7ec5630c356aec968539129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e4707f3b21baf94fcf1568226e107130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fde7b851abc4d5f2d01f73439fe07a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fabd3160f78da0bba8147d7757943132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bfc356b1b5520fc83231e88111c37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3784cb1aaecd5c7d91ad46472a6fa7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4e5ee155c76c933b59e48427dc5b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa9212d9950b0cef0cdc2add2c452d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da27a5a259753f3480ff242c5584d92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7c66f2bd42acc5a3db15f1e542309138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdba9e35d5f92b0bf92378fd8df3d30139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258986e27528d6201af7045bdd5050a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309d83ed01d974093f22e51d3eb8a21141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171b664bd46e2da89e48e1c3ee7adf4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b860df5cd164546aface94329a65bb4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c76c0c2983332e04515d2df1da004f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292d50dabb4532b8db9c747bae541d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2654a70342592b523f5221a6a3b00c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3f2caaa1978d6a5b7d95e3ce476bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0c07532720d60cbfc4af8e12c2a46148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d6b3da752626e96245356d07b71f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337eab2d4286a6b1435e84be953be4de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7df84d58c81dd93c3fd9639d80d36a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0214384aa279bd934942252e02fff39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834abf14e9e88e71348d406cad782cbc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafdd4c1da002a7b356ae12e6dbc5cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd20394371949982628be94ad5212f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dce719dbea16356c1c880ac0ac65ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd71ae780c82d45a936333fd52c6a36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39d2b91b3d20255b99c5e3d2cc5d19158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121fa3d4679d77f139a3e27a345916a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a941741b6119ed85d214f5406909b54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e703e1034848f740da67f2e287e5a47161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdc6b713efbc9c0e4ccc13172febde162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee94bb2436707cec4cc51eb621b378163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e46e3b23deb4638ec8024ca784b627164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf0b625c4deb21d38e399ff1d6a99a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b21c6413c10b8a52b0b7c35fb1f84e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbc5e3e8cc04d3fb193f2709c259b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0585e91a825cb286a70b6a8de712684168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e12b747039ad4b68b592cd3665bd66169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab2fcc9885257bfe67e445797e7928170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29128141a28a75e8912318a1e57d1a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d3a3634e79711bf8a471d241dab3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62397b3c0dd87f40eec3fbd13db259eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a37b34e2af69f50b7e87af4b40367f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e3deb5e8ef6cf06bed0b24f94c63d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a84d2a811d7e16731080d45d1fa651176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40ace143652856db083aca6baccbdf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762ece8f214336a79b50cbbf83a81fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd810e94732c1e0ad6c5099b7aa062fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2525739d5deae0e8327b0e0706c4c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa44593495284e3e4cff518674cae67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588b2a9a1561ed278da3cf6fe2e6fb0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e3e8f16517103962fc7b3a1a1a8af183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074c2a2cb4d0b26666b707102a60202184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6d32e8f6b3693ad1c4682dd482bcf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8bb60a890a18021aa3e91c9df2ab2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b216e41e82ae9c97d5313daaf97ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574655a9078ec95e6a1b847eb6db9e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dea84113403eefb1e2b73bf61999b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae952c7653b7922dbe3055dc88ca303190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa98c5b6078737a6203451c1e5ffa8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528eaccc541f93ec58fafafe2c8154e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a15e5554c3f77c4857ee2bee665a4f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927f90babd43a1fb0bf174778aad8f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bba451ffc4dfff23e6ae286491052195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ab140200be6e2ddf676b0a88c589a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b23cf50406ce583b4df368f08cd45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079e88666365450fdde6fa90711f33a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca31cd3de0e7b0653f4dd48f4e50626199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b2e785e90314c0ebd36b9119591a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19ffdbbc19bb81cfc40065a17a857a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebbfe4640e917b8bce005fff1f7f31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b9cc32e7fcfa8fd6b3506fa6068bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8c19b4adcbb6b959d7f5d089d3d61204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0e4c368ca14ffec4b9f62f8b36dcf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91c810880a95bccfe15632bc086139206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c17f66015915c51cbbe95ee9ce3b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7c0d129a2a6614f59f7008ce6aea2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bbe198723e66d5e19d3c9cbc4cfcf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4aebb1287ed95a84281687bc724e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d70377ef06e00d2c16c07aa868ad7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579d88d928b2b491c253755211b9a23212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f5821a8d8328ddd6d1fdaee05cbcf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5937c7c011a0f5b282cfb473829000214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d887ff4d75ca628c47aab810927870c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00b9717b2374aa51489e172dc73e90216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4904f9fc785fce74c857d4d811a60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88334a60a997c973293ab0ea0cd4fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52aa5bf6bc545a4d8d400a5c09c4444219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9084a8245b9e9feca1a6ccad45926220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453880d84c24c482e6f9ddb3dcda0c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fad88e6d796bdbbfee33e9b9c417bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd626c9c2cd2a48b53602dc150e025223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701dc8b78b08d3183547848fd77d753224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113752fe594baebc545134094c9790a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a29c21e92757935c7b410e66cfdda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0280bc813a1f898956c0433132d67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e85994a622ddfbbfb948ed6b4c73e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf2a5106ccb5047bd97d64865e1eb5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66df06413c8df69b4fecd52460590e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c409b76d8cfbaccc2bca1d3382aad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b4febb21932f00b3feb7d6ae827b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874ef332f6d9cf1c122ecaa3e412c8f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710e6cb0e1b1e537a0b873c6817e385234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab67941dd4bf612565673dcb50c9606235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cb54f2897e6f758dff629f02b3d9a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a1087479d8012c07c9af085e479f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c0d772eb12b402497ba616fe98291238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514de92e3b09320a5eb76fb8905c52e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f267838abb3c558f9b0c3fe22cfe83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebacfba0a53b71193840d7bd93e3622241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c93d98f0d98132e5bb3d07bc91f5e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d9d713fbb8c9711f2f27d22c6d83b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e876ca10d78990378215828a5b2f1c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b370e956838d30d89c2aa1ea97261a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db0be2fba89e399c10afb0aef2bcdf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235839d5589ac93cfd18e0906de432d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698040666d3f05bcf03ac22ad941442248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1c6154d9b532b36fb830ad3e829ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d652fded4c46634b04d52614dd5de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a9c2765a16329b6ed3c547eb37550251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a0d146bb30e1ded83957e44ff9ef0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be47feaa335c9ea7217789a2de3ac06253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a34fb8f3b343914337689d1159bfc6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a09db4ad5ea912bbbd4e53256291cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5a5c05c5c0fe5832cc059a897d88c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b107b4fecd3c578594a1706488c97ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e6b6163264bc4261155bbf52fa4ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f191c2b69b00be105da7066d3832e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3788e099dbb3a2faea50a5d253992260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8c22d222ac0daaf6b6de5d79e48b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378ffc42274907fc15f17f52aa53c4f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67dcea677a94c9859745b437f5a243263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b79e5977d2178231544e1451c96750264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd663bbb38f7a8a1898e0d8cf373ac7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a97de4f1292ea6d21fca4ac8e4e7fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd7469bde5d656facbf88de49626a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47366f7b05781242124ca0af2e1baf90268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b66a39aa1fe357238d6f810a77619e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ce5b155b9d7ab2b2bad3c871dac73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f63c96c50b3e0ca3e8315e90595ec4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01694ea06d48f353e253d9fa023df977272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b653a9b020bfe0b774a535c10ee8d94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63cb18d2b906e03286cf95d26f71fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa71f3ad9b77a1e60d728a8bbac03f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406d0c54a552b50f16570ee60a99d73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4af06c4c542b630d5487abf99bc41277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c591948113fd3cf9be23778e10d1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d690b8087e3efa77e633cf29364ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1244b0ce0d158e195664f3419d6a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b1a725329465f658a05f6ffd9c898281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f04394ad53241c738b3117a6e519a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b829ca1da418d9c9fa111d426bcef9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29601e49e7c1bd6dd9a292acac192e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b61aef3891c38afc5ab688a895311285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470cd0d38d2e36e87e9f762f73c279b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe5c18b3dc29fdeb5d633e6337116a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99b5c92d702437e7f8399fce338a46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670751780fd3329e9f70e3d53febbcb2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c06b38053e2942d687892a7250c88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a244d081f934220e0ac5dce83b360b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981d57c1b121f551610cd36dd42c0d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80f03b825a138edb6c37b19533be33293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0d41da6d23cdabea0ce8c5c6bde01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b4e2390a0c6d4763d5ec84af5f05a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ede38ef5e2ebb3e4aa071415735875296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748de9f598635a1b1a32e9388b091a52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53713162de07b1081a1de53203775883298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dc700f57b622af8237114fab916f8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0924276a356ad964a499c3ca19953300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae07796f76dcc22d14d9db6d30c614d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad13d9f7b401766682dc1c826b7ba3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f7f653f34875fa3a581aa2ccb246b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dfa03e119874cf1a9b7e49f9f4e8c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404e4ca01a4a5c85a2d26180e6e7447305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50197d22d51742251d216b74d971782a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259351926a605e94973890b5ff997af7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7fc0a3f011de8d246ee1a67a50011308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d796da7792e5e5f76674e917d72077e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afc3d699f988cff6e7ea8783a05b1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c060272cebd62dc0e6edc844b3249311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32c81380fde7f3cc594a4714afd2e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4321d6f4d1128b0e9869746e0ad8ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6dc3d235aa06b537acb71c0340f6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415c2daab03c5585ec9a0d71f32fc42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6045ebc93b54e2557f9d75755db37c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fb7eee8524d32bda48877878ce1cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebda7cfeccd86357004d8e5f9b9963318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba76b5035b6130a847ad7ed9b4aad38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1343b3118b3122c80939777fa07b47320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491476f9ab914ea6a3d23762c426b903321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94246de410d17e0e3eb07f19bec03789322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b026e8bcbcbc9ee19c6e98a301307f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e2bc2e2146208c0a099cb9ad71953324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbab661b63469d635a450363966ebf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b56c607cd560a3e95397bec5fe6aff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a89b188620a7affc64ab81c2bbdbe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57ccc63e6d5c78e9bfafa99df5efb0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18311a5e1fb0642585e7d079fd4e50da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812acad26acb3b7d6daa2167a244f83330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251373f10021b180bd007c17eaddc9e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a521c189048c64dc4438ef4ac2bd4e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144eb1f4f9055421299fbff55fe1bc7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416ee5dad014048e9a80a2449bdd061334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c07d84bcf117466f608c5041b40366335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705a3822164f6cfaf8476fee7e7993a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb212ed4add88194f97647792fd541dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad9a7bca266693024e88651e4c30ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86262dc4e3bcd0ecbc240c3e4acdfddf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561093f2b1cdf32f2286f8b86e5ec25a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a6d2fca983019b56d8b7726dd3949341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1ee6c03069056e874571c8c179af4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6315e4ef52344570387ac251f346b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b332c317c75f2a3318917b890915d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243ed615b14a1172b97a0bc0e7b4c79345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e0ce5ce3d580c44d09d5556945e2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d60407f5a35f41dfac643239e4400347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e454d8d643fa2a10b4a5536154b415e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b1e34043df9cfe80179e16394fb51349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582e4bf9db31dfe3e6c213bf721a831350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194403e0e65771639b628a3d9004dbab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdd6e2dc748309940dcefc2f6cfa22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59efc6b591e8cb604930aca061d2a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411aea27f99ce8acb5ef02e744dd99c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1fcf93804d0944ebed61159739976355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541d7ddcc9088092fdd885d7b1c1925356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57eb270e1d2ce652a347e4ef6ca26c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc2cb4774742e1410cbfa9703526ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194675048ed33c33868e5b3783dcd1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ff1c0103988ce4bbb4deeddfe684c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a3147aa8845ac184846ffd30cfbae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdacafbc4b15c936180a11170d4f4a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bd2125e6f1928aa1cbfd6fed6bdb8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b2563e2ce630cd419c569ffff3885364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c5e9ab8e8a41797519673e323368b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c870d5a6b651eebe19dadb41f865411366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d6c7a9505841a2d12c6affe94329a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976a72cb939b6a428e45ec6b446cc42368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a56e4c31ba88ab5addd9fbcf09adc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28721a0c74602777957a1b1408801e73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30bb459766893b47e645b9281b8363371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2643917c7894304d344762ae492b4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2a9c84ce0a416e69656508a63f878373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3df9f65829026e579d187723408cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81d7d5fb57f80f29ca596944589082375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54665fcd7fb4a1ecf842d6f8d233f111376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a096ff79a7ed2517c565b71012619377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de6f32815f6268bb62ca9f4329e57c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db335fb7715730df25fa24988924583379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac17a15040b550135fb652ab1c1eec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ae3ea4142a303ca30686b7ce9bb2c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85279f173443854121b4a82941bb7671382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02a41bb8ee37600868ca5fd0aadbac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b2820a0e4ded1dc4583c50ea066bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad6c92e46cb88ae95e163ccc472fda385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d514609f1ea33575077bb427a801d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4c6fcb3256ef61559588713646ed6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb43e567779342aa1ee87b0681fabb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb82dcd6e504e982ad38f45989d3e03389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a01728ca207cfecabee870beb7716d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0cc30bd4af146152030253bd47f3d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d23436faef80e4e91fa235fcccbbf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22833399098a712537b280d0c2b87a5e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443e2bd3a3ca948aa129c02f8b5df08394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77442f3cffa98f4272cde243aa9de5d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e79a5248d13510a2e2e9ffa3a0af59396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae206605fac1b8267c20a6ce3d26aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffc5084005ae7f492d51099bf5b0a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279594e676610d258cf08d9ad21f3e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdacd8e4cab0a4e011c9f191c8d1a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0462d8591feba49ba25e2c9efe99e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9f6d91c354cf3d9d5b7c783df1fdc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec80d5e5bf5e2f3edc713dabe1a35b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06959dba37b01eaec5eb064780eee0c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e68dc628488d8331aa7c65991edbaf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c6953db435b950a05fd1fc3fb4ff0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2944438b1d88c393d94bac7bce17a44407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09036a2e95d3f2ef0db4274008df442a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d7ca7c07aedbf533d6864343a5871409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e869b93e0e49ce12c6bec6d938c15b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573074b0a57cb0b681d6667f8d24f6ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8b06a8995e0888a65e241ebcea99a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d47034f8d40234a17ce2860d05d29e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2d8d0c4c6ec856e0cba1228f0ec75414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4c1a7584992a4a3e1bf9283525bc3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9c9edd018ed1df342ec67af8a7e0f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5016ef240d06e7e85a28d68206ed832417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c68b1b274479f74493777ea4021927418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd665d2d0b3282f8b5efa8945a85381419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e466f646c3e000f0b07abf56124d78c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62548e9a552ee3d0c9417e54f6ba487e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecb58a43b0e6b20fb7fa7b34845d31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d2cfcf52b0d376335453f26e4ecb4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e8dc074266c414cfe0a26e7156c82424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1f95441f1fbbdf122b77fbb0048e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958f0d1c3a9dd484833af783df9160a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002156d9080c18db75a0a9fb867c5a2c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa033589ea127385f62f27d2999886428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb84a54aae9fc050324f1153fe9d80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da9b5e28af17f9b21c348f59b4631b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c605cd471effa4590963d7e2437718431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b68ec1fb2db37a1cb501decf3d744432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749167f6596e8386e74d05dad5b2db4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da02e5f4db9a33bfb322ad4a78d4b0a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26b58a6342b71618180289abcf5cbf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09d841264750e59da5de3b554e6214436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d276762607214172d48e596dbc8f4fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3634a9dcce88b5aae766c8a8212adc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d575d4fb03f4a972033b3ae0411ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfacca4f47ef5e6af39667c26b3e114440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8030310526c0a3e0abae349b65d6403441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ba311e40f1abc07f1734acd5e4d4f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ff609bff5b76de0298c86dbf488bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d6349f1c19164e1a516ea39a139e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325732b87b036e9ca9600cea81d40ca3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b992c7cbdc3881f393debdb5451929446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671795f55fc14f1bafc239602b4722f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40eb3808d46986a4b1eef8c1218487448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468e24e1079e465045d05d7751ba303449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c6fd2d25f3262bc63a64881faa4a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f65111fc3e020ea940f3fd09b3d04451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07403bc0f3f37076379ec33bc4a539452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb354339d93bd7f060dc9597dbe9075453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854d164709c805f0a1add53fe8a3e72454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea22d95e17e3fa165b03cde23f29965455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e89685c9d782248915ee771d55a35b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd984ef0ca09185aac7639258bd639457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730752910352e500372fe96ad46091d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c351070d87f0adc0ea4c0e4abc2f81459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843c676c70822b4c9efd2a1188f4cf0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba219b2756c2fa9e8fe1811809dad3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a274aa726fb0d3dc37867680d75ecf1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f83be0e72b5b7c7798e5cd1281485463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5734f2221d852aa406adbb1fdb62b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7480eafcbdcb7179d9d77d3d00b73465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c26fec71fda91800161f9b4ad3f4ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774681baec80c498086948cb732057a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092b3a4a9ea40a545dbe9bd8c2ce4e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f82fb1885d83405fbb6c20805fa7b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba03ddd7bfd5a446ebd8e8b46ba0ee6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168ae80ee3baddceee88206b53b2484471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adff3bd5b276efbcc822ee6ba09b17472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4963980deec937d1fa4e00ea83e2fd5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf21b5884a2329997ad39ae53be3598474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d81b310f81582ebc476c099b23a080475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52d524aaf9dc2517c157699fc8e895476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8030c522a0df489062ae3656a3d27477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f58a82e0a424bbad4d1a5e67a3f36478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb263ed7e20bb959f1b2c3f11999fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ed63a54c9e31a738956aa2de772b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479e724620428f77fb0613f898a346d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0a043ae8df2de89c28ad06fd46f96482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258addb5a6022ce6e453a5a19250e91483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57130ec7b03cc797776444176f5d51ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa729e4fe80d3e4e3755b01f7f26086b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0203a16a22c0bd31e0f7d188e727123486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7fb8d27a0d421754973219f730b33487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9ba6d4a67c7b0367fda02f3dc76ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec631beab03b0ae6d8dd776017f2f45489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf1614ee976dcb3261a7942f27a55f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf304a59b522429dbbbb9552254e5857491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429d9e7469de021b167e7db473b7414492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1bf4e9c1a9cd6fa6c37e437346f6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372ec3a42d1fa05525504d2650d3598494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643fe98722cb798f8ffffd22d819bc1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea47e68e7815b3bbb7fd55f73007da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510a4f75fca017acd9c718a121cb97b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbef0e5c0bb43ae9982034de699b197498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8353e74be9911f2cd7f8d5338b4d9c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4241ac767dd1f8820d25070550b6077500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ba170b9da96d9762746a5a4c38e43501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a81e843cef2657715c552dddd84da3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a2bb2c48731f563bddc38edbf6c7a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbae1de439bdb7b4ed1f5635eb43cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd2b9df9f8b0ef24d68141b40fc4c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c94e1f4a19226a28fefed21c71a92506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324099514bdefea8446313fc81d00f89507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010945bf3eaf243b04e5c6fff0273e39508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfa800484c9efa1e4e862be39eed84509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6c668ca1f80d888f2bd54e0435bc9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55961a983cd14b17c24fb0c99c702e53511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d26833ac67cedb7fa9590333f5e6f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c3b144193aaabcc3bddf15947754e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022576e8123ca6953e8d3a839194a5a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a9b31ba2216ba8f30b47088d4aabf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4b0313ec6b6659f466c1721bed8f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f6a36d25ccaf9551d31b82513c7cf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd18d93648d891ed6a7db0e1f74e7d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30b21d26e5677bd87572b7b6cb4b90519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2814e685469489dcc13ae6c1aaf3e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a452232ff98e18ab9b765a02c202377521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee0401fe6b0ab25f48de78c4a3a8c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5d9347fe0e63af07e4a8d04f76290523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fe4fdd0d380ea389a828cc26b560e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4930f008e47b6941c9d1fd799b8e4b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09b8e58503d8d82bb5e4fa57091bb4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478c4df3e034fda356e1d91e168b78b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005199a61ee372733c0daeed864d93d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940758de4276b0d2553dc1a01bf908c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec63da2d67b2be500e36768548ce6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06205ffdee30daa96bfa8802bba71e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08276ab0009822471528b843d6f8ae90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6453492a41753f2123990059f42da44533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8bf9dffcd0e2166e5440080dac3f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78f11bbdd267d2bcfb3925de491ba4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf74e57e53191deec8facb2610aa47536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30379bba91219d7c0859c41c25a359537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69ebb70ad2ffb50d6aab16d0c23b09538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf75b305e2fb0ba474e666f9948da76539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02874633c15067ae1bfdfb1040e5c5f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de733ce2427ac8c62d7d0a4cc60d2023541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c43056ad86e3b47f76f53ea6ee590542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37266d87b48cc55eae60ec79b2eb8426543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b92eac7b52829429a9d3faf141f8c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2232517c15a0d8b92580f4b3f4add46545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcc848d59ebe79e2c120e9069529e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe45374cd04945f8090cee02b5e28a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4897d0ee49304b3258f4533ddda78548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d8d611bcaa6c7211a4c9c2702b84d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f15fae42689b71c5694bcd34990f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8b5416255f0ccdfd54043ed93bb2d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5232dc0d9917751e9b1e0fbdcd84c5b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18484388e524951cc76f02bc0f541a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502b54964970d3ecc6aa5132409255a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2745de4c00c079e9917567ba1eae3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eac30ce47efb9d8cf47e25b2a85dbd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eca6d8fbced45b487898ac2cdaa059557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a8cc6a0ef7d41194d2341f5852f9f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3580ed45dbe482a5da27ec0069492cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63ffbc979334481187442d49ee6515560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d22fa64d47f996cd31eefe381b7a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d8c9b40e13a7cda2e478896707c17562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ed22e2095ca11372e52b701a586d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a90ceda2e7bcb86876d9821f19543d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df39451b66b420514d74b3d8bdaf909565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8bc01527de2528919b27e47978619566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02e400e8e81a4dada9fffcbb5fef68567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8b48d892d168609e32d2f2f7e9ee7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb5d1f1fa6adaa618a80601880fc49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b81c4a48a7412772f6e11a00ad3a69570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ef335cc9df217b0aa623cf01bfd88571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35876660f8ebde5332cef402801f947b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9b00bb1773da151f433d0a6a9f783573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268b2f4917282c7e96863437391fb6c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24600d2ec14e3e21dd8acbc84d2efb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3013b4760a960f4c11a0a2e9431e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458060cbf82f655fb00a218337a834d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f00d391df8f316790d4f028cb4ae66578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98072eb0bd55f3f461a6e3e2f622e12579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d1f10a486d851883e109f9b627a55580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47ff9a69ee11fd55bed47e0e58f22f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecac71a0cdf710abde1e4c504fc24d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffb7a620aceef20c9d4a5b7f27063f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b3d752ad49e7ba63e20f49ff594b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704a51d6e8a0a19c97f0669cd1b1cad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde6af951773c86cf530b483e0923b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94f0d380fa5f97a81aafe1a90f140b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f627ddf03736acce4fa9944bbb1571c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba56bfe95bdd070ead2420e177ad9f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfdcecaaad720ad8559a0c03a69040590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57c80775b1c9949437e327bf102549591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48626e6f86ee1cf5cb35a6ea2ccf5093592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1811ab939317ddc2a958ea71196f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224378b43c89799311451f7a2dc4769594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e7fd8a061e706e17292e4bbef9d16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9237e1123aefa1e69b2da41d3e06761596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef22152b67fb18a0d8d017942ceb72597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539da322bf47569fc88c4a44be803a89598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d2e40121a23d26ae742e202042463599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf28eaaba5c606528f054147b517dcd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff80f462773d183a32af1b4c51dd9dc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5180458fe6899c854358f367ff16d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b77a4e0e4f90a6b5177d730682dc5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6905f422b53fd83ed93cc5cd42425604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da0276d6535b750775a7ac326a1fa6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd83a5f28ab4aa0dd7500c1a86fda49606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afde412dc06d286097a18e4d31f35d0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410542160d0c2778cd3f19e0999edf11608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e35b8d128b4620cbd63cc79f6486d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bfd1327cfa5446c68e1125104a3f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140cb5e77bc64dae04bce463c85ddf9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954a463bffcfc4a1e69a72b5cc789c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14043358818e0aaa5b9d1216995535f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0dca8d6544742d8961ed8863ed8885614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2270ac23ef7684dd3cf761933b90a1f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53855d80e1a5b5a015bd32812ab24a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0c0546051854a3ef3b5b9990f2e1e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40209a473a6dbfe285137a817f446073618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64eb5eb0f12e6796f63457f694601e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce99d461dd62cc058c66e58c9715e7b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638baf3490064e86d822dd672392f3b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1f22260d3986eecfa5f3dcd47f407622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d974aa10e6f24c6677a475c6137fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfdfa255903a400474d1ed69a54f5d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cd919575a9a6fc58e83d50bce065e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09030c02b4705f7be76eb716e6a6f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a273c57d025b23a0a4eeabc3690ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bd26e5f0df528995b0aa951f38000628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46134f89f922dfed5ee60fe26e3d58e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4fcf6b078c3b1598fb8a4a3a2a26c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401c0c8cb2766740ee0f3b8c99427b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95092795ba85a422c25ae61b58a3274632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edd24f70404b504c8c1a73cee35894633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f961d8b49f1ec86b3f45c18b39cd66634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa34866b8696a4cc99efa6cae63d547635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901976ffbfa226a7fea6a3e2c582ba2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddf8506ea771a6f84d94c44204cc5f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31495bcdd286debfd59a6a158a3952ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a917219900f2def24f4837febbc716639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0890ecba2b014b69690ce5e41a493640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c107d5b509a79a5c2448a3ee72701641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3e25484dd00417e9760a266292a9d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0bc1f4975eab813f4a3274eb8cec9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00924f0b2be13ce87d093868df2c5fcf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3a699865f645a4d368992febd6542645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123be99c9b1d4d4ddc343061d00b4af646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d54ba2e45d3e2f907b3e403fbc4c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529e43eedae5135e2357bd35dd04f47648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766ef614e64bf468e4b59d13566e92b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7df5c1338bdc93bcb0b57dcb5e8d47650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813fe0759d337110b01b70c6c0a6a47651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e104542e6a75a752719a56b1eb601652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6dc9459174e7acced4cdcfb38b7ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8af603e7c034491aa2f520fc9600c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4fef1f2c52b0c89804de51f015ba0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ccdf017748c830c2cd52dcbb73ceb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a2677ebc0a6764a9ba919b6a6833e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485c8fce559d14b8a0f692476da9437658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1932403b4a2ea038ebb6b01196f58b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e492e5fbdd5f5407c9a8f925d86b4fa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28840eed46c339f5d810f401e7a82aed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a51bf062c2b2a35b66f6a0324d8a9f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cf69da02cc69dc67306d8a61d22c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2d2f69209658248a2be985d16f6c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6d389b2748219d9395b773f4f9a66665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071742b691e88d44bcee019b95cbb00666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4347756fcac48f3e1253461d4f3e68a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cc4f0e49a2b8121caf110dc3ab281668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c265243172dcddc69ad0bb3215e8c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f173e52796c60b4d2cc0de6e120fcc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc84b2dcf8be1a2cbaad09f5c41c8f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47400571f32f3902e6d6e3eabe772fb6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc544fea81a94bb3682f299621c36463673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc75d8ac423b7ed43253c7786a7b71e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8bff1f255766f93a1ccd6e47e5faa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed08745520d79284e0ccf41c01946d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618f618d86a2e7b3e51eac9b71e6d7a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b49efb1f93db431d660a475c0e5eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09f8afc02f529b8a23963389a8425e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a567638c03df10c0e4cf0e92343a4ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9f1234e2bbbf19d756ffe559c0549681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f269d4e223fa1531d088ac91be47ac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cee2038fcd0d2d26dccfce185c567d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a9f8d904a3c238abcf3cf3faf5ddb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe47fdaf1e45fc9b5490586eaea9cc7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19280210beb5febc7f66facb8d31a03686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf66246c40646850b682b089a3c487687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fc9c4a32efd6074611fe548a2d9ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752861714154ca9d6199541078861e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058230bdfa9e5107657372439c935c07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f2c928cd4bcf8ba122f89a0d73bee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df2502cc4617f26ad6dc7c40225870692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197eefb5de0a534266274329ccc9758693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd0f6453b6f7ec5904dd0bae59a6a2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f53d38e6cc96391505423cb800a77695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8b8385bea59a9cf7ee9c9e9c2364d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5ee689ad3c630625352bb9e24d79d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb94153ab5c6bcd94808c15ac5aa05f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876d3290e05ef49d64364cbeae7dd1a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67488c75a266b509d82b66aa21a2beb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91914cdfc0c241e063a0112f2b34f44701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd065777d1a2cc440c67f5bb853b6745702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74f9455c2504c96c5b8508dabf722b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d6e24ededaa1f6be5f6a953479ea6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209a32a888f90d599ae52fa205af7a3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9b334cfceeb56918bf23b884f8843706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7a011523a13ad86638abb59135edf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05aaae0a5dac3ebb666d8badda47a98708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32638f08597808d0fc0b2a178138faee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b786d4ee446f66970039d413915b2a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ac32e85eaed69947b6f84e34beeb8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5864617126b0ac01738b45b9fa047f2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2cbbf586608750c47f095a86118dc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f073a9e4cde34715facee63c9273c25714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ac85206ca332958fb746e3ec35217715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f04c6e45239c45fc52735609a657e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec727ff065750fcdaecf29e5c3d4dd31717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3047f36fe27256942da05e53b2181718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69f58ee27715f4ff151922c15e1282719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f470857eec371b535a8075bc26f05720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294df8c98e04da9f94ce372be97f09a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61bf286a8621e15694b676a69972c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1726b731b089ef2376f9484eb1ff1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffc5e3d0e10e3d5e16e3c73f392ec0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f896456708dcb9402571e7f2aa56aad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b9aa2b17b5d137bc8cbb1e0cead0d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02801298ced3babbf64e10ce9e015b6a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559f96021398d6e2af3933755e4e9fa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f579bf43a599b0ef71fe499e36a091f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c57de3f759e767f2201104699093c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aefb5899617a44589624617992b112731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086febd923d5692ce9ea011c84286d7c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab74762d5cbf7c205ab8a7ade283f9b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db07a5ebdb8a10ac9b1eea3f1c0ad1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f13d9909d83c53a3828dfe9fc81c12735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337bfd3a3778621e58be7278825cfe6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449aa5da1c7961263d8c5dd7b1fa71a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215b903d65421b010b6a06f94b1defd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7630d6bf55690ca5a7b30df656eef1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21befd8348de507e0b1de4cc4525bdf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa27b0334bfadd66884898cdf0d0f16741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbd388650c166b24910795a16276ca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba9d7a629145316ec4c24b0e1e56ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5cb4c5fac3996213be1e84ba018c1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11ca3d8e339b319efaa52d4a82a65c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1c23d805cbb1aa9dac4ea02773471746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db704afc465df3f28b9bf76cf4e081c8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662ee539481a6d22fe42b5f84914aa7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3e82cbf439f3dbcd488e940254d7c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550aeebb580fa0d047667e285ff990a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed5b297c5ad3b5891ab23b5ffa4092751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01ee5f9855e4a57c234c6161da89a1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685328a3bfa77f44be996ab3076ca20753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b24617d08967c99165718cff210f74754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b6e0c0bc02ce0591c9afbea96c594755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa06a485990ea9e99f39d238163cb6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252b67af920171cfd3e7565b8b22cf4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9773aad7a5f185722b28b3ab081459758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ddea5ac52178e09129d9f6edf4468759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f04bed02eba7a67a30fe10aa70c641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654faec2cb5b9ccf1df9a4829f960ce52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7917b1289bbfeaaceec5a433a5588d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb94c519e08fc84339454cbc473b364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f2431dfc519e04809023df7901ef25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647daeea9582a05d5a8af941cbf03ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99adc16d34d5545c7a699d4e989da417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81093db61d84027f9bd8aefa42804fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4a7990486ffef5594338b307c48ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c656c9ec8478590b0bf0314bcabc7210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcae608d0a3fc530473a6f41995a9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4abf8a4226464f7397b1e2b414c16912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f21de3f4cff704a4212e2ed813155313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92716bb9aa0c455b6b97407bfef7d81014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cb2a46308dfee351847166209e94515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187211a2c62d0c04b10ecdfb922614516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f156cdb5f1f5d4c9fc3be18cae18ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58fa2210cbab4defe2b8ee8c48902a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505303a115f40d5233498c9b1ba41c1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4a5075b1b681038d862557a7542a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a13e86e184740f1c815b18b63a4c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60874072d8411ed4d48af1432c76359022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5942e16a6180155565507a2bbbc9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555d591e9895a44641c423d5c9d1a0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3165814e2b18486e597d4de4f636d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821f17dc6d0c0d0cc0d02e0d734815d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13175aa28e05328b52c072d41087018427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd04fa1a10a7a4784444843a8e3f64328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d0f10a2ed17de3d9029c72ade079429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e574bfaa55df65d1ed4c712b8813a0230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b43b7808b7dce75bfe7a87efd4386a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95505c9ec2e9e270c68bc6f4a9abbb0532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55704c8a1cc0b839dc7b6fe9a37ef68133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2e0cf0cee31815a37beebbace570e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfaf3a1eed7626ceea4006ed227462435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382e89427a1069574d4667e60b0874536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a23ef4a2a4a1e9f7918a33c01627a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3ed524059d6b4c79631745e4343ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265441898a45e97f1f823d6117f6dcac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd04ce144d2b1db358fb6981247e69640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75754546bec013ff1392708f3829b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95703939b6c34f7cea140db0d2f21de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0dd5e22e490c9682b817764e3c2a8143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db512c82cead43710549a50b2e1445b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be34d0bcf4a3a5693ec4fc453ff39bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabefdcef3dff80f2ff2d10ac1aac1646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b930736c539bf6cd5a2f7e439cbc1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09408124ead4a101faf0baca14d555a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdea36720301d21aa4f5aec20fa7fe049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10993be6cac4400750c9f247d522ad950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27f7a4c6ff33756b7f72a8fec9737a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf57e1e5937dfe0adb574f49d305db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713538e085a550f679a5eddf4ea02d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9762d3120039b1fc0d06d3c7e837e0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b83316d401c3269bad4f978406b1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a6b7cdb4f5fb3b040615f597aad8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b18a5d80ed781483bfd97d7c82300f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc34af74e4893cc695d2cdb6d98e69a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515b90f228052cd236873e9ff98fd7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93a837c8f4c49ac0bbfc28503e0d7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc81d7d4a72e668ec60a492e8394ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0fdfd0afdac98315c2ac555d3535662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a02f1e60bb99a1eb24929b74df77b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663745fb01ad248fdfa9981de6526bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cd781054559be1aae756dea69f42565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d130c70a10d0fe398c9350fa398e2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b4c293d053eeb544023797289c29067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbe852ee1b8418fe61d8e24eeac26468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7272d450d80f7e5c40ce331005e7a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653350edbe2c0cd8b020353b9b5fcb470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19dcff42b4e8c99ab3acaa0b0a5ac871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b80ba02dabaa91baf2015d46ce78e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69b86e108057b7be68e9c43e0801a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8eeba7583b303aaed35295e339e8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fce68ea52e55e8e32edbb60541ec0875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b579714135e58a3db7390efad7f44c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59368b05d009d1be7fb8b3e5fd54450d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f907321c7f5fb24a1119b8890392ba878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bcf9fdae7816c2b916e29b6d04d9479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4b232f71d210bb421eebde953ef3480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b31d16050c5e04c9ed77137638d6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97307c346f0ab7b2c61e093383e6e44e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dd7da672a68a3064da124e39dd65d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516aadc2a318956521b9256546780b8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f82bc8441048365a16e380d23d95285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdbcedb3798898e2111fea07876d7186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce735465affef05f9c211d795c835c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f6e69b8b95ca67c6d3f923256c3e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da744bc78f9c469f11486c0ac0712fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b463b0bce3e036cf150e871996504e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce988c829e03423bb02853595b902691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b209e3fe6dd425623e714eb94a278992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44783c9900b8b87e5f415035dcb9b59993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bbaed76911990a2dee1977e0d296094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc356f43c9989b653ef8c6ecf0029c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba176e843a699047124c285c760805996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf82794d3562b9b8ade282f1639806497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d60f579b0d6343861b695809bd11e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76bd4a1bb4bf53ec2b2e6068f41a3c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3625623a2632f7bbae98b284b404d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91898fc03e96ac513b907b8ec36631101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb7799d8b27a8e4748ae91cfe800e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e450556b2196e5a0eed49c62f60264103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f24f15773a30f1062d15a3dbcd445104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f683d371331841449c1b6ba6d49f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362ba7c9da04d938aabb04fde43c584106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dce506d47b1e941b31e9f722b97be6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28d2033529c65a39866d616546185e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b71ff9f98f66ffa10de9d5f2a5d24109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74061e42f54652f8eac243537207cb9a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20977439bc081ffdf89b2a4a28d56607111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e027577b59dac1a4b5c62ba059386f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54cb43e9bf3503849b0a11a2874f85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf6785c5176a077a09f6444fdb6fe7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4355b462ec22bc2b7e29c8587d65e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764aece6cccb0c9e48e1fdf1d921885116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e381344f2e12af389daece55fb9f950117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa480633a05e578fe232d73a2a1449118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9836a3293c877f7641b5b91072d8d7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f0f93d7d1c2acf78ab366c937ba12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4778a89db0fd4196c68d06c5c939299121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6bcc0cc2f8361cdc4d22d5f886432122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c152aca1578db304a2c92077d931001123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244bdf5f081bf41e779a4dc99017958124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d5ca08465aa5262522d4fd6f6d9ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d230fa774026de5ed624270b5f64d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab652f990f0e13a06f14867239576a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679104ffd4f53f1dbc14e6efb9078f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281e75583c3e14e13fc3f4c2ab2260b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926b74db51d06f5bd410bf87772c422130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057a1b300a76a2dc89aa655ae23d04c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32590b73a40c25253e21b3f31396ed6c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cd1c7a899715543f0c555aabb57d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc72bf570d1783191db9332bb5920db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2409abdcf459168dffa693c199c7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe6c179ebd59aa5dc2192085b3e496136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230682c3559c0aa36bb248a4c41bcd2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb1b175473c93513f73038f1928116138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d669e189f996cffeeea674bed9b455139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b4070134fd28f2c957d139985dc77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c045b530c84c6a64655c0bd9d0d31141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a793b96be1b673ed0c5e5e741dc738142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf15c94703846da5aeb98f01d66dfde143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863aae4a12c8a3d932a2ceb1c874d36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c49f6d1b4fe40b503d2d5a94a3c86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387794be22b41b2de68238535cf8c923146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef6461aa6fa17ff6dd2422f1ca21ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b26e9825032a08eb030d2b7ebc10ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dde516d504f59aa9af95241238d08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c5b07aab72da560c35a70feadfddd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20206a53197e71559b089d0c82ec5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c11adcdb3cd9dfdfe32921f2ccb24d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072bdf9933f6b902fec7cc4f4092df0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82576ab0061e0b5b178235c27dbd6f18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499f0f1f78eeeffc95daca3eac6efdd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba92dacdaede7d7b542ed16cb3905c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428930b6abe0cc182477e9d4de566e56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d569b84af13e5ffb137f2834e8d30cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6db8fc2b451c6e356a732f46932c99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f78206423921dfa909bda06c32add160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7f12e62818dfff7fbc2d3d401190a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec92593fbd75bf7f329620899b8fae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012a87e746b5b23e332e690003510d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c590c6b3ae1efffbca61f418b43b19164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256777f822c72432ab5b5ae3c5b52a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f8710b465f04782f1da5a7fc2e70d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b99bdcf2be6a0214ac77a998205036167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcf621eee2ea7dc066c397be12c08b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24505c6582628f85c3f840111e2fed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d644dddfe2656efd1aca23be36a015a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d3ce7a6847a606e14160f32d9e25b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f9f7ae071c111b2908a392cbc4ff6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d379e5bd186413f1e55d5576ac8419a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c5c61a84eec36502886292c2599fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4417cd5d1bb5601b8f5097ab3c506cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8439a3a3c18f22f3bdc759e45d4d94d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333fbd85fce71b072ce5916a424594f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7621eb7e4bde1d36629a435a64dff9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525dc74a909619d988107f3dfe37f42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135802142562769384575be4b5cf7bb3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2936d31e9c2861a3f7790721feeea9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08ccf38172f29665c23586cc43b2f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d202898d54087d8bd2a097bd3c8c939183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ffdab0a0463e6cc93357bad240a09184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e29046a8299a1cdf22204f9c092740185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c34b98290c495d9d3cfb78b4653b80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afa2aaf134f77d12d753d8eb8e7b19187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a1d40d22322191c8fac265fcdfd23188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5016eaadf718e0d41d9e54f3c1c96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee2a8072dd19b4f81f1ed0a805e229190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b5f408c34e4f045ce1c53bf667081191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f46c44317d1e9988251d8e8dd50cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a651d4057a14cd6fcced3b7fc60762193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5b4a43f70a4bcf00f3ddef1a8acca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402e1f67eab0185b9399389a584cf0d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937517b60c0f11f806c2f7768396393196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b50048869b3622e3649645d9e109f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12780f2ea8f1d390be6fefacb581c4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df549abb1270863bbeeb8d3d9c075f40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a205661eeb67c7014106b6210e4bba6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c605727ee13911159f37ef174346d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bff321cc97ba1ab8fad934fabe98db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c47ebc35e309da4fcb8edc062359fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9366d4a9f382dffc45b4a0e5cb25b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb5bbc83955f0bccbc60dd850c1e39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b4a0b44b204ab1d727cbfffe1687b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b0e4b0816e939e83a65fe6a711852207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f90613f7effed0228d1ee68e5dbb0c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ac98729182083389c3bd613882324209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c270db51375140b20add6a59c83d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe76a6131bf1d325b9677ceba2362a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9beacab3bf301e10064e10f9578e35c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dbc54f70a029ec635dbb40eba0383213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50033bc5153ed7842fe97a655158a1ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47f74fc5aa4d3a073d8ead4aba5799215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba5977cbd9c4464de8fc196468842e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284dd0cd573a6256e27fbd34eda731f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6da8c1b14298efce14ebe67f3fd49218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60846a0914bb781911cd4c29425ca61219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97010e3c181d210141d093d8919aa43d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719f75be5e8f5bce82457de4db47589221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76898fc57db3c4eb7ef62626f24710d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01902a63704068600be065cdcfe42f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed921a61384f79f823fc7cddbd470e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0906dc119a0f9f407e48572f4a6ec0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e9e8c2edbdfb7b944176209d9c5a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe142ff64f3ebad0c2fb3e342e6c18227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b311021e57d33ac0b4f7f84576713228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db7bb5a4738c630e230c49064e9321229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb88682f9577e07afae79f11038d15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2d8ef7db4f9b8b5b88b2d95e02b4b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e678707086f7f5f046c55fa8e273fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40affa1b3bb65b169c85e2362087b6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321ff8153970e21b0de95604693664d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca4b92445b1fb824adbe3111a69541235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2c6855c08c0f0866fb8e0f99792c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75efc09151310b7e05d9a4f83c8e54237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008093cad6d64270d75b565a8779a6a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9a15f2254a65f09153d2eef1e5ef5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dca471502c02b06042f00aecb2d5ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c664556bbb611e13e71e2c270ed4e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2e6f9b65d9b07092ac9437fc60579242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be728670a5f4513e87638b16912d859243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dd81cf8d1fecc4cdd3fe1c3a75a5e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c207c755d596cb19042c9468a9612245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8826a90913d0b4f9de9d7d92571af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0429ef1773fd1af52e8caa057973f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8728782dc5bc073d548b0e7f721fd46248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e323e86229808baa4fc3ae8f3ff9ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43108081139acb468c868e5a22c830250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8b1b002d82502d234341a32e32bf5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149507e53ec51d8a395e1cf2e6c83b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605303bb9a3a482a9afca095045b8ecd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39830109b71629c7432304d04727eab2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6b1bc99b7237e83f328b7b44ff5b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b77a7c3a28ab46a7a4373ec52bfd47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fdb55aff02b77afbf6210e3db3e76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a597115c11f04a2ab2728925aaec319258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7740ff5736f5b73d20f02cd48900d61259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08909315511b7e610f079658961c2d63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee6a5beac2ca1fdb15f6af623e7002261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c391a89fa920e89aa6e1ce3d901bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb228f9890c144edec8a02e77ef9926263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f43c25da33b9d42ad9aaef501a681264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c82aef31fc3f6828b47d4343e60aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3ce6f9703464e6e702284a9cf7d10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dba10e5cd10e447f6c6eff7bb5a78267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eac93ad489ae2327cc504a38ba9cc2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404925460c8d179c5eaab1e7a57cfe33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37736e6c9c03d6cf19bd78b86902ca5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88166891cc7430ac7810f0c45662070271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f122264cb81452279d6748d241583272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd2b3771f501ff4450275488079a1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aaf9e067a3aca30cb9e0a36bad4004274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629ef8e9711f46150b7563fb3ce88f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467887ff25aac9d95c49307d694c4345276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728da56d8779542dba9d43a4d40363e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3fed90a0c93552813af88622e5155278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1f451cee49cf89105a80a42a6fdb2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea75801205938ec50a5b0a14b21e48280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9eb31bf9180fc935e8c462c73ffb72281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b6e39e004e4d01d49087b6e52cade282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23590d4114bbe349289f521d8abe1395283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4f13baaf41fa3061652dd1871b9a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acf6aadc4ac9e466af7b5a1e8474a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40febfc57101ac4b46b39601d09fd64286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ce86efea5b6b83b2ffdf20da3eb93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261d65befdf0fe4b5cafd065eebd359288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348edf4812bd0e9816df99a6713c902e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88af32f992d306067e5796286602b50290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a6585799bcc04609a8adcdf407479291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a4b6e964957914eedd354d2ddeb62292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19090a15dfa03959e756a1bafaeb5b38293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e168221545b8aec25ab40bf0e3387eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4d577057fc830c43ca96083e26bdf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a8679305f6c31267e48cd71e5d861296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de072d82f8a72d860624a8aeff9f4662297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2588f76437e450b6fa016d75a3e4ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a9d8989308d4479f987a876297806299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e022fe8c4c0fa3233fc47d5512007300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7453479ee7205a14e24526c9c6781301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87331ef02b22442ed85710e6ccbe0ab7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acccc4df3f4bbfb1f27496290e12ae5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35316037db003a8bf5a98aa928bcaa2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6c798ffef881e75d44e00ea4b436f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff506c1e7b228e06c3ad12e09d206e80306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d799fd90c9eeec6cff6c5cb7284835307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf47faf51d84fc265c18b940687f6dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807487e912fc26fa43379df53ef0eee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76af678ea21409f3d48ec01768bf37a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780fd16355c1c1973b39e3a758e61a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b363b549e3cf6d1e46fcbe51ed4f69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5579e54ef0ceec3d8b6854f112a98313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ee2f4602c4cbc01ececdab0498605314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b764ce793e0abc4329793087bfd5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dbe75adde62298cbd91aa4c7cad03316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ac99a223897cc01bcd0c0cc003aaf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895ce9fabdb4f60240102e4bbf1fe3a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17ce753461bcea2c5d718d16056402319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bb4fa8e178857ef0f3cf900c923d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a33bfc596e2d90da8aeed53af8f6bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d722238343e050233fcee23bf3f7158322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dbaab9216437d1679547ddb3ee57b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdb5b5bba27f1d6e34923fdbebb7c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0022780142ab7bcdc48e8357d70c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe98578dfe15e4e5ceaa51faece260326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7655765ef93f5eda07c6ba0f2dcb59327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfc1ade689ec87348ab8a71d3a8f89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b5b70580df70c254538a7a16d9085329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9625f4acc17bf8005ddaabe522bd6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879e3be34e4c7fc74d77a3440f7385e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf730f653a4082d59c25b1965746f1b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248851e253afd079a3466d9dd485af85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b218f1abd116c418cdd5701cc8e37334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6bb62e7e9813c4aacb87d49da0230335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d7b055f7cd37a16378d6572e48fcd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a371831631e340c321908fbcc9eaf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa7ed77ddbb29877bcb074dde5cb90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1fd0dedd45046a920dab203ad56b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627f39db35657a93fd82a82b9eccb6f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cbe8b9bb102574681e696ab53248c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6515de7e8715330ac204376f8b2c4e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46310ecd1b37f4769f35fd348237ba9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8b52ecf8aa2107c4b9c37f344936e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef367a839ffcec7a13fe342434a22f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74508ec89c5b7d55a1a6350fed5f3a2f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aecb0461b4b04516c262a1b4d33dda347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ad83b11a6bcf72a9a20ed34a22d17348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d456204914cd32123d44fb1c3d67c2f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d49b305026a0b1fce181bdb4b092b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3999130d3a55d4a649a98fe9264fc1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931186200da60d1816caa3ec5fe17a4f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118191dcb6323a1267b14df0dd1f11f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dff4ec07a5c44267eabe44c1171655354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd537eb95b23568b4734b1a6a221765f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84aa55aa0f07226b4cc4c31c2e3994356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cc8a4a9d02b9963aacb7bbcca7d69357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ce4635c0c49687493d07ca55212b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf4dff2fc205133f206b1285fbd4d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d62be4527f7bbfeccd02d22b66816e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f9b2a2f37b8ff9342d1c1ac29fd67361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee4321b590153b7540de381c2e3c39362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf7551dbc9667d8a5fae0a4499591a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea88111f73e05dc3c8b06cabe4efd7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efebdba855a744226ea1367dd8331c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd5c7383bdfa0f7fae8cab4dc9acd3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce4c89c94c623dba1fcff3e0c5cb60367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364123a5a004411cf6c476da35203c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f4f49fc0f35f036789f7075531aa8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc876f7027f4ace32a8d37d7cf9ae4d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c788f198cdb25f5655e843d8a7d722c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccd0dca8e2f34a84c2a967e9363d6b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcc84c62289d55848393e24ae0e39a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6686fd2650c13faace1e32155853e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbaf72ba2958bb9d056756d0829df16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aede3207365ea638610093f5b3613a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78b8ca064f6675349fb6c9ad8be8c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73e2e857668d723f3f6a798fb1a448378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4eec5208a92040632dd2f5661a1fb0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c5f18754abe4dd58ae7bc2a7a7a5d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87b4205dfb82be4661242dd0278d16381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b18f9c06b87d996ed2659bd809cf0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1063163df7a6e18c6a6d442af54fa1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d3a03ac9ef722340f56cbcb81717e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49f7a22572537642423c4ff4e54aa2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0090954de8879e89ba98879996c92a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d0d98579faebf43930350d6a24778387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb288301ec4409eea221d31645f6d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4997e6121a9b3742c4bd7f9197fcfb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598bd5b58cb164076ff36d1eed0c365390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805410ad6375e16b2e024956aa4d8b0a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896df0357625dc43341c74d76cf45a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0a8d48f186a635e7d3aa44ab14d1d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85332125ed673dd397837fbe92623c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e53792d7a545c2f9326f0b91670c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf943a434a4b153f4dbb6ecb977ea55396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc089905427e59a8d1301fc5b6a078397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b22c7598ad1859f6ca14443700c643398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9231ae2681545fe440306c121d142399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69618dd83a378f5327a02e1285af2ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df065b835a4aa82748b4eb1f8154c07c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d5d176631c9c5ac649286c9b0b12d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4d7ad44f7b0f824dbdd03e37cd86b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704716e352d6a09318ff672d3e100df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10340ebd0cb1651043486f331a01cf71405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba89a9d7132ad0a9c22d250c6d1424406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad4df8972e1380fb87a06715de6789407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7437f62fb0b5da8f15e9c96754f84408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0513534a4b1e3628ad57007ffeceb93409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e9daa8f0f02208fac7ab34416f5e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d48f07c25c34ed3b36b3a632caf79411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8366a54423fd59038ccfddc6c8f7521412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8584f3b3144c44c58715ca521876a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec5e03012f49bb605c54f13c61ccdd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e536f44fc45c5059a385757bd45a91415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9b91c8fa5aa8958bf287d843f7cdb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68865873a70cb59c8ebc0f24cc3d0f3b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fecf6fb314e6bf10f4b5d0eaaf920418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1a2258b4c446b71a20a86659ab3c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc6e203a1f6319f04858f065dff653420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e07ad1e97fe3a28050735f70a0cf8b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb216f3fc8c1133cfe87841d87598ee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19afbeb0fc82ab9c5ac8b956c371adc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78aa434c7ba913ecdea178fb03ce95424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3288ab68b46872d7b265f957492af2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8904b4854030b39f7aac700deb47a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a6e18dba5975f5aa357833849e937427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1feea8b618660f956c32ac30d9115c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55460a714299b8a6f0ed0c4811b4f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a474c9f19dc4361c85a2bda393f846430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d1182e3ea4238632828482569aa06431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5175d19e91924f40d49190e79ced54e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13145195e193503aebc35af69cdf9cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef781dc832af310fa1e75bb2f84517434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a58b766c3394cb92f45124747daa26435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9467a6509e18e612631ca2312c9e311436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffe91c64a82fea67066fd3e1313079437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdea3f6ea5c053aed1b029b58d92418438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a46160361dfd704c7c0dc82c21112439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345380ca6d70e44d7a35563cbf3a6083440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ade4df92fd81edde8da30e2d19e2d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89862d09fa966d30a3cd73260afa5619442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1a3835ccda66800adc774b7336847443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46835fb21f174f3de01a923fc596e62b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53e7e9183f3beabf243fb271e32698445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6720c4ccddacd409233d6d53bff7089446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec50bdf5744a2da3678826012b23da4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65df1c86c1268e6e9ce8ff8324b0eea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc8f298df111980752ca8d86f44010449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6776879fdbd76d95235a8c919ff06450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a26bec643812f3d6cb4a6654db8e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fef4334786bd114850d0c713953f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acf0b4b537527d0c7ef6706f2374df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fcd64d97d75b606362db5a0692a2d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea242016aeee53774d34830774db5b21455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d2a793e722c267acc730398c5dcd8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1102e0e6886784635041be01a113ada457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5ddc4bf26a44fb1c95ffe529acbc7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229ac57fdac309923da8371ac75258a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a84e24c9dcf9c0d20027d9c021caa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e08229309e21c31d94e055e13b96a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c08a2efc77aaa4868691226b39944462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c3edb3e7b49929eaee68cc3861b8d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cddd4d9f78abd25401f3b1e576a15e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efe0a3479c6d6e4bfacfbcbc88b21e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91efe4f9d9baba50916830fca25ca58466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96b9a466c3783cd468d8f78f6829c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfebd62bd076cb8bde33342e2dc67cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b56fbe677222660e42edd01be6d236469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe34dbb616e0804c5f27eb4b8c8e35470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446144206a0f488995f8b695c2ebcac6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c285ae73baa4c3594ffcc179324ca5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ead8929b60ec7689a4b46109eaf61f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57a72a999b81ecb454302498691aaf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13f1a046232eca98be9ecc27f2240a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3678cb3940c5acdceeed30299fce3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b70c0c9d3c25ae353ed94a5257bf08477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113977c522841d0ff5fe7528b8271dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f9c5e2194a1c586f9866fbde35fc0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829be7205cafbd6aba103ecc432c1c40480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a7abd2d80ef0f147c097bdd640e96481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d984a07a0b9ad871bf663b31bd3f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99807bb58c37ecb3ffed59462119567e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac73096e42cda1c4c402d2311887c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6115046608535b39eaca531e5dee1b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0377d0003c435e206d633cac0d755486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72fc6c20f7e0354af89b528221a981487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d7a37fa03beb96d6b173bcd36ff76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36feaabc82e92c5ab7124cf4856c78489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1172767dcf4cfe53a2f98ad71a13bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e5b8557ec536a2a06f114a41e1bd4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a208bd9e3abb0ce7cdeb26d72073c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86855d7c4198792f0e6bdc80c1f7bbf6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391afdaa152f2caf91a6426aa6025a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f93bd1bb986c33976394efd98119d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4314d11da9606c58548d431b07d8c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d438a4bd61eb381f4c0c8a25f9fef7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec967bbcc0bcdd23ce43bb0fb7b517498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cdafc8c224bbd25463d93d6866427499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bd53066cfec6328995f3f03ea3759500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579f18734138d9415bd08d61401e190501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d3cc2d30befe6babe6a8bcba7c8b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d76a61ecdb666d9c6e2bd91258c6c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160801ad73d3cb27404938653c64133504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467cb9d0b69d905c43199fbb16e1a2a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06397623aaf238930dee252e9c080dd9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aacab3fd84f3b38905cae6d050b4c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce1fe136439376f7fa22f7a8a88ab9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b72c2c77008de050ed46d46708bd0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6745784da3e136943ae708dcdb39d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d6de8806787d08866eed43854bed3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92cad78ab2ab58fcc558697b3972a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f49500e7199c98773f55600f41994513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0deb3968520231c3b303f018b8fb3f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d984f648c6f60fb26f7700486d683515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59402e297664b6b5f8d78edc6842ccec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874df5d83c1b43dd298155a2436f923517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b571e7b809c482bf0d6c0113f8a7029518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ce0d9f0bca60258efa7fd795cca4b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937320e182a2a3c22da296a93b1d8d79520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11623350beea3ceaacc660e7895b9674521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1f24e1e91aabd523e7a57b543a41d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee6b2dbca6ae692d84558ceb204245523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9635e022df1c833ac92f169fa934b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a0f89d9f72de0ebb4dbd38f35d57e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cf47feca2bdefc762e52cdce3e149526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6800e816622e0984e9d81960ce092a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb043d3729609d07ff7594be040bb6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f70fc68af497ea123de426a0e184fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600a47c1a0ee6b87b4df5a127003d95530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16a36f4f613c386700c2a5d6e133a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64964d9a45f09aac8de90798e066a26f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9c17443d03886d3969248f314d63e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0519938912c77c6f7d71368676a8813534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daaf1dd82566a5320b53975f151a06535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130a3ab77318fa6a72b6bc8aecaae17536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3d995235a482a6f48e061a802530f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b200e8ab8af1a43cf27101738006b67538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef77619e36d2664af9f36190d99297b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbe6bdc8ab3e0bb7f649d7df4409d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14366950d84a5420e29ae09e902a8c3a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210588d7bc2f19bdba7dca25e2dc827e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cd546edfa5f84621401c102a14fd2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81039a69ac70e23b9b4e26fc9ba90f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d329847285f1fadbf56a554aaeeca2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a0cb21306519662ac2290d4b7213e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb42565e231418f8ee0cf403fd3b48547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a700f286c4876b8e6cba850e52910548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2b525b6682798a990dd71f07df1fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53182dae83acead6afcce70aafd167c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac7a30a36d35ef94da563a58250461551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e2f41c9c35b0287f2ee74549c3131552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1b8139e959fbbc7282ad17d6b469a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3851100d4a3261ca8ec5b29ab281c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a1b62154e0d665d5a5b021ba3dfe8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c25c160da89381b66ba976597948e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637c37a80700eba871d7ffbe14af89d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96eb4ed150ba7edd41421b873a78cb4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3183f8d6574ab4efd67843e0cd9600a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09a61f6e5de12f64073205c097e470560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90797cb9a240f99643cdd0ef2d7821561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43892f28f9de3431717b58f86c23bba1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db389f20afa3408003ab0efd4c15bc4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fee787f84c791c90f5014ebc1138a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f6aab6c3bb6afd1546b22d3b2b31c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e595994df5d24a53f8adb8066c232f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afc31975348acd4ddcba327173b1a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cbfe93498cf110a509901a515643a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59039eefe11615d5150faca0d8e2bfd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01bbc43e6c64fd886901884c35fd19570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048539c2a90af5c7c06106fb0413305571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1865e68b51c7fb9b1213296736066f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27663c0f31c0cfd32594813ec1add69573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c85742ec515415b447042eabe7f49574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2a59ec9c967fb9374710d217f7df3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4da9bf5dc8ce964ba5dce745eba547576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a6c8da3447a6514921bdb7facfc40577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47815464d92c14104ec603504fff8f7f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a2cab519b43691103f6f45637a3d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159500f20db48c3455a9072cdd6d5094580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fecacbe1ba917fd1bc7dfd4eb3daa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903099b890c55d2e0470c38b9c54b039582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a639d0de77578060ddf64d29046c8f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706b5e9697e04f7b9412336215135c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2023333bd7edf1637f95ab4ccb0f84585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0747be6ff656e43d7730b23496f53586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e0b586cdd93bb51f46c07be02b3ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff28b29b1d0ea67809c683246c316b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407377d5cd691fce5ded0fbd9842da4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6721adf52228740996b6c4dc63891590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4e240d9a9ac74340090c322c2a66c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828577fe746a89b5128b0bea045645b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588de920f0b9f8005f5402932357f42593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd0392a398cb368ae2540a83c3221a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c6172d09b56cff97444b167475cfb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9853e2fcb3bca1a478b58db3c89f11596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad667926e0b774228dfb0cb196c2853597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eac03e22bf756cbfbb085f83e00e4c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b236f3027ed6794aa7335a086cf49ef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7276486d2d0f585a1dbebc990aa76600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d2f415d0d11d5453bb64b492fcf91601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba50aa51086a6561a4dc6ec237c7375602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df476ae48f16b96610ec29f728924b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fe607646c1a4a97de37c40b8dc59d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63641a87e86b2eff2568104f9baf581605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0424ba7d5cc5a08c696a77861cd8610606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c12b93a1b5a017aa644ee1a5c11b0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc3d91c6cdd1e19b909be6d37267fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea530023e57bb253bb3ea6f74304f2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888bd813261c4548ff07430c81a47db610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae395e3e0a76e4766811686bb3941c22611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7670971ea2dc2870c8792c58876c1f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f3d8a4fc3e8513e947cbebddcb648613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019b32b8349f639964399ddcbaa63af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f274fa57dbdbb95eb54f5e78c7ecad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6ba0d06357f00023acadd147c430e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551788f060ee8faa5cd1ec9cfcbfd905617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62aa751843d2171c9b20cf4c0b58e84618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f2149e8aee2081314c0eca0d3e9b8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40c5993bf950c2cba685688d098df8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48227d88a5fef97d4b8b9a14b09b5c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e384dc62a269ea9590d70d6b3ae2c1e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbbd78fd2fe98108674ab689489c41623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4e6542e70c8548ab616a897ba319d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37d0f88bf68c5a746974ab96d322d6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454413bbf9f5bb0ab4fc42fbcc44b05c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838ae3839d28137c5bd7a2fb617a91b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f44d9f06ce676aca7d56c6fa6eb6b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7a9794df81374f5f0d2fc1c0289c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f331031d900099a7711a787a9820b4e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af46380f59d86c3be37a0c9b79d4813631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185ef15c50ef37d23d12d336855d267632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31ecb85a7aa0cd2fa7617e9a3eeb32633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de960f4387fe3b2b6e25cdb7c7aa9a6d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e096888ac105152bcb44cd802658888635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2ec2d110774fa41ed2268d5dd64b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cd6bf77f07d2d1c5717b5fe4dbc60637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2005c42d21e956610be92180204a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67208a0d639e9d06c05b5740f43459639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cac260303e863c48ff3f67788f0260640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e3a7bd5e027b343f5d79787ef29d3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ec8ce48c31dc58eb3954164256eee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85f2a998ae838b0f43f42a869ef8d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60cc68de8cb61b7bfec3e3843b1a34644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18009b332870e02498ecf018beb3522645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e43e2e2119a5fd8956f7f6f7e48b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72220b8f3a55d3014317ec0593728c80647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed799ae126cb3c469f25a8250f55832b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cd00f43e27f0d75299ccf7d29c4ee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdbc3118f0a318f3ad316420199841650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d870afe47190917ac8347c73eda4325651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0335cf946e9a5af85253262e8299546652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998091cbc5aa04d6c185c86e919e612f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6710f3344c3cc4c753c8eb907709d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c3f4fc8075068ad7aae9d91db5c54655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de0f5644d9b9629209dd56469375a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb67cccc9ab87da3a7f7143bd51a574657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d64bd943a69d63fdeabc70b310567658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0579e9e96ccfb5e467bcf90270a9d8b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2f737c997cc895284322d5a45b82b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46385845e5de35af78db35924866adda661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5e498c0a007d3272cc1c1716c99af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef65b4216ca4046dcdeadb96180857a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec84a646fa172a86c0090fbfc7d039664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376fff5ffd67aee577727f8a5415c0d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3d6c0b7b064c8b4be2e5ea01193e6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8136bed108e7ce477c3b92b37aa9ff4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb8a11afd3eac23f6a38b2be4fd851668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ecf81940191459c20ecab601a9da6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e8803e35d6348ec7b887905b29599670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1043f4f7df9d70a63b19f12235705a8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be94fc125762de4189b09bc639ab23c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5464bd077c86e485c8298847d353e2b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3562c0369c0694e1594f0abebc1417e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271ce715adbface6f639bf9d43e6b3c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76bedeab82aed16c3569f77253250b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7db22b2042c47483a9cc5191f54813677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c6e9b74a4ad27b64c94070acdc9ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64446708f31837a25a1270b958b1f48679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8874a5de0287e58c0f028f6b865356680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd43dd5c0524e36c04517350b9fe2c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f8d66d0f52ea6acd11664faceb879682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919f163bb1f396101bf3928b1136e5a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b645be72720820082c4a6722e039b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49976140444c651ded4e176abb65eb17685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032dec19b9931660212acb211424a7c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d42537f2d3afb63b61d5f812fc2076687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4ba1f3f75236ff1be208fc5cd93bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc74d0dc58eea81b2e2de48f900be8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882862a5f049ba35fdb204c0d33adfc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deef48beaedadce439c6b687e13ad61691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0e916edffc8e871ae266c3f0ea87b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd4bb8d83af6f785ebceec2603739e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5abef20948a33ba31f9ca7de3b4122694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f61f205a5b365ed631e6b62d82bad1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed89e4814bf178a36b2c4acaa538044696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c8b760168b36b629b179cea1dd3df697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e9042a73c88dbd5adeb93cdaddf6b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56a3b1086ba032349209a73bc85354699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db2a89a8e6c91db025fb32c46d4666700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc9f28fa46162cf343ed83c785e3d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1a58862d17c65db97f3eb21a50310702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f191bb2bb9bfcef4847bfa1cac51ec4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a480b4022bd2cb621be241c805ee6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635fb12f76c8357f8c803d48a9a2542705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdf64fbeb2ec28939006769a0183aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfb30b7ad64a988ce6e1cac965273f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086da27054eeeb06c5508f0fe88b19e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176f137b43767e262de9b01920b35a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74b32c454fb55f54d1646aeb5a4661710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407512d03daddcc9bed16ff5e593b82711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef6a34915b3d250a5c0192c065edbd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058825bbdbe3bfd9c618c4864513c85713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25339c061aad5d30877cc60a8128d436714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d827975da9a5b0b349f9d3649529e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9039e7cdd35b2074ca21da66650365716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ac82e6d39db3957e0e47e822b93e7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef69bf9bf6e8a54ee489284f81f18ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef6b8547ee5b3dfd1e9bd24e0b91c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e371ae19846b2af04f06dc0d09d82f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d71ec9d42024ecc4cc4bff0b65dfd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81443f4cabf48437e19a6702e666b32722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841a2e7d42d4b8224c8ec94215fa3e8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06947706bb76006baf416453bc823bb6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf348527394cdd8862a27451d9954a12725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d533ef60faf1643526c92f6213b0258726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611190bbfeb66dafebc54eed16c4ab2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb2274273a7a44dae23c4333b983a4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1f55795fbcb48f8f2f30a764969b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975ff2b53ce9adef9982caed3b4c847730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028c177e3c3bda221dceadbe6077c12731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c05698050330048b886bd75f1b683732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4966a4fe31e4d610e298011714f35733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce2f44840409276f7b3f21be1bb04a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44260551099c6fc07b04a07f92b9c4e5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab05488709ce3f4157e7e6f8864ff78736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dde1a4420f4b92dbef16c4239a9957737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8be9d2e4563fd5aeeab8ef2417d87738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f8816a01e35283d657fd1a5848dea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb98ca9c1796222d0b37b307b30cd6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c33196a7f549bbce97844489d83ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db507ed51397f8f188687a4678202ad9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa570834706adf0c7038c8e24ee43a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d26abcbacb349ffc053e96e46d54d1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69396698346fd986ee787448af3dca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544566589faf75068c824fe938a740ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220fee9569ea7a74e1b4e8a01ba581a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf929a4057ab97d8916bbecc95ae77e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7a29799d83223a62b9ecd93ef3774749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d2608105c9335f1e0aed45b34264d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f422b8ce38d469522ac2a8e2272125e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0912f87d25e65974af4ed6d3b671d0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861567913177d7ad23fb696ab0277205753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbaf1358661cb2ebd998a878cbc3d9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72f776fe4e6e220074a69ff8f4e0ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc199d2c65e88beba73f07c3f467df756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e00b407842ab3189f07829624ab19757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ae06b2e09b8cfb8a2599206fa40d0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cd2d3a25784a50e0605c57367be27759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>