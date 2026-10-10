--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6035abf4e0564107aff899415d5051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44238b8392aea08626e03f356e92ee472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72207945ea67288c5cb401cdece4523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0879905b15d4e66584da9faf11f304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c63866414a23ca804457ec122a1a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cb56e94441062a93685b4724ad67d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174f89bf5ba35505cb114547955a7647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabef82fa568e68555a365713764fc058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5f9cb7bae37b5306dffc604b4059d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3db2295de2cedf9776bcf8e22c161210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f384adf07771ec1f1d0fa3bdb67b41a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f29c9d4d10d7a2d15d7a5d4529c7a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efac38bc08ca5ef4bf94366c898f29e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15ab590810124e700653631891fa8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36445e771b1ec9e126dcf45b695ec915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb3ca79efd0934dc217568392d219f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b247cdf199a8df7ad8605fd0a174617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca7ab9aff0889170566a30a169964f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105db3bfc6f37a02645abedbc0047c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b58bc578b1e664acbd4544aa9ee3f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357aa9aa4097e1ad0552ea9763a3aaf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c440505b49fa771eeac438fc2480722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44760a32d0983591018c01f1535d48b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b5711375bd5fed8d8dc8f7a1d5a1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34763b14209dd18b8d011e30c631f4ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c437c0f0d7932bdf1e5a7554e22c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ba02d25f70fcd0671befcaca3932b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda63ffab6f0a0e35055b15f4b82cd8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b7a2b5371c090412c0782a1f0fb3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc907c97e8f17b83155a0a33f79c88ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81235c8abd010ee74ed8daa34e4394131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eeab3851442c5e23c030dcabcef1e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05b93ed265eb8100666ea81cf47f2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a54e1be3b2fa7c946adc7235e60aa734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63b4b8cd45b2faa30286517f09010335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fabd5a82614cb6f4cc5654f54685aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd27090143aca028351d713f8a24d6237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf1f1253c52c20e8cbf59298afa62938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e83c04df842b1ecb00c20df1006b0439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620634bf3749df0a9d964a192f2a649540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094c6ed87b724210e0fc51dd5755d2841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65d729cdba3ff6ced72022e5b63ff942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41df9fb61041be59bad78eb76fee5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c06f1c7b589040802a81093320584944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe001686f714c79fdff9e83ef7647745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d694abd097c0b2ed2ae0c03f7496146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24849e00c9d5f54761a89bddcf2bea9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b203c676963e677baaf910f37c37ce148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16811b787f970c1c8a5adf77282d0ae249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7be78e24f65458e9592fa8dc0d4f4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3432ea522708a9f8df4685203b595951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76405ed63492f2d587d4740038b331f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb5035049bef2eee42354663eb19b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de723104ac67f792dea042766264f5c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eab6a07e179d31674f355dfa336e9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5464cb106eef2e5e6263e27d11f242556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ea90a444a86515c3af35015c56a5857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7b9df80df2d6bbbd6f65aa71b9f0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7736fd80886de9bae77171e4f99d5cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970a96c018c8dfef739abf980b0f3f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f4e57a9e04887edc1d0d075d7c9a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15c29efe28a2a5eff6e30905b1be8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbffd87fab98ceccbeb7b8b2a61b1ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633165c72e1d2d7bf2e4426947a2bfae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e402457f6269c85494d467c1bcda4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364321bfefd8803c84ca2dbbfc72995666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f8666ff132b6918ccfa9fbeafdeae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56d199006b04b4f8a5f3c75d06426268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32652853bcbf7e0852f4a3330a0e40b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8f2418673a45ade8ef7ff82378f5370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32462d5ae9e5cb7350010adf5a9223fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2d434b8e51d34e8993883324ad8ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef91bac6a231b88fd1256fe210504c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15655a6f059d95429a791c3ca6257ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec456793aaa76f6e777967a6e92a6ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629463910d2cf7e8203584cb2d0e42b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e796611c9f1af3655ee55bef9e85e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cb4e810c4beda8d0674f24610fff478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559ccf9e9566f696d62b191b4e9c79479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445ab00e4cfc34ace04c019b4cecb6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3c02653c99ac8125a695bbd07cd2981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5feebdef70b4e8dfceb4410c203fe6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8f339e91a7081988c26f957f32dbb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb8439275902411b421363286980c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f8741d97a28c90bc375a784b3aef885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7e2205c4b764f9da1fbbd7c5586d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb477d1259a3aefdf0ef4ff7c26b249387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61915408be405657356388af0e490d2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889170215b90eb334417730485749a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33023e03ed5c3e889572235ac65537d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f4ec2695dc7345bcf07b2c85e57ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304d50a84a2a44e8f1df5be92f8c8e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284564113c8e416f5e4263d72925fe5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42f743c2745c16de9816e9819778e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7f62120fbaa9106b792a68a748c6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb595e13a74fc72c453cab34064d96b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b898b61775bd1926d09e1182d3fd25b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d91b6ec7c0ecbd2034ff344defdb698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8a68b462d78474f6fac9bb631a7ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4492f605b0c9d663777c5fc2fc46d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9187640a4fe7f3e6336240896bd5398101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb1daf681ea5b75f7e3333ded7fe4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14533dcf9da0cd596545c7b6bf1e75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69382f7b67b7b1bd0daff18a713e93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0fb83f7a1cb4332c94cb81c057a26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9a9712a4f8d74669518f4efb42914106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada6b7687eff8e7802c57cbdf7951db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc3004731635dbcecb4b21099ffd07108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d8c32a290cf17296a11a25e7c6696109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ea071a8b899069552d49032ab1f5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07051589b09c59059f4581763cb91b99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775ebbb8335d1b2accd8d49d053e446112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f767643a88e377b88fcfcd60967304113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83dd25f112bd82a71daecc39727942114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73481e33df3615be09a2e68b4e70b645115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f8ea458a0b4c676f8809f76bbfec1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275a1942ad6022a90f6f5eb36f956d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f73b62aee196514e65e8ba7b532b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27cc7616074d33906a7f9dd1fe3213119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb670b80da8c227052fe447526bdc4fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415a0cf6ed98acde3320a27d2bc8580121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c22d41b317e80a40b670eff9d86ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754e3a64a2bdb2052800f65c7c32d4c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd013d45d579eceb6a849e2069ec9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cbf7d74dce42c3d9228103bff573f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe338bc41cd99323a326146a10f738126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fa0e2b1fa499e4803c40c0e987024127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8343ecbc601c41d24efa0994e078b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc12468b6c60cbf4105b72baaa0847129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daca3850a29fb3568f44608547aaf1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f847dd6dfa021874cbe8a41c860f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301115e2b9ba30da12793ec5177caab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95382d52d7082b1a7180882ec27f87f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d32ce1bb4a41e7309ccd63e47b2b0e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94259d0799914602f42db5cb0121eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc81429c85eb6843e2dd5bdfc841c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a984c457f7ea9ed55e2d28ce22e8ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb7229a32dfeec77bbad682206f808138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9e18928ae742afd4af8988ee4d7b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792a7a353e18adb1103d677ed16c44c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860b67b7c9ff5c6c28eeef30d8028ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d6d8eea15addc722033352c5f97a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aed14ee149144c6f4172e0105dd534143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcde1b395442cc8b5954ebd81681c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b41f103dcaf3086e86892cf7424b3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e77bbda8fef42225d3d40da5db6d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d09515b921fab940bb9a08e1e3c88147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b38c14652aa37bbf57b30afbded9b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f8ade736c3cd465d0c544310e4f57149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eeeb602ab853c28b5f17ea3ecd0848150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d76822f23e2b079e1482ca28fbed9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce765e53870369b78ceecd393bbde4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472acd1e8e7986cb1ed6ac4c0dfbeb51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982343541967905dd293a837b98c5a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d74437dfe45acb507e651da87d767155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617de9a91530b5e5a9d56df2a67e7d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0504414dbf32535fca994fef3e05a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe763b7cf00767b405e662d9f45735a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093a214e91086d8ef8c23374b2a9906159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e21da7a8e3d663967a288ecfe0c948160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72e3fba60f6101abf2990c610b5503161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bb75245eed284b2e67aa2e1e93faf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5593b2c12c15dd51054763989069c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e19c5d2b0c8813dcc11e0fec179886164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a66a3724d6f03edd518a8db4dc8dac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08618d26b214e3c9613ef0e8934d73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92866e667ea132f7d8b821204bbbb4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad7231d9a3208c30d1df4d744e1b3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9140b839d5c7e2ec36f2db919e321169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7cbfbb0527d3e498e0292909c64ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cd4fef71200678f3d04194a00167f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ff5378b31e1be5e84d793d6d62666172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0ca55f041ab43d786c22d24beb490173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b22dcd6abd75797b5a32c721b7a1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8383eef7c6bb2af9398ffc6e243899175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0637d98a29888e4f4e492cdf75125176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988c92f85e14f5ea44665ab52d6116a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6b62e3777ec2dd06989d779cad04a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c15f05469f5623cd1f2b934c651ad4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5d990ffd36c2707ed34719db4516c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403740fd6534e0d2d5d5ab9111bad113181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296018162f271abcfa5a58bc3746d56182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d1baf944d40a95b45de9890624459183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157dc6189c988fe247b8d9991aca227184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404f67103cf25eb9906f83fe249937b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57935e625a862958f61db445ba0e847c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb3d2742e6fc27e48b2c9a671b2686187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796ebf7cc8820e6885d7452b54eeb2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439c8c8d4d851ac0d306fd890f11fd2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f520c00d85f741c6255107bcb75ecf1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da83c22566d742fd55b442ff48f530c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e3cd9d6c72be0d8be7269620accdf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47b73b9e7445f200d0665c0b27cb44193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105025e7f93dc5c55a14addc6eb92fc0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c1f18dd6d930947ef9106516606a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040b999519de21733eec44ada00c902196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70565bdf9e34de5bf9cc65469f120196197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee249a6b98d0d0c08ebb324ffbf0dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49598cbf07a30795f2e4abbb8e8c078f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef671c79a26228e68be36016eff9632200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68694b02f5eec99570da655a06c4dfb9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61e696309bd6806f08fd3c0780c540202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dd80ef8efe17f6502aac8670f3868203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b40fca8527894d0fad0d53120ff8db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232e85d6dd7544c3e8797a148f0a1bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0985a4e31792036f463d97c74ec6aad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c6a81c80dc0c41781275389d2de4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea478dc7b5c73f35ece8bb4b70e011208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bce17bc3c2b52a54dcf2979f3d6ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fd6c57a3fe6fe4bff5b1f5d8910de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0ce1b46a92d2dabe5de9bc5ad1cfb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa24d975b30ea92caad3dcad5810265212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490499e96cbf85fc829eb5b29a2af8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689c2c1be029b6f897de752e39ed360214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9c9bd762abb34e222d6bf5e4692c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5195932dabad8bf17930157b4a199216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01badcfe4d666aae2857eaf4a86fdb11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3246f6ab1fcb6a533d277d4c10df97e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3d03b06cbd476f242d3d26610a0f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16be1d584ad6452d9268587314889f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffe73c06c004c4a362e3dd6c495fad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4e486a2d274c390700e2b83697f04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e460ac70e2ddbcd9a452ff12c93941223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d2503b742e567ffdf4dd3a04e86ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b60d59a18a7ceb5e356e541e75c0e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f761cc5009858c9061346443a17a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91c3573bde2ccfa20b174ae2413f2e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dfb033add605e34f215a50413389b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9651fbe3e1c91b0848b4152263ee18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728540fc9f24cce88367ccf8b1a5e1b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae67f05811587949cbe8b12a6da337231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99704f8cf985877ced5ebd1c3604a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e738ec89e3adcd18ddc7bc97dfe73bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c982ca94519d1e4ab4090518845906234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbe5d3dc12ec3beed7e03c6dd785c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec02bd148769efee3652ce04b7a1e0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8784e4522d22b9c73920e3bcaa7bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbeb39789f812b853540db668ce08af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8f95b8a0a92d9453453a1a17213af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa16a15a9f12753f89a14c868e14ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dbf2f2b629c701c12e9502f4e75ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e43711732367c11f98c463b0ff3c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696e0a34350754d1f2365e756df5cce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dcd4871a958ed7f26ef672bcb94af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ce564dfa9540d7f022eccd04cdfe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7069b2bc1302faf6694600b94a5e40b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dace70801698fe6785e77a504c2eb2b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffbf5842bf2dd28c8c6bb2a0b7e5ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfcbb9285a7a3c4d85f3df1bf99de9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce45e1ee7982b44875ddb453e45f01f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d39e5d5ded4f8938a29e5e41837688251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d8c54dac41b32dc160da1e68f5fd0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bded0c3e910fe0dcbba6deb9105dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3694a15b0fccdb9f5bcfa0028014755254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e3d9806144fd9b0a8049cb4854832255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b870f528d4e32397ca59c9aeb0efc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670408d028ec908ad6792c0ee6248efd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c89524085107bacb1a7b4198333fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f689b5dde66f60dbb0649d7751e4f20259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308c2dcf338b72383f1530fd59587a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd4d2a0930f347176bf615e2b85f2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216057c4158fe96b18e03ed567b02646262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9ac3cf9fe373a2bfd62732f4d46db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe66b5afebc52d7e6ee3fb89b72656d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae8874d1ec700c4b7029f510d6f58f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55678731a1e30bf653c147808a96ebbf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3947ac6810b18839a213bd7fa9292e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854988c81ad3ba99f6b64ae9348a398268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e509b1c1349d48d1dc39f0677fcc3de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3710f11e310b980440d3ca6fef4b89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fd35b6b415980bbbf200bbd12fbc0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdf53a0ddac075bfe1fe79c86047e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d738ab4c8d5c84e07880fc7d944a40d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96feb10b74a8d8499229745302cbd943274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57755472d4666c777b432972103fbaa7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf3d702b2ac60deefb17db3709fde4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79104f51716572cce439dc6eddbfc530277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e4fdd877bd4fd36d358dffdfa7b27278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021755bbcd0b7e2e2dadea823ddbb3dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da9936e42765a9519aff5899b4f553280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e60543ae46d08acd5871be91d980f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1cf780bff130b794d04ac10d65373282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353f5509260ef71880bd665889efb57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ea70d0ba235e16f229f2893f3ae52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31ec16d37be0f1d66d1e9a575318e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e78e7dd17ecb2d1ae12ec82391ca4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e561b34ccfe5bf94bc411221abf3d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53fb5e58464d1bc90dd1cc8302712a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266622dcfc8363eaf4bf0b52ce19c8e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91920076eeda9179dfdb26b664afc37290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f3c3560a7e0aa4561d06fa8cc8a31291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54cf9d8c15c0239db273b90b0f5544292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78126813b8249d4228b56b4b57deeb3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631fdf4b02ce0abfc842957926b4ad0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00492eaa699633eb74fee716c2a18c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adf69c2131b6d8069ce44c55837e5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d3460b62b5b27281c928d78321efd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479adb7cbc732bb163722e76e7f6ee2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125a21ad70023cee4c320f7cad47ec0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51202f8c526e36cc45e91492b6eb70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89360eebd0ace361d3848eb7b0e41de3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e995855acc26c22e639fdd299a5cb3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b652a8f6825349638391fcae8ca3137303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fffafd40a0df8b845e4fb84983b06f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e390d6a45a9bedfb68b9742f33006c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc001a281de9ea0ac26a8570fc8600306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938ca9d39ccb9e844440ebb7eca1268307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3c3ffb0fa372ffb3872d5d4c490c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff2aed3886d404c53a919dc326f663309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f1301d1e51ddbcedabd6c8d19310e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be65b6e21cd675fc9e0e6f76f3a3623311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd30d364368b1fe61e507672048b4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a4b44178e503102d25d623a6b50cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d72a15035c90dbb5810897ef19f80314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678edf75be5539feaac103dd9c68405315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535557d2b925278444c057c49b9c4a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0825517d02e55694bf57643da638d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e25b0196798056336244cd66bddb67318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9b1e93da3d017b783d0419eaa5293319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ec7511d304db8fc03d06d72323c46320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8f2d6b169f1b70071f65e5e07f841321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d584791b277d742f69316337e893b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bb821e9bf8d14e88c4a760d45a4b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c041896d0db468b26868856a737db88324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa023ea2139e39faaf97dfc931f44a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3b296a5a0def98e5c06955a3fc320326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd423631dfac8f7dbd363fbbcfd89b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559374429ebb105d851aac8578272b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19970a6b4ed35f99ad917e6a6cb7b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0817cd8804ed0c27e94cd0879901316330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427f62ddc946f3f734aba5012a4994c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49aed83d16116262ab77b37e3856bb6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6a829f1b2a23b66abb4975417721b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a52cd97c2d35a1d0c884a4a7d5e806334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b22807725e8f36dfb621e0269f5f76335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635186a6319619d440208c0496ecafc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1e814b5dc06d1bbf2b74f2b459423337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7179188f436918816c95dc8c85d8a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ad51fd0e2df0c78bc3f6e636acb57339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b702b3b752c4acff5efbbf77be2886340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9d0cde30452a2ced267bd4694b736341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd051d972612df9d1760bf572c62f98342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713da48b9a557801223ce6683c2bd13e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53874bfb674f983c2f46df58c5415922344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45784c5994692b6a4f4da507754b12a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c04b6f24d48488eed73eecdb8828c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b388df1300e67a061744280053fab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddebb633a1a0170f0797b449d891ca3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31888ea39e00c33247da2e462abbe444349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7f2920345d9c273d35494c1d5afe7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ccfe68f2f5212844a86f488caa822351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002793116a6d128f4c346137d645384a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb325cfbf9ea9e149d06aabfc6ec0bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f467df5fd0a3bd2cb0af839ef1b744354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ef64cee1d0708fe75ef118a8af39f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d02516ee799ef432ca1cc8fe1e27e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5231276a3f6f6716d87ec4f419c462357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245139f38bc6cb976b556fc4b1598d8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a3d743ca7e907d3af05939505d1ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb0ae59680dd94ab82f864e22abda1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a54be59cd7114ad36b1af69c7ac5a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ab7fc5d285ac4a1e7f3ddf7593aa3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377177b5c4f831fe61caaf27dba28fd7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb1f49a39e950afdd8b3078a8f1486364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675b4a3da5c3deb4636fb0fee955598365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7e78d70dcef588608c69dbaccc2e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af398708bba50ea616c4d03c879cb7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f732be8d7b5809d84605e370590f08368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d68e9607626387f78100868ec2043369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fb9a8738a88d9f64549808ee682b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b14d2a9b432819c87634e1daeba793371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2aab21a8a556b15b7f0859b6316af9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2c5580e4d66bfa0a9065f2bfd0a81373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6c0720ebeecc2d9d1f4577ee45768374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259581160815411fd244663931371d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095387c720a4038a3091a6e2a98d4bb8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bca16f68b8d51613f340a33e0d98b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df6914f5d5befebfd8cb2b340cbb16378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6fa75665fa93260aa717454d1b8c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a9256b5ae4bc1bd80225817757383380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439e9d1ea2b458701821e677d8b815c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77e8c5ff56cbdbc483b255e7c48a39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f98ba3de3a33b645fc0e6f790d3bd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890bc7af33e5323bbab53cfced7578e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c605af23739e62fbf708e519e588789385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eefb0246425783a809abe63d923b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16526adc918d0b9a71d4887a3739c4f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59f60197fd1fdd43b74860e614b615388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7cfe99f8c5a026b7c9fc28fbb2d8b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d3784a3c9719bcc62b6df7c9071fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175ba9d65d78eb1866841416dceefac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49606ffd53454cbade4f236d68024cd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada94f2beed902b662cae9c06dd2fdae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ba9e57fe9154443de27557f27b9ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82bb03aad1fa8f7049566418ef7bba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75583703bf9af8002107845bf5cc46e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5cac43364d6a11649494405453417397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51406eea7a9d53583f7a27e3c13929ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62eefc961976cf41a5f9d67cf1ecc3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdabf4e5182a3ff4af49e9fc10d4d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1aae0e5a8670231f2415d4d6350e2f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af73509da4d15641e85af3450262d74402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0aa65932bf333827f127f64950b603403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3040ca1b35eedd694d271a366e9bb95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f503e8382d573a4cb39d19ceb1d1cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90696c93db279ce8d84dbb5138515fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28fa0eaa8b486d4225f57198a0b358407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9456f208f58ee41de9535c6e36d704e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c4c2d946156d8936f976ff8d105ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedfb76fd374492061dbc6395c8f25c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97a48e8ed19787d8c92f4dd73bff73411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68116239e2e396e69357be0f00abc2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00d05752eff3f1e2cff8ff0acd9bc2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f94922e5cc4497a77ececb0e2591d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001f960c800b19718fda41a1d01c9dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4a787d898e70c3a20d2d9caf79381416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ed63c2649c86f4632d2bffa6e99f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56b595257bdb050e810845a6ac1c4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e5e38c189dc9f3b90b26dcee4e857419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847e7be80e179523790caa57db52181420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e273037f45ae977a3235d8752890cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb749729799791cf49797b5a7c09f914422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238027ca654937d0fd196470acd8498e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a04964b00ccb68b6087c19b5fcc828424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cb9221e10397a7a681838915f5fba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5fb6eec1ebb58f997a275b9ba99a2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508034c4e7edb0faf520f1d8ccfcefc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dadd0156c46a2557f596751bdc13d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570aa6418370410c9ef31bb8a9ac7db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc60c418faf4ac629c1ac4335da49a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d863d91f67cf5c9ddaca83624f661f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542447f7c8669a2e54d453e04e06e403432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc87ccc2295866b27d896ae9fd027f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c7aab64cd56954d0b81628a1eaf8e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe948acf5138ee88fb13842eb5f0385435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f58347486b3cfc2c034201a191b865436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8749b371aa9b84d9147e4584c5de4a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb4731035a78b25844204bb3fe65df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bd2ad4a60e6f67fd59c21c2deb6d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8a5eaeb99fe41f7a6afb94511a1eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adb51d2e75e6577db084530efdc5b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c4a56c3c23ddc7f3bc5d8f7cc8ca3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f47a4b6abd9fc839ec75d4bc429c61443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f71519157c4bf0cbe632a199fc87c5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7c717dd66a0f920f9caf3ac9e5964445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d38c27a5d594d25e3ebda45d90c108446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87eb9f5263b968e95c967cbc22eb96447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f46be051448f3fd863fb2689ea7f22448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87545dbc555498dddc9356c622b25198449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf896f780c1af72c9ce2cf24b56135c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65c99caa078d7a668514bf766da080451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586b2bb247f2b2e00aa35c623de4245452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b218789c941cb1f7f7cd7e722e12f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cb9dc948dc66cc5204ccad42ef2c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07216c463c5860895733b7e457d7a2ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da55f1b48423ec8995432c1ead46a3f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac23ca6ab24e6c0c55f347e03d9fddc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e85adfe7552ac4edf9a7580a68a67458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b83794990f82ea976513e7bca4e07459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13006f268fa32f9898be4c08dac11712460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9c710754ea46398a42e8887197ce8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5cb0e6c8340d7614ee2cd4e26e82e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98a88abc7857cdf719c65f95c4162b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6070756125835d24864cecad35e03464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0a6de7bb069c9be02e86552726ee8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942580568d107d8b85345ad7c234f04466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ecbf8575ccf9ee197f8fd11a82ffa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b53f38e2ba529d4a62dbc184a9442a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612d625b59b74ae26b128956f52d7b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3c00152c147ca62daa32925f1c6f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50695e2db9f3da1ecf642698289a107c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbc1fde48eed30188fdfed68fa3613472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264b6440fa973e4d968186993481d1b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325844296a75d7d7ba5532509e65666474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c819cce512de724594f33d548b0e4f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801979527e6e52ddca9bb41c7e638b6d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40366dd250891558334d7e17684d89477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc03f6a32a4a6138aa897475afc865c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944c6bd37c66e8bf7bde0792cfbe8fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16b38f722fa99a85ff6a72c2f2e932480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e9285b7cd4173b65199dec32519ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc734f11ec87afcbd3c57101cf399f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751b5231b75565bba9cdea22f075472483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30b98bd2bf5c2a8b1951cf86542552484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c50e33c317a1813080b0ee764c899485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186f7bc3ca281016635286af5c98661486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e6fa8b10cb891c744f0475eacc04c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e769c43d0d81efd8fac429453fb55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35eb151a8918d87a085974a498b6f6d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b35a1eb6b3cc4bddee942f6b33e7f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7a40dfc0c00851e158984b34563d9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b8e1257d91ed473e3c4317e9fd0f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3b32c84cf799233b6891310527c9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73675e1db47438e1ba923d528c7beb55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf2f02e3ca7b639a6ecee8410089bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2e434aeb30c23dfc05202776852be496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36995f32f530b2f112ea51049c44d01b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7206778a1b02acbb22acc707ac70c9e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc97cd0ea43dbc635e585c80a0f7ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf595889cdf422fe253177a5d2d216500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9b71650d6b8d47cca0e8cf4f07b74501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986e29187fabd09b1705ce591201104502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5e3eb38fe2a65a9f680a922d16572503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10724bee0b676a707ccdd27d13abe05d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71ba49b9531a91d9126889d53b08df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea18d6882288a9b32ed5537dede6c67506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b044420ca98b97f90315ad6036270fb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74108056ff045d325829ed50a91053df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50170b7a9798279a2a6174ab7f1bcfa5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b746ac62fa3a6c4a89a805b6146317510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709626c785e0e6fb572047543fd1b45511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc028313bf08abb0242c85bc612d3fb4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48b584d6fd976e8976c5095a2178d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91076447c17a04c8344ed68f92c1a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b616f480d4bf444dec4d9ace62fa53515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb515ab556f85dadf32bd16fcf45e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6a2cadb619bf8232cdd27d19977ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314de1bd493aca6d0b52e6eeb2c0582518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3aa3dbcc979829f76e3652937a4d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cece28a69412d273374a95162ef9b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75321317e574f1aba75c885386acc191521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86f4d7327549f9a6e6a8cfd24d6a09522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1439540057d22d069cc6cb8027861d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238b811791ea84f6a797567df736f34524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3eee64608071a2cdf79ed6cac1494525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914d30726b79f6501776cfcedb0f339526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513364648d81299f19dfabd1e483c977527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5b3a582f452d4d268bd5a8bc051b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c7193ad2c08f8f27554607d00deb3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d452248a6732e4267f399aed78ee4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974fda1db3dc478a51797b14dab126d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fd98824d9705cf9ef63e57b20a2ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cd98e6af354d8f3023575437eea9c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424172a2818f8f4768a08f0a3266638a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ebd04a3d2acb44e9418565db134e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcf5b772a7e82c927e941191bd8e3a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439228a2299df7d81ebb2183a8ec27b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2921a11e29e14accc3216ecdb238ace538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33d4b5bab0e76cd2c1cdf302d6cb51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e017da2dd0c3ad8877fbfa3d829fc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb405b6e87f0c15b4d9c2fa3215742d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2bfa7458f3de5e93d48a02c0f65c5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74766fff6bfd1a975dc2df13e425d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc07ec4f266982ec597b26357272bda544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd47d647d21eb69ed05ff27d8bcd153545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fd0767bdd55970baf30e6ee0f8685546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4c782f860414e1ec7eb4027d0e679547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2add688a7834e95a11e2c5648c732b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64609325d82dcd27e08d11b0f9cacf0a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1764bd7c344e2a5cd37e0110a9fd2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fd713bbf8332547815ad0923e911d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ee2506a85430296f970aa67bf38ab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aeb43ae6018024e63e9e62dc44be05553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1650cde555d4ccd7572057f9b7fad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908be0e722de941ba8b4c3ef350fe7d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfee39150ec991d917de83e840882c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05342d0814fbef4efcce9cead1cb8c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bf922e8fbda56d78c42d98a54239e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fca3dc95fbb2d3a5ee0fffae26825559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b86eef0e93920f51a7f9e92f26d69560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcce3ec680662562b4c89b414d5fbd6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57eeb04bf6e5dd1d588ffefc565d74f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f5759bed06e4c7aff2972d90312bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f258712991c1345bd3965fe11af4741564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f851bfe1aa3d9e7309f0c7ec789fef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c989a2498206782a81f4067edec4f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb1b238a4101740b1ed6fb68e79896567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41ef438aaa1ad01f2b995c14ad7402568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900965b15f91c934bb99d4795eed616569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b879ac71f1f34e125279ff5f296a06a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bc9320e20fc446a5716ac44c601a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce73789a026d66e926d2522efc72074572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027c34fc1f8a9c088f29604b9f0a3d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109526f6b853f875d16df05ed9a17d48574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3103bccbb67b4d4e8287f9628c99f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88956e1d615a5d9de8de13e183c9ffde576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637069bc9214f4f0ab1ec3a3bea34c57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e566e2740379d5f89331bf0cab9735578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2611dba1c37622d9c66677bd0d2ca1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735f071a69e8acd5c7788ffe3c097d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd36ada5e668f98597e6da82a86f456581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d22833c27a3ec3a7e01710634d5010582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54f8362f538375da06a91295c21369583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116b3089ff3c22e8d8342fd8b90273a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25df22179efadd1bebee60654b79f01585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7f8df223bed9be01ded9e2dd788cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc995b72b986cfa9ac864f053ae3777587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a28bdb5277ba5193d40c2f8f0ae67588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b3cc36e9ac1faaf2d1984f6e5d52f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52393cba90fa8a1b06034ad89a6db07590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d116e5fcee82b8ce383a5456fd97d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193670b4db5ed27cb6160faede280ad5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ca2c4dd118eb73c5b5c8f0e69f93b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7981c90b57e1f15841241eb573d9d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58293d8610b259ced6efcfb2a85352595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fd47727e8578240f0fd6da5a7accf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cece73e1153c0203c7b0743c66ef1b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83a636b65b42109fd3cc5ebfd271c7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f864936d9a50569560e2eb3a01394599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1042bd024f3c9c66bf260b35f6ee0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929acce12f43b4bd6b021a308023ba8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a4b410146d90fd8494af51a5d8919602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6d91465fc2d5c6d66bddd22c0a5d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ec55b9daab5629cf99d53f1d410dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7cd7fbaac7588b0b081cf7aff3b98605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93919e00f2428c053d571bc55888c5f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582f49f2069f317bb3ea70e88db7f67607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae05d9c388aed66e63ab0b66aee355e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55646837723a33c4e27bdf1ce354a9f2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c025d38c4d45be23dc24e82bfb5106e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff37f737f30f199b2f464afd4ec2663611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7d7a9602617023eb090bc87bd580d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1099b52c9caf06df544efe9fd833d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ddc3006135fa40be6a262d2387f4d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007ab5345b601380018cca4f784b5a4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec669300fe65baca8f1596dd882e4c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80ea5514c0643563f58892f8bfe077617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45cf6e857bd10ce6972214bb6410d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85826589fcdda0de5761c2facc387ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f21406bd08416bd7bc503419f032b3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90938740a8e3550689383fd452daee85621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9533a34c5f008bff9a99fac6feb7c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048a0b62b23c2367ba6707ca03d6d13623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40962c5c70ecfa074c28ab9e777ae47624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218faf7b108dc6674c059fc959ca773625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d108195d9f87639b3d289e29b893a23626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd49d34a181166dc989498574d6b3f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c5ab3e43ebfffe371edde7f8ab8f1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046615aa2386738398b7dd1f1e810ad2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b34066b2ff83a188822c62ebbd586630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50bf17d5bb6e61721b7c3acd7a4a3e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1c5a335b249cbb5bb526af54f7b7e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d408c71989cf6c33b804422d70063633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a59f650e3e7afb547c85a9b83225c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb23fa00e8c75e14d3f63b98ee1b52635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfee241b4bf0f140d23b39806bc43d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc1d5195eadcf036919599ac7c5f00637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb91ccfeaec63e7b069833519e31521638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f75b55cf1d9801a0aa761ebc1394cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284721856db881ac7a24bd8b7c436a9e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b644cf32dc5ae687e181be2c8f3a089641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82216b158f25005e8d4ce20aac6831ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003068fa7aa1b60cdffb28d50796817643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b987d303dc6068a3c15b2f8fb91a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2e8155ac8b79ab86711a8112513e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ad39e44099a3f150f16d5091b9131646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa24b7fae17c76c40ec675e2995c81647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f569e4a6c49d5a419ccf9e5eda7e2f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9449178fb1f8414ba051ee060257f11649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7628f8f705ddcba50b611c959c01823650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f5f4509e0c2cea2ce07e83d57d54e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d08e2b00d818e030ee02b01d34e0b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb42466f9ba114078876687b756103653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264ae57a7951c88c82af1ec9cc0f972654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f871ead749bfe290d4ee521b3253073655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42919c40ad2a2e14700a82274699dc25656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d1db3ea2c1d0c05204c8856af9556657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af945aaff12007a351ed49c2cca0d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc06a60a1b789a60ff8131af1f0ed32659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67258a36a52e5fb124f4837b294fa739660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c087e160947c5a235604ebc3821a147661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d77726e5a1a82ca68f3b501ae8d147662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e36af5926bcefab25a35611da3718e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0b9a2d4a4feb11393c8b3fdc80924664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17098f0c672315ab2cdcbe2bea27f2f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3abe748a69dd8035d7b41dc7b3127666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3122aa509d4626f70ca76d07be8806667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625f14dce37080f64759fac6142d416668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234ce6af285d4869b7cd4f67e4a9614669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f547ae97408ba99690f23a1bffe70670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd34b4d5a8203a1e23fadb606dc00cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c317f96932d179d51d956a49d98002672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539218366b2453f12a59ab3623d8bd8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e74868dec51b4fafee0de71fa995f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc17f7e2f999c56264f33e74eba2f4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798bc620800fac6fa5c4a22d3d30f35676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad0d56cdae97ac59862e4fe7a50063677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717963074bff0e5dc2cef29ce9b18dc5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71c6ef7d0fec84f28b94a4ef29b40b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ed923d88476a5dea2c4e56adb8457680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e829d434c43d734f8074b26cd6fe0e7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038088f0ec57c3cdcad5ef9ccc5d77d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f987e5704db9004853b0c7222f039cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e452a706412506b02b8ef5f77e55ab6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb3febc363948951b79ab1cab9c4cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4c63527b4402481055e36b367d4f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6a5d5c7a2dc864401c2041bf6866e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73b43e7ba1b4cf40c3fec7c0669262688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6824caa788ee706014392098b0c7b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55c6d81054b8244e2156947b10eca6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efe9d2723e89f280d8a44eaaaf24c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6d9e742f9a439d1cd2a1fc74ff308692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49f38ed4201d64978c8a127abc07d3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e170848c030559784d6f89329131532694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98a67a0a49469238ad2d1807b58fbd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42ba978bbd77427b3cb48b900afc9c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8a132646a17c5ecd0e079f35f6e4a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb339eb00f66e28b9ff406efa23a1cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dc6f270876fd091e943c119acabf8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5527f3f18d1830475bbda1a80622f85700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1e47ceb1ca653dbe371f148dfbd3c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5033c732b2122f19f8991bfe9945083702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b44d36eeb3385b765e9fbce2c10045703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198748992a1e01b86a5157be216a0604704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fa2a96701118ef0c050520709358e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12faa5da0176b29f3da9efb51da343f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31394743d8d5d8de74356950da317ab6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e47360e7f0974e988ef0bcafaba80a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af5437252567116f375458b9aac2d3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59f6c79697106b7e066dfea210419b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167642bf1e95aa0c8ed65c697be09f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885425f68231f0af372d0b75c0ba4e7a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800883df7edcd92a86cdcd290ec80115713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd8472619bb7da51a99f5ce8429499714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f23fcc4aeef25d5124848dd28b50b0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b5768b6c2488e720f3c1ff4e3177e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acc9b118c3e5ef075c74f1bb030a17717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffc054f6af403d7ec044cc29ae5108718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b562caa77d5e259cccf12758f72c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e496b4ed53429ee677fe78c2991472720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba33a461925075596750fa03b617434721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589b829bf3d794cb771266a24fb1abe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2ed167758d925a765e1d1e42554f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29663de8204c27c5a4911d31c6737f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b34ecd3747b015884e93b4db0bcaa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e4aaa623e23e9a3e6a590cd22e2c1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb3b9a67f4277431fc3a944d69f4ce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9f45c4752f27dca8ac394354fee95728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9eac4e0cce128172771c22d16f4419729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf9955fca55dd28d19718a693532d8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a46060abef84b9ecb7daae26d4069731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd05c8aac03b36b96fa4d66ed1d681b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93457ef01d8e8ca268d97716804a967733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7b10c1043bb9c149f45c49f959297734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be55507c6872d9b67e6115716cf6c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01136d40ca4053b3238cff6c20f1b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd24723f2f2f55dd96c15ce2c127c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8b2503a1690fc7953eb5f5c2e6517738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea331cacdd4014089e7bd923059f22739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f0c075f7b1f632078ae72b2352283740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08080d044041b22779f784553814564c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570eb3398aebee4ac05213e658afd99742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b7a31c67ce306a9d9a23940aa1eb7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc7b16a7049664c7ae880d39f45616744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72519cfc3d688754b287a530a32ce43745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade65fdde2d49fd3bcf1bc64d5a3bf06746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36c0ef91c8cc37bd893d4afd127f97747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6955c355ff3528a7f588ad518958d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fdd1ce586fcf1b0530d4da6070ab4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab190e7831e74358b494dae0e2c00a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66db45922c48a9faa8b6ffb747f2e2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442c9a8914589db4ca95c97f0915112752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b610e825507749053f21a8f3f201a8e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd83ed595af69671301f226e1c2b6a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dcc646bf756da3f2ad0b957d4c250755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037595cee87a3f02b1962f59d2a6f04756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96848b0de350af0abb801b3e0a76fe40757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bb2321f04a28b140bda4ce27cb3ae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2d94f0a418b2287f86f511ec5bbd1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0cd36c42388248e223b41d30f5d6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7b0c082f160107f238bba6c3e48dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b44b40e68d58edfbc518772829f043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce86ed2d8912a6b230544505c9f81f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3a39d9d72796fed7f2ba48d7d84845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379b7c9e11fb232ec530e7a504cb4596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c015f642a38086765c7036cbb44247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6a14d235fa1d1cf08acab82d15e848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f2bc6f8d4f8b558d8678ad36b36819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b245f8657a90b76f4be19b962fc3b3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0db8feebc898180847bc399824037111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c30566b9dbe1289004ed36d37ffd0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8edb45d0c098912286e51a9f60adb113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d98b7e705b4fbb38b9f04891a7f78614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce97a8de06b37cc10dba150374c67d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c24f586f4a55cf69394cceb225ce116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d662a34bb170d3a65591381dfe7f7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0f5f002599fe10d3aad98d43483f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e705843b4eabd2d0b2d12e2830840c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b11a6215f8538e9ad103dcb21a58e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff248dd60d170b1d45471ea8a7810f3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805ee9fba084f27fed6bb193907c52c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955463a25eaea720e93b45d0de5b0ef723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaeed572fb4909ea9efbd7141b629824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d8f7aa28259611d1afe3e9d221a6e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d023228c0587f1478572b3b27d2cc5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6b50c87f3a6144c80911715453d0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcea9af3e14361f6f55cfbd828248328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8f69acf7e9d0514f099c1e70da8b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fae526be58c12fa3909b90033c56230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb01bcfbd2197bc65456cf81b320a1e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a466b00a8180488d1045caabfd82532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5110d6c1075b86aed99e480a86fd57a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a971d3a9173c41f0712b17ca20d224c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33283c46e36895168f771760da861a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1728cda313f6803ec59720ae613f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e87a6da46d0758d65b569d3f2d5c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232b5b9bb90dc458b057bd83922ad9238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0b0a5066c158d1a9aab1317e6fc3f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c3e2433b6d925102f4afd375dc7f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ccaf9d21f9c2441989475ae7bca7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f9c7b91478dd7d5751c97c4e51e7f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf71a6ee219545cb34c9d2ea03aaa543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e41341209d9b9e0f2e77f18cb1a1df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e5c89c0815cf50206a8b83c88d49845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2742233363fb400dfcfe52da861e93846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78cac6bdf3e0bf984a35808210273147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6aaecf631b3d1e56584b657775b9b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757c718221568efb4b76e8ab318fea549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3681fd94db5337d551a155e7d077a1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f059ffdbc39eda499d3fdbf38e721ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76bcf7f57dd581ad46e40f6392789c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9616935b54c4ff3a5b45f5eb93da153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4957df27faae7162cbdf639803f94254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff901e859471ea15b00250cc03d8d6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864df7f31f103d24d54cdac446aa76556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08f88b8b32586d3ac326000b8c0b1757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a366e09f99849e57b3e910397bb75f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96ce0fde34b99745822af7e838d17759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137257d28ffd847042cf270de4eb9a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89242ac95f93060e77288a7ade7c6161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80595f97e51a103f3f671fdff2beffe862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a5eb22c11edd6c1f7eeb6ba69d41b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd9fe265248428bb1ed1f39b7f531864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8fcc21fd6c2b695cde9d14f70e56a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142ad1c7594d829085483daefc14b8b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82caaca62b38577c5f90ea7bf4f96fe867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f02efa1691e92bc5d78f4be5cec17568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ca1fec3ce8acac0ccd7b56a73318869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413da69a9f7cd5e6059bde6d3a9fb93f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6796ba47de5f5d9db758b9f0dd4892971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1d1e9ec342e61c54279e2d53e680272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d556e2a03e911ff30fc403291f6b57873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566f1b93860db94ada657c562d389b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e590ac4696f8b725aec5cfda09047ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc657d761b6fa95678ac8e25e7392de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3a488313fbfc59378cffef13cc82277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f9f81b73f86c224692bb3e5fe718b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78e4acdc094fe970f43f0abb122cf479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1fb6541ce42a0bb6f4fda453b15c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfd64655bd1c38984fc045ec21b86f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222633c9d48be2989041599eb5aeb1fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c386f64fc19ebe85be52587a0b2051283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744dda3dd15a1fe29b3ad0003b2b6e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c73e5acbcaf5046e4ac5622a87aec585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ebc4694d67b7db55b35427ac6331786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313e1608495fa186ceafcabb10560ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12924096bac4b2378d4a8f7562282b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f758c1231779bcf749890454a879bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9943d139031ba310a14ad23693f67590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48660d7bb125b5c918ee84f6fdcc7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87233eb148fcfc4f9864537ee3d68092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49f2ed1da5b0771ac683da2aedc4df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bea4e505ca1d888a686842302d5c2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef821f7b3c8e15b7241ab0d50912d3f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d69cdb9137007aed53cf07202da6c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3902111ea85012bc48be29d91ec50cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3e10259ae3b66e9c6c487fc56ddf998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4dcad3b1375cc467736450133cb1399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763784aea1db1f0e17b9b262103220e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbd64aa7a8d74718d878a891ca126d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6590a90496cec4d7f04e90fbd84ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5552a4fad5b0fbe43acda3c036e7c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcdad956a89a457e371d2618936365104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69050774d6245b8e289e59cb23e08af2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f42546f1cf2ffa111af9a182f5c5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af22d50833e098239322a6964a81d6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8fe3e0b17ea9428f3f49e3edb9fb1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c9bd5b8f708e5dbd93a823b9522b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca6a1a23812b758603b692d85882db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd871b4b96a24736f9175500cb3d29a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795dce51fd78ac385920dcb583098c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193df6fb09a01a928c46b801139839d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb386b9c0974c2084029e295092d4ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8246c509a8d904b67da95bc32046f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e0dc7218be7943f8763cae9579818116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed29cade3cfb747c2e8cbbb55509d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b2f6e45ca733d5fb496bd05fcc025118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76888a96a924f0c4dde1465d92a195fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fac449b721c15f93957a5928d78de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08f1d22d112df937ad17c5bd40dcff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71b2e204b2c4e9c9a11924a4143afd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f15ba190888a02348a98c47f81538123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e7518fb124fd050a1b56dbe260a75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510269e21d0c52b4501469be897e0c80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17f7c712e9ee3d3542b9c71ab6fc9f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5a0f08ff7df8776e35fa5511e8fe3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2463e9c70396856c43c1c474725a412128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20fd7dcc45d009d6dcb8ec9100b52f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22947fdaaf4e2a0059514145819f425c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd13dbce395b25a09891fdf06460d69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30252765fcee70122aa0b3652dabad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c5a6c461b6482ee925af28997a1c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aef72dd3d370616099f35fa15dc072134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432261a1af875a20424ab80395ec840135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529deb3fb5d0d6ba6ec75e16cc5c02af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3579160637e86b16eafa5a7ca7ec565137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7f03aa11b93ad0abd7ea37114ceaa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4db5c7963cae7123b068df70588fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fc3624f32783a8992176f25a7925a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c81411cfff8d66c235baba801cfae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fe6a453ec58842b7b4a2a50864197142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f1af198c51ca50eadc0e58fb4bdae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931914c57992747224c890845d5ede30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e2572afdb37c62ca38b00fcb40c3e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e080342874d47431c26a367e49ed4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6bd994bf74456985d4c01a4843a2f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db169e162721d32532d05d8e01bed3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e9c9d05e715fb9cfc899016e42733149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28747b19a444ef1b9af2dbb99865e4e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6f6c9e3146423600e047adc3de96a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265329bbe027c57c2ec319a23447f32f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8a4c9835fc910ee075aa36530d8f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf4c2a147630ad0bb66f4fa5ce65f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cabeffb20ad9004516a0b03475271155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bddfe476814466dc513b7b202740a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090f0b802ac0d43e198cc16de038cbd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf710fd5be51726b56632b40b541d01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487d60459b1027f211f9e64736f92d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486e447ebf7823706484bc276d714bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6702e6249e452bd4657e897c7c5a10c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2c16578469d1f9b3efc425bad030a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671a5a63a23fe777c8dc8eb85d30361163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e43d9d8577ac0278d22502e40cbb8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a401f160de7071adc7a28ad36dffe8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f66b08830624b8daa7926caad532a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f6c48974aa4f844babe48e33b8674167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8300ccfcc01769090392de84e657c19168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af4e380ddcf25e3a3ec50f0ffb7b40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7094726b3eac7fc47295b676d90e0c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb645695d06d87f684ffe604e6aa71ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcb6be01b747a2ec1dac485641a184172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f5b57f1b5da22f3023045fc03cd9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20157ac62279f0264ed57d2b91a16afb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135eb43d59a65c83ddde644f7719400e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb685867e01bc9f5fef754530c2f748176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6acb4d9499341adc0f6d7d864cd5e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6b88681c9f6446eeba34090fde42d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b281e143e24df3604d65e37cfc7ca0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac99d2334a4a7d919ccec261cdcd25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18833a30ab3fd63c23dd44308d77df1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7c39fc86896acfe399131189315c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14a4089f19ed1796c2bec67714d6cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac20ad5c1f91354bf564303f48f1f13184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548712b1e2c808efd1c8f938611132a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ab7891fcc858920e114af8a8aaa33186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd52e27c69ff04f0c2b95a36b38927e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c8b8a5439d65ad20c41c7e9aea3b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b92371e62bb9f482c4ff3c817c290189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aaca5420a88da8819bb224ee814767190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c964cc3ca4579aa7cf84d842c4dc520191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2337f0247bf684605eb6b8df88e09de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47217084132198d19e342a0c58ad00193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bcfa6f34794962ff126392d2d1ccb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268683b5e0d265c92ee3c540355902d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739bc921865913d7435e0872c5c3735196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1160efb961d443e8cf1f7d9dda369d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975918d30ea96adf939cfc0ff6d8d5a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9907c15664e4f231805a0d7a8579a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d0107454b4e7de9d7d94bc896ecc4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80efd9a4ee9aeb8fe159f9ad001ec4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3443e62ca69aadae20b17138d238d66202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b30a7a6587e82195a2395af785233203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68a1d021e9caa441301a7a06b3e0c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf46ea1420a43fc214b7fcc8ea66a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021b30cdb86a329c740854b3623d318206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653cbbf5b34fc4ea2624de3b594841e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc51130e8f9cfd6cc57ca84a827c77208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b40c47f13fae3fabd9de03ccff1a7b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af014357581320b112231f86a812a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcc77e3020e6f5f4e9faf4e75508d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea26fe3864580cc9a21739d8542ea2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee6395db797d62dd7fda229c42dcf5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffab8342f2e5b30c4c434a7f67565cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f3fa6ec2e95a19995aab097f80ec8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fb15b363481be07b3b49a9315a72b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c39c30751b82a7e8795fd44261e19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984871693f68589bde6f6fdf54e39c5b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c135d34908a0ab071a14451d95f09d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a13c310911226c83ea91b3bd133f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e109af8a86f05bb7cbb46b3a9ca52d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2fceb6f72c7474137bd5b1b5892a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202840447f94469f3781bde8ff60f825223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a8c96040db242cc10460e6aee65c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530cb8a7e421cae26935ba5ac8a278d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c18a575ad73a746d44bd9750eb66a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8707992f383d00b99ffd6aa29e590d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691ea122d74f91939e92f7d51800652228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb420b0c9866a972e0b95e68923cb8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb973a7b376c8873d685637ad0550980230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8ae5c27015598571f619f8c09ef57231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ec0262a49bff64fc48c3a5820f0b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507c3ab7afc9286677c0762e74eced6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7d22d63f9b9e79437d4d83fa5f614234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6fd555ce1367a90e1e8eaf9c60e80235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be25dbf4b1f2ce76983a72d5026331a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002a4ffd41877bd3cea07179412e99c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d2ffcb35722af111eb55eb9e533b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c73a673d988cd4f0a43f2780bf574239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86471ccd80ad27f53a7edda50cc4cdf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e5d8941473809b5ec9fbce2aa12de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2604933b26ac7db9d888eb52499f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0cc5e574a05ac9771dbceed67415d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f137550beabbf85cc7a69efb65c9b3f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d94ba7e0bfd0dff963a3eb1a85a028245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f479771dbabb42a197322af2e0c8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d50a1f0f80a164cefa3f500e179663247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f4b49da7f1f162e8e9fd056ec45a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba4f8602b5e94ff84bbbb32d2d12f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a53e542fd652a01b8a15d851c59d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a12d755172cd4db4c0eaeb1f4991f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e825c450cd0a733654add5b1532ade9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de81945483d62d4a17cb9bb0f30bfcf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899b068c83df4246a2c140275fcf111254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438dea52ac164730cd6d0d5a10d32da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8714b9621672452b63caefa152e48256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedee1270143b50ef145461ae3b45f0d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ef136b36b5ed94b88f2fb778880c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d540cef5be81b06793df2af3b9af0c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161b5f45e8278f15567a49f0cbd5181260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed228e0259d9d05453d3f4b12d7ef94261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddef3337b3170d5ba815f130b3d6d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03a46c4094ce86a52a2794fc5dea67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba7783b92fd3c1007aad83edb53b91264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c8d07774dc8f53a682e529052d2a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e342ae1791c48ad39116bca2897966f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3908abbaa6512c05fb6ac06e1c2bac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f54ec5adb8ab79e9903a83d74dcedb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd987c34e204d11fdd2f0d8017d44e78269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ba72a0eae1d05ec05443a9631b75b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54f5fb41a151e576d7523951f72ce8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2fff70b58997593313b665fe4330b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6716cc7df8bb10d0d47862f03a530ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84359d7167210f7eb9631295f74874274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b548b56ee03c25032f0c122375a1c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6d6d5f7925d81766e1f3345fa8d1d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191878a7cacfad4279f4579b165a410277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef89517355a1f7501a9e81f11181604278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88cc2ad630eba654e5b5f684580173279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651908681a201c88b707a380149c06a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b0070700bd77a91878448d8714a92281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d229950df4c61b0a729165651e3f6d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f3bf7e9acdc8955570141e72c1935283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da296252dc151ae637cc7d39b9b481e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e709fe15b11b512d822c12cca140f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4283780b630115d4514fd8fe0a9f693286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd9a1c27e4f88d615fb1ba84e125cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5ed3617721673ca1e3802e00029e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafe1accc74dadf0c1ce31387b42689289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ab6c31abca8b7b647e3b367048771290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54532e7e62bc46e66997be91ef4699a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eea94a59cd93edf436d0b666d92d80292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c70b6c2ef31f21bafc249f3424d12293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cde0889d9ba41c9d63fbdbe45926bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71437108c6225a5cc9c279cb52b237295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce67b16cda99bd75dd7782c73f1be79296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94388d4c2d5270568562ad7c97fc1ee6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a97ab408b08b490bbed8528e69cff0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7890b331c6fc21f7d6e746ebc3f92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026152aa23b16a40efc6a4e861100dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a6365e5d4bb6bbf2de98c6631cc72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd6b259ccf7fac791e6cc68ff0f28f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb49677b50286ab460c008d4fd338d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e8105bc057dd99aedc873a168f0b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655b0800e637fce027b4c4a6a5f48c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4f1506aa719188ef47466b1892768306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b167f50222a04265f578069e5def9e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6a0c11aad93a02a5ae98c07578b65308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb76d1c4136b01afa8d1b6f998294c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9cd2f09d69f18f74fb7922163df5f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5cca9f9ec36e5e9b41b95489940b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243c7e1b1af881f15e3854a64c2b550312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995a4d2d26efdef3464a5b85c81bc21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c135596e7eb7d5b7fda6b51ececc34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643bd5cddd5527c5af905ec2641a838315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909e1a19b922285316bef867598afa1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59e288a1ff7c509e00a3e405a0833d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7527b0fef3c55144ce3bfa4b7469e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5d1412662430dc4a0acd16f6699ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536c54d949290a2d698fd250311a1cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce31f2ef6a70e2fe361e585f79fc56321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138ba1bbddb75d8b64d4cd62a58b86f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe70c582038c147ca1c0741e34f332c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f309e693fe17b8b62acf228971468d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e0e160ada11765dd473ceb7bd86f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae58fe9eca16679232b10f77abc8939326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd664aeb21e207d401919094a698fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8fddb2e65d6fc63447b9a17526776328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83724a6575c5a060bf694d8835b5e02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0a67bd361dffe9703061642779c83330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aaa29c8c10161fec3ed7900e74a132331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f32d85f57ac85657d1ab511156be43332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07577088bc592c2d004e529e63b14b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c41cc2e3fb8867172343be3d19a62a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290b8727496671351d5ef4034d801a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e40aa5e536f7a264afa03e1f2c0e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba1cc735f1c8b96bcd9c292dcf42eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076212b9bab649a087962895a9a7162338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15340a28de20d7ff6cd2c6c3f8e4cd22339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36c196982164cf41f1282355387414340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9776810f4f642b0c6b9996819b99089341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63053a1c339538c7acfdc79498cb0f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cd647acac4236dcfb14be514c0933343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e0e5f79f0d848ba87ad49ff92e647344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dbc5d6ec0d8da5d4d4f19ab31ef26345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a45bd1b3928aad40943ebaf47c5e3a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e843ca6087e4e85e75407c9813ebe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc049e6cb19a6c53196e0e9d96ca39348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ebbc30c2549fff36891802fea9ec0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93a817545b3e3e2f9104b713052fb7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef90df8e8a54528f3d1bef7fb8b42d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93869cca66fc97fbc40662b2a318d6c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d396373dd68bd810da81a284132a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918144f7d22d3bde01bbc45f55deab7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999316e14dd0be2ea31fa8e076458911355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f159dfbe79f52aa90f3495dc39cbc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190251d01c45ab2a331fcccacb0bc4e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b7418c56cac6f6fa86dda9a85490b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a85685517c453f501eefbfb8933f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b58403255b403fb9d88866e963035360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940f43dbf547cbcd52f4b1faa71bcba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce363104da1ccae26a5e968f551be064362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97eef91ae55bc25ef640cd9c448360c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa017e0b796dfa58112f8a30c321a0f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797ff03015a83c7e973df32fe220a60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bee2ecfae5588616ed1e0b5cd0492366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98d0a832230b5a9f787bdf9dfd1809367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0220e05a70604c71b82ea9394c316368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affcacdc3130bc30bb34f1b6e867b5b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbda6712188c46e8ea187a2b5312fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f3bf8a889ac4a60108d58ef5665dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60519543be45d7250cec9382d87e077e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1aed2deffd7a2924a34be26c1b494373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2b22396b971b367ecb75c2756dade374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdff9a9d85d59ebc90631ae5c423f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a1204b778f9d7ce5dccadd97acf37376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bcdf926537cb0ed8585e9b9b900ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc0287285805354b319b15dc70d418378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa01c5de7212b4758a6b1b4577a3053379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf5386e13ad5a734f41bf56b12d99f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ba234e146d3e1ab090bf210a47a5a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417b72d5d2a8f4d0673d6c14d98c257382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfca240cdc27be9abe4579fd83216a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc1207fcbafe3496da61ab5cefbdb6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b8a9101c155a3087bd8344f625be0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549193b5d96d784b9c213017c469ca75386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f3494be74bd3eff6376bd026460a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4b1fe9755495eb6ed7df7312781f6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e7d4fc5cc7778eb1744837b9231c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563861d3c1c361af42b0056d2c9bb51e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d46f99576e5c4c1bef38a0f5299682391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409345f5453a62a3862ca4f2e436dee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f359d7e312efa221e518edd22ab6d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e34f2c415a55480cd90c7424dd925394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4876c7cfdfc755460c43fcb1aa279395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fcae708368c5c65a37aedab1ed57d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612cc09e2d48a495ad32303a371c580397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694fd49f77407aeea19c25a9125ba15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bd9e0ba6652c16d8eae7c5578bd28399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260ee5d0da9a6f5735e043eb6964836400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21085390b629e53e38efa448835cd1a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3656a7232078ee34c7b20d1fceb4c9d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc80e1bf6178961a935ca647ad776e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11c51e988ac360efe484939fb09626404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d334b616f280176bcb8d74bfca19f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b3577f4aa770d61b3f69d666af6ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d48b114ae4e48800d4a7419e88e04407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069b38c9d5f4430633a05226d90e1d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68cdc91500989d391e8fb2dc71172f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c93a6ecb2ff544eb9a70a252fdf09410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a8489bf89ba4a05aa650425d7cf9f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d92a609c2bb92e678836cdf4bd16a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177ac87af86a9a04e6a2858437b5ddb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662f0fd955894e6e2301d87efd537d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac21766656b5cbea7173b86367f834415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f88826e6794296946c4cd02a4bb27416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e3611b53d106c414ff6623f9aabf4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f6cedb0fc79a0c96195e0c79f8a97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abe01b610aea6ea554227c306b49f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e0fa54bdc0a01dc721a2cf58b7bee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3af643ba194db480f3063220cf615421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad37288b840176c1d6f76e69bb0d74422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97951f6ee49c66cf9663d733d255bf1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cd20b4eeba8e1b93e1ef3fe371403424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9b17ffb17ea8337083621c04faec1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6e1c828551b7086cb53f7376643bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7797c71e3a912c60db8cf3f85f047427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c44b7972bedeae5afab0d886240a03428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066d618842b9204948510791248bf1f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfb7daf54046dc95fea9db1eef86cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e09745bbf5157da6ad523cd7c49855431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debae14a44bea6429460f6b0316978f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b6733278f72a224b4c7b594a25764433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16edb48054c75ea3057e629832a96f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d13db4aa24955e6d2f430d4ed779a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245820235a7eddb41c287846d72794c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dcff94e575ae4860a57ebb6288824437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b8259908ca21de8ff76d70d6486a3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84a12ef52707e524583d38c3e3ef16439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99e53ccda9b5db26bee9a76e52f7f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95447168963779222c84b372f78e6cb8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80a5b81ecd8ed41b00a952f23c88c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4d9e9a819c29ec85543afaca60ae6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd43b15dcaa5fe4ee9aeb3bcdcbd93444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7cdf622943138305e04b2b7e2d04c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86b5e41fa58f70aef01eea59f18370446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d2f40c0dceae67da65616e4c528c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee061928f21096357610745285071d6a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09159b045c106737de6e93bed01626e0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c82ccb8ba8539f31fe4006ca0bbc2c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1be57806df67501cb9b93088f3dd7d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23c9ba830bce3eb75c0fe1da3ee6f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93af904413a764233b26c72cb8257c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29e015524273907843c412efaac986454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bba6a6210f86c248a4bdc9909f2b19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541db2050283f51d6947982abe7e0621456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742067585caef39e38319e8f731e00bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd54e81123810d15435a86831c9728f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9dd16fdb39e90bc200a3bb3896d3a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddabcbbf28ce99ad7f1a177e05880b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c092f2545e8d8c11c1d5eed958a7b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfd6923eed8cc9da74f741ec590b41462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dec31e5c7ce5b4f0494452271fef1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cf0a407b57f02f3fe7d1071166118464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd40d663a2eca232aa2e9a2c2fd608465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b4c198bb757b3415169e21603f8ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92505db604368697f42060e323e6ee0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1876aafe6f03dba4e6f1b0289e4ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18056e737974556383564fe23a190d23469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff05946e70027d328bf4b837325b31b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d219ebf1f59704e41c60f578d81701471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89377a4eac7ab55d28c64ea316773d2a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e764f39a2fcac5e59f7d1713c09abd5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1622c8c8c7d01fc2226c2eb2a8d7f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a392f4a7758834f05941ec8e743752475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab03e935b5bc4a16182f1bad671a5c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc975b408c1cc486f17050ca643b354477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabba7eccbc9707489d766d761fa440e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6231a0b9ac2de4e22e228f7373dd3a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd52b8ad4d5e5c1e275ed46bbde688480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69a8fa1633110030bcd72d3023d390481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f02f8ff7290e22d07855561193620482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e505e90b4d519d50351262ce1c71eb7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7493062c010137f0148383ad69a56bb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ef53845bf3c0eb84ae1f242dfb390485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7ec74870a98a35690a00d0f92d40f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313b7bdb2fe1390e7afe08a78dab9d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e665450955a23e5d4bb678eb61bcc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5d6dc31032f6555015d9ca8fb64c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5ab35b13cddfca9c3049981bf5c39490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e06258349c6905e812f157ced11b71491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758cae8265dbbe3a46f6139305643f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02495109620f4356e0769cd3b518cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9a1512f8fd5cef5a796d4efdf9cbb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6abcb0aa6e4687b79c2b7fa5f91e75495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892cbbc0ca8e599544c66b49923be59496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c911dbe0a667fa3bc53b6b3ae9041497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73d06924f94b75cfb64d894589bd3e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88553021b8d10aaa17e18ba2ebca40c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb520f3597d6cd5a2bef9d33eb3970500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373b55011c2467853f267a63caf1687501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab607c90ed70bb1a0d7bbd34fe5ced5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c5bb607cc6bec04614d7405f87f78503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce934015408df13ed2bd809332e87d48504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbad30b168ab223e5d46ca42907f9bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e22ff9bd37a363e50dc78c9904ec78506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e77d29ff5319bd340a46b85524cd8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7923f25c6297e03733671719c620707508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af39ced1e96e81f6fab58df3ea71bbd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d092de02ff79a25b41d66406cd5d24a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5b83631ed272814921445f7f16b01511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b134b5be57beb9d8886610a5da4848512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d986c5b0f7e799983df8f97a7a6a5c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a61c7c453f4c23a130d52890d2d9bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f477f904665010afef7f9a1f785d8ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad497830794e96946e9b1c4b738c6c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46fa0cd1ff0b5d599f66adc4654b8b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f87eafdeebc1b3314f2b47b3c1f5c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82987e15004de1f7b8547aebc08834519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f3550c3ee25eae4d534974aa958be520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73956172f8f0f4406e45f64c803df40521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183589478b8f92569603ddcd63a094f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ffef92b8d41c0a540e7758d747233523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f89fff94ad18f0c1f9ff77dfdf9f80524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8548cbb48243b61191ee85c20dbba8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfb2e4b693a0eeaecec8a1d1989cab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b42a9b6b22e217b8bda30463e3afae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b74164904c7dde9dd941b2ac957a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ca7016f895e44e456abd8de109ec8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10d71cd518e99b634e5a8a457e4dc5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd2e35fa4492b44d416e12124f0378531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176be97460942fbe90c742f23d4a775532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0cbcbf4c8ccaa6f29ee9ff4be8461533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a327cf42d84c26562ced9fa70da579f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b8b5c476cfb0b2c5d93711e463349535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fddfdef177f73cbb92fb03e046af3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ad33e30975b49316a1448d53be2c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f3cdf97d30f65de81d224cdfa1a73538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1758a91a977b4c910f9f48563dbe7f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6bb0912fcd5743dcdcaf14d3362f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69619c84bbfd30eea9697a5b962b590541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b88f8ca48fa21245d129740e71867542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3e10d99914a7537e242a91ac5d884543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710a55df05352b492de9ef80b524e19544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17545501746f334d2714cb9b5e925c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b731205ee4356095f98c56590dcf45e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a39819cf3d496063ae1a8d4473d651547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f201795beb0d8c6b17b518db7cd6866548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04f814b2209763975e6e026e0fba27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87ae61c6c986f5b2e723518bde2f49550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d22c835ccad26ebd811deead4e34d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf484c4bc1f5ae0547aa09b1f0a9752552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bc1343300c7f65814f6decb28641d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b36c978fcfac8696e7c1aa08f4135554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdde0381e9d3d962641e97a8134c64555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4584582f4390e7742c721f36de97d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c9f5cf24eea943e02de2c02e8fd0f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab61a1d4a1a6558eb29950f161cd871558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f69d19dc7a88ef05e2fc1de8e7ab3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd893901bf94557fe453ec1212f368d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3eb7ba093c89e682653e7baa84a0ec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da27adc4a57340ffde9342f1ee88010562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99289c6e66ac301c6d3fb3b105f8530563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470a2273286c28c5851ca27d2f01e9f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47e5234f44d8b6fddac413db2961cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833844e9d70b5ebeb95ef22e5f234f1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e028315530e09aed57b8d0416bb27b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69407a1b5196e93e0d6b6ed96de69cb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db92204ba58cd69a3d9a9bd38b44eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ec07a6131fd414f0505befae81a7e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533b5db997828db6d6044f032a16833571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4d2600652509b854f7c009ad62330572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb6e7e565564c64389813b4d8c9d40573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5188fd5d3c5c0c4349791929f251d39574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e40655c7c296588e2ccdb16ccccda575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab2a75f1add06662501af3894c0ca7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981aa949fb94c7459c72a7bcbe3ba833577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cbca07a62866e91f5e1f7093854de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebf9a806c312cdeeb08f6f3f3fd2da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd75abf4102efd854bc5cde9f0627f7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52383e17931a642ce34f464176d07be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa75410351ec4bf51a46c18f3761bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95039e91125747d84693a1e4d54c5fd1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb04387907beb007c40ab9648f535e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396689002b7fc94561c6aeddda08512e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6e5c335cb6aa30f4a331617319133586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72462a5fb278b8997b1dcda70c676a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4193dfaff6c67a4a3b663433570fe16588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc518f2c918f11a8ce60e719fa9ecf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56121721a99066a82bd57b0dd9fcfaf5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c706842a56025cb5d6e91065c94fc50591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56997d4febaa664c6a7f5df3ddd32a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616fc4f7f3f544fb0d2ddb56823002e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f260db53137a056cf2c6c60c0ee64d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089e0a4e20264606cdf5ffa567a4a79595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af81a47103159f882813999ee193e59596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e54b882a3f9ddeb754d84c8b45b9a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb61d359b11eaabcd0f8f42d6e21a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b2941d599057f0d9fdf6d29c3fc86599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4720da05db9c7b0a08afcece8910e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c166d9604987fbca06900ea0834917601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f651d0ee5f4ccff015abed57331b68602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd87676d5ca8af7d763fdb5b051ad7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2eda9c766e2d4eced8ba7e3f7bad83604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbb8972be0c36cc09e2897d28eefca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4624961e8581e5d3d61f5bc0bfe64606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823beee58d72ea1d9c16b769b8d86259607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23201d26dbb5d7d02ec321427816da3d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b08f578c54fd12577a8cda3bb8c08609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183067aafcdbc59aac31d675d3652f67610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3c0d1cc215fc9750bec81419a61d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd0b08ba6347e6efb339b6456c2762612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f1738b8b51c87f523401334f511de613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910766c93ab6146870e55bb55c7b07ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940c95e509340c3029ba5f5e95ffad0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c96bccaef245b5e34f011ce00fc52616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90514e1011740e869a30d28592348fe7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09d3855103fa18a3225117319c51aa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa9a6ae192888ffb90de0b85886028619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a9e3ead4401873296ef6b23c1e0b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a32c473d31f91fedc1d6136ab92d83621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a2f0a8ceac2d622ace69d6bdfd4cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c931a3cf7068ff256b8226fe01417623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bf9d17846add8a22f5b81523e7ca2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b5e5fb1308fa4052f1e7530a2e9f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a5edde65f2fe4587af6f726424722626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80bd7cd47cfb2cb223f0a2f9e85dd7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132dca0c1add625142648bbb7ea1b20628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc2f2f0eb899b91308481977dfe258629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f19f6773dcaeb46ed973ab4628a626630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29a63eee16ab8ceef8f7038fc934c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15040ccc9dcb7bd9b1f2b1f029c865f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44dadd932309b0749274d5d3b5a6be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdf4f7eafec0bbb06c3ae6b3f95df9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a84d03fee1c1f3a2e8c0b79cde21d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc842b889115aa277f5e6f1dba256c00636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1822ddddb9894dab56e5ef6d67f1096637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb1236bf4cec26fa4b190e60d2c46a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54380a7adc867549ccf5eb8848a39aff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8ac1bfbfd239bb75b6d129754159a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21faeee7c172be34e4e83ceea4c4b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0120e362acdef7617f815afc796503b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8c25b0c00dee66a0b3d0e0f64bf76643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047be3bf702df26a28cdd5615a75e8a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42131611430adcd01e6462bdd1a0f3a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb029218621933edc6a4ee71225ced9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a3fd2ec4c17e5890dc241bbabef0a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa73582d83d34b0e59be4564afe20b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5358784be9841d7b1db0395b62af938649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015782fbbfa4cffc5cafb641f0a6b01650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3ab3637549a7521ea2420368e6971651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a9437cd2fdf56911ac1b475041495652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673d7ff0932d72a3fc4a8f7fe6c3547653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bcddfcf22a84da9d0da87846fb62a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b81f5a14520a837cf842a8434fb3e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d46dcf1609c28974906a199d4598e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535194bdb800d1651d84b6a0c49dec6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c905cddceabde3d2b6f47a2afd3bd81658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e198e08ae359c62187985de64991f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9511f0df8dfbb37a5231928c8f8b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead00555d1e353396f04e2e63a069957661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4e5be8fa4bee06a97957b1600dc71662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3abafd473b10571d88b996cd9abb98663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310ffc52422d4499cbf0cdf83026ef8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cfbf9a7badf5055d3ca116a7c7577665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f21b0193a57115df110b4b6ba54f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694afb1e9207f3a8b7327f9965aa97b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194d2ba9da424cd20382b92462b6f0d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f892ca4272a762a676e680bde651da8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fb2c720a624fb41d5dafb32654898670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4217e128a6cd618632649e209aaf5c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f72fc7c774ac20ae76e05046275fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebb760dd3e216b9bb8b99db245525c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368e080ff5f8317f136fe223d2052dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8de5b9f2e27c94b72c16b8fb73b4ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115feb41351abf026ec7d171178602c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777e691e55a582590e634a20f7c30e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105efe1bd18ac7b55a5e7366f1e7526678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233db06406aa9ae5ca9b665f2465697679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2750416a84238ffdf41edb52edead680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afd34c03b17f2350623cb2bb969199681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e4bc62157ea0e0609d74a600e43c9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8a0735d020fa3f33b5b1124064691683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0a211de9101ad5b68513492901eb0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfa5981f08e3a105ed0316126c4226685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78faf4c141ff54cc281c5b80f1a1c2e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd1435c1b62b4b289b570303ee6b13687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605803d625d82963dc39719c0e6906b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a4ab097c06a615eb9190cee40431e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f08ba3213a5b71a61349428c6f7b5d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f110b4073b9c3a7b9ea4637c922a399691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701e443ce6521a85a7f60d660d8ed15692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8ad75ecc03ad0b3fc7cfc0e1407b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e2b1048d87c28a0b92255fe0d0a7f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82c8e58d9c8333f60da94543cee146695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5bbf8c3df9834e4e97ad67a152857696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fa41049f0e8d98678dd759d2fe62f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcc90cee0585bca847516d43d5abb0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cf922a66fce8a2b982955868c07dc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b2e42bf45ddd1346d515ec322b5c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad017ef7a3d3dc417a2770f7fdc95a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81aa5922ca42c6077f8490558873c08702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc91542f771ced074a8f708434a1c77703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea12f1e5dd05016811aa1c727c899ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de76279d8bfd8fa16af5ed8c0d01b63705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca74e5e0075c43ef386688a03089dbe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5566c74a1bd61a8a1d820e2b15223a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17699d137bee72f27b7e483f5491dc9e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ec70be1029d84d66f995260167aa3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac90fe96b1b874facbf55a663e30977710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f60300d86108b270b08e78386d50b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ea0fdef648c6ac49454681b87359e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102acb46cc8bf10f85fc183842b9078713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16241b9065c9b4e3f283c2f12d15460714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e65b00f3f97cdf4b5ac2c0058d0a6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ef6bfc56b7de9cd2e135f68f4232f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e81d940fdbb661ee24b21a7a980dc2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601d9731279c1456763e697fe6acafd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189542afd0bfa9a1e63d5bc85c08b669719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bf83d48126ac29d07d379d44d7459720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c5681e17698de61ed1ed2779a23dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd472d130c2adcc6e4b990bcde0e2102722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63b8f86c7c5b6b7f3a71bf132c7e69723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0eac5c7e53f29f36d12fc5cfcc30c4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532efafd74083324d2c32ce48b75210725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568c0c96baac7c6c337cad2605eb6a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b51e8deb494744655c4603664c4918727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1d4eeca9f76383160bae04c7c76b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b513fb5ffec9c71c2935a2cb2b544729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d8c7e43928994f4ac18b7b01e0367730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcce0f6d8b42836d95c9155968f1642731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0b6c4933bb591002e94fd37b5dfdf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7b19a4ed2b2260b0eab13af9fc581733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e4a723df02ecd255ba6cef650da1e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14e0235db2f3b28ae0c4ea66eb2aa8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0b1758511df17d5ad31664f07c518736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0530b69ee0decb7b7be102f238503737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01e6c441032d5d82f483290407c1ad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dbfb7c510a89790dbdd77225a3873739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef8e1c7631a9912998d6a5107cdcea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd93ea95f5b2471463ec8a72e69c06741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150827399207fb4f1f67fd8ee5a22ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a827d5d50b23187561413de1f7d2bc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516349c871372dc180f2c4587f00b07a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2febd7860013f47bddd371f2a3565745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b09622a6f469d43028f1916919899746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137152e0e539e834b96bdac3a87578f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec029b358c94b7673979500eb6d306748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4d35bcfb3d4527deaca7509e1f3f3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bddd67404b5f45efcb7e86377ed27750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de95b52d2c2e12473ed55d6f215dc51751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51666002910b0bcd11257332793e2a36752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3e40d6adf03f8327e23bac2125584753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00515f2886c398a8615c8fd3d7a3b299754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f970f3ea6b5150c3f1a9c7e16b765a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857a48c205a8f1bd96503204d1825dd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961f8e07222980be5afda3a3b9aceb8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62b4d9b733ee230a5f1a9d770b9b92758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23764f6f802806e5690b26415049331759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>