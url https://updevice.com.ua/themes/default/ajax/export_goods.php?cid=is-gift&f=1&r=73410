--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309cb196a808629d714f0024d5318181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da4fd4f157b945311c30e843e3b64b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288ec6ab464ec8263bfa31871907abc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7dd49114714c1acce70484f471c5c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bb809e37d8dc4409c5378d440c0a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43528ee2590c60a11ca51ee3bb8d71b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e1e75df21d0bbbd155ba07c8746527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19cc95fd3dc27fb628d585519a543b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102776b635d6592969ed17f0481862599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e365e3c62c73d27fccea79702a4169b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe105b05dd876eae4ff757b57f2141d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c502de1a088a59035e394bfe731cb912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e111bf5692fe9231fdbc8d77480402a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2c6e0ff67bcb177debbb3081039e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c59b66cd41d655163c746ae0526e9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4e497b5502b77881017ad116ca71f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b61ee3657991469a83c865bcabd71c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa1964c04564e0def3bff0f001515318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b59f28564d702a831e77b31c1d1b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cf73b74cf9891d0ab44061ab8b73120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fed42ce54db92691ab729dd95893921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d61d6edb10f712a40772b051f7998622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76114dac14f2fa1d5d62f36312be927d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9057f43533810e586f225999423052d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40ac4342a959ab4e2426210bfc717c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed35db236df59879f3886a546d83ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29004e55524944c0bb282e5faff7320027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ed15bec3fd0cecd1e8d898e4250f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4b297a438d528c41b64a904995b7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4483c371dcfcbfa24d6b0f268d9cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c1f5e5316a96c7dfed6fd1b6d7adc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e980a4f2695bb7ab76214039ba18132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b13201911c97e5bae764ff5f9bd4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b2d703b5f60d39873f0c53664b6d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf52d55dd8409a3c082c06b21eafc6435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10e15f936eec0c422deeb15deaf9eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb61b63f58aa9ad688d53b305ab97aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfeffbda1efa4a28dd9cc9386c4bb1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773a4b44c506bd2af8541a7042fddd439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e1ae2b636ef566dc59038d1060c2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ee4a65dde956221bfb275aa9cd88d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbc7f78561803bd1bd3d233fef7b6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733ea36c9d87683af5c1a90f029d34d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1001c271195ebb0ba8d7ed3a94b07a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7890c895509d7d811a6fdf5bbba0fe245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730758207a1af0720f953fedc6b7e8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649248dbc63c5012a9cac479118016447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f884108b7ac561ee16e02823c031c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea02bb6cb371a044d840d617be089d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8576a8c4c0b132c54a4a9b2ea7975650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7f1ed0b45ba0fa8b32a5680255e5b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1c6ad573e5276d89280017c70a00352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d0b47c186b4db75cf64792e0608ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b5d94b18fbefd8ffa4c29e7bbcd8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64e8446abdabf9927d69f6f29222e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc179ac7ee401dc6b8df9e2383fc420256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85774b66246f2c62c7c6964669c8ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446cd25e0dea02f33d5588b06c75fdb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1f14e3e5e2a714a4e7333746ba68259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2e8d08da30cd557bfc8ed473a63a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d75aaaa1a4a4a9cd89ab4c85a9af6f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60473442e791d2de41b21a6fe24140bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645df1c6407f6b899bb21bae8deeed9463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59607e9f06593f0914b5b99e765d7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33144369d8e0dab54e074121df4d5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119881083f951ac0f41b929dc81ef29366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d30ab8c5daf80bb3ad6271c7056d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ed620d1a5d40fcad2b4d8c6ac40d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c8874e07a0845b86ebaf931fff28469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f78043b5c4437e424841c6cc410c5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac6fea23f8957e0f94b13e9ada07a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775e5c941a5870f49d87012b46e6bda72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a312de1cacde0ff121fd8e157ea364b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b343ac7f6338556d980e46966f74b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ebe695e316e314291c66ec8f81ddc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff574e53b4f13d5a296a3406ef18e87776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe40e818f151127cd89a23707a8e2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e09390f3140896d7163d815b9b20878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a395074b5e0a92dfa320747b92ee0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050f68ec64ccadd9e5035861683649180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2aca55cbfa4f6281e08ff2b34b20d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfc5ee4e99d8694e6d85c1f52e4e6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f5ee24abd5faec2b9e090b14d6c1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a75467ab58da764c45253ef9c80a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325df0c5e266929c5d1b723a4138965585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d007014010e0fc890a81e035d46f2b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f82f853d82c43836ad9c79959aa2587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd8c28fa85ca2945c24203c8e57dbc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bcc9b7eaf03f8f60cb7cd8fbd112789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0880b963ffceae9082c66d842a531290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96945e000fa1ea23a628892dd967fe4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf87cd818dd7a6ac5f62a764f8340eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae016c4839aeee7fcad9d67d0fc40293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7659b82004e0ec57a3423e69833ae4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be24b26899388d8e28d197701a7ed095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a65370bc30285a61490a9e26e0aa0796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdf60398b1e29a70865bf222f5996097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0286eb3e15bca2e90e6349d5c75fb7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55c05e17fc16c7c49c06ffb8158f0e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e988e8ddfaeedbe99f6f20dea29aca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862af029dae31bf737b9c7c168796cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c23dd1790425e9034562cf966ecb21102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef5ab643be08043af34810c12c1fa8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cf59e5b93ce67a30f6ac8aa589c12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f84f66cb58fffec24649adc4e0f2c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67704d08359e58dd3680742dee07d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e35a2f2f896a38719ee73f6c3f3aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee2c4cc5c0e6e9a34c31ea5277c774108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f37fe45acec2f71b38dc432f069017109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420ff9cb5cfb52517a144616d935eab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e1796ab60bceacb834218db3821f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62dd37606cc62a1ae235f9692d4685112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b278dadfe977327bfdb0addc8664fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564f6326864861ce4cd0697f129e642114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5685d8392e434ec3a6d5d75f36b92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a5cdd74e7dfdb55f7a92953435a7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6e40a4ad28fb549193312bfd183e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bda0ca560e5e0c6085c7d2e26dcec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f279ed21d4a1e4097ce946d9f3a19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367e8d0c6e6364ebfc4519659ac2ba8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ce215e084425e111a8cfc61973374121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c47feb466c618df79e37f75b732e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ed9de79d40008402f93e00bf0cfd0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dd01ef46498d70670e4488c0b32b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a202d6950196ea6d5618c0e01537a9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd217eaffdc4504df2af0d176e76d978126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f68e37f86edbe0840d2acfb88d0f58127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef67c9a1a032f53507f040f2ad505c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdb2f6b120e7987d254791f1f5f82e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81544f5d3ad6568ad79a0b927cdc73a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb8ddecde72b10d513cf820db6a984131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890265084a000bb0200641b62ad1a57132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d800fb7ff93e4474c73565235fecf23133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b7cda0777a29845c8dff04661e481134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac6078df68081a8e78e5c34328f826135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ff8984e841940f8b8266aa9ce823d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62866d59ccb71c41c82503b08884b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46feec64021eaeff9450b7553bd256d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0ccca1a24d8a45dbee959be616456139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7b352613fbe23d32462c829fc3887140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13741ae3f847ecbc68e0aa7650bdce01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979233e2b9f2376d2c55c1dd026a579142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49728f7ee05cff7f4a88502fac6e79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de063c49561d712532e8e10c911490af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db3ff783d0ecc8f71f379c1c6acdfd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc370763df5c3afedad2cadc9d0c6ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512cadce71bc839c166fa54f3035d3f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c27e735556efbc7b6fb74b9ac83fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82429952a87474743f2c32f035b9f879149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c4382fe12ed90f027d2469b75d609150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d899791b22d668d691e48586f430132151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f2329f9a7dbefb59d6c45d5db452d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cdf14b0284a9ffa68e1404734fc70153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db18ed322b11f754e36ad628522c9dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b432dbd2db603dba907d5a46ffddc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d82de806a299a20b372bac549a78ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee30b9b797fe0b711c061f84158aab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a10bd6ebf72a605d8fdf318fb7b1b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e28ae5d6d2b36a1e7ef1bb3063b05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60b683821da3d3cf8cf7edd16bfb2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177eee3ec73d9342180786829e47c22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b6cd8e4ffd5684c5bd22948f980b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7f8c3158bb2fe2ce18111a775ff79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64694b55722590aa49955a89abb069164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a48238d4c3f6de82ba1d9cfbfd0f3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919f92300338856b0fd130545fb51c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8df97d636172fac671cb2790dc058167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa80b005b6e49ec248fe91c9d8ae31168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641f0a4e60986f4502c118538bee670169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb62f2969b84db499ef2f0542192b20170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eba816522ff41b789a9bfe4e09f2d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1604b825c565c04c5d3a2e51af55587172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35de6d59b50b50fff62be230927a4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7ddb285a4a299ce6ac186845dbc9e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d04ee45058d3f801e41fd2d32ed339175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53784e520ba9d5420652e4c06968a01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a139164ca2b2ec0234cc4bafe321c57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17a73e07a642103a1d7ec2f74ce9ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96497a2581f60f0820ed34decc801b56179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6f8ef21fe76b82f4464e81f25c2a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70091ad5e2cbd3b97241f3adfb616e57181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b911585da540e5af1eb7dc4b136fb37182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5e2e15acbd1e48c385722d9e2260f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1986fe201f3f6bf1bee08e80ee93e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb877a0288f5545e1fded9e99a2fbb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe029c6d5f90a61abd5a88feddb103186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ee4c8eb38204afdcb8419c49cfb10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac23b893daf42e5981a8680c1130af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99b4e16321bef67b5c77b3ec06b25b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1ad086811ab3c49f47bf6032125c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d13dceb7c14ad8a9ce41016fb70d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc8a2b9a08df926918da2a0767f650192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e805bfd2e8bbb0fb9903ce5ef5e37e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa20692f3db87177e16a6d7727ce79c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9ee0b409478f38b88f6cc835bbf8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26406bc34cbd15065f226b9b5634f0c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fc1a61ba9ddf827d20df9532a6248197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935e8c9b398d26f4d103794d240ef8d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4dafcf0b1c2a96c0780ba265b3884199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014c0510523fe034fe0d5e458686528200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b7514fbb8f9d6812c2e47d88eb3e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b01afab259b3eb273498cfc235b6c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9015014f72ce97190b32f4ab33087203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9d52f44b78e462fbf48744d841aa2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0168a06ed0c428772737b0515d635205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc85a66c7daa7bdb6038a577016e40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf3a5d335c21da800caf17176d72ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9d55c5ffdce6546fb02a614eecc57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4161ac39008279f2c4638c755ff7b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42a388f0bc1494f495b6ce1d9dac86210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e1d3641ab45735c7dc54a0e2d4053211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d849ba4f12a347fcf773fd6a7e5b021212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23a95c7f16f47fdecd406a72daac09213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1129283863747b0a13c8ddd0f710a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc1fc5dee222a2a234accf33b634b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e875c1529d32963876c1e1993d69c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152345050936895ce563ca8c614c592a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0c4c0cd80002f3984108a86b21e78218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928360dbea31c371c30d68e0b45eab90219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67aa77cfe5c5e3263693ac60007fdb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83a3dc5454537de7dc1f03166800be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee0ef76e0a1bab00d3a7ac31b1c556222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9d1a0d90f6dff22b77f1dfee1d5eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14fda93083e9f9a0a2fc4baaea402c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fe202110ab4ef14d3fb8285f38da4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e653102527a609a184a9d2a38cdb9ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b6745640a5a1f72496145683871ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9bdba72c1229de5e6ce96283edc5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec284f481611736c02a2abec77ea28d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4c43e73e774520e805f1a0ed87f0a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df91e3b9c6999549781ab2e89dab0c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe010d1407139126aa610b8d65cfe29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36cc43bac4216bc31836349bc7e3a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fb805c434cece4799a9cd19574855234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009b9e77ffbe122944271c1bbdcab0c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911c8fe1181b2a08a15f3d4e069727f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dba2340aea8b835fa6bc312bb1d4fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4b1c964cfe2371de2827a76dd1696238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db569073f498ddc5bef0844e527f82c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d27363be50332a360b96b01f468053240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f597afa3ffd2ee7d7b0f636823486c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9114df4800486ae3c723d71b98b16fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115cac576ab65ecf45eb3fb7bdfd662243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc9ce4b2b53b87b19613f533ac1b63244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e80bb26bc65ebba3c93b13709124a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90615eb02c4e5ac571e721463ef0611246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb93ace5997d7cbee4f38c4c68e42f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75920d39c20cb2f9f191404a73ae21248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5602895b9c006d9179d41ca54a3583e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921b368c266d79ef8d63ab9e43f34e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d314c64fdb1c7961fdb47a9d3a612e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9dbc9835a437b9d869abd40f2c89c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690ee254afed0867d832012f663ad0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab1b9ae316e5873220e29f98167400254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd744b88eec1dea25dd8d86f147726f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133d4b544ac682193f0b097c0b8a8d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4613b36a3896568d6dce827bacebd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c56bcf5c842176ab518064b524d0a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3c5424d1674d6129164ae03a0f483259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9819d8ff9221a6fd1d5e7d853730d34260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc372180d667b0895a8f65109873bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4255412cfdb2d7e857d8c435fc56c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2be0b3c6ec78d220e80af0071d72d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5c23177cf98bb9dcc2a0493a09f69264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004d3476b500979ca4d30578bf67947265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dc5e1288b355b665eb5fa83f5bba5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d5aa57ef95c548ddc03d1e1353aaa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd7b3c30664fd3aeee3e98691dc98e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02679cb7d1b15fffd93e3d4b07d45bf8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4454f333de8347b5c98b865467057270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06ddab63a369e901793f2d74150ff0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916e1ee98d025860ff622b8e14ad742272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004c42609b3dbba1c62bbac0cf48437273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15bc9c51392e6febfb038647c8df46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98e82a22d7e6fe3ed9aae3e102c37d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad86feb85187c8ff153f942907bb912276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e62f9f0619fb1935700125692427f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2cad6d373ffc8f67efd390de12b94278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38716ba956b7b0f5a453e4aad2e64d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91020d770a6fc2938197cc5b4d0030fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9231066b63ad249ea4fd556234498281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac466303de26ac96330a8b1ee238627282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ad20e412ff5b7e037a6ab0ec69313283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfd6e12e8d1d5326714a19358774ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796287c07a40b8d2dea5b4357a467f7d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf715d835192e638bfd1fef43f01309286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedaef00fe43e5f03bcb37c7241cae83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e21f7fec0ab944c71381d5cb95bfa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8b2f41d8d902952268acea5f26a8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66a73c4b7c0001b12520a15994bd2d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5131f816b1a390842d2ac6efbbe6a51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9de1d67484a672fad79d6f86ff86b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bef94d590f0380e594426c25a79ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204620a46bd3c65116bae3802b4ab2da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ac33d9716d2410eaab010494b21a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd083209156785b14e6bb0fc30c8708296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a967e69ce4c62b0308af2613c2c8cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd12c40a0e498d3b8cc05994ebb07ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48e0444080f1ec410db2a87aeef095299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bc2fc26f8530b142a1648d6d26d0e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304517befe3548eeb779ba19ba7a59c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e60919c5b633de0f9b0c2f20dd4d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44191e436163dd4b98869675a52bd566303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8277678a87a6261aae08b006b6618304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97434e7553ab085571e161fcbe011e27305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bba4e1f26ce708711319599732b69306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3db57e3b403f75121fa0b5dcd5d88307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085f9b575da375a8232d54c9725d7f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e80a0794e66f4b2464ce5355d88b62309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5de025ee4c69ee2ca76c1fa7e110d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c0277e7782af1428fc6ea4bfb093b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a5c4cb9cebf9d2891169b60f1760e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955ee91f4da05c04032ee6e7f59e842313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503279ff225cb0dd424f4480e6d7072314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd2406abecf71aeb76fdb42375bfc3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75c16c76f8b7a49d068ed0d067b6bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52914645109755ab1a7bdeec7f3a282317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cede16bc06bb751ab1d63e28d437c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94404bd1bf811346caf02529cc4bb7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052dd1534e29cd81548223387600291320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7468c02cbcef33e32d1b63c61ee615321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142832fe8e61d3393bcce5b2ad0e7097322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b1754a3ba8370532409ffa0684526323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcffec3e8f7414fc528e2723803baf2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027a5df10ff740dad94635a16e348bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fcf4400ca50f9ed78e53807134b23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72dd102181085bf6d2c915999a39ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1024d59086c52b2dadcdd475a11918a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6358b23279a30ed26699c1db57dc2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cc6762b8c8bccaf5bb9012a6755d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719477a5b85a6bf5928c78f4eadc979f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e169e58bdd7da52f606d748054c389332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c51d70a01ddba36c3f058b70dd6a57333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461ca6962b574b7e4580bf5d05ffdb9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c9bd6458a57f597eab23295e2bb97335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70868c33222c7a0c1f7699d677530d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4f5eef5c34516930dc9da2d5d132c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1fee1eaf511205213f34325de6ed8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f43ea27a8c186a60cb15cff5198cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e437fa9a95ac1518dabe707364c0c46340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5994c66ab9dbe13723ceef3d9e62aca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5fa4d9947176f3054a44704c8a8e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911d46fd340d3f69e2a5a723a78395f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6c217dc249298e579c2ff851ba4ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45492b073211431f1366632f353e0b7c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ff274bcc6e0e909f89845c88e03c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39bcf9d82b5c8a747c3a2def92c9f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b420563ffa5127916c810b35e99c77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cd92bacac510aca967c073fffbca8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5ea5053f2b95ec81877f9ef74a8db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76976f2d10c922a4954d5c59f7caee86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d066235cacaf227431061ecc6476b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cf2de78fd623ca01a3c4046b1f12f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26f0fef37530fa5b4053325d342883354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d047ef85b2770bbedf45f6863c6cff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19575aa5f53c02b8e04d9edb5b9747c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b313e8d5ac33298855fba0cf9c05c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5826a14160f063248a5c2f4074033e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c24bdaf944121cd52c7343493a5166359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fcffcca81371577ad1132d2046f68360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f3d9714df3fac95cb9d52f0727d23361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd345c436592e2ab629daae3b1e42830362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21c8673d3d8fb1feb30ed6b8600bea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd99ac9dcbf1172188b5f7992a212ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65513a158d88f574be4b0c2923224a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521f2c6db7fda2f631eee0b02d075f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e3e8b5a8ebfa763e4c842ce02f823367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8925d1a5bee31e1884868252ad5334e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b1fe85d1e252085c4acf77704f895369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e6b0237fd1cbf48342722f5ca6baf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ac73c4eeaf574875f70d973bfc5e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f207f8ae8be0e9527d7332782d598f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407017077ae2c82e2857c961071e467b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75d5111fdc90a83b9ef358549feea4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92b47a671d4e4524819e32dcfbf615375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc94a493089c3ba5ebba058e28410f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c698c5d3af9391a3081312b187139377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef160ec5f2e5fccb8a5b7e5cae1dfcd5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e22e1ac8f7ee3cd54c8cda93cdf3e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9992a16250f83a8dd8955b7dc974aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bca4fa50f595bbeec5d584dcfbefa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67762176e54d557de8ce795410d906c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35646d7f63aad6d6a45ae042918c5d59383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa2e780e1c9fc29e877fe268630d91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45c7f11c996884aa08d4ae18438960385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d298dc23a1d060ac981736d72f4d1d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a82ee82840a9777a0b8ce2012fe36387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8fd9612a74189fee9af8e4c211429388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07003e04e4eb1ed9d88bdd07f02352389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a92583e2f3d136ee4fb798f033a17390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01689277382305567d3641b93f16d70c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08abbbe40ef05dd970af280aa9392c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93ba498c723cc28b6f7e7d6dad08d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b9b28af39cebb1a51fd342753c401394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895537220cd9ff7bfa0398daca10bec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2791b50e8a48ec112bd90fec8752c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14063e85a29c8cb0292b0a10505d31397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4841d23e0ce13021d7744ac4644f922398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fc6ff1d684e6769cdaf202255b1a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e28db4ed3205d929576daca566d8b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18576cc613ca77932242f8442fe2a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ed2bf4f932cb20d123a3aebec448d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e15c6659c370cd79c67bee745fdc3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e01c1b3f343c7490a149877dff692a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594cd2ff7aaf9e713c0aef6c9bdac63405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4a79d42ec20a4504b323129a74250406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da737a94e298bea59b2f2753679ac2b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12143f0545de33dcfdb0452d1280d6da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d70587c61bae5bb538646852f3906409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdf9e4c324a09cb45a8c6210008056410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb55e5df97bc461d2e8e0e0fa9121d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475285c9ed4d9cb3c7ec7002db1eaf49412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d2d58b2c994b69f5630ab010a9790413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7aa773c782548345e1c0828bd61b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0875d31c23be1762042cd8b2469da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7e090cbd0f3b2f6b1d13f9bfff93d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814b13e4616483ba994e690e314c850417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785665e2532b2b5367288ab448a24667418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e0b3d3093a120faf006f417468493419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea095b7216a0ba73e139994d5bc802a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5298e5d09d027d1f2cad3c3d25002421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82faaacb6faf31a4544bd493b6ffd121422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b4957c344d16712c3f6daad707434423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c868b0ae5b479543992966ae428f2be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967b41c262ce78b6761ce14ab51f07c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396636b99bf3a5d67c0d617088c0a96c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5f4f455305b817d470d5ca6c5b5f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027faa4da1add8d704847584cacc78a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504decbb078f99e219981a1c5744ff5f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0d3c0bd4c39c87755c822634562d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee68c6cc7305cc40ffa565e25a32272431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a40e2d603984d7db004821d2a7fb2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc32480dc586ee778a3ba644ad33c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7e498cc4d2562003983bf433698d0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be9a00a8676f81dce75855770276d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55ea255bf35b4f3749bc0acb7b6c2c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c7183a927d3ad62f08e33e244b1e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9775a2f6d7b93ef4154265964c3af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856d20e8ab07fdb9a29761167832906439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee43451243e1219bdef7b3537c0b88e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03002d0719a492bde9e62fb094300e4f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37348d7f798f7efbbe6821abfe19338442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390148032ea250769858e17cfee78cc2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e05511cf4337fe395b013052af80a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921505f11c78fac3ff05728d541ebbb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e46cc549dae0cc06f189f69ace63c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54158ce28e8fb62c48971247194f9de6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857fa08cfcc22ae1c0252239e66abdd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e98cf4d8c3112a3a0f978825f05add449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa98a37cd42e5d76dbc0313650044e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf36a09064d6b0fcff492077ab5a3b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b6d9276546f17bfe9ff3e1c51655d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75f1d41d274b9ea17694539039ebf1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a900b97a788bbaadc83218d494c36f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff6217477412c2f1bde9321b63c553455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3f0ed886365441f64f60e330b05c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b819687469d866b9e2e425c967fbe44457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3746e8934d91982c24fd349ef29b33d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8658d83841e5de112e2567c04e8dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130cb036fdda652fbc2f6199fb6690b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc132ea758b2a186c47f5be378e1577c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad541f8d196d325d2cafaf18631efade462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccd817127f0e4aaa45722cc3f41512463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af61fa51d615844cb4bcfc1496c2ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefd1f4208bd08b1c642c2038a46495465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3eaee81ec195b85309f72a2a711d93466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331992483fa60905e5592a23d019d6b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50046d032c06b3d0cf294b778cb9e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373af257b8d5bd6da5a5c961d00df55469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbc3406d1d785fb42b8b9850fa73b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd455f69c07ac4b81b6a3475670e75471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01401eb25d7ecbf8aade953de591df0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cee9340ca4121203db1af2f5b19ec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6ae7540fbe5fd5573eb481ae202de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e956fed5c959d387fc9056b65b3a4c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfaa0136f470499c4b32bee2b27b61c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f623b6f2f140c78dbc10cddbb8fa07477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf328ac83a883546b6575326e4d4cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3fd6cfb06571c2bdb2ac7c341b48e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721f81560b45df3aa767ffe517dfa33480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dfde76ef5e55d62392034df3e886f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7475cc8e306d5108dc8adef461eef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340264fea9848bfa4364595a83d7aa4d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d3e1c7158fc28f97d7772eeff846e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ebc1466512c4d2a81ce4e95c9aad4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4aa7747d09cad0d921e5b3736851be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be67a62cea84b100681554873b8570d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ab6470d708dcf8732ff6907aee64b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc15ef06f4358e2768e836d68721a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bea41ef906ea88fbb3009653f7ee1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29786f9441d4a0bae3e8dd37196bca7e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb8a39531a7fe26380b929dd052865492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb51e4c1295d7ba9f523d5ef3d7ca2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d64ba5e8a6f852833d018640a766bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32921c31f833618063815a0cde9157a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa6c0067463a537f9aeed90000c62a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20ded26dec4063bcece833e4c0fb7c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ac768fb7d29faef52e36140c73d0c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9d886cc80fb0436b72651d81518ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5799d634c207d13ac2bd2331e9baf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69840e6c76007a26af6dd178b2510334501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593a0f562edfc7f64ad723d503fb3a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c58838c0cb41b8535064227da9c1e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed53cab85636afd335a6949d887a0a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02357b87765d45337d82620f9c24381d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad3db851e20e3e1978fae1798b3f3a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b513392a6792314e2c9b0614a6750507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81197c9e2d861a71229819765f2d15b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75645a37a718badba272b0bb2097bfb0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdedfd51a5e6fd514960f691321535510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b7511e198d95f2902a6e4d4f02d7e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e88d6bfb96f797dbc6334c3cd843b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cb8f19c5d2fc4aa278ca826863edb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a957080d3a9f417ff65c9127360b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75452cec02f805ef844a4e87ce89d2cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290de49fac9c71eff46c687276787ed9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9b8940712f2dc1567d0ee26506d7b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41702d62e9f1951cbcc970b7b939a198518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c924e514d2b356c57bfc41185069bc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0baece71599ec539f176ecc37dcb4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6568ec710d26e90649e39b0137da45e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df745083e945deeccc9fe81d6704093e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a38ab5d0731ab40253d5a57960fbe0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a97ecc115cfc733ce74ec7d198639524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49099b58aa10affad455cdc61f11d437525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e681de51a11f6d9f1fcba8ae1ef0e6a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fe38b0b9a0311991d4cc6b3020373527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68613440a52f888ded52242368c998f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dda7382772fdcc6054e17673e41f24529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b386cc611575817f20268f2773e82e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c152045f7bba9b20fdccd17f092b91531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f234ca2384669c2be371800c59a0f37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d4a290197c37c17648978d6585595533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920acd98f8ff76b71126fe5a542b444d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e75c9cc46a970d856bc8527031b37535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f036db4076bc3adf7a9ce3329de8c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dd76774c2041536be67b316d849b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1b185c88c15831a5fe0fd905b41f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d19f17cb35b887b0d2a9a1d142188539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec8cfff94cae3c49e7a7b84fb2d931540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9c93e3efb0f1209e1f63dfa4d36a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814b28d5c7262bd604295211148218f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a4cf99e7686ab6deb7949c7669579543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e59a310829ab09b7739bcbefac992544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6c523721fcb2aa22b9196db6103c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34daccc261502790c3e3ec5e41e49a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcd7da26374e7e812534c0c4fb4811547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07c19f4042704e141037a003e806e7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2abe14c23bf921a81ed2ada33b11ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ea95f62a1877cbf2fc71c08bf2deb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde77ad9de0d46a2ac5775d4e9a0ea95551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614d46afeee6874a9d54a41624b2546552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de28d7ceb728f2ce6815debdb61abb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548cc088a111739e4c71477313932c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8100974b9db6cf211a498b5570a5502555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549a204e52ebaa84194b783c4057171556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302acc30eb773fe9af4a6fcec939d03557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729f8fdb683ad1213ed72d47283b7e1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f09f4e3a5358359159134d579a494559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f1ab0da20a9096afeb290cd2403fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98208144f99d179f93a73092380cecf7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824e033852f76160324487ac6f43752562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10566a34e6b75c83f26d81d381b3578563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfc2963abd60dc1aa82820889f403e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10c9b2666100f01dff41b769f53130565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b8bd8aefd5303447e9af2764ec245566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a079aae8da9edf2ee8271ad594f1243567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2d09e009224416a9c75fd2c5b161c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82087cd83bf08fb0445bec30a81bc187569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f8bd85a71b25c6961eb3d1d2ccb83570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112faa3c48345b51bf7085ca0e2ca60c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e2bad9b2607c61ac615c2f8571dec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e214dcecf971febc49a4cad9d5187f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216a059c803b13fda1c6111090fd499574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da274a72329a1cde22ae22946b7f98d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179e84d5f594910da84dfa64a79d6c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d33894f55aafe939e49a240490a22577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614788c75d30945001b6d0dc05e9c65578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf86d4e2d949d340b0cb5208e3a3e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764c84001d5b651206ee435935f6e6b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18d5fd9396e7e507bd0bb0bb4edd3e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fbc716cb538383cdd4a8aee03e546582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa54f43cd6905a836e64caa9a96dba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee36467e23da881ca424c0ab5f2fcc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56764a4afda616fca8226cf48087e446585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990e790767efccb9fecc5dcaf8f50b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52cf06f863a619034228dfd8402797587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d4ab44e015aa78450b6084cbb4aff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2ccdbd49f26da973aaa83e01f1f70589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8ec18aabace0817010b9e13010714590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee791ed197c6680d3f960325ac54e3fa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541622aaed541d20d0ea02479696bb0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9636219c8b67361c8ce699c5f9be3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0422fb294ee37b1080b6ac8abccf74a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f952da98882a59b734a72a122c0c02595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60732bb6fb3eff63608cb10df002e317596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc484a60965028a17deb0f98a37b08597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25665dae01fb119c981af4df727e770598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c4a5165ed58b0f4e80073e7680c86599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18658cec51a004f2cab02337baa105600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf125ad29385816886741ca9f60144d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc6dc9c645d2ded1138400fd4658ac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b832b8cda0f6ca7c378459684e22838603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7c3b16669ad10c4c2bfe92b290adb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7abe6dac16ac01adeb1a739e2a2d7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bc55b9f77684914cd82d2791f4aa5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ba8dd85d3bd191a535beaaca35553607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12580779746bb8eb281503a5b6144e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bcbd5c8eadc0728877fac150dfe19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97809c7772b6ff5ce051250882371ec1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a612eeffe7b3ff2cb66054a9ce8b7a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73a25bfb0eb81b5e6972a40414fce0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32e3baa5dfcffc43da2e9dab35e924613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653fec00350d0dc1ad7b9ae878e213e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f624a598d8463e7e571ddece3ecf38615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29aded29e521563cff95329021aeb7a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b47a71ce78383e1ce3dc5666521bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a64d2d4c2d83b2d5206adc28c44b5e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef03840c712a615d5e0c35591f274db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c9c23a23b031e7c6449ff96bd9858620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b2261745c68232bfb74a01b81957b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6a40d4c5f8cda051317d13dc9294f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ba495e09fd497207acf47e04e4ede623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0e38f09f2c0c0c2da978dd4afcded624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228612da336ac752106f4fabde5f6b62625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ecb9fa21358cf8cd1a84ad354c94d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ade00cc88b2d707e055a04a6d70d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3774416e68c029c97a22569a3a913628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a975ef0ca5a703e4c8e8cee1948975629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3012437e0d7f90ec6207a1f16b1b05a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547f31175e6365dbb7004ef1660bd1b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8d4c23e0d958b6633243f5ec030d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73d561e5af4d21c1d51cbf24fc75d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b875522a4abce2c1c91d3451a33a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8615ce9578b53606799f466ff163f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a327ec0f828b493ca5329226752ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a328a748d57ecdf29dcd4cb6110d21e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38d9b42ea29702aa2d1b1846709419638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893eec64c49528a927f86e66cb23261639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1802c25c4481ba0b0c7e5239a4933e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3da6e132c78f7e2fa8d17a3c106c4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a9320913d0a72697eada152cfea44642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04488c78963e192ce00d7e504155ce5a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfb5bb06a068eec849d4a5328fb916644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1140cc1d8527db4ffea9f4bce25cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaeafe5f9dc53c88443ea3d1096be6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e99b7d7907154588b158cccb76380647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d8b932050d479a6a72500d0033f74648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce9dcd1db78e5c97eb184e38b4a8bd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7fc7238a66edcaf1c90b8f17f7a6f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4b642efbeeecf0a1a70358135bd33651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d624022f4bdd9379134fa9fc15d2b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af78dcdddcf540fcfa7d2371e44afc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390bc3fe97f7249a8c0754dd9bce030654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6143156e406d43f8f2c71a336cbc2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3315f5f245657ec47ff64eafee1e50656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3cdf058312389d7736d7d45277f3e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a4b3d5b4555c94182a363900b1c1b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de720ba5d6805546dc801b46a63bf98f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa506c78295827db1db600b6ca491c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a04bdb65b82f51fea980129e23782661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee490d7470a9fc1101eff2814494d6e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cd7e82b5c22f0d38d1c9a530c87da663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c301cedac5c66c809e44f4c95db5f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47c8a1aa417bc535967accd5cc135f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de2baa269621052a1e1ad7cf6679d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c221252d1d6f6d3175b49266c7d943f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494fe6fd7769f2b7e59fa7e4f1ee16d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be30ec1fba79a118122f813a781aa63669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05337f48e9c26dab35505c16810c7c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074fcdf8e08bbf08ca38760aba6a8bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148469cc8a30b64b65cbe845dafeb12a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd84bb9586af36d809ab01dd680dd25673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382431db5085679897043d4cd37ac3f1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7edaf1885e517eed9be6b5558a1d2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95734f65f990bcc225f5d6b756b0b0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ec5f6280add82d971e21764175002677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d5da156560f751f8720ca8246e37c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa1f7655a586e7cd8d6531926ebffa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617b6d74e42445ce7f9acb245ecbac7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e90790fd886b5e79dfb5e5d59dfcdc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310758b54a9a8c3b7ec0d3987db0b436682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9edd3b1cdfef46068d633b18cc817683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e3d2520e5e3888bf359c40b810796684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef59a489a1ca8899f12bb68a3140d9b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b5653e716af624dd5e0a0a0c63625686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a7d40cf68b66b41b1c3fec0e7218b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e6d09b74fca423f77fc4041b9ad0d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285a249462b4bb459c504bfcf63095c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b676c3aa459e1cef3c5a31a213458c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f434cd6b2dacc945b83d2ad008bc2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d42b4bcb4c073dc2dbb9356b4d3a52692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24b0a78e5d198d2c48d5d4ff95b2b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d429ee9ebe8116e4b823ea0bdbba3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231dbf9dbffde417beb94c8d39e25ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4da1c1ab8beae012d40dde5f54e338696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4983a65a4344bef0c243a650cdcae4c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8d7afd4f2c1cd355f3a516489bf2c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a48fb61a0036adfce95a138b4945f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f4793a39f9f6a0a1666449a667221700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214fe1a68886f335ea4c4aa18148227701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f936b0eea8a3664cca4e614dd99f89702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984b1e46df613884cfeda47d6b61954703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2fbdf46ff2b0b1552ac59f48961ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bad96f29752e36f9fa68a477142c5c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383aa7e0c1cfa2d7709b2a3b8606a1db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa0614c40fa8f91a3dc715e693b21b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b324a062b6255f317f1e0347a8a6c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246df8859781dc3fe6c25a363fb18bb7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fa37d8225e02fd4ea9312ffc3a77b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8fb1d0a0abef171e9d56f093251e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a5402079f688fac72e295f7cb32be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b8b21c2b17eec6cd04061fcd4ab0d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec19e6bf63138a1bab8da8d6479ec70714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d46dfb2effe04679c478fdc05a2ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964e6e9a1777e79da477c47bf582855716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67ba27955bcb050f8bd46166785cb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a08f6e42284a233c24b46a72a2866718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b20fca0bcb036414c677cace572dd5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61b46e5fccf0e0907ffa323f524c39720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418705f32c191c85c8124cbe83b64d26721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da91af64f48f66e0c140fa65923be3f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780047a994d0b3c24b586a6fb81d14ef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35278f701913966f780a22bc4b2065724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b26e4f43eeec1ea1c7bcb277d0b918725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0184c280cc954ef0e2902dc1877e34726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1048bc5cb87fbc63eb311bab8a996bb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae787707ccf336622eaeb05bde313f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20cf6e50e10957b22c855859661893729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61eba92589a39951d1a4b68a1aaffc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4c832293c81d94ef8a72477397ed0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6079a076a4c04e4c71691e1db85f943732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fb550174ac379444f4b6574b795ec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e81676ab3e2363cc5f24d14436786734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89371b3b8e8be3e08c3957a0940b3d6b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33552b20ecaa354f34bddd9175665e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd1e1646cb7c36319f4e44cd05489c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1b91bf815fccad2a8017fd664712b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a5686f009cbf908aa3eaa7b96e32e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33953c4a0b30ee98e571db09b0458afc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abce53940b438aec65e0679f62e93c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8cbb812ed2da2f37af1610e3b0b71742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1344efa6b8ba1d0c5c7f6458481d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c2927aa206ee6c3421e50ec4b95a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e5223003b58c64cfcc7b1140acccb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185145ff5bc64b9b9c37ad423417732746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a416c44dac180deb1be7625a4d6ca7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d31c1abd620d3d72303ca51fabb7f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f378ea09bede3a4c29ee16b5e669935749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e7aa8320abb55a54d65fac1acaf42750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c385ca6647ac65b864e66fcba0f6b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9010601fb2fd83fb7b43517e852797752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00069c4570917d64ca141d456859ee37753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2959b8e22a8248facd569a2436fcc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaddf74c5887978ee778415e192558755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b737ebe77dc779831f84f78c436c856756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fa88fa00976889eeb19fcd630a7a8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44965bd25a78d3e94045170046326b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abb56aa69f0637c5f84f6ff002baa2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d53d0d1647bf93ec5fbfd3b6d7b0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2ba4256cb3e7ac6d61251b31a21a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b8c7895b03363a023d9aafa954a3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b50bf901c13b02e5d732a904c45b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a1d740a831a73a1332139116125705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e8bf4e7cb363c4a12c480dd0680616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50a7d8ccab6cab947640b1975f370a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f46128f48829c276861f25612d41c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e89e603472e51c7e570cdac99e74fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95a7aaba7dc1803e030f57633bf6d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d02fbff7b9e5e2fca6f18e5922338311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0a18d75cc3491f419969fd8e433bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68a7500733717fcbe8eb44c964a11b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30515a9a310bb1add618e9c16e98d5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c6a42af793814b56a89d70c9efd9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed863f1f30c65eb123be2ee7257061916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216577c547a1f6e6afa7626d47090a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043e512adbebf9eca6394892c964f0518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfe8cac9144ab4c72ea2ed9290297419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e92357b6fec73c077a410e6fdfb3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a13e5e35126ce257c487e9a60540621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ba6193c59c925a1a2fd90861f3db122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee6f5dbc99fe76a020b1c0b77c7a3c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d01ae7f86d6249335201fd378dc6424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e5e024b7489fc0ecd9d05e4b8ec0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44189918931bf2f166b8b830758ddf026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee6d789d9c3444acb4023bfc83796e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdd085e3ab21708fd14c0cba9373a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780341e1dfd6a4f7bdc4cc768337bf929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83554359616a2e05ac3a83ccaeec6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64707f220731aa1e0471da07d76abae931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216d2a07dad1bd4e545cc3ceb619e4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0254c3f79f5e603bb90c43fc90c6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c39ffbd2f5d676224f32ea4b7e07e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f237583aba821a173057dec5387a0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2eac07db21347c4349ce97f76e83736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb534565bfdc9e3b61d604114d485e5f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47e07c9ceec162f5f6a04ba5f731d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941790435a95daa326fcbe4505348bac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf648033bdaa241645f43175dbcd8eb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726427541c01823a1e91fec733e1e6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6ede77b500f80fed0b8dd89d0069f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231895925a34bc164a142f1a4b69e1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b02d881eec7859cfe36d9b8c05ea2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af297a0d569d7b51947660cec18b8c6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a1f36da3cf06d1d278af623a2e34c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f71fbdc0e2988f629e7a39f25dad0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fa42fb89ecc847f636297b9c9bd8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68434c8d89792abae60c0347db264b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4618beefc51fd5cddf35094517a49850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751634e4f6274768395088a71e1db3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a12a5ba7c9fa4a475955cc3458a2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3a74d8be07881c660e0455b363e0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eabe7d3c71275322d68b836f7e235054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48e747ade96648399943f2c65ecec955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a9ddb3e52cd31ce69d9ae56102acb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde3da134692f55232ec47fa1c76ea957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627c9f3f332cf1f63dd9f874ad9b46d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2958503440358236aae118068877ebd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139df32546ed5984347bebfa90e60f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adb12d47b295cc4521fae7849e421161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6367ec5e1253121ac5352277d42247862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffde0559ad443b0e72df81836980bea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45734b34a66e39e2853b67baa5874ca964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111226107d774f5cc0cea8293f162f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd232063e33e1f79862a90e8ad37f34f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a276354099c585ba4bca7b4f7338c7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cb0dc12e1a1725f32191948a0fe6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0b4e8231dbbdc9663cd5f6ed1056a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46142f086309985b12c2def951b3c6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db9a45cf17a8d8e2ff969a61e36dd471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f2c8c87d85799a0a8b7bfbe00fdaf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e287a86e4d520cfb2f28861e277d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777205cbe24a3331f0a6256aeb168e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a3661f5ad8efa011073939b2c655475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7268f2ce656d9673a0d3724570a5476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f3f58e3b0ca0b0646007a147d83da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80377ab9332882754055a1c3270de4fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b5439c063178b1d32dbc9cfebfd5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0257581abef6681b9d3602e9611f89080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7947005797f0c17d2bc741032fe31d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab6192aa01cd06e31e1d6d627bae1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7d9714d757f371b8c82d5c8aea8a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a5eae9784a1973cf277729102909884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f4fb27aca6aa71421d7a552b1e27d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fc6798877f90da5adca46c096757d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b49fab7fa1aef97a5ab1f00be0bbf687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b71033d250a91a4a68c66dc72cf4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6e6e970e8f060a25e0558ef8ade5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d498b0feaa491e668efedbc60168f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119452ed7dd83719884ce674d2625cdc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d202400b726a566e59060a7af74b6ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ec4ada53e87cd8544b669148eadfb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068faacc9f73ac27238024268c20b3694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79790f241beec7dfcd207057d032c57c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e2eea83e7f8c9f1b01f995758eaee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655c3f8c4c3c4a4156637f40d7bb79497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e947645b7c0ee68c77981babebae3c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b4b36f5dd93c6ec9f16e41c8ee9f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce96e1990b241b73e94ab007eb6d09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81965d41cf89e219a66b14f840601e21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badbb397a334baa2e45b54f51f33d13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb983efe14bb087eac1094f46bf88a19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a92d6bafb1e0926ee478698764829104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a910049245a00cb92baaa3209c069e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c34445a930ecd1570de0af1b2afed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d45ef6522d75c0cd9b50874b484f0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3313748089e9d1bb5b91f119b219f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ddfcf526fe6911b31f856c04a423c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f61c0167a4330006a98e4e6607396110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b353a7316d977739c8dfbc93789b7d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21aa16c55cc1ab50fb8389d7429460112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595eead85f93feea3ed801807fa46ae4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047fe49dd76223049666d2672e7c2e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36b12346b027d6d3a3c95b0cda8537115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212b1ad3fb91101e08040706c4fbf6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e971161480bd6ac0633c77eb3d23b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ff37216c4514711b74f00bd876f57118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe07a2c51570512c71b0e1c7f639a27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd596b6295dce30e2f144178b050272120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90144dd58b7dbb9bc306f75a977358121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40977a1330e561ad4479cd3f8f05a5db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17713e069c329586edb907d076c298f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458762c543324cd3255562d537bb0cd6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ad352e4711be154e39804bc192f50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacac330964882cc15179dfb806610a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41322920b49bd7eebfd6ca522991afc2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60ce972d49a4756460feebff8a60f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72990aa6a9aec7c477eeb6d3a39c8bbf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbddabfb0d8dff3205d5253cfedfc12130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209980be165f237ece4eb89f4f7ff1f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a16850762244da98efdff08491dac0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79a11930291a63c2840f10e29e5606133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f94deac5839dc1028ebc286999578134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f1d4309f440a00e625feaecf6d7c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf3b75c96688ca1a2431ec767bcf4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e5160ba5ac5466f26694ef6bf0254137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a24124ac59d41664794bd45cb8ec5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f561f5e5b900d0cd30c04b16c52b97b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b01c0cf678ad1051c3184e6911be5a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c447a4051e841d326b7d4c796f1dd04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389c46becd9f95805f782422f300315142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35d69b77baf7adf4efe5b67d386d64143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615471fb7221ce3e6242cec84ecf5fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49379a82b74123681e4a674e98c9c057145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d0486d95ac53c2150449dd197d348146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab118b33e7030a28f554565142ffe2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11060bdd71107c44c898ede494659d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c27322a25b2bf1d3646df4ed2bab3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa516ab7d90a6a2fd5d6e69f3bc7a0a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab473bae2156877934f881a8ddf0cd2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657f55c4c7b441ef11f4239f1e9dca7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb627f8209cc9c513cf755d4333b55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7c8737275a9f484ba0033dd2fb60f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14adb8c46252741f93bbd0a9a3f0f57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bd62c426515ef90b2d2a4ca12fa91156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363f7f07660193e9cf537167aa7ed2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a67f015c4769565a7c348ea127fd16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bf724294347f7e353ceb5bc3fef00159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f47c802ae2114b8952c339b775372160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edd8d22cc9b75b2b218b201db300c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6b5d80004f12e084d0993d1184b82162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca488939ed999a17774ef24ca588afcf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f52e2022c821bd41207a23d568fc95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59200ecf57981097d356b91542b72bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d40513a1dc52e47f78de79c2355ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37290de2d1678f535e88b7522b5406f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cad77c93cf0c0786f297757e940747168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dd599888563673fc4a95cee0b9dc6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474249ea08cb78542c33b1c86785314170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78420fa13fe141146313ddb68c7d33dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb9e6e82e6880b747d54e6f699840f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9966fd6bb20edc05de2f29a4e531e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a13789455cf2e73ba3b3495bcac8d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a90788f359ccb6348c68697de290f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd16df932f434ce577751fc3bb6fd7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00afb1a22830ed653d7e7646ffddcae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e640745e7314cba2f18115036285c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b834654325d65204afbc824ebe0559179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb80fa504e1460e355574eedd14f50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00436481174088f8333fd3510f5b2ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7d0c38946870c2e89f7882cbbe7d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459a4ac3b8f3924b8bda9c63316e1f6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69ae4ebea25b015b315bdbc103c92a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129b6f3ba71a864748139b069c41e22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d74beea8182f39f90742580e3749cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898fa51a96c64aed99a6b3c49c76298187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155607d7b00210cd78b6bd721f7ff9a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5ef395661ab09630448ceeb75d1c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a826b243dd581fb84b8fc5f46d50c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac607c5baf0987f7dc8ca70bfbd67b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50c62d4898f979851a5eb142a5867f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be8f0d340ca08d88bc5bc60188ec4d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114e7cdc6dbb52edebbba2ff76309da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c1bfb9126a8e4199f096f1f1ba4e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2688ae9dbb4e3835ff2f91eb66f84196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d61792540a3db53487054234bf5c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f54d500a9e080cac0dbe1a5f9a594198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30506cd2af79272abcccf9c55a1adb9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0f247488c0ece17ebc40620a76f86200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759e8451488f4fa2b364c628484bc21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e707dc54a975d11aa46b33a2e31c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a262544c869890f6af7c6bcf7b87a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4edabbef6a8d7dc89403142fb5714204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9fee635fcaaff9698441a00718219205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4a83256bc30204034fc4cb3438ca7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8092dde3c78d6d2fb00ebcd8b834d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d905bdf16d4323377a29f8938b64b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb80ff5360c2f92c1bcde65d4347c2f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9ca30c297e0dffac7bf834c765738210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ba02fa4d5a4fa0e28fefbb90fd143211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b88666bd80e8ba2a4aff37286089d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f52042c1530a77f68f2aa2f880d2e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d07ca91fd87d485ca8d68ea692cd15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef782a490318b2679401c010f11c5570215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7630e93a65c28be713d9e7c326534216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99d42ad07d8e2db3fba8ab8727e5b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944556d1d8850d846fcbbdd8ec5a4983218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3fa788ff4a4f4b7074e89a791da5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09466e06f749731c926d0bde4cbd6d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241aa55c54f3f4bae7edd6d0000ee75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ba08006ce29f28fafae59490e16fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a4d6cf9b8ab9901d80ddc6d5af5c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105a6028347e28a2d195350d7b1302f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73217d2b95d8d9090bff00c75fea194e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc50476f4c6823798c8ace36d598a4c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630127e55126b8a58c2845ea5a8c849227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb986730d7d4297f2f760b0a9eb00d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbce4763265b8ef01ceae00cf770d90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b13bd4e89157d7094454dc987cf3c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f663b865a7f68fd6caf349088c4f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e421f5fe9fb000fa0236f7d351b8651232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010509d4e99f166069e5f59c969eed5a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ea729bcde568d8847fd7346867df8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf2ab1509aac0be1cad6ee7902193d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77036f6f0ae214681af79c7f18d13f2e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a02fa03be45b0df1da676af2eb401c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a67429bb48a4c9399b4191fcf316a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3509387ca4d0d3953cb5ba0c17eef2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a44e7f111df820c8ac0ebcc214a836240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fea634425a6b93d58714784267174f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26818b7f77dcb8d3e986310368d053af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2b1114cbfb5314263a18c5341c2f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f30e0abd830ffc026d89a8064d99e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febd158c250cec7897f9dcc7f43a549245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18ab291e5da4d02556f6441a2570a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0567bee8e1f5bdacfde23c5e4274f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ae2813028719031a48220c87b3d14248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846077884a025350fb86eae40f8b0ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5837439bb46bb5658804a391376424250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a9d10702f87d8d7c2b79caa595e11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868cc8f9516485e2eff8801e3307526252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47319efbd312fbf071e3860800caaa4d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c3a266a02ef3e52013892e2c64a3e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340e82a801f2b8923107ab9be5186c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503a568843e496a638bdac7be45c4c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88035b813c0baa501a655f5c9af0898d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9232c85c0c067f9c07933fc67301f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26893f4b68557f304284a321ec96840259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7550f028567c62bd38b02da401630260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4605b4358944031662681d9a123ab5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa01f3448b4566a19d84296693c3269262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e285c4df3c0f7006b8e489c3071d3e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5956212f53c5e55b8ddd7d8f65f43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c13474b2cb1e3e55967f999bfb46a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcee37b00398d17a091fcdd3057350266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb2f82a2253b4d67bff1f70e793e8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd247bc7d5af744e177ea157f15c26a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d784d99be2e9abce84d36cec8ef8533269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4c256819efc0e4fa84899e09daf32270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0a53055e04d3f3970279802ff90c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8faa606ee21167ce5afee96b5cc938c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54616796559ecd02ca88ee2418bd7c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cb9be1fc79861ea07b8230b6eaf5f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546f048f4e9fb696df6dc855d039d3d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837e6ab85a1f49d546b32f3e5589e9c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc07b075705d487361095737631efb4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6ac56c4a3a821c44520f4aa4ba6c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d493a2405776c4fe2371b3530654ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420147184975346ead29fc7342e9988280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75e507e3892e981f7c413ddd676684281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e08a03e60670f61205194f0e6040b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839d21b3f9fede57c7feb2b4a4a923c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49966fa7d20695a953d18f0be7d44e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c2d78384d08bdff01d258a5160318285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641ff9da128505e6ef4ba75f6b63630286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca529833310e479efc10f3c59ca5f9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487be7657d969925cf635bc3e632a99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2613c8c40d3f165500079c5b2d4ac6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37fa679d60dcfb81d7a89a2d3b4a7a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33f2042cba8a7b9a84653cd48f0092291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470c53d0951c89530f89ddf679c8a98292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb82e97096f2bd9d9b88e831b44a910293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a389d99fd954abefdd8c11468fb89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5657fe986ef875d95e27b0fc927e6d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a696aeb02db52297615a6a0ef3210296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8914fc899f43da301987fc71f73082297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac656481116430f6878c512a07268e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a977fb17cf0fa4a277b597e3df623de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72821374919c61f52496908ba5186e97300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960211fa551e002257305a9cccba556301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e312855348b5c19fbe30815b812fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae300466738b848355685edae7b3dda303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59e07f8bf296c832dc1a93aec9c527304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe8cc52e8c8f8f1f5390b4c9510c57305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7cea04262db8a4690cc738c4b23b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78591ddfb7f589b6e5ee290325535b6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c2e5bd945769e684407938fe3f3a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718b581722e6a6967cebf5fe11e6ae4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a768e9d02cd1c4cf6637e33f8f95c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf789307702c33ca30dcce991f7bc5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07679ee8e189baa45c057007044f3aaa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e7afecc83e3fcd13a4216c117274b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd4598baf1d9626a5846cc25daae51314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62ca06a9628f92b8e2ed246007e122315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5abba7d75421214cd07ac294b55fe6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01412115c3a53db1b0e0703e4491f37317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d9584004c41b7768872468d8582fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea7115e8e1549198414c10a57e163f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2aff25e3c9b65e15a2eb4e9c6864dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17919a401ea266f3b0ff9b60ef4bdbc1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0290a1a394c582c1c5eeb516142d8b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d77f11ebc7f3cb25f10e798234c49e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b021cc6f5c90c42b89a469bbd18f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db474d6defec4706816dd56eaa7235325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d82a2e3e8437ffa0b6a262d5cb0121326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63302f081c5dfdb666868783a8c040327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d27bead0df9b90e8b24adcd6987a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453afed2cc97189a3575a0dde682dab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391436ee8e797777a3c5e973bd3d4800330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e44dbb1682c1228d0b2a2b785cf21331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460271ad125a01dd650b82ed84f38b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ce8434bf0debb83f86def0bdae662333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa91c250f2f1c92d9ce3c81b143290f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7305900eed84f02a2bb7edcae781be2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef13ac4c91264c11325f409da511162336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed70a889370f2c68b01750c5d54a12337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4d0b0bbb6fa1cd2b02df4a5d40f22338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069247c4fe45707f73e6988f94e16d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0d88f19f1dbdf68ecb7eab2fe69b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9b4d05c4574d258679378edc71ee8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1341d24746e61c5d0be9ec85068eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733625101c836433f9ee0def760a5764343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdfef5189488e3752ced9d82738ebd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d001f3751d1b98b70d69c8137c9ea8b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f821ca97f31a005bb30c0562f3c6a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00240c739c413ce3291fa5ed5ca6773b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758fc19e8776e1e0953e8d94233692c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc916bfd2ec8bc16033e30523ae03d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa07201ecd9c07765ab3621c5df53e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff528edb6dcf38d78c0c221f41908a7a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24427da36962d52c104db7be81d76b70352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec984573587280951480da63f908dac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a253d06b70374bfec0e07741cbf4f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a8640d7b73e443a23791322617d9e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1af367b06632cc1819eec26dddd09356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26648f8df5fc14668ad37110a4e17ecd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05d7a57c30e90e546307494fa452a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fe8f46b347fcc6d9b7d83867cc0d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a154e0f7cdfd7b8e6ae850905c2612360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33587e2589c312c44895edc06b054261361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463118584d91ef58b0dea8ce6761db46362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80c63463f4e6b7077544eddc8e9884363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b38bd44cb9f2becc368b6eea1c9747364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced7d70b92b76663b834d2b1d6a5dd6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064c88c610e75e0bb8001a00136b257366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ec6a4597fcf11cfce1717febe6f42367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bfba8a5c7768c6b303bd160c3568e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69150ceed37a14ae7197e6a389fa2f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe8c96b975c6f3f36b4268fc952bf8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998c0f1551c773b4f5d87cc6bf34172371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82206ea98e6c4ecb9af96d336c047bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ce77f5b072b8bab5d2e63f6d650bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d334d8f140c7f30f6b235b8dc9f27374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032bc7e5ec5ed1ae395f34c78f66e4d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dffb5ecf6256b92d695d351fc1331d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e45b2fed99bcda8325f7b554e67cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d67a9511884bf4717a7ebb7bc6fb7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bfc042238bdfda44700cf54343211379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab294f146016342524f11c10b1c0eb27380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f6e2cf70c1c7713fae9dbdad48ac7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db789f0973be54378e2033f5fb045021382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f6ffa589b65f1df2baab40221d8b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f00378e74d19ea24e94b9643aaf584384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8aa5b94e171f1f0831a32aecfde900385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fbaa9e268a910e07d85462c027b01386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef19f3ca537c71476a94d593f43c5e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a21064b85b28398ae252a4dab835a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59385ea20a6d3ee98550574563bde37f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cf073add03985b704182a82696738390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a215ff75cd05b09f77ae66e476bd1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e4adf8198562df5dc49f9333cf1b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f635d332fc870f38ccb27d800249f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98307e7c5b421ffbe68f63506d395f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba29c6c544b2a022ee52068b6fa6ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498bd9742ae8667c05736c44f5bf70a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514a9a963f961dd8125ba69393e35da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77084c742ff5e225f3bae7b2691e5518398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72facb6c54af6fdc9bfcfb25b835abf1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973574ff67741d6f9acb1ec65a931e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3195e11d9187c18f46ae82f980b345401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74d7100c834ba754f97cd876283940402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d61fdff60d33f86dad2189b61274d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470d977085f5c3f464a88e9de76ea43404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b2e0934f365f6250db0993b56a143405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8efdf42a2973e213b1789d438f7ead406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae26a062ab5fdb39de67d01fe642571407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5de22052257822485aef9445413e6c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89eee79de665e50594b5abb7a3a49d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2058d97d40faf90d7ff77f7919f4b59410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776738d8138c517bc23926cbeb42efa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c1775c73766f35d57d39524577766412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b7e5fa0779c40bdfb18bd7e22d484413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02c3348088028e413c2db62a81dd0d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a71a8708b2ca47bd787a413643713415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcab8a2395f993187241f086b51bc7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3ca631bf200c8cd28dc18b3a68cef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ce1fa0dcabfc1e10ecfe09a7127e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc0c2552dedee207f1922d6c5b9cb8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887a7c703dff53a6e0eb0298fb8e7c9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9ccf608c26120b11cfdb14b07de1c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793f06a496b4841de4d45fcccd3f965422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beff8b196e288e249ee2e1759d1e861423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b624ab9873d75fb0933db54d0cde906424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b2cf578d55f23d367a08222d58ae3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0ea02e181b1a7d223c14fac4b8a20426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ed690b40c5ab0043bb581c294a7b6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc173fe7962088028ba42dd9db0746428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75436877fe87581bae5a2945646bb489429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b343cd94ab68250caca3863296963c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25bf0f131fcbe6dbb12e8a73687672431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9c033dd2723a357c97aca0a750105432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d582424df11912b7b58d912de805e01433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ee20fa684f3f51296e864511a46d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4fc6ebd2a7df4cc7bd794025ee7e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16108057d2e0c78fc6e8a182bdefff5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be092180d17a220cdfcb95fad0fc269437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cb07265e42d028b7604aa9b121ea4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b5a7de134313ceaade454d46012f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40d461e1ed8d80523aae7535c49dae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e456bf9dccb27253337025e37397463441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90bf9993408e463301c1fdf7c57c03442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb729ad5cc6cf25c6b765d33917e05f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d56ea93bd7a4f282523b7c9c4c604f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b84a4c8afa60cc4a4bf8f4f669c44d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b6f37cde9ecebf997ea873e206e49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f673b86600c5bc131fc81bb02d2337a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced5a8b2f1e2d238cda4adf5ea699f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6aa7e2f65e962fef83ca817323d68449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fdbca430a6ecfe11e35a47838e9bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0336608fc2eb9246a61725cab2f97451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610c423570b287ded091a5ed8ae62ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab5e4b59abc95a1d263a063a734a16453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7fcb56baba9e5ce5efbb9681edf2a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b3a274fe0a067801878a34fca0fc3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af42e3c8e8582c56848182d79d31f26456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a000d8aaca3ea02ac1781c658b415d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f16f956c2e460ec6377f0d060b1d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74600ef640f292ef545cd55b814a7717459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9a411231e322f3f81ce4a8c565541460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a900d96a3ff28f86519195cc47f1b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651756b12111dd5395be2e1c303ca9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe9bfc59df9612531b041dba32a574463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ea298eb8b567f3456b03b428d0787464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800c233def16119a375595261fd7a91465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490a0db5fb55e8cbed6df5dfc90eee4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16713554962e65155a9c3534e8df3157467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12baf43e59c407f482a0be8dbdae99ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452cb8024b18a2785983eeb29c9801d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de97f95c795163e6ee89f02e7d60372470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e5c8ade2e5cf043a718018f559e54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5e17b91758ff76e51751945dcc3c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678829f5a41716d30b0658addb2c743473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b97f1706db7cc6a86e771596b6f295474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00504a8e9667517469a37275a865a67475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c392873c588a566eb03f74f0a2168476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7186a6c670162338dc72f5dc19e072477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2ab850be0746d13181582ef4d0fd1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd24e533013da8af58bcfe69b1585a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6514d3fe91a3160db8099e99e061b22480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f68787cc3246ceb8a352e95cec4f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb170f20602021b4be1c46c4f53fab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1b77fa99fb100774fb9f6b9022955483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f900dc3256bdc6cf783e627503f0a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c896f5bd9d4d572ea25c5c8bdce91485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced0af4c3c444a17d273e8ce6406a5b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e35f12feb9e9b55412859770dfedb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d21ab5ab2399a9043bc82e56569b05488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ea4434e93aa1631679368f2de05d4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ac380a283a7315c106cad3e4e5f8e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af7849ba541c570a6380f67d0ff99b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7970a2162173f742993dfa9682302c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214d976e3b071e3b5faebcfe881d7cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846bce9a07a9a40b302c0d665459df2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dd646b7727cae74a94e3f5dfb3c1b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f55aef1846c24ea8bcb9433c3ff2ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fce826ab697493edbd6be7069b3120497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f948299eddb5bdc9689497a9125a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0263151cece344f00168a37b82405499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb96686fbd6d093c1d47b1aec70304500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282fefc9026a641d8bb851cffb332f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd7774a499bf6d518651bff93a3ebb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf7cc5a70ef3c57c3d6ec306da7488503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb759ee0900cdad3d49b86317bec54c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252407ea1937f4bf66af282767a49ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc6f168d336444ef4ac1447b47a5a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f19fd2060d2ac1e5e71a4a1606c4c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b3dd86a4a34268e6d4f40c12f9592508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ab88e759e301bfa190ab0f9daa5a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f363fccbfce78c39bbc0443de5d93ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4834f7e685b2a5a008866de94f0c314511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c5e3fc75e21048507cfafcebc8dbd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f2c611c51edb972be1841358567b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bb3bc0dee1df689710aebed7635b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aef876b796ffad466fe537f2ba87e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecbb601665dbcdb5666dd981dfb5c2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0650553e5d8c8b4f5b6e5760ccf72517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6a168093d0c49e63907821dd7ae86518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75393cb01c54c97ee2b9f92c0b0963519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabad2730d05883d7c725d73bcfab5a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b5d3b9870ff4035eecd7a61a14464521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5dc431d99c3e0c19a153167d13ac3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0afabc7f23b770971a7c99baed1e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036eaeff40db74f68ed198dd4d6a39aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b398c82ba475872cf6ba1f374ec700525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65767b19d176fd740410ff09e6d8e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271e5a073a42127e1ad6d3e2a4537c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae8dfd911274b23706ae47a756d8db528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b648854d967c6b2cba47622089abf06529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e61fbd8eacf949099d748766d65e4f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2eb9c670ea7caf417ddb78859e17b9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b35006118908fd798c361f905ebcad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6330f6c880f1e1a88950865456377533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49e75993689eb0a2401ffdb920ab8f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716974963371d86fda9a2a8a6b0c690535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0d5bacc65d141c06a6869e276d199536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000887e19da03d95362c2b2a207637b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6887422532b2d2e832ab09a37b472538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f6208ef092a020a7d28b7fa0dfab8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48453ba5d101cd2ab9f568a0b09a92540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060e95b13a6613b1a414c665701613b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315c5feed759db70890cc4399d8a421542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62903abaf2dfffb9530f8d4a5dd18a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c92ef1642adce5670a8cc288ecb39c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae453eeee7f1b44b38f5d3d40c1e6059545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df67633f67b9f5c3e514df5367ddc1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ccf99d68f945736a27279e2012a3d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558385a27cb6e597ef33fe27a8d0ebc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246a9cb62e5516b1ef6c6fc9592c4f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44038338e6fd190b82cb9b77a4434e3a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adaf8fe0643aa2b1d64204e903f7918551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fa547478f7581f8e247ed7be5858d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6269c2d46f49e066402a5b4aca60ed8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bf8b3d47edb46cb3d3cb09b0853b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a5acb18a014a714483c4b129effc2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0de51b0278de734b35e92edd2b95a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd35b1f664f246476fa0281d2f9feb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677a3006de47b8f9dc260308ca607af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1504f80646105ef8f006a1d45ec458559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd810958de41a1a12b9eb104979af7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b018ae9e0f0a0e3e5d621499117712561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40584becf8b7eac6edb6f0925da06525562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fa55369f0c4e8c32e3076e914c445563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900af830b3763a1a507805a924eb1a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb81a19536b883a958096866566bf0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70311368139fa10729f29319a4a78525566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb4f5e2983e3b2f3f495840ca77de7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1d6d6e812f2639be4639f9ebcdbe9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac974147f1506349f6829febf859ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb51ad585ad6ee55520ce326efbce97570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08b792d62379d2ed8a42e6083672a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394caa3563e29e137a46c29d9c8cb5ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c8225a7add6c61b9af1a7ec293239573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04466d3e63f250def098322bd4dde8fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86798c97f609e6233e78bb40880a658c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22b77556cfc201499640640e984097576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f971723a10479e097c92ab4dacf3e6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a25c8f380e7fd36ed5dab2b176345578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90762a3f1e854c0f3795031c0ab0475e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de9998a0fa73085e162b3a6cc690d3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908a14c95f19326a327af6296d03e7e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f5efd7f748f4fe432d5580664e514582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c22bc4f32756046f0155ca1591cbad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e02e987e1119f8924a28d8662d7a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594ddc1a33323a74b51eb086f0719d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d569f68fe83e5fb223ffa70b8cb68586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74330f3d566d28aae64fa2feb59ebf19587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f09c65535e4506d50d803875300f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f6ce21c986261782cba0fbf74b49a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1454267777fb047ce8dd45e87cc93590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75690c8584d0adfe92541807a63111d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2ac505eaed7cbf5964ae85b7a3295592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3ea2e9ad020fe1cc8d8e1c355fc02593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724f62d0d9f93a3918b3bb146aca637594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b3953c59a0619fd3faaa841a6dbc4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71ab263c32eae36a244cf48536b2e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d919b12affcfecb99a3bbd0850eebcf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23c43c92e765eaf5644f41a5324804598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedbeceb8dae8b9f689d61e501f0864599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70414951ebdf0efa0becdcbc4d630fa5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a59c5230353b854197e0aee87eb5b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84330f244057ae74636a0815ce1753f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30f0763253a9e51b9b94c73b40c0df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e613b8054990d7ea0f32ea47997011604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0ff16c32cae1a2cf2152d68f21968605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e4b535c8cfd85da809b5a5db6c64e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed44752f5dc832d5c27bc0326ffc73607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b868e9c60c983691282371479cf6cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e1411eced6e309b767a9d0f83edaa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1633072add1b92ad8f2a37972bfd5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59794377f12379cccbb0fe23b3cc434d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a492903aa0ff9f81680151a56341f9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217594bf897ef1d9bd9a72cacc0a82a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861833d9757da91915bfd11f7df5800b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47468659fbadf4f74ade0abb1921d9b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894188212f2b33dbe2dec5e1995d28c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bc3c29634551f991b294d8f8330bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76dd3ac7c4b42e94cc26f4279b69c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81c0314eb790cc5df77ea27ed4bd82619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3223c204cb77aedc8d7a09d1d72bf71620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7c9246b6b1f617eebc4df63d74f17621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9715701ad3f30e8eb26e64f088e868622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85972f4c148c6a6d226b8147cb7716b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45378f554b7f279790944b5e3df81e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7155128739d656f6d72a372226615625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f11dc3a832da2feaa60ff076b0ed9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e43d9f5eb3fd7738f91e06e50bb02627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa45df2a120b64576d7671ae9394647628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83474fbe9f29c2e77b85d320d8f58efb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbae478b62b79753bfcd0a208ee2cdf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a66f1d7b0c959ee64b24976eab796631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622b69db69e07e00ff43e9c1a3c6b22632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd206f8971f6fd94d3f172a4b57e9ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7720c391ceb669fff73a7d2ac6ea38c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864d8cb04a8ed62e2af61fd1ee9e6af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cf8cbf82410db95478c025d1e8718636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5d0b78641fa4854898dfbe7c90dd2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d258b0f8a03d9f075ed72cdd717bf69638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123f42938016852ac06f80c6aa0be9a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2e4a2f3dedbd72ee278f5cc863988640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ce8a3920cb05cb2cfe2c0278e6042641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547edaab94561fa3325cdf08a39e38c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afdc89a0b449f6aee21332d6843601643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36487b18100f31a267c942513ad96d21644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90f9c8d748f6f16d961759be53fdb4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e5264c85ca4cc0b76cfa00650f43f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda8c9595787a04e498bc852d868c14647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abe627dac8d06bd4ace58f3107a8e7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ab474a4272efaa095b8be3ff71afa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cec782d92637032b92be7768a55be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0fdf8d234677ad8d48c3ddf2eb5a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d0ee44944183dc652c41bef1cc006652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8edf5c373c2e74648d472eefc53508653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ec9cfdf2bee3e864c97548ab8faa3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6744f20c1fbb8304b5440d01f4cfdc3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940a6c3e7f0c5e2ba0d054889c26e8f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a351822b2e9ae5afe71a8a81efb821657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae160cc785bdf944178b5e4cb3b42b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44b5d25550bf45cb74108087344c44659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adc6e00960cbdb907f04f06cb3af64660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f45f9b69cb2f80fb60e80e77f2258661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33fb72bd08b530a2a29f8951027832662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5eec63756512e345a32e812e46aebd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ef36d1f4b959a86d209a50837999a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830874b79e596dc523a68beff0960c45665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939150095d89a0c580d7ec94afe1ca46666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2ea1ef40c225bc0f3114ba9917db9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2dc9a78aa81d9935f244bb5bd5915668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1384d8d621c9a7a8651bc3b45f534669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9464db0b9c25d2d3ae90d3920c64f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431984100f672a082f79c5807f1ff655671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ab8cffab8992439cceef05fa5f7c6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fac40144e5696d0b5f31a6fe0742bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f2991729f887050423e3993a00562674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d7ff1dba858809a488f9fe850db87675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97543d3a553174295c9e74af90262905676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc548989cc79d37f9ff3e593f5617f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb68472e3ba9aae8e5790fc534ab482678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd217e8c3ceeb168fcb8a76bd475a79679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cafba8225e896842baf05578efb2f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff25fe020cacfdf40b57c1504bb9ae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f788c844f2cd7d5ca82b0e0e3777c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da5ae58760963af3b7f82f73216508683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6f71d6b0715adeb451f1515eadbf4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de33814e8e02cbe62e2c1f2f8f6209c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c59665cc2fd9d1625b3867d42079c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0407bdc505b2970f5c40293340ea3b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83348dde1ee84780088e979783670c14688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2194aa482b964af9a482a4be564395c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eb7a4d7129cb06b7582f82de3746f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30ab9c8471c75959ac79a11d210350691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab1dafb91cd82e25faa7cfce21f2c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92f50cab1d660397fd0ff2a0d52b6b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0447ea15d936f669a9419eb91e20f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09ce6a0876c6fa26407bbb9e19ee86695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b067c0bfba1e205e6133e81b45a187c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905489e73c7d765f098e88a718a0c9d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdb9dc5d48dc762b13f6500550f7df698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16654dd909a613ac26df2b60bad682e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f89716a66efb762adb020e1a7a635d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510502c29c8ebcaac88cb6fef490fda2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934bbd99ad13a0686c59491b08d5cc4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02534a241ecae6261857235c09ba68a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd2901a7b97fb5886ef73a37cfe5f6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854714d997aa9945ea1d5999fb1157de705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2356c65c7c9f7ceec765aef5059d1df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f86c910c1ccac863725bc7d46b611a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0c33ddff6d7998f2f103b08bbf9ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfaf472ee33862a9abc73706d333194709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66360a0399003980874718b43de266b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6370a7b2a8d7a12f0a48d5e83933c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ac9182369d096e2ca8ee98d5dc0a9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c017a27e306bc3276ac6dfe24ec7f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b2c35ecddbea7421b16aa9a7e3456714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92592c12104033f0af3b9977944b4868715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b7dff17dfe723e7cdba03c203d3da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfabafbae42a876205f1bab3e3b600717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f99d8c0fee59d347eb28d3dcc98ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87957f1e0d99b195d3bf498afec682719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7bc2342b0554d177af2b82a07f8ad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688eb7f7f658f7900916b4e3b8923433721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98f44e158eae44589a347e2ab7b83f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e361cc6f1168d9cc911219a992861a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472b56d828a95d41517b25bbff2f686724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ffcd6b48532b8ac8c7363ec30ef4f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af14d7183d549fc068017f7dc0b2b82726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b391d35714fe5a0f2d728eaa667037727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b10cd719785aa812b08d93f9995c9c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69a6663adcf0b40d7627917b587930729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f072dc3c159e1ea09e26fa36c28bdce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79714dc38c603c5c86ec6393c8ddb0e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3630d995f92f525d76a6be115ff0d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49685281ceaea8297836032478faf0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca42e87eee0d51ba042e58d26258c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a29aefd1ac9e366d655cad320244b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cf783480db18a1e040d08145bbedd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836618089ac788605b1c9cc01ce29349737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c026efe867f2bd7e6f765155124195a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792899cc2a331d90bccefaffc029dd23739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450ccb6f7b40f38d9f89407d9d1b6b3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04793c23afceb25a37c6a55e8563040741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2d9212767b79956ff5097b9a38d0e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba348c63007b35fc320ea389217c5e1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0920ec761fbe4eb15bdf2fe80444c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c3121bf6e1f30403a57ba11ad2228745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798762f22fcd2ab9205ce26084e702b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef5d4ab870b66c1178544d4e897e2d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b149c932aa14f324af101226a45d1c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1ed6edb30cf6bc102013ed48c437d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a5fd432110301810868cc2134326a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f42dd93d177fa0e351e8de1c02792751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd701357df4a131f7156a09b2a3ce12f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d099115dd7fc9b38cda5341decc7e0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a2bb1f70f4414a301e7f70b0588e6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6957d050a5b8713dab5a0b6c37eff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f80d478092cf8b8acfb92d631b908756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e025a62f7e4eecfea7c1cf704d84e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc0f75e60f38a1188a50a6c3f9ea13758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddb85aaf167abdbc4f73d1c9d4fafa759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>