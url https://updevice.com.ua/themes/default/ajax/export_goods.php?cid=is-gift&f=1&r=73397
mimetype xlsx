--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51442c54fa79095269590831d677dfa11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a750efb8b60312d220f22549162a24c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37198eda289a1ae9a9a9e4c7089f4663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec0db8b7b21c2fa47b38d3f524f9374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e4d5c2b10d7cec8431ce3c2d630cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee9f46b9a44bfd902cb537266947ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5878430b538d9ef45b4be05a9bbbef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a647c704b6b7028948ca81b48edd18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eeaba827ee9b5f5feffb5e1dd663389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895afc214c53b1834e4355888c61a00110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395b2679806f9a452ef3b4d295ba78011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e589dcbf71f875b6933d7e9d63a82b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6b3b91369bdf2e81e56da33898a2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7718d3b2d0069b10a00d7d4169038c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bd96d7e1f839f0276894bfd41067a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d94c5e5ce3cdacb21ad8838f00e4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ad682a16ef9bf5e5715abd22a164317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87070b8311c28144b36936d1fb7f4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e3ac0dd2b1a8e64ee21f77a50e26619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c16fc0c26065f75f813c372ca0a15b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c7d89a776cb3504558d9781eb38f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60324973da0a7528afc32c4d2b0669222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0cb32a6f150196fa8cdf1bd13bb1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519afba3601949ec83a070895c49ce224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a04ca5b56827b2b3dba91a619605125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb0e1b062e1a9ca1da52718f5972b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f19553974b9ef6986e3dcd794deee727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc86934c10e59fea075a89e99bef5c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2f3e57ed0b536f0557fe19e36cb8e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a591029be17b473b7b46768714e64c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79812cb233c28a3b9800fc0a5faa8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3154b16d743c6c57bf8a353a46a9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560a35539cdc6cffbc7e88c72ea6df333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab75cf424041de59a18e14a2e26b0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320714c6dc2a101cf5065d303b1c657035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50f30c6209288f71f54b851785757936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940a148b279d38c5038d4ce9e78e5d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b87dc151e6c8f593ddda068295b1d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991293dd5cd9c6a093b76f8c5064d3c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880216decad7568f34565626c06a3d8d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99872fbd5385365b0f61aff99c154f0a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131a3447f37f42aea4c7f04331ad38e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef280c96ebf0be9421c5e994648d4a0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4011825f9b15f762416d11cdcc27f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d65fbeb052f87e710275366fefe1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fb4e20160d37e13ee139059ef8aae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fdc0b2d4787c5e873c2b4337dbee847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3799aa96a52a18d76228660e5b89a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42d6d24157873294435de8e3778c0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32694b2995f81cd3e997c764399b10350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd24c7ef959e50d95c860a7db90311e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2538c453431180dc5f4f2610e4ec252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7e42f46f3e80f9010ea174008009553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6c03d4db83096edb530701673f1e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e2659177417f053369cc9b4b865ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f9a4ef8e28b50a59e55346aed07b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329916d19e5eb932e40a87547f52d0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223a3211eb2a184c20f466c77cd1ba958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf70af2a50d1a07a15ca97c1a977c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3e3ac1bb4b46ebdbdd3b2c819bdbd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267c7e5769f7ea950df55a86440c9c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615c732490a4cd89f3e0736d216842262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0cbaf62633e5478df6847fdb636f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396a281fa4b1386031d71984944f96764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf8225ee395302401ed225b452479465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a92b26b01f33639cff4a8c7ba58b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ae5346056d978feaa7bae088293b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c3adcd4b1e0842390a131c2bb5c4c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318bdc4934ff28118ddf07fab80707969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92db27c48b0f2d1db1b049a21a68c3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d436e7964bf6527f055211847aee33171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c315accd987ec93563e494796cc7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8d9fe068e0b67fda72e8f4c13fb2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee897f2fc0a57352d48bf22c1ef95ca674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b5e1072f0dfa8f844e846467d269e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e767f97c303bc70dbb768ee5558bd3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac09d42040dfa671691c8ffb20a71077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faeb5131cadf4c8b89e5b46503ca24e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5750f22d5d98c2a30f5f5fbf90544879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12b82580b7036d3e15415b25cb8d7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c8582a5baf377fd7f147fe278ceba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed4bd3611f5e43adcb096af4d7291282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f896ff40f085ec43a78c7a31f2cf8b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab72983cc2c54f7df4d70046afdad784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f714a01f65fd90aa2cef53aa5bc0a6885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1ee1e7e3cf87c273b256989ed8dec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428845bd1d821f81cf04db64a9328bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ba1a5e0114166509a832bf6959f3f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119771df3c7107831f4b617c264ec99389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9968d2d501003b0784b7bc913df9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ca1624173a48785f7b95be49af9f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c62cb7a9636b875709fead3730f7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bb41b9bdc11f5116fed6bbd94285593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209f6b482769c6d6c4a757c955ef45094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568050cc1e0895779acd282628c44eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89f8c1d62e472b8b1f216424121c6096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96005146a14136230ba49c19b58a1f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b1830e9468b51baefd1141caba56798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69365af15dce30f79481762eda193ccf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7956171b729a91ec27a0b06b440faa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8594b5986a4f069ae28f0d6b93b2d95101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac472d3a5684a4769a341f74b371a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e850533858e15af60b0d3f7206337103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640cd3ff856c6c311e00a8e97027454104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd276a61728d3b5af05f0c1c5e86135105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75be89344e0c4775372c26bb28fecb2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84239993025f1431656cc14f3cdb6fc9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bd552b3694181a44b2f1219a4e18f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87bc96c5124d0d6632d9f8b5080f7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643b13c21b9be229936fc046b9fe9aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee024c3720237fc7536c6a1b51a3ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ad25b366207fb937a59382d004aa2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869011265cc010a67a06b015e52a9b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaf4d3c2e244eae5deff32e0a75116114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaaa4273c29940543157ea9c21af7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e2793dfa6a090204d96b16a362308116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91f1580cade6f715793dc1273d78c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2528fb5d4d59be99b84782c817155118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dd00783bba75c50eab28a3eed551d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405ec0b6ae17131f0dcb2b2f177305d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b33da18f5d19f464dfce5b12a96c9d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d1307f5d259068365d92e6fd46a3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb3cc67b2b17f54486289bc5b01e31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb280723ecc427aabc28d83b362ef84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645817a34cef1b09395ac6ae315f15b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb42ceb028f6d454e667298ab179d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395432a4f4733cf65c90ca1832f148dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399dbfd57761c7247ad83286fb3798d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43540359b0760e2f3a8063b19d7054129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4fa0d0589f9337a31062de53bb0bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dfacc79c4778ab0466335c4d4f744131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba243598c18443ca1d7546d0bb5c63c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492e110f180f1e0ac504078e31c34d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf511846d96857bc0347a0121573cbde134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082aef136e5ae3aea54a755b586442a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3a819ab3731e7ad23b0e6937deaed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2c3dab80f29f34ca7dde382556283137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78819d52fd1f17c8ebd5d7da2d2f7ff3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f139197c7768fc66a1ed1072c7145d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518eaa4ae7613a57bdfe94314aa0449a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a74bc73abcd13f0eb3ec09703e4654141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125dbaa239bc0e9db569ee54b8cc7ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26cd045ca922c1d70ed1e9000b6470143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c55f7ca179a824368e8c72115c27d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f78106f2b7ce87dc30e8176d80ca8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77403952aed180a2b1b0e65157d0e133146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6885d3c1ce10409416050f0402b70147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd5922280a772621f82b4f88fa6e4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66970cc95e3f4a2f8f19ed417d44524e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2510df6a082283cd48f52388d1e60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424e63b2b612c58326f2a0b3b2bbac5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715ea612deeb74c84ede8cf2ff3b535152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e2e11f2377ebbc1d4ce104d0cb1e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0b63089d34aecad34d7181221effe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71523daf7503f075f10992e5778d4098155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ad2cfc5c630c89fb2262c6ad8a359156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634f58b8d2583f41144062c3cbab3d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16ae4f467fca0c72db9cc07046d09a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471539667d51a0766b71cf4325cca643159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face7c2c562f5525bda189815c947b34160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4c730d5639cc2e1bc9cdd79e42cb8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f13bd096dee41b8df5785c58686f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb89d7b5b0662ff3a052874e33fe7bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1430987c8868644f20a58443cc749164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dca46ac8aa856061cee3f292ae759165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397b8f6ff0a4ef74742c2ad147beca5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc61bd01935a97f8634ec7ba154cce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf7fdedc6f88c2430429083698a69c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bd9fb3160aa7e4ea964fce7bc93a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693d5fecd9795981a0791f04c173ca0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2103bf323716491113c310e643178171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5ae573bf0ff8390be73c82ac68631172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628f2369270b0f03d317cf6f444b37f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5291d7cbd4f24246bd5e3ddd0d779174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49078af67c631811a1c2f7cb823f311c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824734cf98ceb63a4b575cc2f106292176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52e72447a56d3fd93f3c65b29942b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd3749ba6b4843d94ee3ead69b6446178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58936b5b999fe9362baf6ddeabff83a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1057f36372a7c333af7ad57a92725180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b4d910da76f3a6b821fb6712a7677181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe51039810d0085fbf7867bc241f33182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c647341add85d064d36030e7847a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81e937ea1de7d0d24740cc33324c79184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb50a7ae06746bb9612c7da34c54b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d264d45d671a6ca9629e875e747fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a541ab85bf0defda31e72a73be44c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44d0eaf6bee7789f84164e58563703188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf528cee93ce3f66863d6ffd4c95a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdbdf151312d124bf28144cdba1341190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a20e549fbc707cc5dddd0110c1062a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12976f674bfd06b8879eaf4e4cad738c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a1718475aa0032fa9c30b659b0f0a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d561945f4a3553e4a85f182ce14592b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ad8de9be5df521c0c0ef220bf012d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa38b07e99e880a34444630160c91e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fda4bf06258ba0fd94b04b0eb34bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed734d3fb1366b59bd5022619131b2a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38226234a81efd278e730275243648a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35299f29cbecb3961eff27d1d5bc94200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba82da7f4726616ac730a8831746a44201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017d7b6f64331ba5c2dd436067702df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f009c79912c6e59af25531e7abc9d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3eb991a085865e8be19bae13718e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd4b88a65eabe87377e01aff5e2a9c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8cbd7d96b6b90dab66541626864c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4326439f3860ed050dbdc08fc9ef4c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ed17dff4002e6980e278ae7d6ca6e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4636121fda3f0ab90d834d61b2fdc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21eb09daf2be5d4c58544351ee92140210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6893d3db4b2ff346226b31a126940211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef0b5afefd68cfdc141339a2e1a97f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904398f83c3f1f463562fd4a199cf46213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724af85f5d4837099ff2f8d205726243214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516c63de0d878802b4f1dd04d24ab06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420278cf953f300072b250ef6bc4bce7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6787ac965a0b050225c2ce7f1368f13217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675a6884bc94285387f411fc033e335218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5c4576ca3e4d93f7115d662081992219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501421ca77f41281cf4fff100a060e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad14350353d10651c3b6c788662c612221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca903aea0f3e4a14935262873ce4446222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1bc68d70d85ce65454598e7f3ae0a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4d81b1b0a14277be41ecc84b9d611224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08d4725816c273982ce232bdf2caad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddc924905ed32c86d6df0ecc86a8c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454cbb8d5843b5caf4c94000d12317d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634cbb06976b6e6b9e9621466bc1f0d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b39d18048279ab8785e6f3abe487e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367816d3a3ca6ee161df761a7c96b9ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563087fad748a4a575d9687497b5721231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f301bfa21ddba75399ca7fecf2903232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5919a5c31ba1212b2448609e460826233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f95f56c251a6aa2ce4eefa149954c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca437348e877aebbdb6e274e29312aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20b2de5aa3d5465ca857f61ac20921236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e62bbbbcf89e189f6c984c6bd8965237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77a9fcdd38226d3429197fbed28b25238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c0cad887979120b884c8620c7e685239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cce9a3b631821fff1ecacdc65a85b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd0ad0cf87a9e81d4b15df0dda298e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb60fb7174821ffd4946b1155987cde242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90421d19ef181b1f0c5d99fc27595da2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e894da28f2b43688adce5bb27d80d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7937dd063759a407f4481ef8242f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e33d1b37070d66b16eff646ceef4fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad10d1cf389d5f8534a61fc627a3010247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0513216685c92d1da3b8cb1c376f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2f717c777faae768487aa9d6e5d01249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59054f97acb7953b864adf6d3ccd7262250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a28c4b266018f57cd01d46c1cef858251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d897d4be619de352dd2af227b86be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cba7c6200e394f1a5edb7ee6c3e51253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d6c955ad60802309fde40ff960d41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b4ded6421ffbac20b5cb1bd713bde255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081870599dff9666da266ba5860f4f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f839b18c6ab544378d1ad334c1da2b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306756618b1d1ff7666d15f383612755258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa88ec46458f0a6a430a651bb1d6d1c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efb07cba0e178b33bde2fa624a6b65260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e726878f8c095cbd61d4a11dc33dd0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830dc31e866554913510e962c9182a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe82db43b03bb278c1566f09d89e98263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997585c4ed4675eef2dc189bc68eede3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ce39920c79a89fccae4724419c766265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf587b66e4d533f3093bdb4cb9caf1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aceb7c543fab086080acc5c6096816267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23da93972c4eb0723486518e08d360f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a2ae1c905be965a9355cfa54b5cdf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a261120f475651c67ae0f6661d996e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fad78dbb0f11c4a4023a2b81d80de6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f446df64539e09b12a7c1153db9845272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9f626fc27ecf0c4a3cea98460a6b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d08da705d2b735f89cc78f3fdea2ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c727d65451f666929f49cf85b146207275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf707f65f1a5eac1902a4ea87b8b55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdb3afa5b69c5fe02421cc4b60d5cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3e5265808e24e00c3cd809022cd82278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347300fe670235c97087501c09ee830d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe51c5a69e66010675e0ecddddca99280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c463651857602e881d9c21e32c11b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37def8d16e3c805f90c4d7860573405282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0abd784353f4d78bfda1438177d33283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08452dfb95272a8626ab86ee11a888284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91754dcc7617f223bdfd2296eebaea87285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea798242c2d5c0cb90223fbbf3ce72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f8ccc152d6dc9c2c504b28883731d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dd721b2c6164f330d73444a90966b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06daa77e5843193e9c89d5532efdc4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c833baba3819ade81de4ca6508493290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3082f37edbda6dfc5b587ebca0ddbd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f7c889319ca663bdf69d9c698b452292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d5ebb783b5bf9f210d151de6bd289293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52010e358a8d91f4db30644cc8e4797294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3530cfc16573826fb48a3cfc630c3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df075ce5ffe3fa2d13cd0d9f9578d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643861ee62f74a30feb188d8b313a84297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77432bc5fc5116cc517e10f33512bf09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f24f112997006ca43e0b46ad54cdbb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8daf85a9e5f050ebfa4046b79aa94e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399302457bd9a8a08d149c2e766d1a6f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c3360d8c3627de69762d93b7fe6aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd18bf143c7a27a7be25a0652084e00303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f191b4f2b283c8c39952b892047ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b1887b997f8500bc4d9c14e04eaed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a8214fc86f329149058c0f2f3095c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90ca1fbfac64a9604ec4889a25f394307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb0ed5a436850356228ab9da08945e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914587d359630ef431a76d895882a5fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186c0a60db28ca751e52006ec3d1792310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58408c48eefe8865e5ca3317d47be50311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58315ec6c6a3adfc8b88b0a87884b732312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a158fb5ac302e8af113b607390da9e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9c007ee76fbcfc710630623c69ade314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a12860c0e9c389c1c0cecddba0320315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b99f2584441414e66662c14f0d1a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e529abbae8032cdb04594505efe69ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4af1f9bdea07a1a79080a0d3b119d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db658d52c6516cac52018ebb5a6ea812319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b151d76ddb41f6734fca36a720d97320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746fee49e316f69ed16ed821d1383f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666335076b044cf96eed470553576532322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4a16aa3b0d02176dc8bd293a8ba30323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f3c3b2ade592d08bccab65327c7c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfb7cc05729d059aed84604ed19f14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef25fd112b03444e7df99968f53e936326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5b316a4e22bbc6344abf75d8f4abe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d717b9811ac5641e8881ff9663b9ef5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c04e9db3b8ae668ec94076e246011c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8ce74ef4e00929e6e521e816a6c2d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877ca477eca4768f82128394e18eed9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7404555f79e179b51d797b16f960536332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f62d5981cbbd5531b28eca3c11e413333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8f6879231b200ac26451c6b3a95fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b72bb2b13edd4a01841785111504e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edeb223a7b6da7fc5b676afdda1ba2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4adb3cc5c99734aad9d6b013c2024337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b2e65e7913f883ae0f939857340ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27851850286fb8cd800e64b02d47711339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d5eda7471c7e715c1dc187dcb5218340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4f58f320017061d23bd9b0664821f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f9e259266c21a5eb97c521b6df005342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781cc210498479b49e339b6839a2c25343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c964d9f57e26e10c6a2e7bc2278954344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950ca3ff292aeff0880cf156e43aa2c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d53825438e4e2292443cc4509e041346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb1b46c6b661f1d2f0b18ac041dfc5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc95cba235531789fc4f70875f437cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10bf3f89c247d3964e7b200fffeea6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fba9461db3dbf77f4817905d12337c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44326a632541f139503cdf8f72aa08c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ccd336668d86ca3c8ebefd7f3b87f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc013b4db1192cdebfbb8194623bb0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d16b498b396e4a72df59cb43c9cf05354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e8b79673c0105e55bd6cff8cbacbd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42fef26f1a4f4c9e44b3bfaee298d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708a0ba2f769b0c4454afbdbd449275357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853b5db0c8a160d004540c442f44da4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d135a1b8152338c1b93746b6725d9ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0da5200a37140edeace92b9433ab51360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd76c0aac3b68f7d235effa3aae1311361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384c4412566ecbffbbb3fe69b7fc9f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d44791f72c21aeb7d39fa6c5356d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2327a5d901addd036a0176a12c46403364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424f6ad96959a047c3456067831cd25365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba236302ea8e9e8da7ba797b32ce7df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685e0c9e03d864e3aebc8da11081967367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616b0448ff81eca3f37b311d62c2595368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fce4f11c80a9986bd5287630497fbd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff25f2da9d284488f570d3e59a14dc3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5561d1377d10efac5b7093389a76c51371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe52b8de7282eef61e461116c42c751372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5b78b1dabd70ad1972b40cc43bafd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ef6cb58b9faf52f76cc0235c9cf0a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87359d1f06f097992c7e7604aaf27fea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fcef128c3c6e4399bb6ae36a60a38376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f898e2d62f3854bdf79a66b8a32e03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e6d3637f67070527b9eb787ae2312378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58175b682210fabfe1ee8f79d88a650379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8979761fd31ad1e3b68c2b6f465a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37595db2bb6f8b387c1df7fe6f790340381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0fab1ff352bfd0d0f63ab1b1cb0c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796d060fa0476c5f57cdaf5af92949f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7a114f785f27d8f57b749c5baeed7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f33b49f2d191d526d90e2b984bbb15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ff0a90f64fc266230721d706b1404386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bb9831ed7a16bcf5a65fd1d2c3b21387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20986dfb6a3ab3ed75d7cc43cf5a3011388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe676ccef55967c29a5f6b349245bb6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab14a2ff459f167ff8e74b3b35d0ce9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fa243614c692aad0cae8e16726979391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff020ec3afd14e1bfbd0a33c2823caa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cfbe312efcf126f9b39439b71faa7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4fad112d9194cadeb6cdc014e07a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa42c5be97d628e7a7fcab3c1a33bd2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59354236c0624b80bea78ebe3722a852396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab167c3fe430c9595f8dd631d700c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2e42f80e36dcd6bafd248427dfb97398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf118a4a0d6929b3174050f2b06b81c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c593e5549bcaec636750b4fd138aedf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270d30d148225059c375669759a5a4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb73b8e865d144f3519916e9a646d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf13760e1e55ca128f492cbb9f5e29e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70744d18329648dfc6e6345c087fad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db9058208d902d44ddd6bfa46fc872405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bda869cd621e3a317269893c305b88406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5638d2a09ae552de869eff12cb771407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3c5dae26c644769c8d0b9dd33ca4b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1160bc2e8c1afb674a5921b983c78f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391f7b7a1ada2b756432153828b2a36410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b795120911c45ecf26cb79afd793405411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4734a2e17aed31f93107ed98cd4aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bc5d980267b83b6eac81ca43f618f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cb018e851e68703dfc4b66bb4d684414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a938e735776503f47edf84df8f44b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48371acb4eb3139505a832e105e8700f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0426bad96101ed8740d4fee6066446417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e16bb8733db66bd52d8d448bbd11a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e29973a92e0d5c4c55dc4f23af9658419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ce4894680bd1ede3e0a967260cd41420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a007d50bc1c2a4f3277700d40cb87421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49f372055653ee9ad960744aff3938422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5639be544283d5cce4d65d02b80ff2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d5cc3539b351a74c649e113071987424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c50602bb5ceb0959df811bd025fb81425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e133e57382d9ee826bd784664db23426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67dc1d5cfec3249028e8925373bdde427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16313efd6ef38db472531879f3c638d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b32ccb5a04820583246f391a185ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec590efdaea89040ca6c925784ca9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043eb833e041a15b8cab04bf8317b50431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50742ee99ce9a9b034a3c678662975cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9f75588f56f87238fa095feb58493433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea96c21b9b123f68a7db32d3c74a74434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231f187599c5e3718c4980cd406a691435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0494ce16d7e45c161dc5992f98e02a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d18eea94191e05456abd726766eaf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1237f6a8e7b33745c4234cbcf398b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6428f938aaddc2571f830454d483d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adb1a74535f5ddce4ef15523780f40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeee64db828141e2d6486f5e8f443d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212d82b0cef343fa0383204e71019a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf001af67b5aa040639c54f3391d609443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5154750a8576c74887ceca75df4c2b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e30d15f65977b312cc53ef4f22b1e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed965ecbb3afc249156c40816aa994f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaacc4ceccb2c431fc3ec8758a3671e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae62a55e2c7871c5ec24f3bee81ebf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed54ab9416d28c4d531ff5772136e0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d449807c53385909f144e581e83eba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ff325b753d8cb0e66ff3b2f0824f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574891650eb3d9909c1e0bb17f2e59a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631987e8538a55e79d018d1ca5f2087e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5927be55227085dfe723f7eb75df21454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235df6d06533ad2d5c923f4283861bab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c790f5e99e6147c71109036403c9147456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d6dcc458d6be05f0f62cfe60550bf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e9224a12e50b5b0a0618e3c3d87df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf4c2c35b81173adfad83cf3ffa863459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb084cc23e5cb0a20bb3cb962a41bda460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a8b7b419d565e0a1900831896c497461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18562af1fa4f6157c4bafde0eb99ca91462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cea5c662f945c13006080bdc3b57dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35ec438b8b6e0351c252863e170a1a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ca587620246ec0a9b15c7b81bd90d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84645244578c586e93c44b2029086b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8e49afed3c4376355f39cad84508c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b6b1784478c4188cab21b77773793468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fc8ea9bf00ca21d195bc3f9ec5abd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752c7654c1862e50175f270e1f99cfb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c28bf8fb358da92ab1fa8f24c67ee2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1f25edfe3b619f721264dfeb2b647472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e5d4dbcc687a49caee372c49111ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d394c538fefb01c5f956c2f151eb6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99a4bfdadd4b05195a4cb9c5b02697475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac22c58a5048390fb3625ce124d6a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63d28efb22f3748a890aa653feb340477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b5a62df650ddaf8a079e70143f41f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740abbb4a1bdd0febc79a8cda92e5218479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8787d39eced3e6f60148893f6f1f429480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8564dbf6a932df3ab7f6c20ae6a3dde481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fbf51fda6911ab0dd4a21f440412b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13dac4508ed9974df9261203fa137e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2492fbbd1f018b8d6d5cf483877fd7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09cd2031b8e1eb6f02703751df75d5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5be703780930c2eee60bdad36c0ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdf96a9500be231af373ee13c9cd7e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf264b7e6506a096644d442961ef74ea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592992aa46e909358b7fc06ef7679eee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040104d9d8bec1cb15099bc6907298c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40759536e65c4ae29d0bd4b432230461491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46e14f8cb7cdbd6bc63148c2318c0c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869ee8dc4d7f511d9b480e994694170493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cbe25b5fdd7d90122affaf8b4a045494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fdb67d2c556879a8173edb209fed3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25ef7afd90f7b9e140025218b9cb97496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a118765973db14c27f4222f370aaac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498d3f0819a54b9d572f92379acce84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfafc3cfbe0d6135d11e54a709de05499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff881d76925c9a672f6fc5686f0672a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcf7fc835272f3a1004ea3cfb90e8b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1507a3ac86c3235f294e5161d2531ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa5f0f19957a1e50c290b7aa6132dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da933882126b245f4f46ab6ac219ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c562a3a6251178d06384cf137816f04505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a6edf89e037015189b7aaf8de93f3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af052568085c5c3e33a32dd67454a98d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f955f5c2b34ac615cf38acad2469c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a9ce8a57813e42ee35cc2f1d49ea1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbea2aab80bf989686990e1c91519e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eed925566e4f706e4da76a3c5e5b5e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a644ea78c07b0af6266469cb3718bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269cacf2d050d0abb07c3c00e16996f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fda4ef0c1368b12e129499130e270514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c0d2d1684911ec43ab0952629058e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcd3e43a2f1d5c938260594bf4e3c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab611e02da7a33e083f3cd506196b55517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674ef4b0130539f70e4837d988e58aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6d937b45b0e3a6429227fb35659f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70fe4d506c966f76335b0f01e82563520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729fffe85d8abcec62c25709b7b4fa3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ace78dc70e5c3a8950a1b90fbaa87b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e72b56e4d2dad0f843cd89549904dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b143f28f2e7807879c892da87510a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d23f4547f3e3b319c051bcd38b522d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c164da5292cff6df24f191832d5087526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2275ff6a5ce765cf2009b9f42b6feb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435632a771e59aa02468abf267cad33528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7b0d793f62df71badf95019906d1b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f24aeeb8a1b0a1f660e74ed957e5d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68c41cd99e1cbcea74635c265fff95531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f564fa70d6245e1d7915289d7b609532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf34fad158b649eb7f2cef2f830cb33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336cdb192c2eec0ed86c5f2340b5825534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e009b4e7cd87f15939005dd1632eeb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce566fb10399cd4f65b3c2f2ca289047536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89c9de84a1584fdb92582269b8cd03537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368b47777ec1bcfb888522ab174b8d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d9614a668826f378c44e89424cefb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb4d93ff66ddf77d1133a6e8eb6f9f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92c4251d5b4d60238372a14eb05c04541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacfbc31838f01d93585f8aa0113ba3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd266e9d51c8aefa3e577c32a8f2601543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f707ee1c21a182aa9abcab80a438a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd88e71ad395be5ed52ded34e7a6386545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244789c7caf53af7cea78b6bf2ae624f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdf7d7a8804f11fc446680d572feda547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff65131502edb3d83b58b04d13fe3b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91fe9e084b4caa171d2ba0762d4bc8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68baaf1c3a039a0821490c19eaf82eb3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa34286b34e758adb3c544f3cc28ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272dbf7c3703d357c245fdfff23bb63552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e276e461dad6eab68e4d1b65b17c41553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbda45ff87ec3503f24e53c22bd3bfa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d2aa854a8bd3b1018707dccd1475f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da41c0b9b17654ec9d7a4aa69322e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ba33a58bb998fec90570e845bfda6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7763cf754897460f4d42a5f49cfe87558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508f1e3c656811fa569f3f217183350559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4d48cb1611d7447fa520494cc1493560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9ff4ce996b618806020afbbc0a272561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411de7c4d5b613629cb297cfa2f840c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41756f0f4099940af2d4416c200771563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f9d4ebb6386def96631bf0d8c1194564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8321be32213d17acfd043f08102f93565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466e34844aabaa50c046de45fd30c20566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc209ba3a6300db69eeb47e987b2a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2426306d6adb7c83748e6039f8670568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201cca1f50b4fca2a52b6adb2c41e4f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc93f9fcd116d6c313bf4894458eb05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97a1252b0d64d29790e667a07f3be0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e2abc94aba17da55043bd767ff60c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1400b4f4fe1e09acc8bf54df1011fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e02477e9348be99184aab291a4fc50574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69494c95c9c08e8ca47f297957774d67575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55119261f0c710bac639dd69439d4d69576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa850ecfdad97687e9c487c6c6da7f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50a7e92e27c0f9e7ce4a07c54528ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcce9964550598fe25ab80139da158579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009da93f398f3eaa5210cb3ea55205cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293011722e815e4df8448c4e7d0f1286581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f97da2c79dfd0851441ac84831a44582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d36255a4f2b6e9dda29b86a9726c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586360f404ec828860b050280a19e4e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab46dc2bd5f33ef58da98ae6a6a342585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76728b1b0a17cbdf56b2350a2a8fe8a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151486be52ed2fde5f70ca3f778fb868587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d29809df41d9676b134814a5d4ef2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914e55b199131fa656f55b082795ee5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2e3a7f28ce5ad2d43db8f33adea17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61a63ac20dcecd8bc7bcae3ac2a073591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ff2ae2494a645b76eacb6955b38b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd9dc60dd2a499b7c178d65f33e9da593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9d00fee85895cc967929d1314bf4d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1e6024281f2a77dad885de3f8fbd6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc85ea230c417a8eb54a5d630cc0ecb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a8d57d681cee5be03e2da48a8771a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828feff1f54461720588491a6db40ed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61208dc3542022c4e0146dbec0801ca4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113185c4078d32b3f24c52b19f6a92de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fdbfcf3be4d2bf7defe05dfa21b9f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe37201cf3c6f833eaa958bcb67e23602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f811569d73fb0c30ca5aa454968faf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebca00561c23525a5c09db662e0b25604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768844218be1a42ce8c1526a4c35fa6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3448e5294688b90ff065e1e2bde7c04606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd95254589de043ec2f2017650fbbdf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de958f9b6fd26a55d167b34cd3d80c4b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478582461cdc87a278e2dc042886beb9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a866b643e10ce67980274d3e46a53610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b74d86c2a9130114887b8df00714d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43608be840a118ce7004ab67f43107c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe200a1bb7e6168a11a5eaaccfd5b36b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87d9ceff53dcc4c47e516f45429c64614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b7d6e0b4c365dc9c450fac4ec87bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ede45026b22987a956ce467874642a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7acaa70799c9fc8dea45536eddb4a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d95a6b703d25468984521be2ebdc43618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942525d507e39a37a92e2476261b267619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511df83e0f89077cb1946ccb5f22fbd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ffaa038687438d9fe070db5794bfc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5f5fff114d5217ad0d4df682b6e83622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e7815e2f7eebd62543c2cdb507e87623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef265581463e086a63f85c6eee1b39624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2b3ad5ed483c769dbb627dcb81eab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10310e6181cbf31da6ff759db3c87ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fdfa52ee049dee5648e82f135588b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d6060337edb4f5443e65f4e23e4c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec618728f61bbda8d71ddb7fbbcb178629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23272d45db627bcb330c7506cd4be7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfcdba0e60b864be3ae44cf0b42a80631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e997b01e34f1dce217257a25b71d2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d15a1e61d5f8d4830feb97f64373e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238b7adb2c6e3099befe14dcb6e1dfd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c777228399ff2517434b4a05ccf26635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d6111e2cffb10db69a60df117ae33636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827caef865343970cd6990bd5eae3062637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb3208f3e997e0643e25fc3d19632d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6054701c4c6db83175cfbe34b37ba0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e903e7d0dbf25485b9a10587d52720640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba4f90d608efbbf04b7b8da4e19bc4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5ca1a891b58eda2d964b57880409b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f8d12a6d6ae442cd4b3d178c41a19643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ce50e0e48a5e15dce5d3367c8728c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349934ba5fb5444eb6187c731a7d7b45645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60340f0321e7758ed4005020a28cf5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3016b1de1dcefff0b20abf85ee89a2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871d706a25b62a646a37fda432e8a22648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2368cad99d2855a4c2a19ea2241a520649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60e0813eef868166bd44f0df6c707c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723ddafcb0f641567daa26e80cae4e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6f9574b702bdbedff3770d4b120ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7789427b1ce765d19dd923c0abbd1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511dfa81a91424e6c6cc50fa8307f654654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed9b661d8201a9e568af3d6a1abb25655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1d87b7cac7117af80b6715f671d05656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d37c87dac4bd20f49e1e2c9c29da2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38817fea18ca542171517ac0f262b1c7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290816937c8cd01773142f079f23e318659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69f6123369d3db9ddf0ee5096b4341660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fb8f32e13897352a09916e35b9150661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e977606bdaa9f2d2c0f2865705bddeb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6d4242e983e16261cef5398f4fdf8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cca8ad1a088c34b7640a5da7b5bdf8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4f1d6cc6050e2b28360b6de4b9da4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf90552f1df990c1dc7bf5699226d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f654e65949ac4fdac21c9259649a78667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffed7d3f8c61400ccfe5171661159d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4342d39a33e007031d9f361673a366669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e71118fd69e0233cddc5c0886657e9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c8d9ec44d01cc219655ebb64a9733671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbb5dbef36eb7b0e4b511de55b11d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a8b35a3411c2f2fbffed4087047b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e4384ef3ea1de74471c30f07a3222674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49eb6ff20bf111e7a93e4631b5fd1a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb549065411c1ee718904d59be1037f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97a535a5f15a64b84ca855698f4bf9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ecc1329432f66930fc87407d44988678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357df6285abf8c3d5411c9f2c25ff4d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425bb20831e3fde0b51c0fc85e4de3f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2ebbddc5d6442c0da53e46f40bfb0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6616272b9e5a7a4931191a215fccdf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553db052ff43a3abdd4f73710694230683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e50be15712b2a040e8b1da9915b6a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cf7543fbfc40781f98b9db588c894685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98735bb1dcb1dd989cacd48df0eb845686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ee9d083eb5efc5c334cbe5e4268f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f913723057ab4c1630df47b728acdb8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4edd928934337002250b17e437c2b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fc55c1e521aa31023b7ec50fb4658690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df90139d063a0efef4d18fc950b5e6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1623e4f049533af540654addc536b38692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcadf5cd2dd046f55b5f30c1812f934693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18756fb5bd88ed378a626e23f10320694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cb6c87b1c428c08bb25e2167b69e6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81936891c9002808fad10318b3f3ab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efd748ed54ddfb4fbdaa03e6bec7c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034e0067f91d56ea9579a9c122f0f2e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96521ab2f0784a192c536487525dfda699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a8218eb4ae6bca5f5aca8760a5a17700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbea8f54f77fd2bce611e0bf6a491f4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916b7830ac84fde9bc58265055907b6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8f18a7f497fc026e4223e27f246c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f385eb4e210505d943ea1facb8acf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48fa8228591529b1308bc2e8ebd0f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b075bbe86c5ac5b591292905ccddc37706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6404d50414961b9f106bb66365ab6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76235176ea7a8922531fcde518ee75e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea3af7e2be837d8d644dd3b896faf6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e594522ca2de6719d62a0d142617593710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a28dd507a776fe943b15765b33a089711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7849896a1ef8b8d8790bc0b5565c5b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03364ba4944825075bf6e8fee2e91a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747319f37754b49bfbc4b93c81919e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917a38b8e74c834c9b11528e71c1528715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997ac305eb845d2d2d8aaa8df161533716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91726b1d91777bda7bb9d156dee4a52717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722057164c33e03538aa42d02af8890718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91a7a2e4bb70d1d125abd4af6540ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46911c723f21a1087f24e0e8dc380b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c603f2e1a2d56691f8668b31d287b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21143f755593dc920c501d39cc32a5a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82dda4ced4b34f70b99c60b39b75f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64425f4e6098a8c6fe25d94d78948fd8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279da9daec19505387a4c91f26e54fe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b11fb30fe9867be66bc3a7b8c70e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1bccbb190106150512f057bb7721c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cbf64b34caa72a9a4118fa5cfe81a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705cc7ff61674a9f9ad45bce9821721729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096362dcc59df348676953ded2c16da1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c05fa4080150b39dd6fbd07a0cb90731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f96ab39a1987f39766f4b3797661a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f586ad7f3b131f2913e36d91e0be5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f69e3fe1e1c37dd2228c94bf1a27e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826a1e7f0f223bc07be9471344f8742735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538369bfb3726756fd99a7abfc2d9aa2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b283a1581c449d3849724c9954d72737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d84e709bfa3294299e4ea3e8f492cf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f031202280ae425622b46cb6c2ee185739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c99182b4fc07207e37fdfa255e52a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b98be7eeb1cc47c274a0a51ff29369741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f268383f103e15f52302455e52e4253742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450454e59416d99e2223118029f91541743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272c388dd57c80cf3dd7c5d857e13b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fac8ca6e28d20c41449e46ae465e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038ea95374dc8e29d1ad7fe654dcd93746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae0d28fa3d3ee5f4e1378aeb459c1c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462978140b595065ff425187f8e6a19e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d44c3236743f65a4758daf1ca18273749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea73803d924690d1f4a6dc9be8f7a1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9657fd2399dabe1a962a8d89e1058751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7063896fe0605f1b337783f91c1fe2b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cf1b67e3483291f82fa5a761918d5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58421c3eb99eb545f520ca1e30897c5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fefa0265e4525b794c024a3708d18755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405421a170408cb06b71c058ba9ade1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450132453365e4cfc15751d1753dd0a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5343ed1cc959f6464b83eff296047758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f96eb5229fc7d14f7046f5ad62b3f7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e93c65ffa92166e1a51e0c9d1539341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4621cba2ea6022733c05bf97c7f16d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394d7043a92f25a93d01409a22f5ad43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77269cf3a6c46dbe8cf98bba7a1cd38c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1fd3fc841ffd4647a79219a7264695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312374643eda41d8f1585d3af9a71336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dced2d9f58b78787279d3d115450deb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16ca4061adc4da1cab7c54efe13ec68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1aa06b3c02246cc480e7f57a9b90829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58db77f827b7a33b58debfa926cf8df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a37ce5b1d517bf67b63468fdd665f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c304bf1b0b3c7a16ff5f271681bb812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f84c2ce09b4d5c076f0ba9ab4befae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7919ba3464965c0fa48f2e209ea8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d673fd85fd40f5b86d29e1b8204a0d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986adddfe7c6dc127c3feea78908dc2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d046abebd97efe93d986ba9ecd92517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a9fb9f955e88c1c5acc71c0dd5ae918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493da4458b894172852a9c1a326148719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bac9a8c156ecba38b8d12080f4bd7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c674e68ba5d0ede3ab7ee9378505021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170abe0ec39675942155d0beebbfd2122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206e100980b7bc50b64eb304b49864e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1916e7acfb22478cc24b0fd20bc4bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c256250424bf68edfb1ea16d071cd6025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92b96241e68a95801b303462aac31026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eca88fb06ad8ac1b69f2c20932cd8b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593ef28ff2136954ee5f6b6848567e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7556b4ac03432398aa58239bc5f1d0729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e1ddce05dd0d19b3b325f66545dac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01629c7dc119b9d05da427eb87616431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9e56436efd76840afea251854862f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d5f1f99aa01bf73e15539ad69216533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e9011bca0d46a68bffb72c0c3846b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654a1af8942051982af68e481a6d1e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98fd6c01a62a53ea3cb8b36f1e6fe936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af215f760bd6cbf015dad9ae4d9a22c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1040c79b288b25d4d2bdec3c7c26938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fc1ea9d7600d19090b150a885c19939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bdf9b5122111370044b0862ce6da640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79161506b1dbb65329bedb2a2a7d82741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd206859f280a9e65a9380fc9df9f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed720ed952f174d6f880ae132155ebd743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfe37b4786b88496e372a6b757153844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df1a26f1619b84ead7efeefb1345c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617dea50d12d117b067a58b5f228bd546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed611e77d0c2611d67171c16c049667c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccfa2184723e96a5c63ae75f8c884c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5890804f2981df698a6c9c586749f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547d09713ab4672d3dfa4035003370150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bdf616644a1950ed985cf0ccb9a0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440b1a82b7343540700b856e85b661152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04860ef3484e188be2dfd259abe1922f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fb4adfc0ae2efef83a76e5dffbd2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea5ab1f0e9db6c872e7e42a837033a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834e02ea6f621159e1fab575240e3ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3873263820ba6e675fdb5b9eac46eb957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4eb4f512c4a17167d3cd56597bb4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413331a8e3c607c6202f2bb4ea45483559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5ac78ac41499eb602624f531c4e9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496dc82730173201e9a11185788bc4661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be90e5bad129d5825aa619eb46de37b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0c96be7134e3b2e98bb65404591fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fc0a1e1fe257509e8ce7a807d55d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bde80a11d922bee295b27663a1a2a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c693bc87b2d855cc94cb0d33ada1ae266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d021dd8c82bcabc2e0e793a469b94667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42171fc2387c479081dd3b99ba3e1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdc8101fc01b6350e65d1978a2086469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd422488fae13aa57e75dd76ecb0b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a419640366ca793c96a85d7d9ccb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329214ec309e89bd82a1643747542d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6b645a6ee1d652fff379db65f4b4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f63ca093146e3ac1d2847a2a3d8f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc533536652ac6220aa44ce05f51deb675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e0ec0b1f4c3281ec521cd07038e2b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5846036579c0492432b19e86d36982d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46868cb6d42ed9ab96c611400501511978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddba9c500fc8b1234e28519d49b63e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef252cabe1f4ba4a8a08f691e1f0c50280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8a6cccfc3b58eec37c79726642d0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c061b56b7d48118dc10fc50b7f29a0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999633d81159563171d7f2ef326a5d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa719748010bc0629652a074bad77a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5c859f67bd3b6228e38d7b821593f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23427ed4bd305c965095fda513896e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f174a0e126e4afd0533348aba4b42ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e70840b562f3ae999a1def3ade74fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988aa723ef978129386f4b5c1c4a641589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b753af9a4dcc5fcd95fe113a608101490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524054f69905c3b8bd6b0f92699faa791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed949fcb403e9ef2505fdad0c9ff9492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ced5e0dc13bdc7698cc7b25fba7bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432810fafe00e38ffd0b76e952cd0eff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9d0fbae5e1adc8f54fbb15390535e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da933a3751760c31a8546d5459b086296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907925ed9c3836dad74af39a79fd36f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4f97041c9189f091c3def1455363198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab32ae5f98c41fbe38f2c5a29bd8fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2800770c40e1d954650e2437eb3ed8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b324ce81852c86feda59935e96c45101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f606ea0a515644e69ba506188706b77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce79b3274a3cbd19585e2fdc7f5206e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861515e961dae85cbc72288d8bb39fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b3186a720f8562a44ce3cfae88d60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16b9801544827466bdc721ba651e99106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b63793debc43e16c65907682e63c3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d6e18381b7ff8d735a73b33787264108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b0decc40247f36dbf7cd057723ce5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a788e5e40818596035dbd12070ed219110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57deb8a4882ef555df2fd7d02a5e7dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea239e5d64469d35887825860176256112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011157706018d0b099bc8c9dea6a44e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91246be1a1726fed349db1aadd3c7f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e74aa845815d73cf41465aa13f2cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafce81e6764db93565667910b50ebf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e0ef800423ffa60e668d0d7b6b74a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154e713378f57f53c548890d4904837118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8745d1f6abd574b21476221f922b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17322a5ac2031cc881f42d1e450c7842120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d8a857cb486c587f1e0a42935a545121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3206ef95f713951911319c59c74179b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d962716bdbdc3f85bcc08f93d2882123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591a4f54472b95cff3e205e497ebba2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb5dcb2c551dea4dc0aca327878d59125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336d89ba592b189614851140a6dd91b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b07b64bf5656af678803c1167c4ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36841567a784d4535f7e721c60fa24128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78349bd822295e2a083cd5e8ff640b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ea74a13a4e3cf4bd6d3562153f643130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4437c4fad2c31362d941f0d42f1f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc07c10aa45d44a877b702e8897c56e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc4c080a8b17c0ca1f20337a6a07d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0db9aac49a6cc873f2cb75afc2c96c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecdb34f7c16a0f500fef64e95eabfa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f95c6d15f1492e7a66ccc5551d0aef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604ae9564a4c878ee94722a5bf8b857137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838fb3f1c1a5c86b5d9618a19b237c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87090866cb02a1f1f3ead0b85365569139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e12a9de2c6862f2472ec2c1fc96c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2712f6ed80e3ddf0e4fcc8c1b267d2b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab8d9f5be0c4a611d79c84b99051e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfce2a76350f0ee50588089949bf03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce933d45aefb975dad11edc4f98ace7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00a1ba7f27c0ebc6f53336548f212b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26faab21dbe64fd0503175a1a99a8b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d876694e82e2fa6d5679172672eef6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa91e5df493346d2aa078b64ce2d7d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba9e17c844decffe450dc100874be8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550b68f4ebe314e9c1e409c63779444150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd584b6fbc8b56fc31f015ac724acb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760eacad4004d6a675837863c30adfe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58d0dd9e56405919619177aec8e5a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9899a099d779f65565d5e0c05aacc6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb05c2a20ae17e7de00a4907f4aa68a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4955eed993fbf13fdcf5401a7b226156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9e90491d88838766d746ab9fe5869157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37714a651f77c8ffc753767c36ac060158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5901324451b10ac4baa8fb56db8755159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f33102e11e016bfa77ad0d9d771cba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8643edb368ebdf95f2b1b6babca78e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fddbad3f5451b3504fc0d9600948f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44057c63d379a3cf84a4b9263d8535be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6afadf09e9323c2b47cc753d2cabf4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d71506b777358dafa01ea72640a5b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed6d3cddb30000253ddef44dddceed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141d4b0ea90b7976efafbf564ab6af9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30301268838e132d5a235550b22ed683168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2af21e9a777007f044006c361bc11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0155bb135f005aff86fc42e21316ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06338efa8afac027edf7b573eb4ddb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329a83f9953c76ded2ad77873aa05ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f18d2f5981f7161d392b86961ca29e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd322d48e877cc5d11e2a2b57deab3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f49dd7188cc122575f33461012de0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a1df3496e71efd406fde0636c0b2b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4712137bfe92517aec6a545a8b5a864177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc09755fdb3c69002ff160d42e3ac4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc332a7e95ef1ca6240b89a31c2cf7a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4dac0b47b6fe7bdabbbd1008e9ec7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dcd3a49b1a07a3a6fa6f7fd6dcab2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04df43c5901f412877a626d64ab4a87182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110d0f11e1eb4bfd25a2d3ac93f77f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a9ba1800283416da30c40bfe2cf76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f9334ab5b0475cffa0965116d5db3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d098e9f56903e0cb6bfbcf8e9e9a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d34fd95095a4b6475e095cefd52a00187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ced343daf0c1d923896ecc3aa1142c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a18794ddded853cb7315f932b45e3b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a53c688c8854fd257f46ca423d067190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7e39eed2619a9a75e5508f1f10a79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c52a5f517230d3eccadcfface66cd6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc576eca031239298f485dfef8953e95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba5b17d067c03864912b0d053cf6e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc2ecb21efbab65e4ca62280a419f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b185352bbc11b31087964f98c9b86f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896d32f0c9d009b27aa49756a9b249d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686b335d8aabd506ce26cfb36b7c4e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33714953fa68485096dc5d5026a1c12a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0fa3313f0c07c88dbcd7b5a7bae37200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114d294e5d1bef9f3ab12517e24e187201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5178db6f9cdcdc71b360d4f0beb9055202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e111708804f16effedc87a311e3571203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b34bb5cd7a0b770dd1c61916d92d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4f2d796e5db8bde68d1769135dccf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb68eecad2065d52bb2050ed4e82e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc2429e260e6ae5b7a8ce3942b66da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d32be32addb41bec1b1c0d140b6a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287880630e94ad0ba61f2265c429a27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87aa5ca98ba4f3b984fd996d77b4b8a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092d4749971a042fcb415307be79111211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b14f18472e1ee1cac06d6a4d8f090212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f861908b8dba21ef48387eda231dedd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ef43ea35676c1fcdcb8b1d536268b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb04802bbe123017b54c81246468acf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43aa12cd5863c9f32f4860c4cb896b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5835cbbba5fc49b3a08d962fdb2783217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d337e025cfaedcb919b9ba96de7157218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9220697c9a3989949b1e9d95bedd219219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3012c1981eb445d1953ab1d4162a31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d0dff9a481c448e29fca82e1943ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9fad9ade66504ca86c09a0c71ff0c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49caecf87919636b7fb6d1ef6585589223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47790cf6b15cd4f0a70f75b009de3d0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26460e22c05a7dcb9a58a9eaf316a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19fa80e0bfb02f3bedbe60c829e8ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb428c1c6ccce22ebb48e5bc23a4c3a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913412eb42af3576c83583ef8e118a09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107554e94856b264252d7ab7486a449229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803745b0c73acd861e8eaccdf43beff0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1d91b0742ed6bdbc431f0f7517e44231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6234770d55323da370add33533cd1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313e5aabcbceca669fc897c516676c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d08c3fbf10f8a9e34b76fee09cfcf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de97d06cf39e405ebea387e1cde61b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14e1f3e250a4854e91825a5bfb7402236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c95b31c887a97972e36a33e631031237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa32fcba7720276cdd8343ea20365e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb1772c2a1f775bee15fc0179d2f79239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be010ce78aa06075e43d40092761630a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5fd46fc7f54bb4f8b8abe764ba31c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fcdfc034d7e83ff53d84da687ba53242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6718f14617a0556771d5d82f42e41243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900fad5a4583e0628ceee81088f5658244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5aeae7545b83412fee7c735690781245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2427687aea76af89e0be5903476f7cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515f326d4f11947e3f8f1261ef56f10247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1975a4dff7c3e6c45589c67bd906d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c1a06ae0593250e4c4c3e4f5a7e6a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cff6479c93c19e816cc3304275244250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac849d03fb0aa74087d788317e7f467251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a841c42493af45680b3fa1355b7de90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefa419dd0413953f643ebee8c91f9c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ece215481c40bd8c21cc2993227678254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b1e723abfd54489e9c26bf787b99b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f9aff6b09ab66a845b9d85699793b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26d2a9cd95fe97621e42f42fb46d9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee95a8ab56219ec570b57cb0d3803a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49700e34e0d71ee6d24f0d553dd134259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3c109d19c261ee78ddaa2ae131764260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74c501984fb547407c06803df78e50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80576f8886105ede4eaf0387287f88ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89360955f967714d0ea833b3b56509b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432128b517afaa01e9f12095a132cd9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c067e5acbdc1ae1efe98c2b8c6fa3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e72df38f8b4a2fb59afe7e710679dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327c981a3daec924b3e0e94de8e5545267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ef92f96fc1bec2102a3d085bdb104268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcb6e9945169308520feb88132d170269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f398ecb50852d9613679abb730c301e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c17f5a90aa4156a0cf967e2b21cd61271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a9b6b07b35aae3aea5efaf8043ac9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acd39d28d0d84a05c684936af8baa4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf19d7e3d4d7805da7f525cd77d795274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee08e3de4fe180daf380999ccb2b50275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab672284aff8259511ce9d85157194276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c044ce1d0982697eaa3f3e9b5449f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c905d4ca1b0f40f2a75f7715a58f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe6955b31ce4123350e6218868f82c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4f2b47619f25c6791f5d7a4fe000a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacf4d777f18e2db5244baa5d1620f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff517c9ebb1a2addafa3350ae2f96284282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63854835ddf812ea3011e4bbd6adb86283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91637da8b9fc91b12ee910aaf202c31c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2877c3f565d4978aa9e3617c553e33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3f8ede3d2269a6c5005be8f80fe9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68c09ed9e2fca20d7c8d31d234e4f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f0c06316d6aae54c8a2d2b3db794d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4075d41fef2c096bba631d4563cb1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ce8a764a6c1bfaccb4c351e582c65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365ee387dc21bdc5e4e2e49355b75d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a57774c444f35fd243f3f34cf247d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d018aea29786686473c2f0d2a6d8b56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b8f5f49ff1691800f847b54927b09294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36216b0b953c24c24c1bae2eb9d2c57295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b53e9ec26649723135190c83149c0c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35b769212bdd57dc36e70aeda947ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e135dd5c00ec862797f915e612759298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f48f42b333fb0aa531bf4bb0ab598299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307d26f9a0266048514a794fea62a11300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4bd3f1597eb86007635c1f41f4e6f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7f31e1a88cfdd2855bbc8ba291c88302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7475903a2edc68d3a04ab17a0c67df7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc7bfc8747bb66d1564617594d8cce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc7c19351330cc6f18b43b9d66bcdf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64faebe87ebe5ce3391040e8a61cc6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504842485b435c7161f7d94bdb70f41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229c57ce84ab9af15a7a7f65b47d7b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f03f9ecc14f9a1344cdebb0e3856e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e5b8f2eca2372529fec289fd8e195310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf0636a94d15bfd329511f738f2171311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2d1205fd8eead966c4fa2da1cacbf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c400cd730b195a11498ccecca2f885a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9219b9d5e4bb6f23fc53356a9074f12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f92b4495cfc32886e4d129d3236c99315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f1ab5720264d39b54137bf2e5b990316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b913a890cf6e689bcf001bb4dff158317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33381d270059f8a856d5677d17a63f2a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f790d9e6a42d7a928d351a4e2c41f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0ebdbce435b7d465dc5fc9053dfc7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6db17d4a3a250102faeba9cb99462b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816aaf044d5dd46967adf513e202f70a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ba77f366afdaeccd3d0a6c2797e11323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfb41571a0f0e905065496c7e64eb1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac9b91890051a9d50d47c6d35667cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a9560c46cab346a9fa675cdb5da06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79dafe22b40d10435af8773b2ab5f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d618945fc24bca45f0558e4304ef33328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd714a6c0231cf342db249e798895278329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596a1243fb071d070f1b3ad1c72a1ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939906800ddec976786cc91f9dc91cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9804dc629d9eb10ea3aa7fba7f4ab7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd88d3bdf127048fa581508353a1b3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19339e1ea84e292bf049e1214f1a13334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688a326048a87eeafac94b5e0e47c21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e541a4a66584dc258f2ffb49f1c8c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5178973a9fd97536096b86b0dc2fd0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e7fd967540315f8a428d603a6ed53338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074898b2eb94ea8236e492b9a2a35fab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabaa7d64f89d131e1c9fe26cdc6209340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f81d51ba739e4d60f0f6855e90d358341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed099816f429a3818d4cf8a0e7375e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4394cd04f17344834a7157d2f921e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27ecbcab47b76eb7954a420292bf72344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373f4e085ff8e7e9512a947cb59377d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffd023f246d1cd178a7e855dce6c89346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1fdb59dc9aa34b11d96daa07b404f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a083559af2ae88f57438307b869ae32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b252be317660ca67d56cce310a864d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82b27e1138d0cbe45763f81480fc83350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047a63a03d58eed3210a467df12b81e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac74c71e00594eb7b48bca15cad8bc8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8482207c6a44f17d69491493d2509353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7918e6dbab259d76ff7f9050f6ecf6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6db653d6179faa0e864e84b86f967355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040a8218137ac92b18e414bed83a8b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b79026d18d0ddd8a8e6b45a40b20a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82756f1c211fc14c3797bac92c3de846358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302a5ff403d6b60a19b3c25c7e238bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea391cde90d79ef6b16794f27100faa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49f3d6e1278279ca9831724e1c17d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354c3fa9a6e7633b7b55a791eeeb1fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95218d6d576764d1c8d49482e63f4d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50266c3edd2a5da141371d82e32562db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d726702ec043a62b71f0703d181c55365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7e411a245c9df58aabeb975738465366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d70f87d0dcdd8698b24a7ace92e65367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bc6b8832b62030c781f0ee3e64b8e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2127919d686d85e1c1d014de14547e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7faa44710f78487554f30a73b2e77e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9942005bf1a2a9abb9411b227e509e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f07a7027bc766304d0c26d3e8dbcb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5853aac0ab2d5c83cb25707db646f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafa73b52c917b205cac9a1d499f24c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bafea89aeb0a02703b78d1cb6e4fcd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddeda3c8100ce35d4a7af61491bb04376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d01830f301ac83990b805dd84f8b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b8edc43ffe0cd17bbf8204e17c4ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725ecffb58b6aecde62a84d6ee934af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1745edd5530834a26c5c60015beed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac000973e21c2df9d736b17da2f5bfc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2febc4788c4208686c0a14eecbdb06382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe4491d62f5d0057ddc270e881ea0f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74bf58155c141eddc1d122a5e92785384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2913fbdcb98e807fdb951700037ea3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1605123f432f3f4c36e0aea8e0733d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b056c925b863382785efe50ac6f02a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8bced9738654405941180fdf323bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27325a82d44f4dc96f732a42fef7ff06389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80432d6daed8506daa59c808504af8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244fc13141e515a084d12fce46b0b66391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e839ca97b250074e1c727219a91f631392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3f0f8ea15f45b2341cbe5afef310d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d1fd7a63a029e16b3338e906809b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a211e0cd4633b63a9d58b0cfe5762395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2b54295b9ddbb2b92cedaec7c128c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c38c293ac39e90d39e674e4d3e71f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dcc5fff5a2a6aaf74f2a159fe4913398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e93fdeb0fcd4e9e55adb4f3f98eca9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea95244562018445ff2a4638612ec34400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553183922807757808be49bae3cc88f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404a60a34c3b68b6cdaf6e0ce001864402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a018c74e1c7a0306aa8d4ef013fee7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0efd14e84d4fcda472a6f0b7776c32404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5277f80906e41e40aea16d3e4b1aca7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b933b2d238efe45709ca55f3e3c88ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033c0ea0860ba5844e195f4b184ba11407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30a7dd4cfa1c85615d8c283043f092408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cac7ed30f3ac38ef84b30abc40d28f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708599d31b423c6abf939a13b787901410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5839183e4585686fcbb79c8c87330411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14331c58d6af6ffb16385db8302195b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f37d1789dea69719e980c9c2e87df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49197427816c0eb0c4614c1f57a5df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3524b1bde1dbb11b08a91306211bd3e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8677e1d564edbe29e4b9591610b707416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c381003ea97744725e6f30f27fbf3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adefb0b58a84180950f7c749c622726418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664ad0b23f86f208b828ab4aea6f3c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d8f7d2fabdfb282e4d4fb1e064642420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff393ca61b40a6f3816928d279940e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bf0bc852211cc8a934c59fc971015422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d879e2a72245e68ec88c210e15ad0d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f54721658d00abc7c7a8c79c6d919424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b924277578f85465d965e4d728f87d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad601dbc5be8d34431f5050dda610a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5a94274501e7a0cb21aacdc73ba61427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db0f5f3da1d390f0dd823862f558b2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc54b896b836dbb2ece85f1f7473d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b06300bbb1dfda0e84e812a410c35430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd797307d927e45358ec1d0dda2560e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454336c436d7741edbec4f878d671fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805646e4afdba4be816311cab454b599433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dedd8d0291ec1a16e38b5e55ab1e20434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642e3194906d4bf7f6cd81aec364add435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dc391cea07bad19de99b7a08b041b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4f63200a187659be6201efd5aece4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bc09f93d2ee2250c6108e6da763f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0da9deefe5ea293cd705183ed12689439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2e08187acd52b26bf30f35d4625ae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18be6f290dab734594bfc94d21a394a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5230f6127ffa139417a62af66df2d7d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edd71ca7c9170ab22b8e2c97ed06b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845abb67af7b5aeb5e5f1a1220aef28444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee56dd1f31f13b0378e52677119310445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f0ca59daf536ece95c59469782938446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bb860180f08a45d0e1119acb07d9b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cb5697fb22f0466bb25671c6118bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6325db12be0f4531caf1140d26b658449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299fee8bd3d52ae8d992178d8445853450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250944c632335a3a123a7a923ee2ef56451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541512f80447c16ebd2f93c223fdeb8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568eddc377a6d2f4120475f32f404bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01aa176a291d19349ded60a77324c5b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34bc6a1f9ec39fd775d7d64bfc0771455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007b4f85f70c810853fde0dac224386456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9202b02b5b88a61c2111763afa6377457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8352e9457c62c111da997472fc36ef3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af218e5a538b5680686e95eee3365fd7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441c99b843c8e599b767d25f572ad4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecc25abd18c9691a555c733f0ad795461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f881a4a527746cf2a38748364706710462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12eb680fd017104933e11560222c33c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2eda744b84f3bcae29d3fcbd1f5b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6128530419007be5b9924b6a004389465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84550a96b38e59e551d2791ee93596a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97616bb916f86b82a9619a08862f4147467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6760d8083f88cffef668d8da267e39d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4c9f319c28f242f113080d52e3a21469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f4911c784ad4da93487f213c4912e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b35f9f5e69718ae20d16047630011f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787e365aceaec397d3241e9f8c5d700472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f22b620f7644e7907d895c4833b504473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebec5574d03ac72c32012ee126076f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e361969df94b62a12a2051a5297458475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d93281c0800e7e7ae02d785b22e31476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19259fde6d9420f3ffb4f56cbee70a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303cce9f81b80cf40443c37f5811b70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb50cebecc9fa410037ce89c3fe39e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07634714127cd622929bcdad89e12334480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0e319e053e064b012ebaf6cf1b687481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cfa586b6f58d82129fd3eae6f2d27482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fcbb64d649c5d9baf5c0f54c94462483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646957949ba045e3917c59da48fab00d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba3605edb10c5f39e26de236789713485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705bc42420395c8b29251c3184e28db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade0dfed12cc4d5663591c93e03be37487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61598451843207d9d0ecf7261242b817488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61795f916d7414a53fe64abfa96174b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be97cb39a28dc58a5cf8e3b75e5fa3c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720305c91fccccb6a2401ddee6e9e21e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94040554ac69cf5d134d431bb7668a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffb737bc79902fc753256c282b83d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845c92d2b1f89847ba765b1aa88ff3e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83464090d568b71089bcae81e703989d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be0ed41682c67ef7fbab414fa5cbf5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9648cf24233f1f95a66b7b8acc74b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cb25ba15ae37e2bbef22aedc5d134498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4415e2e30693620e107e8fc0006ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29643b67579f9c96f7e6ab4cde283ec1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c6dcf8a7f1d0887cc469310889df6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59478a4334a79fdeb51b8b0c879f27502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f9715835895c8940296084c40d252503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73735a4d82ad71fa8a8549056bfcff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9746f3f8909cb228a8f980f8a591db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b59901ecb29581d935ead2f350cd5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a988c3f06af745873b629b4cb89b1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe67edc2bae15273147e59ae6cef5d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f4613b7a6c601eb25db4b0be9de36509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637da621ba1e276ac637c35d8049adbd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ea078604d8f386619ea505bfd6881511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454282173d699d054d66924ef71d80d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ce7d5bb855801f630926cfb32ae9c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740e2991189c5bc19ce6c5bea9c39fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ab48d76413cc915f37f76f242b8c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6b3b10c6b1aff6ac06e7a83d93754516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f485d70761ec004f1298cd5d4fd9f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6f0ca54cbffa908c3e7bd2772d749518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3612be430e648c007c2f3d297ea10519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cea872990bc91052ab56992a8ab72520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d49856dcfd9566e370671b73e81b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f56d756103782e57331c9da138365522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492107f58773c830785ffb4aee41dacc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588c56c2d3609c513bdeb6054b0c821524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a0dcd95e7924c050f7d1447166e6e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07ab105c0b55ac69799ce22ab1f9bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50eb76e7a7d75037adf69034fb3bccb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eefac25ab00a0f82f4a5b36fcaadb1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bef0c07b232a04816eadfa3872f8d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3e4f0b5623faf9e5d100d5fcdc1ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67db5a4b400e48c273970c6e3f1f06531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8935035d9cb09f1c95f24f6b0cb679e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba263df299d52ca8340fba48a24713eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0e17a930b35010ce9360c4092256b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e59ed1793c5e843ea6819b6e304be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3c20efa6471e1e9e8f796dfcc6ddf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3560a876c4b4d5829e7bcf7455acec4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a4f67a6b507270fab0231ec42156e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8860096cea511f35fb3d4ef13f7da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a204efc222744b195405acf86ab50540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7241306dc2c2430dca959271894c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4b4bbdf5edc79d18ff4e5d953af5d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974f589c857efc68cc26df6727c048d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cc51115544196d5d24aafc8a0220d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cffcb0d2ad9c12cc5c00f55e6767d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff1ff5c8a05ee7399ff31f19cddeec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd58f26f3f629a60b62c5c7a332eac7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bae698a9ba1ce5afa3d62c1567736f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56360864b706e97c2c42ab18de5356b9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5142cb5e9b51dc5ad6d7bb693ad965550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcb658f4f19fecf7c167d397bd15cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e812d59d6715c6261daed4112dbec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88af36fdb90d3288e87926d700c344553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185e612082c2f8efdf2a9155ef2ad54554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a7688b6196b9b6996ef1767c125f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb2ddccf16b5a39711f1fd9fc5121b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35070c23f5f77789823ce5f0fa0e1a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0fe4581d3cb070ec56773e3b65dbf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c3225a4dad2d2ec1236bdedacbc4c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9f34c44d82f80af3293390e510fba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218980f4dc605dda86595258f3a542ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ab96a7f8a490bf88f9627be65602f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf511d8b2ea303bfef54b934f946fef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bb981a191bd4d100e4f61cbc32c42564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09e3bc43e675d635072c6dcc743811565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cec44aa9ad56f9390b8ad015a494cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee169907d4d8e03c2a0dd0baac8539f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786d211288b32df6a7f8cd4af3ef4ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d04d221228c7d5fb9a12146c3177d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c89632f8fd7d5228e9d22631ec984570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1652e0b5127be845aa2e0222020d5ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202b11734e215cb90a2a4af94013c23572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bddbbd03bdbe36d1edf389db59adf9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff2790b0d25702e5eef217d209421e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106a45a7b2d2c6f7256de9d0cb6c43e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf39289a0c486da87d9d068cde69d47576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641dbfbd6cd008598523d7a7c3d54e5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611c26dc1f0c012ed7acb240d02cb03578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4ab771fd8ff15e7ffcecc1e3865fe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a843a445b93a1ab3f201181b554766580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f65ed90e50f82fcc8428d85e6aabca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b498ef62ac8ab6c3757efbc72013d51582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d370283b5794a7445b43c90de9ce613583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd860d6d50825b2a01f02e94b71d08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850ef7afd84120a7aa7aa843427deff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f874ace21f98300b36d9294ea3383586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119408ec605eae80c26d42d30bb16544587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42fb6093c2974e17e0260b50e82ac0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c92753c9226f9d9825b3bef0b2c690589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad907764533355b4d45eb9d52bc111db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453092ec43822d7c7de058145bc44e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62936b9bd3b7f1fe46085039f7ebb1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a33707aa7ea15bc1d08fd4adb2446593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3c00cc00a47cb0eba6b0c9899a2a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ae623250b3138c1efc1a80b825fb1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8ca1b5ba2686e89ed41a190135e73596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667a11b99c516ca11d32ac9e7455b39597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68c3ff7a0010584886d94c6d6ce533598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c37befd530982935c829d24c3d4457599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca954cd2d3febb066c1d9b11264ffa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d232fb5a570c9d802c396993472c43601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915eac73e5ca344f27f466c17b8a701602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228c7abab499ab97ee93cbb03bc5565603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f44cd002db4944006b725591d1dd43604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46327baa5ecf2815582d26e1eb859ec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b2ef129fb89eb91aa78703c1d179e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af217038b98fdf14cfe6bd1d6d965660607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6125da20a7a5207f9548d1cf914ca81608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01617d96f7abb361da949f0b50c6e894609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760d96d7b4c9e4037523ce3e61261aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495854fea2d31b83b9aa5d174b42a15611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1d562d8208a7ab07b222c79944496612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8ac66c64458f2401bf4c017c522f6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3d22141a5a03b32063d483afc31ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbed66e98396ab5a206985c6e9243b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725864e8711a892893888b18c1587cd6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f42deb03e8cf86370b383a41cc152617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0271e33794a04d2556f4d5404e9e8f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b79cbd31a2be2f49f7ebc24a9222e2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfe7a3eec248bf92d14dd6f99c21dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6b0a8b6c52fc3c67f12515047e346621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248b3768ec5c611fa676e48edf8a59b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d2e3c1b87c00477653517aa98a98c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64ff94a9f666c389d86b660d12e0c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87336a7845d630f4ce7ede8a307b12c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c665f470caf5fe3e4c9c2e23d8d7580626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e099d1d0f316b68d3d3b583da82866627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ef6eeaffdae9c813869330d57aeaa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1a0a2dba6686ba2a12c933db6b60c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472c2e85c8415077ac69b08acabe765630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dbfbdf2adf291df00547458786e44631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ce59fb4d3eaef2bc262b5bd104e7c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92869bdf0906cb25fc3a18594cdd6b90633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6d3fe0a9ae493238a61b3ed41d18d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bacea3fff501e36db0471908baf9e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aec270ae6018b53e38821b90f6d4f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d82ef49fdb9cf90a532b8fac56134d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef1db6c4954129eec04f4bc8665bbd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c1c89ace9bd68264f18b4aea5a30d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db066480803205207f463aa2607f682d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96147db7085273f6397e89193d87144b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3f6a2e8b462e5918378f179f6cb06642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcaeecfc9d0aafbf858ab51bf128b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6bb8af43064b241f1e95b307230db644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d50d02ae0923b78f073bb8946bc338645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688505fbdb6757760c8126c8160f0b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538fa38068996992c0272c617d9e4e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd67ae1c31b38c819e23ecb70806b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d61d2828ad96bd97fb19f483a93e63649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f8a3a2f20d499f6d930b1bb4d116d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffc7759bcf29d6aac07bcbe3584494651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71239c65f7c51fc512b2aaafebcf7299652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d3b76acfe865042fdfc03c68ab102653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f199be703225fd6bb18a64ad5c1c79654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a3862900acbab55e1f8c0864cebd2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550657c2f5bef054a3627f5243d7e92656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787c11271b8f7d323251df744422b43657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26693aab39eb856432315b0d62d2e781658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243480aaf06681061dff650024bbc50659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97da09862cd017706d71da3f1b21cdb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aebe4bac92c7d07f09e679c9098eea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25dead80831ee1f567cb95516582a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ee44a605d0895cf9e11cfc1400c11663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25671bf69ef4f5908d377e142a36f4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fb7a37ef20e61a0b5f177cc9779d5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c61d0e45a12a1fa6d5d031d9dfc03666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e510059fa82d89a2341ae58acaba5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332bc6b2b6837da099bec680c1bc5fb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5581132c10bae56c8f099d0295b82bf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae70a0f6b3df45accfdc2f6828040f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17251ff89909207afb54f4211e9e62671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3138cdf23793efbaf4a96e99cd2fd3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf593d54d82faad737d6813a0cc5a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe9b80503666231d30a333e8dc013f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce0e8a3cb080a764217293f27e8529675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74abd4adac374beb91ec429985b275676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9483023d73823edf0ccc1463611e9f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7738cce040e47b480fa3d38b4407045678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b90292a6e3b53c7a9089d4c236b528679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ed8bd89df22de5a5eb71d59f83016680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71478983476a8a445198438c311b40681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc3015a14d8998e5edf61db6b4b012682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994aea646fece5253cdfcc1e39c98be4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6d7440eaaa473fea218e1c6c7da52684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4784c5a0dc46c98881f9a0d1dbf85685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab110b42bd137e9d2b19026497b5cd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18a5f5f167958c141a7ebcca6df1a8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4001fa3e8fcc2b4ef94a9c1db0ce2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3389abd4553609675347bc82ab571f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ff47100819d2f42267c4f7c560da3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88918a0b4cc00d501dc7b50c5caecb1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2365b7702bcfd8fe24ef34f8044f2a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4880d8a42ce3a968c256a545f8ed1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a01965477638a9bec7d7b5074eaf3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293b7f544a04afa30ad38533c3b6c93695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd58fa102a80e7c34cff5252e6747f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7275edca2c2f280f3eba5d022494d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98658ab610784fa10177b8a3574de0d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37565426775993ec3e21a287f7ebcf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1527b973b611efae8fd90dd76457c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1649af2e0b404d9e732c4b3b2397e1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cec00d7cd444142699f6dc74e6af9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282732ce1d24c8bb55f67e3a5ee42246703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3e111c0cd071780c31153b7ba94bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e96116713c925c584297f71e9764cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6e190c47dee5c632ae808254a9d82706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ac6f3ebf21c38ccb39353e4ed5027707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54ab20ad4998a43621e469ba713c30708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb21d1c6aebf52eccf1b20b788227b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83319bd17b5d6244ac84bcde7cf1d82710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a3223db8f4ce5ccda222d8deec357711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08eb1c78d98e74befe5d6a40034a8d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30c38685fad3cad24a8b0093b8631d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81c252793a9f33160bcc0515fea389714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ff5b038379d620b7a2dc6ab9bb900715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480e43b5d4028787e74deb4d68a6ff4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569f71258f7c25529ad6e9af42063ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c8670c0b7c65eb3e90d78cacd30ee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82994015c129ae12a0f55271264741c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573dc66efdf1278bdf2e12e65266239720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade147ff891f6d5d943a335181ebe076721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81369dd5ca2c26a33239f764825a1c65722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d611e12118d86e53164e8ead9546733723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fb248f4bff1f684923c72dbe8a039724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7483eab6e3cdf8ae7f4628e6ee20394725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543f70861873150c60ef36b8c15a2fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277439b6a9e526997d81c754f5bbe5d6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04597bf28e59892f7b2586997f8aa1aa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb7b08256bd1de1eea1920ff641c49729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22114818e15bab38665c90cf4bccaf8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa289e479656312e992d2c2619e7c992731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba676230d4264875f71cc375d6f1acb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9fef627ea72c0e6e1a9357a86e988733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15825300d593dadce228f4b5c7dc2e5b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b7ece91b704061ef1d846b6a7d7f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a600c02c0ad15ff3a6eb16ec10d58736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d4375ac692e4426a8c4f1698ffe75737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8405bf3095c1c46b26e1e36d56203738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838e5fbc35308916ce3f4f201320828739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d312d34fe41942f1be0f4bbb08957740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d11de7b5322c993be7211e6c1b128d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe96d0b547ee9eb8adb5ddd1aada503742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9904bdbbb24fcaf169e23f788e6efab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1737203e2ddc7740fbe18092a81df6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a32285a4fc881d6d7eb667150be8e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822a59f9dac19063d1fa628f41657f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30174480a19009f1dd986e2eda53630a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606d948dcbc92c6da5cd033201c7d19748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c88f5be9c9538106fe283c8a96675a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004387651d39ee09a67dba59f41c2ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ce828889101f4fd1bb44c42fc5f63751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c9ebb1de28eaf855b7db2aa6b8cab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba744efc98e53c714d8ca27f6a1c6a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c47636a3a0e9c4488a01edb462bad0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03686fafeb98ca2a832fccd51103e20755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce4cc0eea094e0ebad89c57f23c090756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6d6d2db1300c0d2c731465e921ddb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78da1e44b77eb1832a3c5fc8aa2eb6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17a3ae60b7aa9884e0e84e81419405759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>