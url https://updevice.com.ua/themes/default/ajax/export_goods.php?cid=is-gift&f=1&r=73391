--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d132c41ade88e01042062650b011e161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf2e85c86a0989beaa0d2d102041172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41021dd31584dd3c0b1f79c4847fb23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd215ea12792c253df7bd8f38bc97efa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fe7bd399db8e114182973f0ec7c1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e02cc61c5077ef46b6970f2d4835666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37828fc0e707f321b8d70b35c2e6ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3189e8564aa09729bfd731732753c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c021613468c5d9cd18e84db5307be39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa770ecfcd3a1a8eb5cf7ce6ae7df9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f354cc5292ddcb710c78dc8c8935911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e72b6e80b83f20ff631ab5ec19b4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cdf6f0c91172c1a528d23b3fd495e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a24ae4530c4f7a9df35a0fa9972e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ca0f062d409b61b2d66d92815aadc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b4b225267907ce357e1e00154f28216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f6072cbb04cd513903a4beb83f4f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598766545e68a886803942cff599071318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1a389443570c42fbd9306cf2ade2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320488376e98c2527633f13c7df22a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03467664bb427273fa3dee730e2e60221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabc2c82ba7b4292e92532c8d236d4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd66b9eeeb1b5158093c4653f1082623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b14059a14f755f430072df7cb54f2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce7dff1384d07c34f63454a7f6579325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3f08beda9d40bdd05a7fbc46a177926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70942e59dc41dd2e577765a86d46e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab09eab926e785dac2a22ff63b5d47728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f1d5cdda80dc1b1f3dee97b0ebce729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148b56c3c38adb474fe4d4677fe2fb230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6cf229327e3732662727368402e5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b14c7eb3bcb8a10f2c4e06084921b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7119217198e65587958440adabfb5d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8365a32531daf7d8ca6f5599caa1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379482edc0c2637e6e79be6894987fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7acfbfe737f213e4a8aef99aad0bff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fafd0b3ff8e1c20af5020235b427d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c17996221416653ca50fe5b755b46b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfd64642260263b3b489b6ac40964839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca7c9620445bbbfc99664e36a0dd2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4903e0664d935ffaf554f253414cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bae46666613fca9da587ed8c2d4c1142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747cc997cbc5b2761474e716a5a094343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff12df6d7bef1c2b9311171728ddf5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68eaa4d5113968582280468683d46b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd187368d5276af87c28ded151920aed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405344b580434f80cccbf4f06774e3b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52066f0e3d9ed40c7d11ea1283263c6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402f32e771d531a7d2a6dfb8ef19c7749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69736ca42448d77677a1b84843634350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d0c743a38531228404e6c900d1c8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c7fe5922b94f50cbbf25f4b0d626252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a62b21b24757c401cdae66b4e7c5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736634a3249f409eb863bf908eb4d5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43999b51face1b4f655a2333fa476955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7263fcf140e9c211aefd24ac74740456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46946aedf2a552d6040f27642eaa8af457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0e5fa360f5d1d861ae9b733b2e00a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98360d8238db12b336632e44978b9ab159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0a0f62b9fc2276138d64d8759ee8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b39b5b132d59012c312114ba5e9a4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956bc8a9a5841702d9f863139acf00562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9da5ca1897880a0f6ba2e1a05b0cb263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98fedcb46aa8d2dc272eb3464ebbad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177134f3ed9c4089175337f74774dd565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4b9bf45955b386d1be0a80454a20066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc2158461635ae8930ce73d316108767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf602ee8d43e88519393d5195e9d88e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfb7c50e13aa694aebd238367ec62769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b96740786e80ed8cc766891478ce1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569659fc32fb168e08337586a4659a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257d5c127bf85296e6b1b837cedbc5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be90d401833e9f7d2dc22ee9c6dce973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1d57bc2b58706afd6e5225565700774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80365821901f6337033dcb26be61a3f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6821eff1aa7191597f4de663a9b9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7ca748171e517828d90831d07f57e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512961cabc160d4efdaa68156af8426578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136e4e40ed72f2b80ceec4a92c89e4779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9b29886ff3b2a3a6d29de73c6a04580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a44109006e5a9f37d307ee38b089ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4dbb608bd6def0eb144e10b23965482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff73140a57d5fad5dbaf4dedc0b5a1483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa42ce553ceaa25c8cd75c81b99bfb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86453ddfe2e33a41abed098e44c706cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a35097499f115a197868c0e471663586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba06c719efce3cafeb2de68adab810a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4211c78801d129d0044605f1e017488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdd5d499503143bc37fdb983656d6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586230a799b7866fc236b0fa0d68f0b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e67c5767953ce990db550e10d6e4ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d013651c3a031659628e4747790392492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a07f851ac3de52d59ed01cadc8828993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3453f2f613e41b0a5633558476042a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c956778cf65281d818120dc30d16df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770a737c7ca73d7b47fac8323289d0796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21b9d35c596c15728622ebf4cab38897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa976df25d3c82d66c4f456247627e3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d21646160f8d4b75e50868472fbdcf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c2d819e163265d6fbaf16b13aa670100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440a55cb4f08b8c1b68919f83882e70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eee687b5ac4643c2fb7a6de81d50df102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595763ba6ed8b9173783289eb9edbbf2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d334ccd05a4df5ed5b641df577f2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c976784a2c3b2b19115c50435a82080105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790033309dd74d446b27728410827de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec671fd7ccc7000e7b8a1f91dbcd075107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee8a838df69b31ef819385cc0c1ba4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202281a19021fd1f009ecfab24fa504109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8fcc767c8cfab0dfe12829c7d67a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0253da45d821603518c338cf6f21ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a465ae572307ff9d41b732e33982ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d787c19710205cfb60eed90a3c6ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e20ab246eff8d3d5e9a4abaf0056a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41933f7ea52b2db65a187f36694f24fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e274d87355add9453e54502e17a26e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd3dfc901c7e93aaf6d9ca013be817117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e499fa532377012edd89fb78d7cb388118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4493312f1fe1a8c6181374f8f7090119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d2db1489afd5dca72eab05fa32950120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458751c7a2126d8943aa61ce1208348a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d316b546ad10acf2d09bf2555368d01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00e17f68059f7cfdccbe53763ab8eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea777f07cc7d0e42b40af967c69a37d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eba91b16e484cc9365e989a0b1ff3d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc7b958eac7416b33c45a442518604126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75518f903c11b32b6b71ffddebc10676127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7c9ed147548b95a3399e96cf0be78128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2712c1365b0097d58c62794265b129129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad35bd5b7ee4a3e76ef24dc1618b7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02611abf626c5887ae7f55ada785171131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84964fe6186f11d617fd3c9d4bf47b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccb27c1ab110e44bc649ca13ba0027133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9c3a17e349b3d0b92bfc15f2735b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d199e347a47aebb50cab4c4a020e185135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb62de4d944e3c1946d8d49c0f01207136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf22bd971be54e92baf4753246e7844137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da60e05573695bf011546b9d8770fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c5e96ced93eacb4677111710b16ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf7503a8fa31a534e5b89e68b4da12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c1ad7e0358c10df79fd1ee5dcfde0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402ca24013fb1e34b180ab3464476d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadc8f532ce438126366fe1c07ff51a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c2b2a14938108227988fafd33b662144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fb3a2ed95ac723060635b153367d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2682d93da92f27e0cf40cbbb776b83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ce6f9decd551027167a295798cbbd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5480e60d4b1cfe38c4cb16ae6ad506148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbfd270ac16cbdaf6ac881495f5d8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bb3d7823e2e6bf753e5eebf5d659e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9250a2d11a063fb93df383f2961c5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f4884525340c2acd54f85374e034f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16529cde8d04d4682ada59e2e142748f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a5ec105eadfa9da4fe6a01545b863154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae832647a92ef8551f296ec5fa1681155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b81e5794968909de5da7aa43468d78156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f28ab75a1fd5f82b8260bdae318dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e57e251b34d5119561bf65b15d969158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59da8c65b955760ced77ee76e384d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9323480d719c4589036a04755ac7ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b989811a8a90472f191fe11649ddc4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08e29a6a42466462a9277aa7f42745162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb57a92a96a90ff3ad609d4e79d611163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca44f032199d923bd0d08b89bbc4394164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb499319aa2a3b2f0d02f197d01fbcff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e71404fa511a1e010cd4a3a106ac0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd69749d848967923e14d90ddb69e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e40a27445169485d5475586055172168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e95780b6ce4fc45b092a720fb90db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f808f280d67f9ed18b2a6de2a68f135170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719da645b430df987d671e7c8574653171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cbef565dcfef83cbf697007e1beb8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fccf7fba3c48b44abec7d054bd920173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b909dc395cd2cec8dbb55295dfc6505174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589bef6012313431f86a4d2dd828c98175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb595ee972129d31a27709ad556351f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860d14ef893cb09b1d1794aa01db697177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fb5a4cde033f5b73406c793de6255178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c485f8e72cee9306c3938d0fc7208a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779f1bf8f594a3e74d7164feb9c1563180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df291ba549f907d2747c5d315a1e53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975b2e0007b9c1a770a822232e8b698182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f8265b504a57f6640b8bbe9d7f961183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2710e781862afe0b1d75a30c3934ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd422b113ca3b7ac6cc98c2817768fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647c6b1ab8af92af194a89bef93982f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2af8d2884074eb532ab75b32e3d269187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f836bdcc6715c92a5eacde044d87448188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b816777ba5dc1ec6247664d6ee9bba3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346fef55a7943480b88b796d8886b1b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac96978be02484e989a6b3659a8d3df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50dbb64b3c928c4c69477c6c1892aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc6ca1d02ec9f7b6eb0e45cd44a7ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964775891415dbfbdda001a312285b0e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b80559a678456bdbd61ba3e00e592195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb967ca2d60337d2e392b1589bc77e13196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d520fc4d1f785c7247773ea76645f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ab113a51b6c2cf2510f8f41a212c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8ae984a5fe135fc0a9fe5c96caccc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8eefa9f14f277af3cd85fe061329a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3377ab42432d155d9390530a51d8c9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747a6517d49d0a66076a265b351dde2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4b9dbe6faf50f9864e306f7cbeb1a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04296edd74c19a04fe121539b3ed504f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245e8630565b35829a1e523edc7b1c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39ff94c6bcd551d72aa2f66158456f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14cfbbd8f33341b3d09a8c2df52a2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26042256949a5329c280f1806e79007a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab790d5371281884a0cddce90321d4d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e5952b8721934bfe56ef7c3648162210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef942fae1ae93d54450531780aa0bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eed0841568dfe38350b27cdc9503ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94932025bf1fbd114f2045e726545bf2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecd74afeb46a26a7ff915ac0328a3e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127bc05b8e8309d0cea9389a374211f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3080b2a08db94d17db0d4dfbfd623216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bd2f00398148d356280d6efdafdd8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984757f142727c10bd5989e31b81241218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2f1a25b321cfe0c0ea2c8bd057758219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd53eb804a496a09b89057a3847446220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f956570154e8ec356e5a67dcf343f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea7907492536df5a3dbda66ca58318222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64683193248a194d083891eab978671223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a1729ab8e1625bdda3ea111c82d4d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0de4d443cc18191a4ca8419ab0bf9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64843ce5df40031858d07684bfb6a347226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821579e19365ca2223404997c94768fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e712f6576add8e2df380b65363f8a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185e6df105dcb515f61d17736060d04229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d982f802b23d94e5bf1a6ccb85a3cc5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caece60576298ad254aa01235776153231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e830be3d3275816c3a33fbd2d0e680e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d70d688da0a3e9365b38dd82c6313233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9d229789c945b2c2974ba79321e6f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d85984096115ee6be86debcbbed01235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f53edbe24f77ed422e2fba0d7c2c84236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b8332abc3006b1a74362e6ff397f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af14722782143b0cd4ca3bec8909a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4e2bb2d74a61654730c851b87995e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4e939d850eff51607bdd082e093db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915699c557a65268e5130560342724c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe053683c7f0b763165ce2548c3c85af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45af93db1c85cb483438085624e3c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833cd7968917a9096a35984292c1e9c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88304145c5a28312226f18656393670d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5e6bb925da0d09e0eb1ca4c1f9744246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07254b282bd7d47b9a169a3263518ef5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b7d9bae3963ebbc14c4b6222decec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431d3376b3f57bbf72c8ba119d866c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621d0f7d00ec7bdd1f293b04716cd2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b709b894e83d0964709cb8ff753bb09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d71dc0f6f2d9722968dcb2c572a02252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105863b2a0189ea0fea0f0d2f32e5293253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941fed21fef5bcd868418396cbc4476254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518ee9607d5ba562d5c8848552806b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0acbe3ef979b4bbcb8c0e2bfff3436256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff6a00e7991bd9878cab9d9105016c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc41ceb669f325ae2b3976c8ba877f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f187d5f8c5945a9e5d9fe526f3e928259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d447785b75bbbd04ff527ec95569f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52985c27e11d45b499f882e9287486261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9434abba3ced9990a03d3cac1ef5eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64aea572376142cdc5499a5dcc2454263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528365a18e44a5c31e91ea036edbb11264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f8c8eb1c544f7bbd88a414467cca0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1499b0fb2119d248d28afb5dbc1690d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e3594125f5daa2f3058143a474d36267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3b8bada6a99780b0a88bb8504566a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd8b966a12d7f8a3574108d65abb9c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f907b915db618e759f8390a07080d6a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0eda49107abed62c4de57cca29a31271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24b3f8fde33bf282fbcdfc4138c759272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c06990d76baf85105224fc75fcf72273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf8d285e01930677172668362535e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03455dc6d8f342a134f97ae7207ed617275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fb45d348e67542436d4bab30c19ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82df4f4b7d127bc97df01c001627e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdae45a00fce069b1f9c5301c21352278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4a9d7e7b3322e5587b69086903549279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cd61f8ed77c3ef7dae3c9aec28a9a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6229ae1d572b010a2043101a30520281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23277e417cc89ce3b494cb7110a5045d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa827d62c012f81a3f79c5f213c0305283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0de1ef3cb10a121f85c5c53cc61cc9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd9638bf6f6a7cde6be7a0b8418e78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b2a8be13390b9cef5e70945449473286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bcd1ad4d7870c4e04003eaf70b18e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb02f99a8174b4749a37cf9998ccac1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426726990c84c874d8dd1def813659f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51346c477d6641bd8babce6d8f36d131290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5738a3ea8f5a592b22f3620056d5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ac146b40bc14fb138619d0d4fbf03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059abff060665312bf40209348ae4c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a565058b67a564a59f57be384d84a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22f2c8f85c95baf270f8ca884a0317295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4186d5c0673532ffa577838ccadef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b38497493e1ab1e7c1455c7d0216b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca008022dccfd8d8347c75fb1436ce0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887594e43b18c1b92cf3d0cfc9f598d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df44335a1366dcb7e9f6a516880c266300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fc069fb5ea1c4bc6c84ef3f1ae96b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab418e0e81c6502c0ee756d4170c188302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3935065ae9387fb03c9f41fe04451303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e55a2aa4c604946c1b1ca61139e2e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c85a63ea21dace899123346867b23305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a69676f9f46e3b78d5beadb33f21a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889bb96f4174663c5e341dc7bb24f96307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703d59fc71988a05d9eeb122f6442cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab30a3881e812e701ef70fda79ecb9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72f09c7ca2783bc62ddaf6ba5944a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da97fc02fc1f12dfa975c5ba4cbb2a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c7f829cd72290707053b5e70695db312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0330dc6e2d8b5447837953b9554da98313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10095cc87c36e878bd188dd6c0ee8a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65811fb4f02f5074dc003ae133a85f17315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d016415bc1c04d59e3ba179917320b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9be069a41061b90d037ee80c6bddb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8c8d6fb43b3488c0638d55342f638318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cef1cd932ffd5f09afdb25985aa46319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265290943c7c41347813913792c0cb81320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f987b8f5ef368f58c8f8ae0636d87d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c7e126a2e4db17a2c90814cbdcfbf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9ca16c14a85e7a86346754be3afd3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3b153c192279e6509571efd8fe1f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea9ec31b2bd9edf76b3213854afae0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643c7013275d9cd5a41a0717d5a9bc5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6338a629c6a95e1ddc681d5e80725d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73682874ab33d45609233693d803d152328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a2ac0975b417a53a5185d4ae15b4d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d39dbfc0b7e79d479c13877992dbb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc38f51b687b70b807ee6b88bdce8e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ad24bb74c4f0ad290ffd4542cb731332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736c2957f66b62bcd3e08dae0c55908333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294f174fe1f9fff5d4a72815ceef291334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911a586d0cec6bbe910096318b097e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adc2e467418111d2b59b31bb31b285336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f40dd3ce4b5555b3c38e0a084e1876337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f159a24ee14c58a3836c06ce46d4a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8159a4ebe8fd5d4141e4cbf0720ab62339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1d907b8d707f95bbdf54f75394bc9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b0284055ea6a4f0ddda26a92c8fc8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339d854fd81d4890abe292f8a9d622b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a069a82b37a302c97baf5f0f2c9be2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdaa3cb6b1ebc4c5a368ac9b897943344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90db7afd33395b03f046481f1eec85345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943f8bf6c30ee68397d7d819acc831d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ab78c5d6ff5136aef87748f62977a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660048560ae63aec4f12d6bcd83144f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dfebe722b0f21d84d5223b43b75ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb153a3aaf98c73dd15bb53c671808f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728f80437a5398221ffb1949e398fd9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6fbe14da9802e730af9ac530329d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe6f31df30522946773eabbeac86aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282919d668b9cdbf963fb8ec0fab3735354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1872b2ee9b4a3b3be923647aa1209a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe12c7161e0fc0207d33d75e2056339356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef68dd5cea6fca394f932b34d0c84b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1cc6cfc3c8a6bac7470ff2b2ae178358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d77be6cc8ded98d1fcdaaa6d6d851b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3532c88ef86d1818bbd9641fdb8b71f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e7902ce2c3536c67a6d08d5c5f20d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b3a45cf90d25118c156e9d113a0a1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbccaaa68e153d8fafb22cc8c55e98363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f2e0b984f346631f6a7039af81da6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2124ec8157064ed2ea22a5f25f99c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e41d1c30d129b6dd6104c00d3d239366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c413af44c9d276dd3cfb67bf62f5dbd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99aab814b24e62cce85381bca62431368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f59a1f1fd348e2754aae76ea242082369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bb401ec03a77d56537571fa2d39db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28071f019d1d065c99c4f5e2ca86cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb13bbf11f7d42b676e9e30c78e216372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc770e73ad4977eb7923fd8d9b15ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0545619873f2cb9efdadaced504e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807d7d5cac9f49f718cce1a9878924e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64142916c7f775fbe0b4ed30677db0ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec4ddb07ee68f5d90d9807844e8f79377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1bcf5a0dd07efc87d0dbb02ecaf83378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7342b0e986af9ad144e7bd473743b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab290d7c1ff658f303ddc738585c2f9d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45482a5e8fe7d5ba80a8691a62c111381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac23b137aac050968bba6fa14910d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a38e95c19d02e4527b0d64beeedafc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffef6387f88a5943276adff14a2a9f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a265a043b15967cd94ce91925b185a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8782cac14b9b8cf6bd8d5b8f487f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16217840475b2b0abb0f50b9dc75b050387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f668f02b34b9b7716713b5e550db4af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33babfdd9de0d0a3a0ffe4c5e39464389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915aab36f9568b51797ba30f227d1ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaccacd029633a2db71ef8175d2440391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b1a881273b7e42f8ffaa82dacb34b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104c2bd4ca0297401f9a337e3bb2040393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d7954b6d28c5981b2bffbd6dcb46f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72898a89b40db7178a172eb997ee71b1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5c6fcaa811589ba9c02a50392920b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdee83a106bb73e61cff404f2d51134397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2166a4782879d341b3c56b4b4e79b6d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7153926189c34a2c663eb5dd82a4684399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef19bd9de3876741d4c7e248cbcfe2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a87a17ba16e5f8bbd1240e3ec45520401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a685d433b5b3468f702b211528a0c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19240946583b7ab2aea730542a1051403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23d2531b0b0d0f3838935afb574ebc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd87b0ee12d4762bfa58c0c2dffd7d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98412f2cbccd396734627a673bd39e5f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d2679e645be63eea15b93ff7b779a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf91b3f0c423332f9aeb1740797d5d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812dd55a72df93f2ab72b04f6f0bff3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b272082eaeade5009d994d7d9014a6d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3585f4860fa25295266ba40ebd7bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2187394a51774ea4a7dde9d26fddd1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0b16940401a2727002ce330a1e05d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdc0876b81f637b8a6c84a1c5b8b7b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe09bca39e02fd73982db59083f4765415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b931f2346ec01c9cb125946f941ff1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e226420cf41e41767207e3e5041e50417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1096dbd0001215e71ac0d144549adde418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f3ce2aa70fc00e3ce8501e9b371bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf8df92b805a902000bb5c3dda3a1f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8c07ed081a436d36313662c9c3221421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca5694fc054dc01d747d89805785ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f27c5dc26ed2b176ea0ba0f155bd5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020291847aae679e6b3d14547b3234a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d4d2604e88757056cacfad02ad3d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c36233a4671da0ca29cb981ad7d03426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83c9c9f3265125838891dedaeef91f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961f1d0f6f446a85ab6808e2a140d86428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36745655aa918de1043d961f1be47356429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017da684a63f11554e130e56f16f6dd9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8c9d83462d15b752766bf1195caeb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff9d3ec0d4efbaa656ac5559de1145432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bfd34774028f48a8f081228ab6805433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e42d76c369ab41b077e79ea5ef61fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f058b08ec8e17f626da27a94c0b5663435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fb950d43e81aa5ea67d63d614be2b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d40da8403181197e59c053f83e90a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb3714cfd67c1259216b37763da434438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfd3433fed94d3a8f01a5dbdd693f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b91016957d17b322f7cd81a5f52a2a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccc099da135c4c43484fdc4afc9f09441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd2c327324ce85b8eadc618283c9f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17d1a4c2f128d3ad03a26e4f906a93443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47139c47bba50e3174a86e8779c7df56444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40788ff196046a890a5c449498e7302445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea157c77aac626a2eb21952d0094aa2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696898c30b2c0480278a8bbfa0fa86d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1e50d39e67e752fc74086922db6da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2585a20c5b5f3efa8ad0b09e2f5863449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045535761ce85fc27b8cec578a2da81450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df26fdfa4b754355aa7fe66e7a1af4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe68346ded1398f0f016b251a598af452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf10b59a449bbb1045d710c24d35293453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0aebc792825332022f41c74e4433e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccafd2ce66ee3a043222c41c4a0602f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d48520b8e6983c1386357782b7ce7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfaf573c370cbfade35da282d470faa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c1b50a35b86f1611818bfd9551ba1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79542b16249503b5d97c091ede0dc4c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ed6b6974de36610e08e6146189580460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedab32563d55bf33500c8fc9e79800461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d416ade987883dabe0a53ae4389adba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed375f125acfb3791e591fc070d6606463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425628bf8cf3e133b4a8342efa0065f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40217fe6c461de27a59f1b9caf69108b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f112666ed74f3706734692ae65182466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7065e41ab3991a7c56767b735e2893d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8193af30da563e9f5951a13761134e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59729a6154402d27244593a39edc57de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459710d52fdbb35cd4a0ed47a5447b5f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03caf5f0f12ffbb603e38a06d8fd83d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2439f4507c39128188e5bc4a4e702472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd427cd8c2ce1fe6661a3e7c9f854c87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5976bcb9b1ecc35a16170784147b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0d04db4b58095b03fb7d39c0150fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd854a732c1629a98049f2bb1b465885476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e53cfe58cb646699457d60912d1d32477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6aee98d32380ea22ebcf440c9dce8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029875652cd1eb30ecb9017456304604479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d74656ea998c7ff8bcea249b3c4586480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03612378396551590d04e0fabc80ce6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a942ccf517aa256be8d60578feeaac4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ca08b45100740e19c42ecd8772a7b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e737e1f09ae557b2adf7393f921fa82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317a61379cfb3c70322b420505e12e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84072b59b4a3fe155ab7527b256a86486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b576a31e5461ac626aa37dc61aa1509487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e11d65d1c57b76988fbb3dfcc06e39488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae887051c46583a58156ee266ba6bc18489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded40ffaf4e455a43791a31b795c3fce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eaf1018f69c21955c94a38ac47975d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f02559f9f1cf6928ec7331b96889d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6543b81f6c09d464e0e092bae99d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f14d5d45dbd6bab2fd1043683411d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ccf5bb735c4674d27117b0ed7f605495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b8818d06eadb75da12f355d9c8150496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f2f359d266b579b1c3531bf5ede9f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f3828918e386948cd163f72e61b6a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb81cd1e033b092b9ecbd7925d07402499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240992532032d5bac9e107a670b5073b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4131d57457aaa7cd1100270435f706501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd7928dfe87c7421a099f8ce5f17cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987afe77ce130d1356ae622a29c6fa73503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9f9ed02fd455249f834ee78d29752504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5de7ecc5e95d4dcba54950d9ce4787505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14a23951c1115204b4bed07789222b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82b35787913f314890b8230e3d925b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571038fd396802524dff5528795f57c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634513518a57657b51980a37c3f4311509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e842991aa13b5b2544edb6ca8c9f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9273063b9b0e26c5b18cffe626e454511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb4a880038c739199275e18982800d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87ac99e358a83382f0818a98680a71513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8eed7e91e694e5433a4ee3aeff17e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d1cb11717fc416d07b656c69d82aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbede6b729d6c5f6f6f027ed62805f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c576b169c272c6d594ed620a40598f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c3402c33ad2b2d20315f0123fceb3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92b39d0258fbda049217b4f43209d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbb81ea181d057636929fb6cbc672a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431c2a5410e846bfeeac0a02ee5dbdf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e1f564b2f2914ff2e6821a1e0c73c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50950e5601150ca0a21f61e92ba940a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e81f416798d257f5bc70d6f814960c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb81ca4c2a752bfc24ab85e7c7045d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62151a28589c0752f8b9a184474ff4ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f62720437c7c789cc2283fe2dbdda527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42c24704a169620eacb60189fdbb77528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a591d25489b758075dfe0f5f60ac8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61057d5b9096fccdabad4a06704d4705530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c901b8e14ed6eaea44a01eacf43fec1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e77b97c691f12cc306ca3c492a184a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714e87c705d6112f253229f8767496d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430eb896f0d80e90f263a024e6eb42b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54a9a0f8ff0264d6caf692fc86525e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f86b0f110ad576565e0dfd45897c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc540ae06a50cf3d96d53557b97b7be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b69fe0792d7f08d3e7ceb0ed7ebf1c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fadd9a374776029fa01f313bf547a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37fbf54e570f4345daf3b6f9c1c295540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713fb66a7dab7f92c3e6516cefa8457541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc87384855b65b2d5ba09ba6624b670542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530bdd9ad4b7f3604509953bd5fa75b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a235bf0df51d94e6cfd3eda6625ba06544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29adbecc3193f39e64870eb756cd77545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a9130b34ad98f0b858dd320bb3e06546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490fd33993322bd7fc3fbc5d39b4bbe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c8a719b82efda76c32fa9093398f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb302fc074d6f7f60b26c165afa531c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5171f7aefc22669ad30a3b24a0ae93550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa7289baa5f1fb571528e277616acb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b679fa494ed4b561e3482b830620b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0e60d256c229a234c64679d87276d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e218a702d88762b5786d9bf22d04c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ecdff7551611de3453528eb805f06555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52568cc5489df933d51476a23b9214d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7040ef1772b6a129a7025b79805607557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a0d1c2534e160ae5400b75163e1ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac8143b2b2254ddacff159c801d628559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983fbf064ce6f0679944ebf050cb25d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca6ef193d61000897ae9189d762ca1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af33d7f33885a6427e20bcb0ae8bbe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bf5b0d94ef7c950490104c1b48802563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4255e031a921fc9bdb468588b27acff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b90cc0525f00b6e6083423f23e8ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e2eb138dce4a651576c5c3e490f0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f28ff7d078ec26408f1a879d9f3d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e77a4d4e99a06f4e94281bf05c6cee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc088914d3d14aa7d93825550d743e55569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c39b4047d23e715f5f268ca2b02b8e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e60322ff47f1b10551d9fd126e72d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294348c46ba8a8d8270b3bc5517795ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60c3b58929aa0a2ff9ff36d20052da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d982e98c49c96ee59ae7db72893830574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe67be6fb2ca8bdce8f1223aef9bb09575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a095f5efba670d7564d91a46629387e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90d4b4c7cccc45e2421fdc893e4d6d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4a359725cbb92b5d817dd63a1571b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced1bc5f1e33dcdbaebd6d35444abac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c5d2c8422a9f4a5e2d7e543d93db1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd150be6d99c2caf13176ab3918c6a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf6e6ded08aa472a8d2c7b1ac0b968582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de417314ffcf9dbbc43207965e410b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e462e5473192461378f8a6b284db1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758012d5b5f79ad0e07496782fd79d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e0419967a5cf0386551e28e6f60fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76451bf1e6b3f97feeb3ee05aa8eb658587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2b0184d9dbd18861234c2260ae100588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c47380a5fe5489d0dea44676adcc62589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8158e9c2f8a0e23e1f4e4431110e4a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab460a16601831a25433464bca7da88b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34a693008486a15dfc054b98efdd8e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048330f70ccd53d0174fc1384562bff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbd21a18bc440633542b606eeb51e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ead29d1ee726278ed6d49dc97bf7a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61ca686bf4b14799e1dbe78354891d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded931cd8ab9f990989c286f2616d50a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b7c260280158bfda5a82ad7aae475598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c4d7eb75881ee3f454d6e6a85a8c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f110eff60b61e261ab988e80410a9ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499433e6bd3ec40edf4e1943f65600b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c441e6cd96b19a792d5e9a56ef9bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cc062db93cfb0f1f369c5f54b6827603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1731704c863c6693bcf55eb2e7230604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f111c71c6653889eae100f8b12dc4b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b9d0fb68104587fb929bce63d0cd4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e6d85ca2d0cb07d60cfff39e2a972607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7d6322b380570d411de4b71cc1c7a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3e34c8c4d2ed0537185f1a057d633609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafc11c7347f7eb38a13a26e0f1ae6a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306a2f1be40f5d1c76aea68952a90c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dadb9b0982026b17aaddfdaba25ed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca768cbc1e8cca270743659e6a93329613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e96302fa214e5c469398826aee3c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33fddb2da77b203c98f2b2236fb256615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9759ae79473a33eff26d42869faba6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41d7e63c572d5fad4e13215d7beed8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64f40ebe249c3590135bf12730ff27618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b161c8ba710e102e5341b7adbe801a5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39fbfb648e35ef8c4cacbe27ed2b7c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312f5efd0a295c3fb06d9fefaa11f70621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e1acbd013ef43f0ee91a845996fab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ea445374fa72e1cb4ed9d50378e95623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c1f8b43842bdc5870098eb918d9d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece4dd1790cae0c9fc0830aebeb0c1d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1f9d018640153c589beca4d15e4d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26901939cdb220e5c10e7fdcb273e631627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b774635182e91c37b4d988ed94e80ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd7e434ce58956eb2a31a699d9a90d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a51ef3cf1e331cd3a78605884f566630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e327aa3b5f6689d0a23d667301b9dfb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d083b4ce4dc6b2ae8ecb161b34d880f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86e5eab8e2ad577ffaf830e0e1609a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d929fd736004acae1e4127a67e5aa2e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798586a3d735aa8d8c5443061f82bba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b56675a62f53e7bf498f4100e348cd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348000d46a5288daf9a9f29249eee42637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c336a0fe1473b2834b03ec2bde60f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99bc76e688bba5fc618e32cd8e30c0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bab3bcb7682bf3599fca37f45975e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a47476cf03712c04caeee982b60845641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b66b6945312a0863afcdb9e95f178642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edefe0af4303af4667c55fc4953db76643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0135a176cf41435c9c7862ccd9a2170644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ac295f56d22dee6648f1796f3dec8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d9d3b75146521bd75f0b8ba74bd3d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d19666b23cf1d33cacb81d8f41c1c8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e1fff072a9bff85810a7d972e7bf9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc071578134a640b696b0d724648fc7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b306e9230a796931886d4d792af4d14650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f678c8c756332dc8886d8a36b73abcc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c737d6bc37b518da104682e4d7b6198652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9685d36b1d087583dee50be11f753653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844731bbd4aa6dc53d1b3c4cacaac2e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39f7053af2788ce6bcd2331e781677655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57df3b9b12303d1d768f8a0a8c6f035656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45eefe963f819a017b8d50c877276cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef9dbd545ed5ab8473d2e4f65a83cb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01665dfd4ce8728705c782d9353ca5ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e519f92d2a9c45927f9b4927c87284660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856a5dbf146cc4385f22502bdac5e25661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ec3a63c9b9bdbaaee97bbd8cca0d6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1a2e3d8eadabb377fe32bc3dd26e7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646c5dbb86f288b187db178617978b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c899a8ec32495bc1e0dd6db439e00665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9f070daa1935a10802773179f2163666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec30b3544039af2a699d77bcacde7e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccef612c088d23321bcfc31122c420668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80e27256cc12a824ae5f44dd11c2af669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9813c199a594d1c25cc8b4a91174f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2054fa51a9b815b871ddbe1a43af7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85bc0217bf992bf238720c2995bde5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813acf4478cef3b01695d496c9e15d1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540995165f088bb5f07e0793ef000ef2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a06215c05bd2459b086c9b5cf2e16675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d57eb361acee4145c973ee7115fb9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b065c0da75498f344065b9f05e4d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c563297deab065e9fe80c64c56ab15678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dae632b655362cde4b73bd376c42b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d0d3b0752e2dceb1e0878c42d82db680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16473f88b2cf0c0ab36e267f9fde8f08681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb016d616be7504e61eac3b154d720682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc36dee430af4deffc1ec0884e03f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cae4e18b3f2cd5f8db28fbd6d3399684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4626748c6d2aaaaf47f44510d93ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76b5549f8761ba336855285d50fd8e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70a96d22a12e327df8042adf31e954687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9b4b50d05a53d078874508033dcd9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5c0b0aca48fefe6e89580cc5f496c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b8ef148f6763911239184fd8f6f29690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571459f4a9508b43e3972cf095493452691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8c0b57451cc7df5f19cdc53dd7455692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751f200d4a29b1736286a7dd9d3519a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810fa197722cc243a18378846dc0a93694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d5ea7bbadf2bc9d84814f046bfe21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc4526ef1c768cb26fca9e31b5556d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a292afd9af5ad011808af5b219b826697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5003f9d4a28aa8972257f5b0a8d30f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2dfd25c18d04cc9cf4fa09abd6e5dc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489468387b45b3359b37466d636090f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecc710087c9e453f000d71a30f3110701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27aa7fca54bb7c56a24dce4d603547d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28b3709b6588cc97c243a878e3a9d9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faec62bd8ae50525180d6b9884afb1b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f56a9fe72f7483fb928aa1433fe86705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e15ba40b869824a7a055df97071a12706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5193fa8e6e2dd47c7c3706380040f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952559cdaecd7a5081881a662a43b02708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbc50ab268dd469df4efa2431041df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a84405b16a8e22e01318fff6cd4e6f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5c65e16743c372f6f9862841a3fe0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fa8e536b251f7b7caffb53a6238e9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07459a219fc231b731acd8c3f4aed6a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14025fbe39b4aa811891fbb2c091277714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94a8eeb0059da8a166abd3c51505dc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e7ee8f651f6a494e0e3672a5ad15b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9e82c4a5edc16f8fad7476f2f0a8c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831162497f109d506423679e9e326a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621970b94343c3dc1959e5c5b5e84ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1328e4aa83e6a676040810add4507720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c5131d43dcaecf30d84a28dc40403721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156154c576a6cb6e1c148a972a42d8b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5e70d3ee00d620355cc5bf33382ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc82aa35a65ab8d70f9865210952f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6168af49b711bb7a2a1385379239075725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d811fa214d902c4476da35ab77c53726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81b926d2c309316e71a027075c0e74727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e53cdecc35269dee094e3803e1739728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14511902e72d70a98333568a22fb5c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8e963219b9a20a685510603abd542730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441dde6bfb3dd89fbff4ed921a48a5b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e0f9ae44e8f5779866a2dcb7a720d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3b258e0fcbf7ee4d262a265a3d037733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941498948c8f1eb42a64b732cc7a068734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714989f29631267380f091b6756e27e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edd1dbee0bd3f4735112ba62721142736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd846e078ea0610751c3b44db3a6df2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dac58740ab4920d65a02b3eabeb0b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e935b0ab2c520ae3550e249671c2f52739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa78f0d29c0bce39619fabae53499ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fd41a44628129ec26fec5d1aa1912741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1665676c243668f0312051d8abc98742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495191c81fa1ddb1c22317659012204743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d9fc4c900433026cbebfc439b76f7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c8fdc5062f1da83e8b41fc1649bf2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97dfc4dc94a884a59a8c2e9a76d2e61746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e3323795ac7e8eefae64e6d6ce581747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b5c70c9259a1174e3af592272b071748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403a6b2e475825117a905fc3ce0f5b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e404ed6c062968cf057aaad2f5a603750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e0ca6ecf6e85839853cddd5236dd1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59c14785a9b441f9aa4f4bc281943e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5abd0c45f3c8cd7dccfe3b76fa8036753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9fcd54b1068dbc9b03564881f90bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5d58120e30b10df7a8aabd55f52f1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11afd81df8a83845e835cb2efa2a07756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9c268581fe310eb2d06137297dbb4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f54cda582f17eecec29bfce3fca66758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2620e9bdf3f4117ea61459d2dd8ca759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42366b9e212a9d5743640f865ade721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a981427dddc6309c13ee639214c5c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89731680116e56ca7d63c47eb40b4a823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c4ccda64e715ca7c151a9537a28874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340532987d3aac23fb9904e2b007b2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111a2770c26b8b226861f7ab65a675e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4350a4b587b7ec933101dd27038247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa9e022e04e614314df3c4abf27bce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4cf7c18b4b8b28e7040eec52251769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ed59d67b166d661d027dbc8fb362a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340dcc2604ed46f64f8f6932d15d4af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa9039ddfd005bd7efa911cdfff7bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c04670b5337cd907d76c718da054bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42012033c0ad351830e8d9a8d3383c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547139325f1206f2ca1678079c045ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180902a9c9caca0632db404d416812216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e620586f3e6252e30d00ae0d85c24d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39970a2e951017dbf9b98bd62dcd1cf618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cfd258e6b069b2b22823e34285bcb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f7102b5c100c27b4cd3b57aa7e3ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5807149b1a1706c2a203500cf65dd321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7125fcf7fff5c7e9579b3395f9648c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca5ac23a38bb64b9d12c230fec737523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc7259b3581b91087bdd0d025db28724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149adc6c40fadb373c5d76760990356425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462f7e00804e653af7632a5c1f467e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b03fc56809c49d5147aec2115538627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1b3815099d38b2467507674faf56928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd007dd15393c665c3835675a816d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34e9525155a4976e7b72fbe81604d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09304ea63603e1529d4e7eac39a74f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3794783747e69ea5e8df7b075e98232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b4fe02e4532d6a15d9f8a6048317933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3d346c486343f18229200c2e90b6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ff2451212e15175f21a7aa2adb63b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f3eee8badfb979ece0dab36624de136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e1c3852d923cd25946e064401985637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b0566b03f52b3daf3f09eb89aa49d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b977af9403d9c34ef9eba7520a8416139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e5b9304f402778464b274cd84423940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f44b9f270cc9aab7c9403c9437a72a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9678e9901c7c5fee914d4f004ce31242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc01823bd37c62f09339802f3a20ab143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798e4eb485dce741673a720a1fd04fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa05a257c5ca1c8d34dd72e09d59e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f76e1cfff90648ddb60e1c7ee7865e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0998a2537e3a31bc86fb6d5a4d5f8147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a44896ec6e8e9add50572c7a4dba548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ae9397b521ad9f2d55ba1b4a7a8ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15736b5c2111bbd8a5bb747f9a42c76a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883d82553b896cf0e2be51bd690ff6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b96ec8643e7ce37418ee3e87e372852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d95ed4fb443c96a9e18b1778e062353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea15812a272ef77939a5f8677cd3f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b719357a56983107390d3ed8b510ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53705d63de451cb9485d1832e91a3ca656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbd25c135f703082fb6c45177b8cb857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a931775c03212cbabc8fd34bc8929358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8993351e757a28d9e0c97255b61ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a714a07e1d21be7ec411231611e72860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d3f8340952c8b1b279d6a6943632d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847bf498150718795164fb2b54bf9cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fd3a70c6be1aad0e1362e082280ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f9e9e5e6a9ce63ea7ad83c918be5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3af24beea150d0dd3a4838f45ec9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f2ff62b78a7ac8ac8c5365ba8d9fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5b097990e32855cb6d535a89c85d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783f0209017aa1268593018db19f90e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db226e5bfcf0e858e5efbe6e25ad9c6b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b5ce45b194600756fc0fd3e84c9fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5f02518b5adedb58d22df8e98ab6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d97922b0368c8319e7a35a6c419eae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124ad7f6cfd777907e364f97fe5368973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bc7a815de766ba39cb25c0c115ee074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85e224b2d25c37f52d9037d06c576475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d8f90fd7c4e38590e212945ae504976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4f1b7ce7dffebcef5d00a911e0ed477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef976d2fc270272377d378370ca54d5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d75b77c55b456635e70a8e4c4333479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c870fc2f785ade1afebd6f8452f2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208dbaf42add77e3b4035c792c2779381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825b29acae15f01575bfcc4544db43282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af565e037bd6210ab852e26fcd7e4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca97dc45bb9776d349ae7e6093135e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dc9c1b36e125c2ce541e2d69da64485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908e66847c31ccbbaa056b65ade08bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341895d91e4c16a3724510ef9681a9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef43dbb12fdf8b3c7792f48f6530d9188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218eceb7d0c932b942f3e7a76f34732a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915df19c9effcd065ff9218b689e9e6690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413c813ce7e5823c458726563eb4f8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a2f6b24efcbf185cfc9819dfc828892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71904ea09240b37fa7a586a316cf2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808616db608acfb3facddc37cb2d25ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1805ee36ac7c238647e87b20297532e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b645cb023325f8850a00415674cb3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba9748d498f221e793519e238c4b4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa33284bac9a3099cadcdf1a498c52f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be52b0ce3091b5d49c538597bab0f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe3cf2f37746babccd907604d3ae02100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d3b98b1d85590626aed9b7fa7f88c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9491ed4f523bea2ed53a025d49f5703102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546e58a673e46c22958e9ae8f905a8f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd224829f0d8af33b86d49faa3fc223104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d0850c0926056c680f84ec552c2db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de51ffcbdc072daf6e389177ec5a3ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84385e4e58f11342481df29aca9c31cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced626ba426b1589768d1053e75f3d76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8abf5b933630ac32df1f90a393631109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6196413023bd88901633a108f4ab1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c982d0f88566a072d5862b4ccdd11fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a0edd255ecb1b61d5ddffdadb21fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06008ff56ce77a95e620aa6e2e070566113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738e5940ef036cd86a221741f778ebc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686ec279bdbf3a7b81e4e0bb52c1427115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245c34cd425c319f8e01eca034523fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957d7ec39fcf6cdd6f29d6fc3fb950d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3d991f6296672cba1823038d29c32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37b7b52054cef753432ad1dc656768119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c65a83f82a950bd241c40d9f251a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c75777a47ead2ca44601d337eeee1b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff04020f366797b15f424007edf3e75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84c589438d11005f2c94240711588c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1950916707244d32b3b66102a7e84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b041cbf6672ed1aa84dcb7c6c2a42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61982ade74e9bdfaf9e8710ff62d60b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb7897e8e124535fba9e0e93f27e2b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef929de78fc1feb3c4e0a1441db23c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec15cb458e1da23b2b51fba37a337ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315c4e60343a4feaad79896819db5de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6667321868a0c41043363c80ca3e804131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8c24bc0e4f6050d324557b37a6d64132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816facc929143d85cf6e6eb5d9ea472133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27927e6aef45bd6145b0b9a530e8bc6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495efdbf5fe95da2fc990c2a7f8ffcb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118c4bef72c72c35d4c591d7bcfc215136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0cf59441917e921325cf0b56fc6d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bceae469e7aa3c141254ae2d55d8be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e1c47ace77f75226df39184f64806139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f39416fb1d875d62e481287276d9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca21b8364149ee9eed1bd50b3748c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb622dac14aeb4361124cdb18db09b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c76d6cb8d08483b46f991807db3d5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91a316ec33ab5f0d2575f52d076376144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ffc597b004f15b8cf723ad7544aed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec677490bb2387d0932cfbedf99f88b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fe647d46b797c28d8de3833344bcd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df48202ed1b6f1044def1bb06db0c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09587361831767e4329bf54be7f529e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3b32d30253b6b2434acb13a17d389150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5620701eb1f77865f0d5fa027e0892c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df92820e83708c1c72ae2937e90de3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0145a1228a5c77bb2a9061c7acc67ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daba9bbf659719808b7b8082fb26bc5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db07d54fd6e0792ade330e59167368155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad89908fe5cedb0d8e085c929c60b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cc0916c87e2514e3983a6caf02585157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045a2ae31c24df7fdafea1d126d88bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5481df5e07b6641596c14e8b4c25cd0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2efb3fde207c48083f04f86054b6d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e521efdfa1004cd2d87dedb4ced99161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1e69142b257df427838e826127ed9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc082934ae0d04fd965417ecaf3847b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f538881609957baab5f4254985dad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c270505ed818c8d8a0ac8bbc0917dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbdfcec025f2f63792ce29f160f6fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d17a6f33c9b04b38eb6f37de1c3a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b9faa7c70227e1a4c00ea007470c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd83281ce2cf8ea194e1fd958ab153169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772498631a878e7d89fd995938e0f01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41f7f67d6e5b6ffbac2c34836ea90f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b0505ae99c18d8e48ae5d9b4b91de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c59fd0b82e5db0506a7d27a3394f56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5f871e762e354ed9c8951e589e661174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045b0ecca894a3b9a830670890f10b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4ca0ea9ab03f4b43bd9f8033e2eb5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef830dcc9c898f68d75dd1929756c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb27a90065edd4dee3d61f19e640ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b8635ca5bfea2d78f3b57867b360c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84311b4dc2a61bc48ffa36f0cb7e9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557840cf0171eac41ecae731d2e77ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316d62b322dc17f01f1ca7f2bda83b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da913a7962e9290a8169329e056c88f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14512f088c8e07501ca9f0a828267f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b8a4a1fbedb3d8c83187b8cb852f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a1938c4688d3185006e31ec072328186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d48b937cc04b084db19122adbb58d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60871d7b27e0c4b595dcd0ff2656ee5c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290809149b9a83f4ad3c5729c738ead189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e472e0bd384a2bb1b958d3de83d58b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c463d24192cca0dc254b8060cf898191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af90598fbd58ace1eaf58556ad58f26192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62848af9b9fb1f1b9b28d394816dd665193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490c38e27d74e03323696d83807e346194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39090ad4fe47dd6401a1a6869e0c3589195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ce1528c7faa8dcc178882b82f6e31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971143caa80d539dcabb1e57ea959315197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28701fa362e603ad8d47365ec3ea3b76198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b942d645e134badd8f8afff22f1ff76199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396aa6b0b60df617ba3d04677c177c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3a5bea2cee96c0cec301e052fd41a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d28dd7bc2c6e72a6ed3982873b56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588f3a81d6c7c6a10fbb0bbdb53f040203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f3d2b466e1c7f91dc7bd2b3008a50204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ad4ca69cad1daa540f85120817d25205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09518e51603372eaa4063b1c69cb6a61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725d75ed3335c29d695207af4d219a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfce571b94fd5b6b3b9479765e722e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c70dbdaffdb8c8cda9a9b9b466b40b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2438dff8e5afb72ff11ecf597d1993210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6f2173f4b301f4f5da31d0aae3f3e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619124dc1b3e63e4888420d4e0c7aa8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bab923353985515fbdeaaffa467af3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9340ba8c5503a3396b62a6127affe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c92b7fb0827ce933f19ae8aaff2377215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7fda7f8225967a3b10a58c6006e60216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d75d6bec77609c00dfc4c1201cc9d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e063d016213dfb52eb15046fd80a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f2c07cd581c6bddbb5cbabd5c933c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f380709076f33642a40592fd9c9a920220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7b2b9790fcbf86f1c5c0c6f14fa2b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58cb4a3ad3b1f4a848bb7af8ecb57e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde7e383587937aad6cab6ae76a80b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807621dea13b9577543c3507fdcdf15224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ca6d0f1a77e6dfd1a154310e79ce3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db075a7a73a9eab23255f6520a83c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa0e0d1af3899a8c034b18c5b1ea05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc855053de7308a930b76d23a597e0c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ff4466e46081f641e87f79bcbfca6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9158a9af63eaec654483262d02d6357230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520784ecc1efe634b31829e6639af297231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31387ef8669741e1cecf853d95bdf445232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded5762003844ef860dc76c73d90f51233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43252f4f79b125c03fafded4d8d150f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a84711879cd15c5f86396426acfd2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842504b4375eae13f1de2530ede49083236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a713e87523e8a748029e3c3d2d4c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb6239555daebf86978034d0c9108d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f253672a41c0855dc4c8bd893ec542239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385018eb18fdb4faa7b0c85e9c0a241240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49f5c35be74ed71a8ebd2528257762241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58932708d915b057d5b6e6a10c8ea1a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d452777fe722617851d83cddf37d5e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ea9f9b606046c363f3a928a4691fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84b461443be2522a077e67065ac1a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeda695ddd1b6a33b526a3b7a2525f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4eb4ad754c8889023e17c61cb5dae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2961a7f2ff531333cc7559604a9b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0377a512d9e55ddcc88f29746d96f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784634ac1b0230a58706d16058dad2b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79526ba50b319c69dc42dfa6514f7e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbac1ceee4c81136ce02f149976596252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08aa45f3db67914c96cd5dc2aae04e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b186d508ec06a2fcc9236f59c882d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d851cab5ed414da6057cb70e158961255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fb0ce79e7a76acb0350e65e56db3d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3eb986cb63332eb0bb57ee1fe208f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26698503ff506a88387f441f31da67ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487e9d789ade7002f1b3c41adee9633259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70099a37745439aa1c1d9541f913dedd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5355a6426dd44cf1643383114c6b18261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f46ade5d8c26e7236aa4bd99cbb0a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af25960196676391f11dbf9d05fd6e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fd0a337f1ba1a82b3dd79eb2168ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9e89097be80b1b9f8d1c5b2475128265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6365eec2a79719f6b092551815dc86266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93c4ff13485e268ec32e328886e888267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f898d8352ab20988c0b77aa5a27e4f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d156c0491f519ab241b1bece7333ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f71ea6a46f07f1e2c2e360aebeda36270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b28768736505945072ec4f0a304f78271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd5992c3aca23a83b14d274cd16ba5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad475f92a7b589cefc2ccd9768ce714273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211ebd76f01d71384c0948a7011ace0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacd9dd1db5afb5c231e6c29079aa5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f5046cb457056ea14e661df9a5e22276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480b8ee7e66a0ab06958205c0664caa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953a8500cf8b285245b653f23405570278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d595bc3109b08157adcad9210c492279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93888ea796251f54920b8d9fcd5f4345280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06161019a4844e4176570309c411c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d7f399a6d796332e58a8393e2fb7e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b904cb1f74d88d4a727c841394666f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e4faea58a870151d7a4d4ea58b949284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f580c2546842aa526b66c77944aea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ef21a15b89a926031029a86d5ad98286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe51c1088520f6fa6c12b71c3a4131a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a61556b4c0adea3bf3936bb9151802288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4826aa59eaf5a65f2ce60e3df69c92a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785eea0462ca2d8ba92a550469e2a6c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a4ecc27074e9abe55426cab47622a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bfd271faa264594e00c96ba601107292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f79a653e821d2bd1803d3a5e829955293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fceb81d3ae6ec92b37a6a24ce114ad9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01880799365d3f27930f8dd94d50e193295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c3aebf26d0f361fa5d8c6fcc0b11b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380c63937e570fbf83e9ce9d0543361297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d036d9b9eb98cfcfe644d459ff20a33298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233d8689877e6986b9e63caf33e6cf0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aca885b937ec11ea04097aac1065de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46b93e6b0782a6ae4137c1b22bc9b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc453e4265048672033071612fdca912302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00183f1e3c9bc7a13331b52895a70a5c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba396b9c42e7dd1472d5997f3a66c36304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b307cfe63a878e3e73488b6586dd36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890ff574a1189bcc7fcceb037b7c94d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4813e3926792a6610a82368f6f9aa3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c431faa14bc44a8cc971d2c1c01666308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0c9f85e3d0ba5df9a302d0502abb8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5014aeeba429e646dfc8bf11c9f73f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642af67645ff1d0774b9e0cfa3534f8d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9bc9fe06d72d2311680be8277acc3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6641d33abe159838b363978871b59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938f2b45e6792621848ce354ba2d0d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced099108e5afa6eff16f24d6a360fbd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce790aaaeaaa109e2fd011253ea9514d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfb2a2879c9ae29b1430ce2cc8604f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef4c92760e2c516dc369c627caa1bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f238d531b77214e60b04e0774f63a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57f275ff0a10ce146073a669c5eeac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167b74ef2f434c553dcd3d3b4a86d01321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5dd14de585bf0784c15ea5df15e323322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42124820485e71b4bc6f0326e4e7a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8568c30edcce248be0213ea7ebfd80f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c957fc52a6ab1251a866f5c706a80325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793eeedc90f83d7f765bfad1f13dd4a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff02d5b03a2a1cc4a6bc2138beaafd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ba3d437d59d5fde63d087c627e1df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54682503518112c29e906a6a4a5416cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070029bcd76930a388f49aeaf1e8d83330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793da441dd3a268509fc509e296a85cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab378d09b3825e0c5b5277bee41991332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873febb7834373fc6bef0c3d08767e90333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef92aa080dc7d73e7a85383ba061b56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afe9489a8b7ca18aa31c72d7b45a97335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb531a49ea353cc1f2fa9da306d0d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14db6a1631bfcaa56057e4b9b88a95337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675455ff9c7a8dc7779cd37d88b8d89338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072cf168f9f787a8d94fc40bb5ac9e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecc8da8468d93609ae0eef7d2e54d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da08251a85b09a824b5cbb55be6a743341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dcd0461b81babc943587b14d2c30b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdc5214c385dbcfe6761f22de0e628343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ab654d352c15bc85ba36202b1cdd0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a3ec182707869daa1b58da533ce77345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88008a8edd1b85d78aed463f66080df0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690febfb36b9c99cf5b4534a7bcbdb42347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f2b76a968671bc02557e7e5574e77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69996b9e2668fcb1459051b754f20d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40781f7dc90ef9b7f25349706b8c10350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ba2fde58280c8e0afd17fb43cace1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9872782d2eda56fa6bd78461e53ae05352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce32db26fd2bccd54ec9a474a7d2366353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dd747d86600f03d0b747ae93c61b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5985bf47d84e763afbba6323c70f23355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe88f8fc3d81638375c768da6305ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483180a880538ba671d1cf58be456bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e766da99bd922e60f6db86d2b73192358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3499dc709f0ee39293ae9fb976907359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729d860b4f6c2be16641810ac20310d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5e0a30695952131a2fc1a27c7fec3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7048500a4fabc3801d23d9fd3e24ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de040a77a0b8e83e2ef13f8604b8538363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb35d22d2425f30e156d6b0311b43aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238198e6652aa30aeb527c81f215c5ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2aa32f84683c8ffdb2e4305ef7981366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053041793fc4de10661dc89628baf99c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb2c5eab91f60f3505c5a07010ae99368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31144675fb3fc3c52efaf8ec5f20a89369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebb56f8c629364130015502e65d11f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335584a1ea567c6d93c344879be237b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98868bce6d71027f11a0d69408482e15372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f97ac7c63bb69a9c75436a57ffe7da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f0adaeeb5c446263ecc9de95e6b7f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01858303e454816d9e4a062e032be882375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c3ffdec5f75e33bfc1ff18f12a421376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30537f4eafb5a770647f811183eaa011377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b80265b66036503d16bd226929985f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1de715ea21036a7917f3c1c8f10030379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed9278ed300d3d46e3473642b63386380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040d1b7e6543cf82a589ec95dfde5d0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f52fd1696d588b7fe1835bc3be207382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226d01e55853848cf4a05d5012bd439383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def3f0250228e9cf1c888d98d353f40384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcb94d57cd13cda27c4f2f350521a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a316bea56acf9dead42cdd62689a7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25684da72371bc6f068c02ab23dd51387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467553a105b378015cdbf3ed4a3e5af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad5aa5d5f37e80bef92605a88ad905389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fdf812afdf6d002276814a7f2ca46390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ee808176aded3b4778f8a3e6988dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a542c0b0c562807780b402e564d0064392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac99864837466c6a6a217a111a5c0f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e780eb4113c63453847a0bede064e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754e6fcc4bcc230914452a04dba9532395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d11a0931dc0b629af22fa517833253396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db705b3be712984496b50d552c035a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94288111e767e41dbc4e2449dfcd2c93398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc8089311a261362251fcd63b80157399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa7cae0dcb57f7f0cbe8c8a1c0daa0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44314786d695f744f2f7e7cb6ceb0e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691c79c35215d8cf9149c34c930dd38402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e6b685c13db040bf0356a83b85c0a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c21addec8bc1c0f869236dbf7e3fe2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25751823c060cc865f573328e01d79b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347ad917334cf3dd96954188b3f37a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6b3a8567cdfe98608a3a1cd9f0893407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6816951c1adbc1b83dcd92526789de9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a94c1a3627c5969db71ac2baf1187409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37f3bd93770e66efd2cc424be99816410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15901fe0492e5975985f22c0c835b46c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ba399f6579f37d1ec9d67581a9ec1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af54cc7f6165302e59847d549a43e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac316fa6eed6c4d4e80b7b942cc741414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c559b9d4cd8e9cea97614ee1dc1f76415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09454d2a2e37f924ee360e6313b0999b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e511053be07a9b38258ea7be6dfc4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee0a53f3c886fec86fdc1bbb230a8e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df3657db4035271a7546bbbf897e66419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa350f04af0f12294e3ee5eb2ee38c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f92135a71b1d7adc152b5087325b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314358f9f8a7885a52a70cb13cb67d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54ec47f2a363a95d07199e1361ae92423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbf07d0d6a299691b9f0cb1d8b21ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab381108cfc9abec057e2dfbec237a0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd341191466146061b26687c4049b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8800cc14db2626a55f13f476fece1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b72ee4c03b24fc917e64999bf333fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed40fdf7c737e672ee60d62708ef0ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266e3621852a006f93e73cb9f8548d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197547808de47d8ebe4e3469163bfcd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357a40f5a5eb752c7a37eefe3fbd5a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c2250d77f3134d12748931f882baf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a6c0f942e1f3093300e7655e329e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547824d4a94590d697c9e7157668d19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47ce75e7fa8eeccf1a7042cfdfcc94436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de9c8e73045ba735dd1633f9df9eef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118bd7694a85306e51656a362448c39438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2317c730872391ad0ce8b07a9b4b17c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fe1890e261052fe89cd898b339ceb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647ea54607f8fcd7516126b60a6686e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5a0a8e46b64f9c8bbdaafe7d3ef61442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f43833b7a48c1c0a6898b0d2faa4a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe6e76ea59b6755a6a790816121103444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342030e33d32d0383e855f7ebafe1b30445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc962035bc9ee17b9eae85692df5ccc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503803d56a0e335c96f670c505c8167447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711574f76beb056f71e7d5cd509f417448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd1fb6ec598b9b07fff5e34b61200b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb431de411c7f5a2ff2576a6227eaf4b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2b8fdd9eaf6c4954082a57707a50b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f7a60466978b0e82f829e4de7dc76452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7a0fb8ee3e1cd6573f1676f05eec0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3634b6672169de416db4a72fb915533454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180191ff390a68be4b801516db752dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc3db31976e6ebe0216a2f87061527456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac7685f0cdf8e405b4ca16f419b301457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7641556034bad301b1842059aff49458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c85d6e889375cc6dba3148e6cb87eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d40b2fa3f2abae3d91bdf558932ac4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7109f7a913ce0615e3c9baaf26994461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b936241604472bd659c0aadbd32c600462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0556b06734b0b4f156d826d12419c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41daa6e47990cbc22a7241ee1597aac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050afa32f95e5b80ef7ce12a1faac302465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e6baf5a9d9a251c3697cba2915ddc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efae736d7e02e0bba14fa7c50f026a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7004ee858165591f8db44a42f54e385468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9ab1d2d3a873e2ded0e567fa47ef1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b98d7667e7951da5ab9566ef007e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3733c134b1273e19f2743024cb930de471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcc08e0938556d0f97e4ec6a6c4c72472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97fd92dcef4a511e2245c5601602b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6479000fa9a66405c02d4602765bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909db25dbbfbd7295087664609aa635475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586f3a23119526ca6a81bee1f187f90476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a5c670a0d22e69a80ef885a8dd3de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cac72b39823dd42e0ca8a1b29f8edc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08db23579516300a960c77dfaa941b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4739c6a3cf4ea10124336815d02deef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43665258441ea8cada10028caf99b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159379e4e7a6d0c1b659c3e10899878d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0415800f81977f9c9108d3b50d4163483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8497c3385b0f4c5c2ab65db13622143484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c9e0d6074853bbf70d9020eb6564b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04b574ac0d65223cb84be9513cf133486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72553a8929b36a721cea7b34efcc7482487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808c25cc7ffc3d6fc0e42569fcba012488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e3f9570ba0d2c330fb4e4afd67bc2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a923fa8fea407bd181f87ab582959490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13081b6969ffb61c94423fb5af0174b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf43e5d2226cd6336cda61249213d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29bd698f6de73b41f59004ebc0486c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049db432c02c2e4ffa0c05607559d24494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac429aae630cca8dfcc31c56d5c80b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b4fc813fffa626c285205653dc927496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ade3bc2d0eb8efbc4954390093591497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10715f4c517978d353295d2c9740dea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7a57f70d034155d1a3f3665d35c53499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09979ef79cb01f8a3e94d3928c0f18500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2f47e7da0f21f75129e2755c4945c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9d0f8b153e54458516ec745c9ff38502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f81cf38ba7c38e62716f4211db65d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81def768dfa3b285bf88f5b791a795de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5524369399983636c5ba3e1e698b3f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c7a6ef560bbd36c13ded61e0271b5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7ed7543581ac44423cee1cbf6f3f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540db4264c47a56f384f25928abf9421508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064ce96cc6096fa9c7f86e16156e9cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d06e86460f66fa14f60bbd443c3c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbc333eebf0d92dde6ec2892408ed8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87254d7bfceac3c69361f3a5be441d14512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c3d1e3d6738b090992435234548f8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f4799a3b04f43ad49bbdf3350f575514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc881822e2eddc8b621ebfd0ef6311c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcae1bd5fbc14b3606f077beacf5b35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81962ccab0509627f48621b3b76f891c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31a6a0966b22f7ab73098181533fc6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c21593d996cea66d72a46374a4b93f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c67463c043c138d19232622d75a28e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685595595e177f88ad5bf0ac2a6cc76d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395ce5185afa9bfe43f75cca778c813522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5881bc0a21e590b21145b820915586a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f437d799a008a9be84e3e115c7ab7ea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a78d746f35f2524b7be8171be9b299525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a105d41287ca0a14865dc69afe5399526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc04eb375fd7ef9965112a2175324ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03912fb9eb7a6424739609670d7d92c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22ad4b4c5c13224ec9b93e9d2d1748529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0301cbc94f906f5b7945889a87a2f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5537535e87130abf814d9c353723f9b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454826f74055e88c871cd76ddad46f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ed382742332d28de9dc716dc74dc8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e0e63558be0d70162fb6e30b95ce6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd56b3a029fe897f24b53a63ee1719535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bb9471c176cc98ee08b67e8fa7dac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cac982ce6eba127d58c8375936d3e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603b9855629c80cade68b01052bad0f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fec8e766bd421f76ea381bafdd8c42539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34523cb5609949999b0b01c65eb46d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906179f5d99ea94f6418cddb629ce3d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84bcb761d0e350071a7a0ddaa8288c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6b4b6c29c9cc2a73cf22d47bc17d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e673a16baa00e46df2b26a278c4d8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd124d0cad4afa4fab8c1479b4c8ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b44ae476f7ff674b01646119eb9de546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d7830c04ea7b149fdb53d0e1b99d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900c00d727224dca16b066ab8e4b428548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebb75f54e268e0983d9575a7bbfba3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aee2e394cf17dcd067af73db1427d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e1b6b8f5410abdc0498deff406203551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199a1d951e79a761158f86ee31f4ea6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509c867fd572f028da35ea436445a35553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6a5b61545c8398d2e7e020aa85e2c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f0008caea9efcc59660da763696d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48157a9db465fcb6ff1cf0ed5389df0f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb09557023b190f223f04628e2933cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c53faf6e8d05d6e51e7f27643dc1ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a7d5fb40b53e028759d364fda9cb3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589c9523a7f4e5b379ec32d7b9e7e95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37d156c669b32f32196cbae3609a4e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74032b8096fc5553d37f99553c3c1a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55530893aba6cf7466737a3e78bd2877563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3e2383accf2cf51df3081b4b6e199564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8736b1885fabbcf88b237114a8812e5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a63ab3ffff8c47a5e62f0329201ac9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3bb4ad196343260220430760c62ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380150c27bd8e6160ffc69f9929f502568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a404c0917a1a9d30fad7996a0ed4e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7126dab9605527d9ab129ae765f097d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff404ed4c9f00cff881584ec4828577571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67390b986b0c3369c66b58333fe2e709572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd111457936ae34bfc2e49cdb8fb65573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e743a2e1f39f11a939a6000a1a86ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b8e06e01da98dd5c4bc9998e14e83575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119240e82a896eec7753f0b35c1105a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292190f5d9b3e00008e4aae9ab89c61577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd59b1eac1f46f86676bcbe83d745c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d3f06b23e2e42b76569b7f3fe1346579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf3d0868e4d462fda63458343bd1f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cd6df6cb6e14a5124f2f66c82252e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0a8ca468265f336510803e930bdaf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fba2cbd5380c2dcfa3879eb8da317583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e577f7682996d8cf19ce028208eee19584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1237a6e641aca94e2aa0ff8964f93585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbeb9578868d58c1fa91aa157f2706586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059522e25c126a295f6a268e4f4c8e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2c3f6988950d4a3efb492ef53d32b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0886da0827652aa8987996b95669b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3fea4b9ccf58f3c620a8a6dcfd0b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de059eebbe34436749cbf355d76abf16591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18da3d2c77daed5bc3314a41c0b5f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246bf5dc256bb138d5041df26d21031593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7c02f8a172310ca908b8adec159dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619154f41c9a882adf3b0de788dae14e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d2efc65e45e63c0cb0bb65dd82fa6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bea543773f8a7f9d5c31bc3ddf62a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0ec1fef8ae65cb45f4c43135a7d73598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5ef33083c9b2aecb41d42defcdb39599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3efeb856ccc6a7d699112ff244694600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0cb77571586ffe76dc06c9e4a48e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde635e0c961e550edf49391c20146a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebe5c09401c65c51725f28f1d2581e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ea4c28c8abe311847478390d932db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d79be78ff536de94b8c19ed59760af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7021f7cd47ce9de361ff388bc2b32606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3f7bcffcf4ee87a4a585f8d2b4e3a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf33120ed4c4564ee0aa3671ab7006608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adaf641c411b321f963f0a65878304609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f30f558643ca5dcc6d759ea480601610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0912e502a990d958c2490a9b63e2094611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054eb34bad1a4e8f66138a9fa5cedb65612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a668aaaa4941278d4a1425d00b8a3ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9183c7dc7a46ea69a8695d5631b7f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7860eeca7e74ff1e792054f531289eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27143f0462868d4c304ee241d438dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a002cdec42e6cf3b8888692c8d899617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55633a2d8b380778a581d733ec3af6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291399340e44571343ffbfc02e1443d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3d336ecbfe734a571c3d1772d809a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf96865caeef1ee95199941038d7f8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631e35af464373d9be6165c6d1572de622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221d046bcce6b315ffd56c8bccbc08c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbeea76a5ab4a9448b1465b89cd6049624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d267346a4249ae1962b6591791802625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84a829a24f002105e1e03e6efea049626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2e6c74ae834a0dde86644ab233a80627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7108513ebdeca1556c0abaa6cc256628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392eeef905a7f4557a1e0dd26367c59629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658eabefc58fa09bef8582bf5d684bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79606df36276e57d68b460794e49063631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36884cf43d154109f4b6242749e58e7d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab78d3c524cae6c97fc7dd13d27fc13633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8d0e353cd7d1d011feac4085d7289634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a10e00b923a7f81db40d2fd3556c54635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de290a8ac41eeff93725be7a5f05b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf7fd9d37b838def55dbc797457e1b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825912e87a39f6da3f2759370f6e169638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cce8df1f9e55c6e7802cc93db525c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214deaf0fa3df0b90bacb4b780c7f67d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc94deed367d6a511d8bfaebeca37f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b1daf1181f635afeccdd9eab6538a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c8fca4ff0771fe7554983ca931800643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dcc054293db0ff6a85c56e3412dc0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aabd9c20b30ec1fbc2bd46ccebd1b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e607e971cbb8c5a4fe61c1dbb21750646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74f8c305c13a5b14dbbf5a39d2d8e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bf24b666c649d128775935e20646b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f238b6ec8fc518f5b2be3b171481d5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b18f0ed031fc222d305c184c20824650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c67204f0ecc331109710accd6ff22651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28bbd302ad2c81d0bce4d48875e187652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5830b876dc3877518d3e6726a6936d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c49ddf9583f78b6d9246433a2b2d9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f50211d680b1fb2dcaa15016049be7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d02d8d2cf55ee069c911a702e3fde656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8efc27c20358d851c7c108e477916657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71c8045d0ebd8a71d9523cffbb5a3d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e3c09edb55d79d124c883df2d0674659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c3b39a75984b26b707a76dbcb4a3b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b00260eb09058267c361cf99bc030661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c64dc79a6cc3420ced2eece16a2022662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc310e82d5384cf0ea00ce7195c5f62663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0c8daea70083d263020d0c782ff97664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc9fae2d19e47826a15d15eaf3e3fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d20ae58b400e2720abcc89cf131c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1994a64d299fcdbe864366b9da34fb7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17a9a1185de79755b9bc2523d45c05668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787e6d88077506cd97f238917ac89b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a06d8c3b0f01104cf41c8d8022a2c8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8857a53da498f41fc0672a2f935c21d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed9d3a4051162e6ce1052edef130cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6350fa131ac086ac6315b0ccaa4f294673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287f679861cdf83801357eefaa3b307674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7c4f771331ba61427f9c9d50c9444675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb07c0f8d7a9d5c371829ea016e36af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b814e12bddf833daf14ec991384cdd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a22472eacc25efb96ccf5ac48f59e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f62d677a2f1cda1af1c5eded6a7e03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e8d04fac18cbeb45724fc07a7a897680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73e32e432203695575ace4268a8f08681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4ae2d0ec98db72e7e1ccd29fd1ec1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b34fe7dd730b19b0ef5e26bdaaca2f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b72b1ef6a7a7aae83e4062fecfc76684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a50155ee0bdffa46f44303d4d5a4d2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53ce1a2eed3294e1e0e017667f3052686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62057e550b42bf7fd39ff9a640121551687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cee8d3c8e11c53367a23b120ce89c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed83938e9ea6d0076c1d72512a12d8e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd7b35d751108746a2789ade3b121c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d41f093dddd6ddf299484f65562d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d9e569865fcdc3dda57a8a4984240692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de094f61a3ba462d9c56fc05e49d9a91693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978f1cd2138d5ed8e1ebceb87bf15df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f846d30446774423a3d099be0f467c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfa13f944281a4c2d528f78eba1232696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4137a687dd9098bcc67f591bea1548c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c5b796baeccf6c7e818ad571360a5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d551fce20a5efc84d49b3d0e13fdbc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0883ddf8dcd89a28005044afd6fcb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571dc2d8818afc09aa6cf241d0ebe37701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95813e89e526dcac967fbfe45dd6dda702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d4335ec084914d562380d2c5f3589703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9ac984072e68b7c7b7f11c48f8b16704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f650aba0ed4f68a197592b06a7dfe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791995961853e2e5824c6400cb5a5fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3e605da007eb47123cd199a09969f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456f5d030d5608c7899b8d745f37abf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605716865ee5a78980aaeae7ddca7b6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158edcd40d7eac0b62827e17f872fa1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c26431d2510d0f97021b6abd5cd421711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19706de788bb9872679c490a9e2459712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc4f8edc90a718a68350b6dbc50518713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd82b5ea4a2e25b92d74f8f5c4e6216714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f79280a6a39fbe9de3b798267cd2d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64156220f17aed6f1ae58f0c78b0a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2698e4d4ef3859661f498930fdbf82a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64112a624c7775ac7586d5cfbac7f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2a032f440f5a6da527a8eceece0bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f16e537905fe09c1233c06dd20257720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8e50561bdfaa81bb217dd7d7b2989721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acf9fa4194823e86044436ec33601c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d05c4c795d78cb24685d5432856179723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bb537318078682464481d3bc8a90e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3da47d8eb93b3462b1778f42e9f0c9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71141d0291385523a81549ef946ded3c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9ca746af7ba2e6f5737bc116cc4dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3da5fa8005ad3df55669821c215b4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e9965409dc6aa7b34bbe3c6ec4bcb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59485a5741ff646b027be3f055dbada2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f962ad9765f451c10f2910d568dce0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68afba0538351a6b2401527110349f2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ecc8cced517e67ae70247be6c639e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43755337366b33bc97c7f8a91e7b07734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b58664d51fc484427d506e034d32a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c53c898c9d57e47552a19693c38fa4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeebf311f5959bd1feaf0d8babb019737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfdc24870232e9f35204cc987958c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a41bac1719737f383cd8518fec2e8b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94abe5b10abb8c7f3466f350572f2f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2d005f0a77289dddd4fc86f6f784a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7326b6fd546fd440f888badf6dfa6d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b7c87fbbb36e62251d9b8d2793ad4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13a75bd0a16e057b1ebef5326ef27b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c0d91a535ebfa57aac5caa60f7d55745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263b0bbbb3e91570169de04f966b4b3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f750c904bcf3063ebefaf292c5a5d4d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9dba78c6ab4d2838f48ab00f3c733748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3ef888d26e69564f1a1c2e713c588749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808ce74d95b6305fb59428e638637d4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45d32bbb3962b5bd13b659ba280ec3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5229c6eb854eb4d1b4a7b843ce12aeb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc7597fc3da91a5b2f8428f60f6e0b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5ea1b0c732ea1a5e84d77171d09ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba1f3ede8f59e049831445dfac009a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3f059be6bd340ca58cb56fa3c9fc8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9c16bc25c530a7ed0886a8e588e22757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcab62796950b1f2ec382f32198d22758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0857a0a24b7297b46dd79fa4841032f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>