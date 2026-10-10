--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158dbd0984bb31a283b1b729a39ad651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae758ced0a8278017c56ae8eae38df72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a9ae7d79b27c798c9fa7fd02dbf413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0d10b2a23191fa9c3a16b5e6ff9824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8e323f9b732c4e3bb86dc0e125d2c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347ba4e5d330d1852c2998fb9496f1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9528618046dcf6a28ec5216d3e615937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc814c9449ccd0d8680fb948ae56d788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138dda574ef0f0bdf21ba9226e2451b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dca9e23e010ed0d47334fade732fff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebb25658b40e5c78dd6337f432f64d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50054cf9ef7e2057b270b56d73ec2e0912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb644bc6533206920f44ed590df0b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406f615f5c8bf7bc83f4ac5a2f4124714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc427dd2bc772b03533a51c0cf535015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f8ffcb85681943463ecf6fa10a3b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade293f953a3634e056ab5f223acf4fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce81adf650fced4e39adaf75c69c4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd89c3a93b2e034ecbb6640981b39d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe3f2382017e53ca0c655d82bb72a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959836a425b27cad3953ffbdefe8f2ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191052c8786b7ef32cd69a1ddb167d3b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450e1fc177a2f2da150a025e340ba5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55604b84e9ea302fbd8bfa81fcc25a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119fa2681f33a60d7eebf16d121545325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2482d9e0bafc5187e9f98e8acb8f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78138f20372dfc4df4135c1f9b2fc72e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321d1c88b61207f424ffde48283f32128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc292942515ce9ed83501413d919bfb729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976dbd61011e75ec63450462b05080430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0665b13f6e8d65400aaff51e4395c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474eefb7ffad362f963205bf08d1835632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b6d2c7a1fe9764c3b2c2ddf9f1b6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81b3b750b65bf0634fa7033a47b9ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd66615559689d3cfc497a9d52585435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e336ffd1d3f6fbcbe25c47600d121736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6ee41c78796d59dee85b75e78632037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5a9f2af65ed086a609f1d5fa48f8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26c0ce5dd79b0fd4eb90caade7721339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e11fdb2caea6b8ae7c8ea025880f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1adbbecba41120cbafa3afa1be120c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa422c4d719eaf46f54bec76b80c8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c581657634e8a3ffb563c1d79b76d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647b24c87b3a6a9a272b1c72261635e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b936b741b5a292b11a0566f2528ed245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d737bedc4cc432a55aaeca4cf201dd246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d22a4dc6bb8684a49e8e3b1358a1f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba46ce168261e4f424ebb1347114ebf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6e7bb79ba7e323ab48a4cd1ec16de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a690fd7bf1b2fc8c28ece8dc2b7e5fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71631f22f1d501634219f8553fa123451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc1630fd8246cee8c1dcd60d01262352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab93f9e9e2c93ea849a9f975443a79253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e41347834b72da1d2be5e4191f63bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e1cc61814b06174a6ec418914a13055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184d1969a4a90ee893074a88103393656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac2870236b19e9834e1d65c0dfd4fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4ac22e8a845b3d1218e030a093aa658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29783979bd833c5c3de627a58d89a83c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625bacb7135b2d755f8df9f6742ec9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c371f68ebb0d8b88ae63735f3ad7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71777b8f4a952e93d229a83042efee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d400213c0d627a44da6af88c435a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118fd5575c008e658fbfe7e5ad2077a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5648c465bfca99d7c2192721aae9ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93aad8447dc7f08e1f75e34f3e435f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594892ac4443b35368cf7fb65c9f28b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da31dfc81057bda0e7601c69efff2368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb0d66645f15045121625068a42bea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83012b7d8ced95ff93f91cad8cdb439170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7948ab4e096a25e05acd520948d8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902c9c9fa97193d561b6498639cfb4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496b2305daa4dbbd8ecc96b2b0f13d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ad9433f78d0649b577fe5bc99d6e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6467733cece9f00b3a863122dfd53675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467ae89923e6700df7850390381abe076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b46bdd366a09ad52d9d53f682b594177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe7af2d80a043422a021a666edf54e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebd9f6a7443f8da989a87de640b07479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d82f8925dc80bc260afd24b6ced0080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ea2c05efc7f22f92619a554f0253581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de17aa26bf62f799f486cfd49c84a7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad22d10b86f79d1eb8e159a5696368883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df562431b0e5e29db702ac1f2103a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0855bce19bb8f32bd2e2b9f0c10bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f85885cc6c9abfeaaf31265ccb56286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c1beb119a203d44564ac27104a63287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd0d72bcd44ae865f05f9d11c43fca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdaba7bac1a70b85e9f3a855a67dea489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656008a9c5c87e395d760b376851ccc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d78afee2bba171958804f5cc40f0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3543fd8993f510badfd790103363e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b73f93a0f7287f54924837cbaf2c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01ca1927780c99f4020ee07a8bbd7094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc02bbb06b8164f4c96fe500898ec395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5937d3a6815484f8e7f617a5da74296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cf096415e9cb8dc9733fe9ca8f7ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1285e1bd4dab7035086979981dbba6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95203846a19d91b0f2fe1eb1d718709d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a7d53555425dfb71d26f2a5e083eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082328845fb27857fb2098bc71b70d4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6289fc53c667a14254e3054c0222a12102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb991b9d4afcfb2ee2d60d6104b527103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833988001759f7b6d54f4af920beaf15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46b468607bd36240b614640bbc38bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29118f14305c20d6d1dd06061c36980106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e2ec6728d1a0976566702a6d34672107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072f9bffe56a4fe4276f6efb192410c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98f33bcd26d84624765e2559ba8f2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39cee357628d8da03be6b306a223b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20e4a22f5f88337a1d0eb2fb577d2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110b518ee3ec8de9a76fe128224d02c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9dde9a1377cd92787fade6beefd66113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df341d907b774ccf2adbad5e961db80114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e344c6e97fb24dd8542bb78df4678115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51617d0c484ac7e15ff40109ced77187116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b60383a279ca37c5d7d212919f57d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647c6090a31f82c8ec54521bf53e774118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ef0c44e321d6b4fedd804846bb22d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715e4605f872519b56ac91cdc062e97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d4ea85ec5416972fe2cb0657af0c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc52c79b5c10ed4ec11c3d37c31fd1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04dff85daf6287dca9eb904108c13d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd6053eaa2d9fac52a3ffe2ecb4c28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897eaf8dc230f0c85144ec47793edfa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fadb576cfcdb9fe50d3d97720c166126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb15035cc2a961b70abd50d7652dcc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc98a3318b0383f0beb6c918221e12f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3364cbeb6c65f0556dbbf8aa7b22ed3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9d92f15bb22f4eba8e260461e6c39130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879db1f917e879b296ae25f11f42779131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7a9893f439d2fcd0c4433daa1c945132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d89b8912cb684a8b4a14d71df8648133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee95c3cfa93e6ffe39ce92fcfd834e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4c3a754fc207fecb5a5a468782ff7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69157ee7f83286738ceac9aeb55837b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce5a45b091c51346bf6d184a8ec1c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea447298940208e72efc80451d82bd09138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad668a4acbc5c7c01a05b21a6422358139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f889c32fdc606c666768d8b86b46718140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060838bdac4673f93758bcfcc1df955a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a0c33458e51c29c70bc8642565367142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff4217a803a11093e3614e6344f452143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6062f0d2001c37c5404725752c4fb6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77658343c5d0b990f54d4b3dc3026ac0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60b67baee7093c2e6f87090abad8d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c75b202af74e4c2f938f973b0567a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7df802218c6b1f55649feeb80c027148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cbd8bb51d472975aafcfffaa91261149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60962dbdfadf40ed8853bff40d1880b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b7233ca7fc05892fc0d03becae737151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee3e6bfca3c4d5291316059ce880f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624cc32bdcd7eac0962950868925783153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bc0abeb62924af0988492edc00453154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d5b33147240dc4e36118d4050e592155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debeec79f19d08227aa990b93e7ff94b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8436f72f4d80ae07e0319483297f93f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d3d332e61ab030e2f9e9236078166158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178baf9017a529300a3c90acc873e751159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac8cc30a49f8356d1d05e7e61a8f53160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3b79b2cfa6a9f301b66b82c4e0a85161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928dcffd6a7aede91f8dc65346123475162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5bb8d6091430b4f92faae357ca2ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b0582bb538bd7b2c1f448a0fce41e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea2ce9af019c17d3bce0e78f5fbc44165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bd11bac51867de778d7368592296a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e68ee14ee5e7f48df960ad57da457167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7168223d188822041287f81c2c701168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3339d3b1eea3918305d339227defa3c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01ab2aa4553493a059ef5a562a8a0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af382ef98823fd1cd4747156cc581ea6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8e924032dd44a835cb176729c8f93172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f1edbc715d3e765abcee6e2299903173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982af6c18f75f3b52afa05b2575a2d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca9208d144b322d4aa86634707855d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79669135ff3452fca842624eeedb6687176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985216979b4e7200f7553b50c8481f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b217933dab8b9552117b9de4c182c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd0b9af1f775c3d0559f7173b050bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1b1d89d380428291150c683786008180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a308c97bf3fa90c5d85933a540e4380181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ce137479aa5df18bc6196e0f4f0c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344ed0c460d912dd4dfbe6eddafb451183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715d347217216f8d99170b753f99525184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c8af23ab23718509c669c41c3d0d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f98f59b9a39992d53ce8bb82e970c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cf7066348589a6987f4e45d96b86d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4282e75e5a5241ea9c6abc4f44a3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7e68f57d22f136d570c8c16dd7c77189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ae144d3be9a77b8567ae413360009190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9151345d7a62e262c70fb076e35a02191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa8116224680300a815d6e8a224464192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c279e881bc1d14c909f31da53b13e60193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881fd79daafcf072b42dcbf4c854809194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e99b05bbaf267d3b006bbfef7e9e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83849dca94dab7863d35a62744747606196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a9bb8541bfec219140da0baf5d055197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a436fafb7402530194436321649b5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09090d268cb2a0b0947b32c7cb1a151a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895137c2223fb06a2c154452080c9779200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e39f486d6f9f050905c6f3a178008201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572490a8d965dab75640c1529c09c26f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9e307e76998edf73afd5bff31a808203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26205f04ba2a712e51eb14efcab47156204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002988614ac63b60ef4abaad52cb185205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b71f6f1b0d4ce6236fa02d9284bc4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17f1442130459e4cefab16b2d22c96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678bdc2640d491f87f05ee7d3f24f6b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f12d45d9f3bce2f7f49aa90b526939209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec951f5eb8346108299ffb68e08d83210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1135313faae85208f672dcfa67d20211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356404a7307206fd1f40355362ac99cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223308213ca4fe8ec81b5432f50c69e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220484db1b132a7a2e9433e80ee5c38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c4b805afd40906726949c40647774215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ba2120aa628c3de529559b13d1a5b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883959691912c04d27b24681a617cf0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd8f2d02e595a92d1b122345b8948b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f87fc4ad179731303e2c5db610b8c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ff57fb507fa1b225946b52244db54220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8c34131226505b1a8dd7eaae8ba05221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cfa163add3ad9213be48fe75ac459222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9140d3565c1e417234d762329d0398223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e446edbf1ef88ccb846c9c6e18d63224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1dcb9caa5ee8a9e67b66bd44d9aea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bedeb48e05ed3f1be76295a1a4fe6f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164cf87f4cdd43feec46051d1d03ad3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa98a1d65ad7d538b8e7a5df6f6e4a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d018e652cc51c16b9ab4ef0af990125229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd716377b4800688b567655dbb9b0ec9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1aef0dc62722839551d78eef1f230231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39e0036c27bcc633966b137370377c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ef632b850d2f9f3b92ff663ac1876233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710780a7479bfba00c980858d7f45918234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf83b4ace349cf3e4325b8e350e1fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e51551595b184aa32749bd56bc103236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a170e49afc82c066559f03749b9cb3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610223ba0d1cc873e92c9d160baad94238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271219b6423e5d9823c0c296ea7469d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c28cad5f77683b6c6f38dc27553b0f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f0e5140e1a4d12ba14e6a5d7c849e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b842c371128a457ba3fd9ede33166242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70734024511f96bce004397ac89b0768243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806e5572348a729a11d94a220c9cfde244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854dd480f296b75cf2d4d47a9d38555245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c14c721d46245a15ce69be44370687246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01d4378923f5fdae97bd8b6246cd92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b568119d0f724a63767446e6003fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624071a60348e8b620adde127c08d359249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3989f21e3a70735f7f3819bdcb4b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef930a8ab7736d1359b55e0f75d83dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521f5304eaa9e9ab1bcfd5a80eac765252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2841ca843bba6a786c57074633d80e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676ee8c235d68b4eddf99e236d9c91d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ce03b2efe747ab182205c6b454039255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6afc2f26d9275785e381388eaaf39256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02e466be58a24f472d022b3ca781dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfb9e96aeb7f5067fc15e4558e4230258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e138445d99ed0eb959eee7e35ec90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c419addae766253e47af9289be53d64260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1fd8cbbec9e9f233bd10bee62fa00261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f2db8360dc9c992bed6eb98d3a7aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af695b4f1e4204f35ecb2858f2ec53f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eab8a409bf7c3a0d5ad30cba0b8ee0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f61116dbc52e2165a189b62a619a66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925247af460b3f38c3e97780f7acc6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53878c2ef49b1bcc90e33f4ec2a1e47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe52f776635d4898a139fb8c14a6d41268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208f11ec3d9b553c75df125d3fc7f80269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e156996e62b4696d97d399c07bd1b8b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0af68d25aa4be38a7cf750157f01d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93ccffea5195270c2945852c97702d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563e79160bdc4e4fb454475d5dbaecc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dae8c0d0e61c24c1c0ebdb451bdb11274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8c99da470ea99d471b4292298e851275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6877ddce801b32e86812608d535e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9332038c120555dcdc1dc7bd18c67e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e23816e7c9689a9af2898004bdb51278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5207f7f37f6a686dc5520dfb9424b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92336a20d6ddd5a356c120d76c050e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaeea7531e1444e896e085c391e33fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3e6348298a2dc9785ca96be03cfad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e389351ff24a10196a15b54206787b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593db8091538701010a4afbfe43a7fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf5be4ba6b186c9b6dbb5badde047d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976d1920f69bf3f4b793cd1b86cda77286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71606579fc0a43712c369b1c5b6f927287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5710f427ba50f859147bc52add391ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a44ce0d7eea80e971110c56cf6c212289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c4fb39a3b1b97977a15df44a50969290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ee6008ab756287e02b37edd522ff3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466078d80d0bff132297535671292f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab6773758a713ba04b553d11c7e374293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a88b5a57277008e8ec85cddf2aaae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abafee8016d483b3719a5d80c1f7a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7941a9c0c064839e8b168cc36d178f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170998f6da9ca8ed0006a89558faf79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c03064009325eda202113e3f62772298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98b05e8ab4b6cc2583192d43d2e0e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649e30e667a95e0edfe82cff4286dd0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b3b60daafc9a554a3891b0afd7acf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a74d83f58cf643c004af829c4e8dca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbb61fc181b8622ff07f5933e50227303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba34ba55418f2486dab8c7a20f9be8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3662fc7ba2008b7510c614e474d03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a46812274584daa05a3880a80040b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dec1989d1da81e1ba550fbbdce466307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886741fb93832ff12a59327781b162d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e176f3ecf55523a72e3deec2339bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb4971e48c89c44bffa7328fa7dea7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729d8399535b29409cdf04af55e6dd7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1769b8220eda80c6a7f7eb808a484312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46690d0c0d2c6aeb84243385e0dc5c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c29c5a278cee28e1703fa7129e091314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e30c06591bc5046cd7fb2de438232315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf04c3776f56a70fecec438ba471b05316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed50e067af1145b57eaf9864994b59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8866042184a93fc5f5180a21a5140318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8dad0fdbc2fff3c5e9e38ee1502f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fbeb3a7690a24e687c4cd429e2d0d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a52bf6c36a6e1c80acfd7f8457955321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fd690b4a3760a5ee6806917d4228e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069551c58e669bc0a592955704e9c86c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcb1ddb4b1136f43dd0fdd93206fe5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaed5351f80f4aabe807715b27a68f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67b53f23c3b6fabdb986e5a2ab8bdb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730eaa3cbcf30399f8038eb7931b4609327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b2f0822e07ace705e2ab0b248a229328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dfe196d230aa2dc4e48650ac0575f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fc08e64890ee7652d37c4aa7a6f14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6ab34eef0d967d8e8f4a2b814822d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa288863d08cc8ffbbbcb1611226eab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26161bd0253d44cafc2e848d0021a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20461032a75aa25ced37c6f30824d3f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675b62abc0be5f5210f3be1c2d5f1a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565a0abf8fc02c150bc6beaf5748d1e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da7f977ae59ab06abf3592b8b5abff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccc8cc06125b3ce38908595db92973338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82528f3e30702e0641150144c0087e51339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c236ab8713b2e1d6fe8af7a939095340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443268ffcafdcaefec221f0510a5079c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eed3cfa71bdd4444f8bf4daf6bb52342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507b16e0b49bd443ebbf53246cb1063343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a50b82233d318e00daf1695db939a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6822fd3b4361c63834f0766e700a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e5989c9e7fa187955407bddfeba34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1e696a60cac9aafaa43957c847c15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5d9a2ad916e8c19f070ba819e29ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c74a88e6b2899d0e1e7e0e74f4ab3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff4ffa5c9e7d11603cee6bf93b1996350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3275521da33d753b453c5607b4e37351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88937ed512175c9e0d0c7eb697df3c31352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8292fb6e1c728e3f5ee35b6b93271353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f1629a2eb4f9e819f35fca46e540e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae90166aef70fb697ca3a7f7c7e0112355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c125fdac9c3f6da057d32ce2dff1e8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bd6ed5bcd4a21e1575932e5b5a95d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b83327547524b2d965cbc33d0d2007358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720507ab2d58465da93182006bcbaa56359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad8cd9b5a32c1bb6d1f48f7972138b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0579f273eb5f70e05973011970534361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311c64a7e65cf9da5b03ce6dcbbe623362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd36d80d2bdd94276b6478747ebd740363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2a505ce4029f3eeac6961fa5e7b4c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b34343cc903d0c7590ad1063d3a64c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae90b3ca24626ff122e980b8ec115cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e85427659bdddffed3938a44c8072367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ab50bf5707e72c2f0e258a94a366c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a741977132dd1ac595de1b508149f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f8b7d5761879470165f8f0b8399bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bf3a653e8fbe694e18428a2b21b49371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde6880e0537a955d1c06ee4227f6a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dbb00dd12eeb09fd6d877586a658a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140a1b42d5612f2dba7a0276d475a0e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117b927f590f248bbdc4821bc208559375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf5a7b50edc3e129c3358cafc3193b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30f62d7e147deb13d368c58873b90b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af68818923dbc3200d69851de5cb3ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd9c90f31098cc8c950441cb8c3d68379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f403dca03d1fc45dcc08a9f5937ec2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f388972307971d3e01cea79d394f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9ac2902ff273dff3e79660df1675b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef3bde3a630fe910258fab3b5b72dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa5e699f403dba7c37e99989da9c0e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fb41983c7b36d4d95c90a71200b9d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d368aaf207ba27f82241ae08ee2ab4d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8da64bc3efa55d90583b5a18446cbd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc346460468f60f766ed1695feffb690388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8f729b5f2e56b00602d38a9663d86389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0e71cf8d59b708944c40d31078159390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1be59e72f3fc8e5332e4c9eee44d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcf3f7eee80a46fd9b9c60c10e0289392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a6252add346472024159ce13fb497393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfd26708200e36fd21804ba6d779d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487498afa37707bee55f4f3e62c669d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74640b591ef6cb16220084d8ebd1e78d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cca3c3fdd07155e45b98929620a872397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0ad8fddb39c45fe69724c72856b57398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f0465d50072e7b0f7399bc5b0d16a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cbeaa5c9814d4874490c8e08ade5b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d885c2e120759c9676a64b74ffef81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83513aaea9302f9a9cd616717322df36402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658c7d840ed2926467a8c34c8e3adbd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9e3458e5e70d2d60806ea167aac85404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbac162cf63c915c6774aaba52df291405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f94c5079084dca61bc49527d1536e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd863da7394547603e19841116764f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8c406ac9530991cd935e9b0e5fb19408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21668268e838dace574764ee139450409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04c2a9d6190abe7fae5f627967c056410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371c29f7e28c7e16f3ca35a5600ac37411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26759b9db4c7529a1886bb864c00ad96412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38994bc87495a0f8e2b44bc3f59b35413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827aae9273d27da194ad91695b66686414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919377adc346e94a73122af974585e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e47e5224d2303dd9479f4434cab7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff433b4f80eed013667477f2d7cdd8a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8281fee93f509a25c11399548b4bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b09abb0bfa93586ee00da0f356aa6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de558bb103662753ff9301d41b43db1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b0ee57e2a1c93195bd1bcab2ce8c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d53c057f3db451eeee61f49961083422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ec1df769a6ce4c1d34f8b1198d725423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478492d067a96a244b2a94623b74568424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089707580c09779b0b6160ce81ffad38425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051689a0251b3dd93344788d3328f26426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547210311baccae6abb7c988cdb70c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ef21871435f77cbadd67146a50af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f7f4235ad71116330374deeaffdd3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb439b5a032f98193e74f033e07f7f94430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d862a9d96d399e74da834ac1bddd3c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f682a006826a164a25864be60095ea5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad15312a1abfef6f2c76ebc8d50c854433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126da0e0e7962050b2ee7791d8a3854434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787b65877d10f1eeef498d5be1798d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e43eff5a08ae55c20da40dddbe3232436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421f039a61e255547dcd03de8b67cd5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce05740d55c20febee83627fbc1900438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d260e675a6fca0f19102af33df70b87439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56df0bd173fdcec0a19760c6c423d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3d0205d6431b9e934322654173f38441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa628e2ad88c86ec3de9bedb12c68cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f750b4009b559df0c5d5bcdb180fab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978042e80babe29ca62dc8b4dffc3af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c04c84b80129832a5cfb51ee2e8360445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74173c7eb9c3ada3cad7f31f462979e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb58573030f5f156f525faebded8b2b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b9b40a83973a9ac2b15d812c13891448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728da8ca7cb99f50c3d326c57aa9df6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c350ae27ce025431e71fa7a615ab3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3ea587302295f8b7d9f116ba23d77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e85600627bfb7d33b5195af60b2cb1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c743203fcb8a4bdaabb406fff142a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abc13f814fb19ecc9daf2f72b1b224454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55b9c76f83073d92467fbe0b704268455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00838fc9b99bcd00f25f1455b63fcd7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c6301d70ff8178036cd7fced33ccc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27455b3c708f127b821aa5404cb72533458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4feed94d5aae046a1a201f52b5851459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615b6640b0fdf466d22f7cd23436df7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a91d4ac409b7320c7fabdc6ad9e3b3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376b030502515a01b20ea744444fad1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e39182ab3c2c3daf289b49834b62d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501dc288e1b709c47bb200086b34872464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf79fb6751451df0283f2b3f835e60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b855c252196f2db2625d7ce6a3f8876466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecec7530d580e2e9365cb2f4c5e2082467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c380e95b9954644b82a94d5f117d4d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94baa44214287fa54329379a750648469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdc933ae195d3af1d58b0a0f18f356470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5295888de43c1597039427a889880471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dd02f67fdbc83697de7c5a641e024472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d6acfe334251e72e81d3096332e08473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff358b39816a292912a72d006ece907474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bad1bddf841e3e58f5accc7aed39a0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa35aa832914aa6abbe2ba00f9f6fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfd2903c5322ec72862164a750cc2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9142e16830ae2052f176f5a0deed5a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ea187662656e77ea737dbc2b3ed0b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fcbbf78d5cfac0b31eb4bd0f14cb4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5359d4d570c0d689e237b82cf6294d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4410d904a926ba94607c5977bc705482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf31fcf48fa25456beb1b0eeb85263a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a904a7a880391bb1e943d0d56f036484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb676ecc53ccd1ba552d359ec917763485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdb8fd2e6e3d694a47d306004d1229486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f212b324cc12f3f0639eb0a8d8af6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb87015ebf6150cb41655c3c5a799bb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3d019790490e5da9d9dce8174a6ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be11232a550792b23eaad59efc6cedd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d4d824090cd9abb1133208c39f8f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f135472c97b997a1bba157e8f449e5b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ab0c91ac6c629b0d6e851908a0c8d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e974d14a1dab02db5d7a73be18c264494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce4a666500e62c18a0c8212a924460495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5f276e8195b0f889dbfa3889ce2d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4ca991a52785a086c5a7d6f5fa192497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7e1a75503b9d301465fb36642f6c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffd4d2287c5515f3687a4765dcf7a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cf801e93ff927145c07458e4ed564500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a0c177a655c25ab75bd39d029d96e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8cbd193d4da53475b0b82388b19e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe206fc13b7450dc16f2f1bb496497fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f333d5f303af97f8b1a12cc03cf8c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130b12ca9395a73bcac7e78b0475ee1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2f543f8e1842ed10b27d004e46891506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569ca687063dc97c758738147595453507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6b88e9676d592f26644a2b5c25a01508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628551084481dd15eab718efdc8da04509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3132e5d3a6ce120da5fff975bab1efb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb66c210a3fbbdec8e1944c2d696158511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64548e3310d2665cadd4ac0e85e8149512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfe8e4d410817bd5e87d8355126fbd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83f8514ed27b707a76508b3da0429c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3ae704bf31ec84c8d6ec5ee7ec5b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183d77aff11f60bf4d2c793384f2996516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80105dab298e61ffe68243b07fb075517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef70ffb72a3a068af48062a9b74fd29518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c92988e1830633db63b83ab123a42d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc86bb6cabeeaab5a62c0bf9c91b8c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059061ec19ddfece3470d963ecc377aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625570bc14fe9616878062e6a3eb3e1b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaad400ecbf6b2ad5de0073ac040a37523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1ab285bc2843896fc6a2f3e5aa10c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def498915d95ca7a57a6c0982a17a9d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e6ca821fa73992bcfeb8c88c2221a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7627990b3012865b709f09204b6e4c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae243cfbc2e8ed0546787c32234de47528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc903391dade046149fbedee33bce5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ddf85c22dac519f6385dd9a75a7aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942faee83612654d361cb39f1833293531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45216509c9b5506f1bc58211b1ade788532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b9c2eda720337b377cc386e30ca20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaba7809d7c1c31b7577a950950e05534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8e5963ae969bdeff9b933d74bd5c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b759c72c758a96742811824043eb4b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dac48c97c53750687f98e6c7964780537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a2680327092bcc3f170a9390087db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d2c1b6cd5de8a0d30f36a8651fab7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea721cbb757ad231257b1c28e8257d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4012f602d8003728c855d2c5e2c6872541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5d1d6498129a7289907ed18d78b7d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e4fccc648e834dc71979cd2dbaf8b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c83d4e6708acc2712240d020ecf9b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c785921eece60390029b1aeeeee0488545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac101cc7645ddae615369add7bb8006546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0db8ea2491661d936880b8824a787547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24669f8ff2bf0e96812b8e85301e7f94548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed70f88349e7cd8bcce712af22665b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46396a56833ca514db88a400799b4a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d58e23a6fd08173bf53b6a0b24af32551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1bac1aedd360513048373559577a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c15088547918e41274344c66e3123b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597325571b345cc7bb81f491d5da2979554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c753ec2a640b753154aa46f2a15bd8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97008291d82148b9a368893302d429556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc200260de675b2610ba7d2b8f41968557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07407ae9fd999342275491e071146448558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86fb55f21d05b7bdf0652809fe456a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e09912d2d483f84731408ba2f19261560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d73417462b6fd09cd16bfac73b9bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0075ba62105002b1ddbf5d4d4ccb90562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d354e397613b8584387c3bea1fbae06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe587da177c012993253d8ab9fd458564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61278d55a6d1d946287047f57ec5b85565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9303a2de04c284aa36203a45f91f27566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bf755d8c53acab83f0fa1e8a5e94a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7260c04520f362b5d12d4de466b6a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3f95f13aceea98d1108ecb9373061569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1f4f348e3c067a9e6777c0f140cf8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d82b9f58d05660ae8d185a7b7b06d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c1c5136a04646f8bf8d320ec0ca9b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbdd7e4ad96f7379582ae960258e23573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5d1736d19ba4ce4123cf2142976f8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def997d305734cfbd00d960c9ee40550575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094fe6a05cc7f4a92f15ad186d4e1bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7a8b6e41da223f04938d889e09a9d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab34700a269d162c5831c5224768c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcccdec74043eb7014235de792eb22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea0b51ad605e651019ef050b2cff19580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4da0245b048559830aa0e545fd816b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7548db4000be0b030623f2bbaf264582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dd48639fa974e5f1e5961dec35087583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13254c4bf74baddd18c3dadae274f8eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9475cf9a4dc03042f7535549482c8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1108e6c6814e665f48afc82d646ed0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68632f50f22bcfbf9a44813bd91e21587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2284023042c2ebebd61f8e8bd3423f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10ef46ffe0b62ac8ade4883e25d18c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04d277da06cb4ea244d1a5d0dbb484590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81236cef0d8627a0b029e32d250b157e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e7ac984c2fdda5b75e5dc15a74367592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45425679a5ef74e013e0ab0c4dae1c16593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49f18b81cc25f15adc407b8141a450594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff7f0af2df77331012da487b541f65595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d744633297836e1b7af41c71cf0d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1336ed6d1a11786322972e5a195e495597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b169a7bef2c6cb17e4f493d61a093a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e10d686fc2d1005dfae6587fcc77d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da987c8b1fc75ee95e47a23465f2acd3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b90e233fae50d8d8c32f2bfe908688601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b642d7594d9890f2446013184d393c5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35a35ff0ed7430c5b621434495f46d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174c53e92bd8272ddeff2e2f5ec404f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85140f803c9bf62b48494dc19ec4bfc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d25d683c9824ce91f5b03e4a4f4786606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d727bd8b7dce97087b7b5f0d373241607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f24bee1acb843bfc0d7d3bc0b2fa6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fad7080e803c4bb2feb2d3765a52a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d251c32d8e8bebe694cd4115f4ab23610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979b89e8276dc26bbfcbcfcdfad7a3d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099cae053c8e6e090deadc36c87fc8c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d240b201af6ae3c50c39a7a5c4093613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c66baec8f7d00f9d58aa024c417375614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b2bb1e59f15acc5260e1158046f97615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2249360a756925ca3187d03b00a7641616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8116f1fc93ef00aeb79c5a4c9ef5c8e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eff456d1f2e70c08e481071db3a344618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84321ebd5acf7affad7a6eb333180f42619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9970315870fae5992681b07cdc42ddc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858711021608875918fe781c86b73545621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5513971c3f8cfb383cfd319e6460e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cf17e10d1761a6bdb3440fe05f0d7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9f3d2a847172bbd5fd7deb400b4fd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba112b7ee72214d4bb195e008303c0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf15ab559adc5ded19c721f80b6aa8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce65f088e5de0e0ff27f520904a80e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ff3296b954c21d8a653a63732f939628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166599bc65de35e75344d2ecd13589da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7364ad10fb3cc62575b4443b9c04616630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07146a7d056cb48d094b41d820bad01631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9088021b0ee61ce2e7af1bbcfeaf89d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ef67ece87dd8d6464d277fc58faa5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb88abc0c10f0ac5beb0ca9adc52c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8ac58be557659b7fbd4bc1b1c3824635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421af97108c1bf43d6c753e7b15ff81c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a221640650cc5770f5fa3c31ecbe65637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f0b1a7db61866cb0cdf618aa5b14b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451e807a6658a9ba06c7d36a1b9bb80639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0af70d6677015521272cdc12a03c6b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732c68761c25f583063847b373291d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973cd87b106afb88e75f558fb7fdc75642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718480d1f448252444f733244c852af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac41b9ba0d322d3e38bfd0b02b5fcf2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f752dcd5393d2300b8f0ac63c19be2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc0bc6687f50d3cba938d511c6ceb5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297754072247094b1513d395f3d99dbb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2e224f952b41e5ce6e300c73b00ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80399086d303640f614f92ed9fed11ea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184f6f18b369e950beaccc286dbf32a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c09c9e5050faed38df2f6bc61b0f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9cfeba6513ad1c3fcd0e56b45283b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a45922c2d154aaee4d8618c54a5ca2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be77cf45110cc4a1e25dec22a01d81654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53fc1217b90ee52d4332722963c8fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63a00d97cae3865a68ffb571edc14a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34abca7947aa371d02f5d719cce5497657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03991635649735566af70f1c9a0c8a8a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2732f061480e89a5188a6a9220e29a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55aed0cba6d6f2caa027addf61cffb1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915dc7df6cf2d8ff3ccf49815ed2485661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcd6e9daa9857a9deabaf10642c4e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c75e25c0623ebbf48cae1a0030296663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357f8bc14d267618a7dd75c5af6d7cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017031834879f900ff86284da26010b0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b973cc6f06659c0a09ad49021f8486666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f70bd87cfe749ebfec16c6148ddacc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b32e8e89fae3e8c26ae19e3b025144668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e78bfa05bbb544149974b4f0091a3e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419fcbc7dabe23e6704cf0eeb9ae23e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4a7508eb1323dacdf0c296620d6f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fa765ab36da766fd5288f6a297b72672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9e68b9cb2c5a64e50c26d938b03b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9af2e8c94e18acc1dda42e2034fc5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c203a7ca64925af7c0bd089df77a541675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062233b2fdcc66a2f7611b8e24cfea5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0482eec422ae838684a8fec63bc0a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09280541e1da18bbd83aebc1ccb011d1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f194f0c34f52502350a0e2ea1b7419679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5067f4cd564ea0d139da9746bfe86680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee57be11a06737c122f32fe5a7833c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bba2dfce69e26ff77e84cfdc910df9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fa77ad01e36d958709ecd88be4094683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292a8a91097e50061e751e61dda9ab3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b87ae73efe5634bffb6bbd791bcac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57d64cdadfcf273cbb39ed6f524058686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40464ad560a644aac05d46e34d9801687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea890c54d8b42ec837e4aa46749fe1e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7c38d36e747e833f5f1f86e4505b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bc1ce64e02ca37aa1f8f586f868d0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e783d4dbfb6e8e77052147e2071559691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358851dbbf921d619eee1430d4ae0b57692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17527084c9ffc46132399e604abeff94693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f3816e5498b92fb930c95753131b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd83ad4805cb66b472fe6b35ebda81e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19678c6d657b4ec6fb35ae2495ebd6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2949ad1887c90f7d021410937814e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1add0dc41d40c2ae92091440c9b4e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0f0be29be8b1cec461b89647e2e92699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2dc873015efdb3373d91445def729700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cce5a2cb77fac778be89affff2923701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e5bb3bb83a6baf09c1e1252b84173702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6091c544b7569ac501376ed8330b8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9aaf7fd35db3b928b7d1acf4810c8c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5608cfc643a97944c40467dccf479cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113a9da0eaefdfd8a5b98c656cf0a6b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b39d53f6981b4660ee89466574954707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdd53b78b200ee27f2f6ec64be6923708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4eec91ac7753c5d12457b43d074456709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0be61e42d5334f94685646549d3920710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048e0096f5b7d8437d8ba34dbc1e27f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f58bbdb298fdb296fcb97e12140d5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8b11de5435176193bc9037e5a617d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a54ea02531e6408fc54cc1375da9c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7a526cd11da3c08849615a230e24a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba67cbb5314bfe29087e8b64f78758716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59704994f7b3c2183b1ea2b5d34886f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c7292a03507169f73c2308b73848a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebff257748418e35e04b9108b1e5ff0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dfa89100ac6a09326987e935e37c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dcd58b348216c56da7f34e01f9679721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce5547c5f2ef483ce58e6c7ba9228a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63830d36425270c61b4ae7492e10436a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5d30c00aab8c81a927ca768e6795d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008d9d1ae78ede5cc48a92f9152e3a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc2b2ad2738f733e5a570afd83d86d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054e74d88797b78a3a651ad8558ee57727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b81a663dce35fcfe2b9614dbd1047e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3544697a47581df5fa627c6fea5c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c4162c2ca11013f1d2f32a96e14aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ccfacc86c2c20ff104cb690243e87731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1aba1a3384b4bb6cf3ded8aa8ce2d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7e6b280b0965975f26462ed777744733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8ed09e6f58c4d58f74b174629be21734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a5556f1f5cf2e550033bef461a7ab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c244f142e3f1dbe2560e17508a318736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1b2db09d435b6a859375f1103db83737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97f9d6ce4316a96faef2e5028e2536738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6368a86bada3e90d4233476242bfb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8462ad08e969f6f870b1a9d56227c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3959d891320ab87144e31e2a5b04a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaabd9132572666b4433bb7b6c3666e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8e959507ecdc366071063e9b709e8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab05fb02a5554507be690db002e0fcd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3823eb0dc2b9a794291e6aab38fa13b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b13a35285847515648c578c62ba8f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecc2770c9ab70989bd453dcfc4dec3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb437ab192790f34741bedd7bbd2ba2f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359250ff2a470f9a69ad030af99439bd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493dd61309db20b0bf833febd04e46b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dc600ac5c7043566c8820c888f3ea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020de28562206b93fe1f70700143f85752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4d99fccc0e9cdb231418e879752b3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d83e7e3a2da616e264d5f78968095d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d90a38c5a420c19ae50ece680f773755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210a722bc6a7c4138e4e33cde78b3ff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ad569ee4b73020c22a1460ed39c68757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b1ff325cd9ad6be962d2d0f22491e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75a1671a7296e2e01a4b887405a728759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12469662adee2ce981e237434b817f171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e739d6f1112512537641140172bb42c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e617dd5b173624fc11d1d6590741883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33c81678bb45fc3fe9556a634663464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e6c48f60ac503c8037d72e7b939f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446b6025016f2e11513281f2dec81fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b15c7646f3f7fad19c42e2d9a2a407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8ccd0142b94a42fa3d2c6cae4c8a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5b489730f4d3b6301381053044ec19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03d13ad4cb27b12e773b259803c6e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e323eac43f7abf2eacd8dfab8cb1d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fd02a7bd3f020c331ecef9f3dbca812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb163006704dd5b9c6d911e65ea220b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7791a5b4b0fbb6653aed080f0a8088e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc9e189b7faafc39a7de018b9ce7c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817541f9b2cfe6383c6a92341a78cad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0d82cc8e4ca32c298d77e9e5ed0c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7bd2e5ff1d42296e7e97d7db000a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20152613b18cef508b26615c83d5675e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd94f5a45f943c3bf14d3e13b7f18d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f761611b7abdb4dd7071f18cbb34f0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c446787273e3ce93835b525d2081cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3bad1d1d7c840d13ade0c1c41611b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e832d019afaa007240f1ad9aa31ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c35b1cf681181c005a61bbd4c2bb525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984141af9ab38db2b15a53a79d62196926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ee81ef175099a98d9a47fcaaf1cb727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451e40084e14ca7c4d9012ac22307fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe402ba404b38170c5ed946bc22ed4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e15709beb320cb853117ffc087a01130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88403aa762aac51a76ea89804c36afe231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c9cf7b2717ebf7c955e402b8f232032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c685a7ee43715f51bdb62c4cf1237d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d7c90700ec224c491f600838815bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7f5a61ca866c62eb03a27d4ef9b8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7173cd28d48ce2dd00fe028985989836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4724ff9db67cf2d50ab93b5b5ba6b5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46bf8e536f52bf903e471af6a6d30438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef591c0e35bd2755e80edd708ebd508b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f9c40a1aa26e2df06951f2bd9ccf740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcb0eada5663e7666fdbc2a1550e3a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6b51476bf321b9dd0f5bde416888242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626e3d5dbef97282e7c1127fbf10efb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fe4cb370e8c83c18261752029ad3444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986b7405c6c73cdebe51fee8018276745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108e4b724b8016a434aaae4392d45f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6655d146c454b400790d4e1fbf9c9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8f133d6b4677ed9d9fdcf63e46e9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bb446a425112379fb74d3f52e51fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51878fdc0a7da562df7951dafd4d9fed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65367b1ad03acf8c02107278f4463b1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455667c7b19f2473d64dde2ca382d09a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7f1d53ef8fb64167350b3c5b5d4b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a2c94d9f1a544f7cb8ba0bb478b8a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42027927d8f857039d41b8e38066df9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53305d7e3e1df7c190e9699dda17ff9256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5536a811a58444e6966ddef43846e2b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8915cc010db7e0e64fea4d2f416d9058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d6e31102c1574fd448145c781fe7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffdd8a0ba750788a10c0e40e20fef960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beec1882f087d4bfeddc1186dcac3de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39a94c11311b1410c07cb9b82aac0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412fa9d956213113030cc0f644bd83363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346912b807de270d9086201a2dcbea864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8de1f53809cede28cb817f5b2bd5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246c921fdc1c179a1fbf45fc1775b3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b3a9095b9f26d43c6e3dfe1f0051b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fbbc9587f36c4ff2a72fddb52210068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca72f7fd04443927b850a840e44c0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a56c98345e848be13f2bf9bd939c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c32fcf9ee414a30a97cf4d15a770b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194a1bc1ef32468fdacac85f88b0f3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46becad77d516fd491838038934c9b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef747bc33a3b70f941034bb178ee545274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac0549c577609efdd759a93e37e42475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907c14fa04797c090e3e2fb48d98a7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dbf1da5182c614ed54b47623642f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06def136133fd0977e913f4aa8eceab378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dceb685544b006707e37ff4d6e5d2f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35522358acc990265d07d056e637d46b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60e87f98546436d197aceb5463f93281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa9e6f387469685610dfa46dd4caf782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a696084d1ed8afb8033b7d22acd38a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d28b47d8b5084580a578a62f3ea3e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978474900ba6be76bd64fb00230edf685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672e11246966a86943288cfa0bf8f2586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6563d9b714b77d26ad7e12f8d8c416b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af810e75da99a17aa5c54631562297988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922c2542f82678ff1b36384f930243d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355601861dd97e7c84a775fc3ee9d8e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df53aa0f8415eb6808c5220248e5ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd879b1cca54afbff8b92adf913350e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5a39ceef1d5059633122e10a2a93a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed397842280605f6dc03915fa2d5ceb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b307327b95de0526303feb8f92404695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadfb11d87ce63ff841b1b15305e1b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc722f12a41182eef12a04972920a6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e78e1c80baba64f1ea4b528a37acbc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30e54ae584f27d75076081df91b64199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e959a9be6a2c1c103e6175f587c772100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c42d4e67b8770cb46e4b896441342101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38e38100e1fcf6dfc6831f2669d37d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9522bbf0af13e5bf219b8365c3896b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef31d80fe8c1db40196e5c02bdeeb9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f76762a12aa910e85a257cce7499a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd89f11a6791e03cf9a054815889de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215424491f5d1d2b2f8ea56073301055107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e43d1f40bee6427da955f2c04ac0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0852cee079db8c46fca767f1a1f9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ab3c2c252d2b410be7ad3eb3eed98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e59a817266d6d3c1f0e43f2e24f280111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648d194855bb31cfb8c33a1f84ecd08112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677571dfc21a71fbf6285a6fce8bf80c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba9a5bb3328d60a2b8c526dbbf8cf3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1fc759b1ee34e608d23cfb1a4d1a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118989c4502cd1e3e3f1974eff3eefc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5663b3f917c0e490d72ffc1cbd426c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f387900239a7580a7da7f0fbd27c75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5071718dbc31d59ef88d0ac59fe19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056112eb0eb7e92eebff2299f5a48343120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90184e38a9b3201c0d58250b35aaed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a37d085ed3fd45c3e7919a64f1effc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e10ca024f6e1bc470d50010deed0ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d4e0af5c575b555b4dab24e7fb5fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183681ed2498cbec6a9c8a089b7907c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e2e2458ed6b74be0e4bc139a27e98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172ff5d763cae7ea1c58e04ec48395c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c52c9a099d7ce6e6ff1938b442249128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d453d35a7270705fa5d1ed83ed13c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da817f62a73c75e220b888b64556aa9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542fb293d91577756a2f51f22ef1174131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cc63d1aafeabfbdc26f6b2c4d56d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086b1a8d548a3b62dc0601d4d283673133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da74efbd7863160736c0db02884c182134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85bd67fdb5852d25f557579e3077b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b2d0f984b11caf641337b58b11b4c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5f1d8f08a5781567ae7e0c017ab99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677af1920481c9bd5c2df50083db8714138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb6ee9a5c217d7622b3e4504dc85d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30018a0490fa968e68cf3d983361fee6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02ccb1e9cb2af87042f0caf171ed78141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb6de143d680cd784ea6f1d12fff25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c480046924596691c2659700b36e443143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b135b747c3682ecfcd82ecd4dbe1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd06416360de522fec707e556ed85a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49212a90265b0c27f638bf0a93beb9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc962f95d73dd9ff07613638ee58e3d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b25daa6b03c47e8f56d6a987836ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c63f577a63362d0819e0f1bcece948149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1eb36046d56d166523420290b54af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9cd5e57d6d26c7a62ffc2870beb93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b9680f84a1f25ec906b4f4e2abbf1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5e99111eab439766cb7b6b2235018153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eae54012003f254d5ae0907510753c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b6c94e9471e1cde7560a0050af538155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91867dd22c49601a37430e75f876f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395875ae0b54a2a45180196d091ac821157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628fbb0b50fe5dd64135dca4aac9696158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb55edfeea67fa3b334bd5d7e09b3d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2d9ed6041013779b290e45d3a156f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2418b8d74a27d1f6162224ed1a1229161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65a4fe772aeca4d42c827d7eff744b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155597288e66de6cbffb821274031eab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2d2cad9b1e52dc7b13aac4ca98aac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155a6d3b4895d8942e69026618c8a5f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdb74fc37d8ee8bc957b444caed4de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a360e54eedc0086da0c1a7fe00c764167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e0c97e33f9bdf5d43b96b86ac051a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7c053862eeaa21f1b1c1e355727e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72aa4254f740113664a2320f028db6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f878f89779115dda472013478af2a7f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22b64c6dee277cfb1ad575fdb60874172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d2b851d5f6a25dc83564180734a73173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146828a7ec148f40ecc1e89e54ceec0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3501d799ca760da3ffe16bb7dbf7ef2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ae71d7f7835bc0e851a0d1ebc3997176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78529fc8b4de10c07cbe46b98344acf1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680f28f1153c472ff5780abb32419a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f593acd70e10fe45a2dfd68b23543b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12e510df79ee0b51a6e0e1dca2d668180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a20aa4e0795b5326295c140ccb60e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9f8477c8a747a8bee88795b970259182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2f31478e393a7d133f261a9ec7e37183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d577d664324e711d0f4f96f8bb3d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54bd96d83bec6dcbea5654047a1e5f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c07917c2800b9a168dea48d3417051186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae3b7ac8e3e88710d62043c5e67c22187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1ba86944602021d022acedb0f6cf2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b18e895fdf748805b8bf12f0cdb62189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76554d4ed40ac60af5a097549df38eb0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881333f5a07482e9e4195bceda62c64191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7962630976b6d1689dddc7b3bdf4ea1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acdd04c7161c17e37fd83b4f6a1158193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46796545117bc918523aa72f1c2ee263194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34571a3fb50defcfc977bbbce74847195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e094e700b9ae691ead3db9978a06947196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cfdccd7896e4c800966eb1d5b0a35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915e375828ae3cceae87322a4ffa15e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79e7e538fd63b79daa6e99c3b5f255199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f06f3fa0181f184f0afff3d16b7f0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612f5d35f56d48d1fdb58fa89d12095201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8be51015eaf35d3aef25ea370a09d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152d89d7c2ba0e4aa9fa4c52880541f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d17855847ad1dac1a18af1db2c4665204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e955fab19ca8cf274528e6dd7e6fe2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14f2d5b2e1363953ee504534816ca4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d55bdea422480f04ecb83060a56d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb0dacd6f02967fc0aa03f64f20da1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46dedf2f238e833c451d9723e7d4c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1986bfd1973908ceadc0a76b66009210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9828af8804b33869ce2c7367e50100211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa59a90c62d0e59c50e3edd92dc8c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67534eabe143ef855d8e5a7cb9d47ba1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca0db2230cc4c2c7c6820065f1ac22214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee666e30aa904b80ac899490d37e91f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec3843eaa45cbbf2ad2e4964ded94f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d9d19ece105957df157385bfc4c0a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12ef2578a94f0eaf2767677b1928aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b087d0b0cfea93565d3a66bc4409551219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffb44ef31655fefe394b6fa91a7d29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e67274acba074af47532698551076221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1baa7d47f9719efbde5d028f3f0b32222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130eac200d0b79956f26736af2c4b0dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceeab86e685a4d16db90392149b6b53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a82ee51b72e29ef0949750ce635ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46931022d83c8b442505329cb3766bf4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20c6eda75b81967ac7d2d1f6c68caf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ed8265222fe221f8b9f1c18888be4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d369d6c75111066271c4ec06ff16a90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c687404e4833efbde237f557d38d0c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c96647142dff4fc5af87111ce10575231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d49600fbd0db68fd857c8b8e59b171232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc208f59c4065884c0d1a0735566e71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d708f884dc3cda906fa31b44dd78734234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed44623eb88e5332a43e62a49876cf2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b6b2a269cf49fec7205d64289e65c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0fa60c1a58fadc4686a49fd6a3423237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccead736736d89d890281b0619d6723238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14b13b4e017cdf1230ce22d763fc5f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441f0737e8c5c9e2d6b9262170c1229240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef2f59f5591a73b781cdfe64d931b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6afc42b948e994dd894105ba7702d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f517fd9207c8d0c4d43fc8408ae3f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243c6e01b07163aa0bfe137235cb7e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45c92480eb38e331d5bac4b4e23c1c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7fc801afdd4ace65a1a871545e5d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107ac4c58e72d5e226fb5901643325a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc0aed59f8260928b621992631530b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2f9d3781de7b1393369372b00ba89249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe9f5ec7d9e0411aa1be82390681c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3557caea77070734a03db5e8ac6849c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470aed747237ec3deeac1295241cfa1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a04b7874b5e29fe7cb399d38127652253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd0f66cc4b84bdfdd12a05a940f6d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00c182a55abdc27da4cfd375d070e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a464b462da84dfc1ddb1975e088eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942551cf53083b6ecdb5ee2a68ffe21b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52f213eaef987e8e6a1ae4fa605114258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb1fd2314e54fc484d9a48f868c2f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9964bc0ac18dcf4057c8e4eeb67c591260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796148c279e4e5084f7a30f080392ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3bcabab004aab763e53410fddff60262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ed23e43be53d346fb5c72be994d8e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de9b4e825837cb0c6e17ca3ea9f1bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1e1b3df902d22033354334b34c1eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b3b5e823b515d3df3610f4c160f7d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db235013fb323772969537cb510f72c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942acd6014b9aab0f67bb049e15f7289268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990721d01933626a21cd83cf0c57c1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da529716fbcf01824d75960ced368a83270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef0307dbd84d4f11c292fe81b71c8c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1faf380b62b15a12dd5e846eb598f09272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016e81156c10d797b39ce9040930338273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110c2dbf7d9b2c07dd365bbaa9f440f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4324dbfe1606f5dc3d8b391ce63b400275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffa3b8e1b56ac11e2c0b221e532e2d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6668b3b67b3e2378dd21428181c06277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd89edc77d20f8c22f13eca14bf7b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42502e9f578e921b1fa2739f3f8050f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183aee3935c6ef21192eb73361e5bb5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99759d71eb1929402623b148a2764e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2219ae260d5d5e070fa1eb759911c00282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19302f955a85030f56811d3616059ba9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddc97df3ae3b89fb8126d3857bef3a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae46b120b02a551196e60fd0832344285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0da6bb3621b871e9a9acab928ad42286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ebceb318058260909a33178bc7a8a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8adec69e29e33dc1e5649a9db3c9a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36100af33a2a309cf68e8dc5c1c25337289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d33095a3f405ef8c88685465c2b53290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9a308bd20b8bac8c8c7d52f22c828291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0152116102bb1a94b17e85a5d98403292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7eb7aab098c736cc99e85a0696714293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868cbfa8bddd2622012ea768c34b80c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0ffc0af04907b1691ad544d46cbc3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d47a76afc87ef4080ec5f636eaf26296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a845db8c0f14ab2e62cdfbfb83594297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7f715a355e759e124b7f7349c9a73298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbf48883607063fdab852dba73ca51299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ef206d9d4c93ba0fae9773e8014a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ad69182eeb73bf24c8c5d66fb3462301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71c9ffd9b1aeea07a1b8dc8298f853302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a103bfcb5ed5fe31553e438e5a0ff02303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f845712a30e49a8e669bbb821b5c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74b66b215bb86f74b1c38313698040305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47cc356eb7e2818ac9bc02911a62cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb945f8092a6412a5c9067932e2e56ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086e75c7ec6a34ae626ae717c8af747308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3173611ec00872e037e7de7de3966309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c34b68dcff2c3b045eb41bcb7cc79b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f885edfcaad5f3cdbdbf6eebfe98ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7577b4268ffe8391977641dae1c188c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802da86339546cf8863a562ffd817c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157e01d8f5ff27c88ce0bd8000bd2f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9652c434715cc5bf522913b81ce95d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1770d915f9f0ffee446a4834cbfbd32316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc2879927fea1e3165b42a5243c676317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92474e8151dbb0baa4a97cc11b3c6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8cfb1d86ee87538ad1a332a2d3e95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b55821f8556e3c2c4008d4ae4ae2f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65a4c525e8d40f33e32e843cccbe19321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298b75880c73f217f57dc29ef260180322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f70445512df1c946627b671bbd2e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e053655087707391c7c8cd525478a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6fdd81007a67db81d77bd17c33d7e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f82d90dc7c0cf106198303bd66c187326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223f06a76aa36709d6cd49d9c436b4b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a652b0908a20f175af24da5450737328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f342079c8cf1d52d1127ea281ec339329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a749594cc53f77ceda5e6ee967be4a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be901ac00ac5c4b7bbfd849addafb4d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80517e86d9315cc56c8b36f8fa90460332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb54de3ceac3c5c4dbbda53aef0bc0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6dcde6c1eb76074a93c91facc8f557334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d079427e082ffcb70ca68c539e22b04335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38fed0b21208a0d237ece005edd371336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d1b734c57a3c06f23d003312e28df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cb994454757246fc6b9be21f5eea0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31dae5e0caced0bb060a00dce4c17c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d1a381190e6a6764b07cc40e9987f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893998fd23297c7c755a3da76a5d897d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56e14854efac004ab2a9861ea57cb4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e67a0efbcc8f423d3c48fda1dba890343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5669773ea7ffab0d886528aeca99f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6b232e5245cb39af3cfb7121dd219345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357410b32941d9cd373c277ff484726346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964d19301a9f8d2efb142efb95b233f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2032d02c961e1c0e7c6f3b8347fa7a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07252987379b0146a08fa7ce40ad98349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd051cf9c67a6fe11f4874350ec2c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3837405b9aaafffd9443f6c0af76e1e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01083d788146b98aae467f5cd245a64d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6478c80a3bd9be4a041f7738cb2d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce343dc6115c6e99483e0504d7803e1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923caa2167d3396d8f322d062893b832355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e08a4b7b999f06244acb82c35c9eed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf685187baf084feb17b151c6cc8b90357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0f87a23b5f9431a19814112bfc4f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b2942e441cda78b162f68301cfa63359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85e08435c3cf8e8042c44c81cb2bfe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2814277a742fedf17285971eedb51361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af16c369e45d002c241ae0d917937f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f74b7f187141380e0967fd421433f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f184573d56fa954acb5ded60f317d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199419e0a87e32a9d22dbac7511e8a93365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23063753350997e63d8d616ef1b34d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211d7cc5cfccc1bc6a0aa6f80e21e07367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62b5924564984a227bd40d4ebe0547368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8f200943d11278e9dcf2423bdc8c7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2b27f0f395912cb77e210d09bd7cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c662fc0a16feac28a80bf6e8d460ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556af8ba0a5f8f22153869a3ba940040372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28b0748ae4a9886e328bdda798162a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb62cde67c272fac7acaa32e62090b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2290d616aeade22a41fa59ed8b8dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a321d311917486f9294f324efe3e3a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879963fe4c1dfa92cd02a01c95c68f61377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59cbde20f1d5df5afe57ab40f0c5d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8e0bf2bf4803b7b6e1822ec0a671a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b31a9502115659271207e85ae26af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6f3075be1b8b509147c2b47e9422e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c63154601e9825eb09365d268d8f46382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ff48a3de6c90f0073e7420d4761b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d66489f66e5a60fdbe56f250660d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9170f77157581506bb8cb99660896a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aea0ecb60fd38a830321bf1efcb47a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a22257063d9f47f8072f0ee39256f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134a25c8498b25bfe23833a688b2c82388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606a195eecc7eae684a926ff42af10a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcb2ea1fddd244ba6c665643eb7594390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e8ea9bcf3796d20ed36ffc1f72596391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f5731ee7b8008b7e9dc336acbbc8b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17475771d3388cf2b2e82ef971f7fc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27633b596196a2f8bee2298270b28f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381c411c25eb6923eb88ea6bd3641e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865e09a5cbf128699b1828f69f7ce70396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c5b2f0e77d96f16e0fff248e19cef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c656939d7ea89dd85e52f324e6fd786398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ebce6d0b4b42d44f9630708507d32399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab5de58837eeb4ef87997b50ded673400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d64fa6deecf45c88bcc6d80f404a06401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313396d74595f93840bd1335bc000657402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08eceeba1a3210876bc6d71658942c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc91a1bfe2701df5335cec7cdcac352404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb421536f1e935f63eac92c716526fc6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb9d383a5577d683f9575ed963ea1d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db7ed99795dd1ed6453d751d0a737b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c005086378194584a64961f62504d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6ee3275a232d79b069d622f3cb982409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dba8da5553af1ad4d38440fcf8982410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ae858eab47ef9007ee721eb789487411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdefd41a7eeb325c3944c1ceaca197412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19316301b93cda72d791f464457bd457413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125dafb61db8bca719ea4a128981c61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e728e861d96459ba91f72edc8b5df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd30c0804fb0bb6b35a7e1b28cfdcc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f3351f7a71fd447897d2f488b1d85417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11345e08e7d1b3088ea5f91d58cdd00418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe22012655080b3d13e3cd0fab41efc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0d329179a15714b51ee744c616d27420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d36f048f848addbcbc219a07e273e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de157bbc2484db870545a2eb9c42c7b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58910536919ef423cf155a00bd00f4d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852673fc579d34500701fe94785f5c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706dcc8d8124c8c91909b0547bbe448425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd2e831e1f7750808879ec201c9760426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d977fe88e8de321bf82043786565c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d4ee6c3170352096cbc934252321c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692daa0a244d3681e850305ddda194c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da260ad7c7bb2f334069bad1398232430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec6f7e0c2f14b578a72e34deaae321431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fa7499c2fc4fc66ee834f2a476c3f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13607f269672d4a06c7658c3b3c3ef2a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f489f1386e7baeb197baeee1c11c00f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce3478b1b3dfb4005878f40975d44c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0490bd4b3d7f5a0d482cd9ea200bdb2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8f094a5e4549f95d82743e11e092e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f1ba9a936e29409bc5b6fdcb6db7a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3c1890e7ccf7c56dc4e74cb6fade2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb3297f68839194c2a9b398b679701440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e16b660103f219ff96d5ac0c02a42b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a088d37f97c75f9315a08714ac9e63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f98f3f68eb791b137e495f2ea02e4b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ba240cf1799c7008406ba337f3402444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6059155f3ac32afcef7d33b52587c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd5cde6eb821f7e10cf75ff578cf9b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db3660507a7c2a87239f85a638b84d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eef8cad1a74fad82552a593dbdfb1b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea27f22a93300038d354e68e5f6e43449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56f5f1b0bf6d85fdd80165306b750c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416aa2ad547723f4737ea43252f94c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bc5593348426d108c398ac9dd2239452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6f1391c8e8b858971e0edcb600a76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b9e097ecc93c6d859416946baa276454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacae400ab8d8abbdc72a283f6a6a60455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddde12bcdffade9d173e551e13a9d8e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79df1db94f29521275f4beacef7e430457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ee82668282fa0ed4ceaf4c8761628458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d32e668c70a10bf43bde73487638bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11e211b1792fd57e67ff1b93ba6c45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515bb1a3a31c1a6cbe464e34cb30808461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8c98caa036f264970069df079b857462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe946a450e780b629853527a72207d83463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209f435a8ccee9958eaa6cd29c19ec4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248cbad7fc9e65a04f512fa39e67520465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb72a7201f5d0bcd9365f035dd95c58466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd68d12f522de30f4ddcc1e0ba81934467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa39ff9c0c73368e15075cdd331751468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffc34631134876d9ec1fb5e2101835469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d09efe9ed79f43e0cb2e4e4b6f1245470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74e5c5f44df85227c1f1c65b26cc54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac91e0908e4083687303290fedff7ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f20fba686c3f4d4d2af5a2712e19a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb829e2d152bf2ee7fed6ab0168b263474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de797660b7d5c8d25118b0680f7e4ace475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431ab78b4fbd9c4fc581f91f600a961476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc627b67ff14fee6f9fd039af0f2955477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc332f56e95f813bc8c8c19bb60c99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76721547bcf20016848af66e8cbb8e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32019aa23cf7288e9d3ace4b84dcb5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23a5c47cd3490c5085750c85e7182c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869058ffa40cb33183ce4f5dc9cb4673482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589355f90c2b4084361a20f0ae4e537483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7c49d6cece81a487e96028be046ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efd19757f5c384f37465b2f923d229485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84257fcc26d738bb872bf36baf38f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061a357f98742f6ee920f40691c0174487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad3c45c23b736e5084ed972d003a39488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca6318ebf3ba7655d37a392302f027489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b3dcbbff4087b1ca2fa3dbfb3c3be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df61479d5b720c0485dd2f6c517e24a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b594864413ddb21862d0d76a108b0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0aadcc0878b52f177b63e026edcbd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481fd940700421468ab9eec08fbbe65494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a72977bf6ed1970ddb0e96a806978495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59ac4658fd25d809b8dcaa6a56a228496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90eef056e402fcdb4d77e4a8fe6fdff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5e90a763598309e38fee2055a582e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89268d808c2acd6714f7fe6806680918499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2d2fffd35610bd78db059fdc13962500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa86794203ff0ac75a68630d2d54819501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af2bffee9ec2ba80883ee18c9b27ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a0d9fc7faa77196279ca079555e66503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c623c1eedeb279d840aba7fac10ad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7c71a0679de45912ce1a119bc7263505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ac45d4d1072ee234af17ff2ddbb5b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47052c4370c11c73c0771491549ae0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66c7ebf586adc0665cf4b0c6df8ac4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b931e4617616a979a56026b2bc3f96509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e59b377e86182c8b4df40587708dd3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7db229e72797a4ab32276ef450fd65511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252acbfbd6b93e315760991dcedb1d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e72f6e1d5f93ddccfb7b5a0585cc8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b312d0a7202d816ab0d3628ecc382514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7943d2db2f082f582f4e63543be4b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4c7319c7be5759746b27f224ce014516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ab46d8f9b0bd5f67cf12c05bfeccf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cf3352b89149cc78ea57a7cc1a19b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a8eb882a99c3e12eeea1c2fe73ded519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76974ca771a7109c1e853fc9a7607e22520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c976290c93bda51663fd78a9428660521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4a519f20404a6e3350824a3603dfa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0e35b5866e1249ccec4ba012b9eea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65f008c78086697dd58d4f84562a5d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f56253f98beb780a49b181363ef13525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77a3b3769d22a7f8ba647476abd6bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa184d89a5d18ee3b560285f4ad766527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494eca9cd901ad1a9e703eb9ca0b91b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1be9c967c95ad85faa6cd42278c65a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103580a75a9598b84959313d248a834530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b963b754ad3e9d7218ffda0a5b14976531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6518dd45516e4b6af29a5a2b1fa0104532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91b7a00e3641a19bf3fc429c517fb5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c18f187fdbe6508abce3a6ba0d525534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176393de1cd9c3e64e2483857c1041df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c08da20cd8f11f50f64681f10afd3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ff74048eeddf426b439aa5d1c30ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32ccc83278da64741534a331ed58eb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048ab75d5164177a30a0d6b3ab66fe4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe848a338aed64258ff82baa21ed57540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384956b14eabd21c5ba288040cbf9215541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b27140053d22453c52ff457a84740542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13470f8601b69455e1df3ae5895fbac5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eed524360188cc8573c554cc656c67544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f082bcbc32c58da17337524ef37b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4e01e5bd80ad241f81af4730ebd85546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad52d60bfdfade9db2941e9279dbd8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b949d93b1bb51196effba48e57865548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36be7d58fdc621de5f7e0e7d750fe32549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4d6ca7e1c724c704494424d2d165e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5f9d787d05d8998e5d980c2bdbe59551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3865d3c119899619ee07f67ae977b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703ddf0e42ceaf47e82ac3ef1ea7931553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e8fa24ac47b63d915838c045b9d19554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2045ea19e922c8a8fd2fdef50bff9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4cb3e013a4f8498fdb85e9a050b7d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fb6ca5a8b128e1677fb116feb9114557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1901c42f8d756e10c71ed2b606fe6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d8a7b802d44d3c9fd8d5e84722434559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a612d3c5c79e6564d30a0f96278572560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572813c764cd515a41f3f54203c7f893561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164127be67e67c128b6fbb08518ad8e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082bc61d6384249f0ba102347d92479563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b623dd5798d4d7bd479bb1e92ef9b90564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4535f112dc0d8d70a60c4037a43b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6938cc400cae7ca1451349e0e7ee8f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83ef256b0ec7bcb8856ac8ceef411d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8226ac4652afff6f962aa432355a51568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bcdba42d88903257f8c0450c9dec3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786954d6d26f25f68977cc3e167f020570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52ce6ad0f8f5464ac18c477c3cfe79571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a17ba09ca6a968ad1608a86a1034a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7c8aa5646c432ca1cb421be3f4086573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025eec09aac66e7a1018303c5eab1cba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b027ed9c8c01f01e8d03839d9814126575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913521dbccbbbc8a7592a6f1f00d0ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71fca6459b9ec3f46931225a637bf4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b4228848a3a71505b624e01f92e98578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de143f154f046b91a3569a14953d01579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6b7da56a2f038ed2918b369927f7a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82189f91430b8b402e6cb8613b3c24f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7043d6310f5913293c94cddd53733582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be773c76e2d64641242ad538e35190583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eda173015b52c6eb501fc3cdfd20b4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b96c30921beae6297c6506ba518516585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3beafe35e781ebea609c8e9188c7a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52368989f9d66a83748b9592f2606b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90425c67fcc94a041ca317366ff5aa99588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470215f6a0dcbddf6da5f4d5313d0ae1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab0f918c69056a0bf55ef6ed1dc00e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff474814e676fce7d322d8e45ba81ca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f33efb6c422e46877326a49b6e5db9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bc37f61f0f8288cc982e4725f8a9e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37e0f3a85a7a6c5d7d28d987bd8604594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a490d3b7044de2a3cab9611da4e389595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5073661a5c68cf9253cad78606ad3c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9623534c0b7adbe5ea220d142dea39597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa44cb1becc22bf5dafdb5c3104a90598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccc1283073039cdf1eb3e87285688e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5548b9d8d2b8cbd5274b8f0ce809013600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226209404cd178a96905301e441b2a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff7d64e136ee7a3fb1511a60329313602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c070ecf14a1b09acd2fb56d5bc0730f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50984970b4659a0cb876ba36475f20604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca70ddfd34b650d85fb3c5579f8c2b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087e268903a9141df395dfc490928e1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d11b6aaa8f87bd86df9cb734dc9c91607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861a81dad5a7f5106fd21a3088888e2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfd7d6d68fb7a118c0634c5c72e1e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163565fed5dbb55cc89d501fab6a71f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed43a61151a5ed95ba66c842296043a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e32564535df6aca0aae6f7a9236e8b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18f68d714c68ebae16514f3e0a2bbd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c026f80ae1992bdc63ebecd819cab2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46d0cbbea3b4ea3af9ff8685b6c99e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16879306313adcdf73e3cda6f549d5b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b34be81b7271f1afa0a525bc81fb7c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a719e2bb59a472ac68f8aee40398f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878a4a0ccb80c6b5af88fffb3e8f25a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc73647988b6a16b47f6abaa65e322620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111f898cc882671e5db36acd4ed9daa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8a6ec047a228e5467f611664a9dde622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba152c1e42b4710e5fa8e0246f07e87d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2baf2d0db034e4bd4036fa327d673624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0d0fb75c232712a4d9de20d296478625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae086535bc304e87a6916e26eb7684626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7ba8af46c4a0031a770e47dd33b5f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c49b2be98b27cc6d9379e4340cbb8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269897db35a3832420b2e50068f5afab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97e70cf38d012318c1ca74b6ed4229630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3933ac7fd2b9603d3fc88810fe3da631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61062958cc6cac4982459a0d7d1b11632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280fd306a2bde75383081f1f9562588633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7286aa729ce86549705caa7b44086634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05ab825facc20ca70ab3dcd297aee2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b1874455538b18feece7cc4a37c77636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d546ef5ba87163a418ce0d89e6da81637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb27ba17d89fa3a458bc3aef46823b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f1269fd9065d0e53d486cfd716c71639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b8a8f59b964822156144e5f7be506640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877a6763fbd0cfb34ab07b902207397641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331388c936154d882d6b1960b96df89b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14becc76b219f56d851e1912f80fda643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2d95cd13e428e71ee9025e9ebb82e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f0ab35442e33245053a9d49c4ed21645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3c447b4a9d5eb38dbbfdee01c7adb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57780e5a82873fb083b1657793d80905647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191528c55aee4df93509bf1fa52ef0bc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876568cb7c84c4bd11e2e69177d3a42e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a5f2e238ef476939f098d67cf66e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e3ded6dbf402e77138d3ec5eda4fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360f4d15e7857de82bd827638bba910652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a35fc14ff1d35a0448673161ae2a6e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b30c9e3896a11761f02eea5957d3d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f225d1db5e2d7b0e5de88b5ffc307655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaeb92a69c9ca892c15c2c986f46f36656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99153c35cea70295f17620cbae83824a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefbb811561932101d2fc67471c848f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bf1edc0d9d7631ada5da52ae29d3c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49c7e8626cd6d3505f4600b7a29902660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7e5a00267a9af7d4faf65d5d530ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668c90de5a5a2933da66e9e5ab03652662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8410cede21476d55dfdc0a143c4672663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6438ba296743db375816f6a8825f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847286703a00602356f2c7c0d46ba80665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14e84e2286c63d754b5e312f540fef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4190ebbf5b3d0a773b346463367974667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c00854b8bae50c2c5c5f7f1fa5c9d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f52a09ce133e996f168c4531008fc8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121a0eb035d19f6d50840eab3cc34a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba04588a134200508853346d30bff1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29d47727d3db9dac859b43b59a8bdf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0898293d17891410538f4f6c6992da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c98c406684bb03cef60d4d9cea488e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e85f4d4ddeec6c0b8e4b57fafba4f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681155ac5af15be691e3f9524970ea8e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650c1db71d50dd33ffe834cc00f72d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ebbd8c74688d683ef5551a261e0b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f00dd423a72f6dca1dc3fd91bd2488679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653954025b49b78eb75dc65b5004c07680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c442cb09d31addfeca0f097793ed7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3778cea87af8960d7dd01282406c8e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e8bc198ddd5b8f3b4b91ad6bf520b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad683fbb519a5487960e31ae20a52515684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e9fcc6b98ea76009946c00870d264685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2c7f1f6850a7ddec0620d1d7fae34686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e435d82c51a45bcf43ded769f55a9a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c76da509012b5b7a8a2dc5c2219c71688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4932da965422048f650b27aadacaa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b84c0c88a3ca6fe1418e8ac4f3ceaa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c8bf24626cc5b1578b48e4462e3e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ea0e96a43e4b9c6bfbbd7e103e2e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77e964e3c939d2d973b970142c3fc0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384584b153c5e7bd3ff005ad37efcc0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3f21b53dc919189022ddde8eee280695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9931fe6cac4d9f20da02285c10939f4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f07365c53faf37561ec939db6b902697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbf2563e5a0d7c1c7a7131082836f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951d095e165068c3756c1fe3d94f4cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0101435691fdf47c41aa9545b1386f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e0e04a045351570f1419d303bd47f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974d72eab62f38cc56458369dc36982702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fade19f968a679095bcdb26be948a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6bdc1193ab46e5ece119e42847689704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ae6441870b676beb87054c363a9c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b84d4bfa073345cb1228d41dcae3e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edef03e9466894b0d36742e067fc54707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83af45627242156f2b94cf00e53c8a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72127f8ccce3c21d73f1011676a678709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7d65d7bdba321c1acb7ead4eb7ccf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e125f66ca86b57cf897daaf8b62eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34630847608d83fb562d895af2e5c8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8de19192803997f56c960a55a297c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04529710e240d9836f21accd5bc5fa62714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1227c78814be502ae582b6e27f78a8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27c1a956f598c4adc15164a21f3b47716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458663296bc6fa0602072dbfbeceabe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50154811dd07e5d819d03dc0448e2d0f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18569f162c3a6131fb2923eb5ea623bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ae207d952ded88346717985a5530c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cee07a332263fb704cf4f34464750721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1988cf497db3eebd13116a4ad56629722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8a505089bb1f12fdafd7bc39fd0c4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263db411cc752587b1080f9a871d55f3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa8779663194c566a4633255894cba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447b6c4115addb195023a556983917b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e7afeef4d5f657f26f5355a1d5fbd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32821d016f7b4ea103bb2e7c0f5d6cfb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf01322248d20598717c29a3f3beb6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b026abf1288f9b9dd39efa97e7f79730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72333b98ef1f174125d5110f36a9d6a7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236639bd52237ffd5250b9eb632ee8ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4de34c44221f5e0c24a3ca1b5699f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d4d014563999f7377b85f9a5f9dd9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa280e61ecd1f0f7616fcb2841449d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ac5006128fa30bdee1b989aa47e00736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb26b4ee3bbbe6239a58d4614fbeb47737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f9025271446e86d3668469dfda8ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bd25b86769fd206778fcc9747415b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770111add72af3b0f10048595ff4e318740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef23ee22b0f280902a5c98983b4946e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba28b57754d32f0007e26a5e7408be6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01cf024d8549babf0f53c55cd467fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c23fb77af2029fad79319d79b49af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40e34de32e55a0b4ff644065e05672745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033586324dcfd948def51ec0c5d586a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9e388094656c6e3c077b6860c5af1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722aad853d43f2ad45f03562b0391a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019c7c251dc0ede2e8c920baabb1cf1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304808ed470a83b1518c1f74e951d6b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e378a57c2ffdbe5df9d653e5ce0d9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a460635ded55e8ca070a974ddadb02752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb12327c8c93e027652a183dc4b55e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2735808329f30e4a412c48713a9a4a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808534862600a5d5bc17788961bf7bb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce369d328d9950d116e5fa7341fef2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af259e64be1e1f747fe99c21236e1c7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd375cc67731bf5153c6364563f616c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1d3477ff2e9b8e9705b021cb80dce759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>