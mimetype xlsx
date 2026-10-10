--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d047b3e3a5decea1fd0049697f9181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec762e1fe9dca62f843e826d1ada31272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c33ace61cb01ef0c22d21afe6e90943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f54f7c6c7d722cef4b4582aec9cc54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fee648ded9aeada6c241b8fd59f1cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397433d8c2eb0ae33363108ac1acb04a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31164aaab6b0d86c75288144f1b1957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedf3404a4bbe29b2cbfe57dd27b42a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab0184ab45a17c5f13604c7f93c85e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fbc0aafcafdbb00481a9133200aa510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ff53d811b16a911eb66687fa256ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8810d6bf11d9b6c92f521a0772edec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e900f00b2ec8bd68fa8677408ded2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c18b4ff9c0c8692f9bd4f8216749c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea92d88033ebc813f048f17b6e8472915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7c324137f833e2895cd469896ef0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886475380eef3bfddb43133f4cad100917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec6405074ff55cffbd27cceb17308318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d094609ac40fce9cd5b40e862805c2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bedcfa9284b6b58290de6bc2fc9d5220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90336290239da9c862de48ff9e0a7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd7fc84a16add20d69a66884a6535822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593ede600383784d22557d796fb085e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51b01a839c8f054f85aa5dd29c8f4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7badc030b553d93dff11290ecf8db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7c88fd8205e1601a766f5bc3a8dd526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d6387be129e67bdc8f557f119841527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c2c5850380c7d8e1d8e22292ad39228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede33864ac3ae5d9810908b17e64eb529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355fd1d1136c80896442c2d59ecacc330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621802652a83efb0319291175b64111d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f5c925e5dc0cb38aca365afc0441132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939bdac656a1bdf0e30102fe40b7edd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc13374422fb5978c8c04aa71d923734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bd4652975642dc9571021a5d9045535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20725c12caed05e4270e90af32ba3a3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f7ea2476be3314b7af50bad8f7b0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675a160d4f374307d327720e8ff3b6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b773966e31d58376211dd1cd5ca5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480d0f3d98ae1e33b87ba152be7621040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf63688c5318ec3498fc8aaee60a7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31eb59135940d064be3e878bfb4c62642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73156c22dcf39ae4d9503a6aae4aa8e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f38be4e83e2503de53f1e1677c7ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40613fd62169ea5519d666317f3c77945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569faa9537d1dcb5db7fc7327d42e2ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781827362d5fa5d0eb221b1477b0bb847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0c53c01435a202b42d71b64d94c6748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d21775f14e74639417df6c500bca2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05cb01af7705c5aeae212a5c7ea26250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e6fbf4a655d4d2a91d411aba447fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c33bea9ee1cd9526180c7ca667106452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fe80c5f67ef68003c55b9789a5cc453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46134e05439aef57052c1044bc06234554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01982f2cb00f897d5a590607b8c560355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a171524f170af95c71238016ad62f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485d7265c6b076f49973b30b105638057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ada68f6a941aa6f67b0b3338adced58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d5effa81f531a4b4e89d8e92275be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d320d90e5a8e527f8ef400d90e212e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd3817104958168c4b6df12aefb5bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e62eaa4c383ad81179af027655704662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cd97c9720aacdaee88d6710c2ddc363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd19afd4cc13760072ce8d2b7eaa8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce176ba77ddb2b3a37e891c993dc05fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330179501c4e8de968cfa5c69833a9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfbbc07836a745b469adc61504c6bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739a54ba88f838d96269ab8214dd8bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f52a6687ce5cfbeacb5f00e9a7390b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041e5ad9446cd3b039eedb9e92015b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f31995e277a071273e9b5099ecb4f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e35baa8e7b8b4d2b73d57ffc8bf26d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630365cb28efbeff2b67592cb56769c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d686ba946531a31038d558a20093db774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765e6d11c4c659cb7689ae4e0bebdec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926635478b10cbc396b65fc533f4c2a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f94278ba0d71ce587235b31d0236ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cd73dc864c2a57d85eb2581041d5078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8557606ac5be98fc3f5275cafc2d2479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf5347d398cf82290f454897a7297b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfc51a102df1f8a5584c733dcbf84081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d892b73890a66d9f2448b59986ad6b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c382006847f432fbaac456eac1a8b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14d18c0cb90c6270b03259414ce97584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cadec4a19a156de2f53ed90a09f06285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab9e4cbea9bbeac8cbcc706611fe7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9ff100aedff03250635ff1ebe7b0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fb212a990ed64961457cd653849e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d47e11aef92175af89b6665f02c7f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b9dd2050dd65f8ec1e7edd102751b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e61189f0ee0e0b045c2d53786c58cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841a803f04d862990267ba0f6b8100b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d4b633c76db31e3e9cfa0842dbba493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925a944261f991eb2bc197767dba86694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6dbf2a3bfaf3616f0570a8b6d04b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be000407de5a15324edd5b6731fe6a1296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01a33b21dff3c6515b981518f654f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1272dcaaa7ae4c68c7b58b39d3006398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dd3b2a877144e369d7dd81f9e180899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dabca39dd264e24ad31dc53f6694b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fd672bf9c3ad89e671e3a70f3e182101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774970afc963f096647d31609ebfd283102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8ae3691e4d4ad78ff0275f4f6b2aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada19591a667ca80232bf15ab25c0ecc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f41a1963a73cef3df6e28cf24e54e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2047f11bdb8a791b74e86ad0f259f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86734136f5a80da30c4bca70a00d7433107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bd0d77403fb61cc468f384137e0f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffea5fe732e7add96a41e8ea743f4eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe4ff73383fca39633d06615029d60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a26d40c8c4c512fc35e222f3a84b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683f24261138cb9d6ba76f670f73753112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10a9d482eba4d543369a2da26856c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c7d66df125a1c8dd74696e8a43130114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fe545960d8a4fe74391c11bd50b24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0445704f09fc33036146bacda1fa8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48c120e509bffedaaa8741df18ba1e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada598302263d808d9005aa3fa545ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578ea039c5356314dd2c83aaafad851119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c97b96ec2c21a81b7821a770017f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36e6d8f286e039122d0751b6b34eb0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2880fd64fc7a1b39d48ade947a63f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21f923ff1b1301c26d7f4bcb616aef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8456129dfec982feda97696df8a61cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78994ea1c9e3cdf7b146d82329f232125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733d62f4597aa7184604fe69b6d7c68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbad478b80479804b2230b1e3d7e26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7763679edaa39c4ea7b89accea3f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fb2c28e22dff4b1e049e5f64783b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106ba370c9793f8aa77db5cbf6ddab9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f208aa10fd867435320e2303912d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44994db79273ead9c7bb9799dc31893132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45ac99465fcbe748c8aac5c2addc6c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401f44a29389e735f75f36f73a91186134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6af9c6e57034431691f9fc2059278135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54344e145fff85e4d2223ce7eb11d5e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab60e29fd7a4d6aae80ddd5e800f55a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024afeca67d304614ff28478050a4a9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1e2599315f3eb6313813d338bf750139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9193137de02e3df6c98c44168cdadf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74c68f94d0e71a599466dc0e888a61141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521f3c3daeb011572954d8a60fa225b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44b0c29c2125f1ef98d4f573811e46143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c689b5a7c3f338a6b9f0c6e3c58e279144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bff1671053162e3097e682264dab2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752af7d20976ca17a9766dad4537176f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c421fe797b2be418b9ef70405b02a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f549c4e6500d237e5233be01d16769148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5beea9429b45e984ad57494b3c30c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4bd59ca9eebe7f43787d24111a0ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911e6dcb017868cb131fe8bc7b5d941151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb74d494d31e0d8ab96ee6029b06ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1d5a26911a79bccb767228186ef43153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcea60e78fc5f5d673dade5ec6491b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a087584371a8a27c9b0ede973fd452155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78933071201c4d3ea2fa0d8dbe1b64e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46d0caf5f653c4b29b076035f2fc18157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba204e74e90f09aec6b8e4ca4ba547f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43f65eb0ab2a5158055e9d4b20c096159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab77d98331b154baad079ed17317e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66abeadbc2874f959b909649287f7f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821722736e960dc787a416cd081d840a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923d150b466e257af9df47438216826163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a793e15526d50c9ca22e5c8cc3e9504164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205cdd61ad8fad011ab7c75bd94ebcd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22440bb468e64b99b70b97a56b8632b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e78d0d33fd65214cdafc67f1cfe02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970849f9c1c63c8540cfc03ba1c93fad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119db3290f752614f59ed0d4c5589b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126b65f88a12c39e181f856c197fb60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b787bfe837fc8d6abaa38109ab5641171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44b1a37b398662428db06ec0ba9d58172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c83700881927dda37fe4de179e63b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e77a8dbb8183e6caf2ae7ea1352f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66d0572af6a6efac55483fdc645e2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91093bdcf2dfbe1f914e9b0de7f2119d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edbb12145c7caa25777343f3e7d60d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8d03da49d61a941df2c58e26ea652178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fd983070d7dd5813dd245f1fa1c23179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535bc1389dbf15ffa38a5e7865f2fd5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b90df995198a1aab12f6c4328468f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63be9fa73fa56c2fd11176ff383f78182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a816d7dacf81bee09d0ef1754e51d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00562bc6ec747be753fb1a0ab2af65184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11e72cd9c974814c506813ceffeddf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6432438e78097ea4190f7d04b893018186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31402e7de91bdea792d2a67d7ebd72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524315cb5679220a017b3c8b397bab8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62944ecb61ab4cd2f19f80194f7bf6a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b758439f051ddc77bb2f07befa8abe8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9813b888a717558012d1099cf11a57191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd94e6488274101356c986803a02a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffc2e4081a4bca2cf54587e9ef5f38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0cae1c2dcd9255725cade11dedf4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dabcc9b8ffea82ddf392da35c76f5a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e6f583a048cd69c8d1a613b4a3140196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bcadc76d182d5ab08e587560fa43f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f231a71d41a2e57985770aba77898a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499207f4291e835697f5d8e8dff0c74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72b6ecdc5c464d0e0df93d5a9fb205200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a45a574e33b9023d7d3f6ddc54940201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac48c91068119dcead1d2175ddab4d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335aa55e9b4c35d6a97af672f6b2591203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3a9eaf3ab0bd2684cce1124005834204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca47a4ce7d87ad118150095055fb62c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9333d02380287751d4bd0d46576b89206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50463aba8f3a8a9cfa3182e8d3729f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399a01539fa8ccfe3c1a2515410f225208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30db07816bb9d99312a7691fcc3a715209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102761b4b737a854dd99868ffeef383210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8c8e8fe785693333db89c92ca0b71211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143419bbf20fb247dc972ef53ef0a1b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c8714aaf295d776554f2cb08e9c70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72a3a1f9a2d024fdc4851f4e9d5b9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2ff8d85b7ff70934668ba733996f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342bfb1babf718d54bb2d7bc4ca5c32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2de18468c67343c44aa4ab81c7b8a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c929a38b44974fefe6cdda623fe6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9522370fd848eeb76e557c2d468a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00d69cdec4e4ab332c078a6484c1df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c84ec08d4a0cd439cceda05b08388221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb59141f08d4a8cbd1d666c303081f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597e4a3e3c84cfec11a33583a485d74223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ba2150248495201b153be92d6532f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604887cb4da510ee094af5abe977d1d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ea8f46c704dd71b1a77338d776705226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745ff36e0dff6a772d2f48ab8de9c55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2924ba81af7a147181567d2f1ef46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4a7b13eca5b2c8920202398c33807229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27781766dec4add176668164f1751e46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f4ef4b50a12784da73842d2f5d5ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65e91def398d682084969a2a9c7122232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0538acbb862be7f64a54e93587bc4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30623ded6b7f24213bee2f7bd9ed4697234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798917ddd1fb872ffa3709877653963a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3477ebdf7c2a657434423a1332baf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150f2ab4240c4e908acfc7e1a9bd10b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc81d17d3b7cb075584ed29e7c1f5b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e94abcb66605bdd6d9e826fe6c8fa8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bb51181062bc40806a459429375cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fc9180bbbc661519fe76040b41449241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcba4cdfddc2d44626d3fd36c2293a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cf1dfd171ed755527ed5ea142dea6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e96702029c7e2db187acfbbc461a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c02d33a37e059caf16b3b6dca5cf41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5b09b96535f789267f09475c3f9bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4aefd37c9a4aeadaf813decb3ef3d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d0ccfd3644904404f917b580af013248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f001364cfcc920cd98177887744c70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04976b68a1dab972e006cac44b9fe3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c859df6a22485a13ced88a388fbdbb1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bc8d97ea62f7e47a352ae73605b89252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40526b69309cdb6a38a0c5c61c7237253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03369a5dbf6ff0963f84f055f69e8f62254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac115c0176013d1d9a6f09bd4709d6c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e3d5c3d55a99f165ed7f52f718667256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bb1b895ecd942e440a988ec9292d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169a99e2f9308352465881f16811592258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d93d2dfdd4cda6301e811524baa9f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fe43c5b37a5f3b6ce9049a7ae8fdf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63e4b692defe746d4a34cd16cc0cec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffc490eb1bf285117d8f2abeaa1a38262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532c9234c39d7e876d7843125909cb2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1b2fbd18599d05860ba5026b1e4dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563d595b5dc2862a92124d976f66f1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59c6aa74d2c2f800eb5e17f141a56b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960dd92c2eae69c12e90e83349ebcbd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4b59f5c5d3100d01683317375eadf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29b39a8158004f8cbadb0d8c4abd5f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b67a201755991da3e2628cec8e3c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df900abf931dd27cdbdba8ab79aa301e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b3541396d729cbd44622728a6f9cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3fb9287140bfd3d74310d1bc26d3d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18584c0cb603b783b51df298b3d75814274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d952c349acbe2d64bf9a5794c087ef2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7318894ea1616c2cbfca5d4519fa6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c119fb3f64bf95c765a31646d0868277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ca81db9f1cb2cc405b199e7dba256278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db24dd194b46a679945b8ae65f284d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d50848a7b5252bd58f95c769a9f08280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5d8f5977f176639de881bb39ccf30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59093142b7d996c0a13f6d886d1f156282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58a748e46068e5dafb9a7153309adb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b1df9c5b3c824158923083c02e31b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd141176a6a672828c27ddef0afee90285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc0ac4ba07c0475e33c4b38d119861286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30e643d409c9112571664230ff0dca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6b1d83fabc4e06594800d15a14461288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab653ba2c6d70cac56c1fb8194a19b07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7628b4f40aab4f172f3b06a14010370290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008e45222dfeb847459b6759c175d74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ebb4723bd88741156928f3bba566b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aec019943b0129aae24ef773718f20293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcee90f648721ac3a7b6a3f114bd7cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61e50d403709e647e0cba9c29e7d31295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c82451737b16964d7748b55bfebaa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80274df60586159e1b4e2d1d7df65601297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bec61b88fc98bf393350f7e1b93d66298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716445587c7bf345cad624d96801c9d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf197c0a2b686053f37661ba51cc36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d40095e24af46ba9f2fb62a29b390d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013192eb1b2e95e3d6a3cf3616714c89302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77160f58149ba378dd06656c727944303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bc07988b297fc0cad09effe86f3b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44618e51bc1d6f291bc71689328b36f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16657c75cf2167454ea3dcf71ec23d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f831fb0d13f251d1d0fcce149cc65307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541222a35e661e7a1ba4895ad5a12bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa89cd9511602611e62d0e064c5e560309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f59a5269f7438822cedbacdbb4a48310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b244fb4b06ed3806cb5951387fa96a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc2242f7eec5550f04e142b8d2a2a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181e9e1a9f35bf638dccb4a5dc9ccde313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6046eaf062642455f8816e2fdf8192314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686254daa8ca4161e96262bc4947f4c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882db6381b879cc082592ed3af961ede316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d13b2cd2b7e55ff162f878d4aa1ac3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5179aea8efc68d9c849daffee4d82c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7af3da4707c08ebaae1714e0a5ceb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02e8da7aad4fb5e66a777cf3566716320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53e19ad3fa0c1dea63faf8f51f195e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacc0e425b880f33c4c663d163508ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2fce379b9e945680ad363a89ee46f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6eeca36164af383349954549185a8c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af3d1d76e6d4e6337683ef77f7b393325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad1b52fc1b7b7a0d5adf093a68731b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c9c829a1c52ee6dddb2512bb5aa28327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af400cdc8449e394b18f3e3c9ec71ff4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c43d324751d015b45b2700a89c16c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26316c8c488fbc0a773acbded2f7e63330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060349686e44f47d0eeadf796ff840dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ff4b16340a5f2ce7d231900872b52332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f65f1fa037ab8770868bcee6f14ca2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b0f958ef116d910c20b366d34e96d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c897c2c8ffee8e7351865001d6b9ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8b71df738f725763b6a340fcd1ea9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb19b3ad620faf47461195091b796f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862d7c30ce23930a514337457cd171b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac9fb01bc589556e1d2bbc65c8fde6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57303512051f24e3afd1f333751566a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22458bf9c8daada95886c76bc7a2f2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46895ebed96b4bc371333df2e2474bb4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf726981aa1912bb93b20300bcd9af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509cf9e81427386b72dc08d83aab75c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1affb05750a7c4f437d7b58d3c8b86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98c13e15a3c02f32d64f9ba11141df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e566c88238a0478866731448317ce02347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaef2ed7d0cff1e3f7f54623fcbe84b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b998a689030e1f1bcf4c0bd6d231396349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714691955bf93ea5e42b07d868c694d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90639238c8421533867ee4b73c75729351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4436797dad2b81996e9947a6c17192352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94be1d7f950974a652309501338aa9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300f8fa5734d34bc2c5715f84482389354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1f6e493baa66ea146361f15d4e036355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57985ec492abd82fb2c31ff768df602b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e008d7e008494183eb27a261edbc0b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36d013843f875f0b3322b3da6da562358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf9f599322bc0a66c1c6626673b465359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d853e66cb4f3926606204462e4245360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384bf792ab27e7a6c5c2b2fc1ccb914361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e00f6f5765f9a2dcb6baab9c1f76ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc2d25cbc315cd316220df6dbda83a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ece693a01ee208e695d676e18789b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb5c8ed0871863971e44297a23e08a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efea46346d5b9cfe526b74e505b1cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8abcc0b283cb2f6ceed22a14062f70367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba04aba6470f47639b11beff9939f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655eaf154a3223e49c8aff8558bf3bd9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cbee40d0a113812f2d1e772fe0d6e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75ca0f8a1c3afbe2577f9952eb6901371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04068be430b8035450f05a946bd91e7b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6ed077692e8c47ed43c86e1ab13ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fbc9202eee57012a8b3a9285a4c49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7ad99ab0cc59eb45038cefb335e5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20456e8a1076056c62f672b74ad967376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567f172eb0212611b2918073c5360f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b993c4c86b20b8210626e2d259aba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7891aa9b191fc81151f7338a8e24111379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267132ed857b85b1c91023cfcac67fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703516f22936c5b0fca7407b0440f76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be14991f78f62b4185152847df050e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62432acd272ad4e290ccaaf94422e816383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cd6a1ce74c0dddf1d1e5596ddef5f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150547cb7f119402232070b189f449fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6df190d3951c6d5e98aea1b437c93386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a34a102e3f770fa877b7e2428e277387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ff598f1f60116609d9542214600df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a141424f22669ab2c024f821db41c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5d0fb074e8b4fc75dd4c5e224c2e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e9c473393031e3d816b54dc6d6078391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2fdde9b93f6cbcad7f844507809d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830e494b22ae6e59b8ad9eeffc09004393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b090e75e2a98585291412b7b32c2b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc31f953654c2961a459f3cb196d0c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db52cf0434d2bc2f9ce52796ff4866396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36a82a352fa1f56d698d1b148bebf1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deceb0a7fd58d401197e442054fe1768398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9be4d5e253f635788fa5e7225f0803399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cf7322823012f63d1a42e67760a57400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d7632bd75471eb6d4f6db77141984401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2931dd3e2b07f2d5416893d63bbf44402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2f5689c1aa9dc9e53bc837a8d837e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406755332e4777053f333d8fb952805d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc48e2f9a77d3b70f872ec80392e0b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20e659bcef13942255b07baddea1ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d78d15c1902d6fa8ead009d4bd08c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d3fbae85d43ba25515b54effe8c9f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93decd9ee433fce72a6627f4b4723a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d64df53a46e206df8385fba4f7aaae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daeb4ff65b5aecca987dde73d7e1200411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48d6c0e8be02b63b5468ebbb79cfac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c33128c008504aff4eddc4c649dfd6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e132e44d2e4bbf13e00cd8b39b60d98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453688edff1643cef054271d04743d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88845c7b2178047a6458980e1bf500b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985044a965d11c50277568ed3d6e3ab7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119287d1f829a7a7ce6be1e650979e19418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675acf43968dfceb71574c51c200d8c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d73e90cc175f4005e082b8b9232c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356e0c2647d668491e8c0cdc5bc55cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e076dabcb24bc15905cc6d8592bde422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863416348172b966e4975925e62a2548423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23ea9900fdd72214d2afa2a5a66c47424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d6afd07cf45c701f79a99b4346d95425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e3ccd9a23d4b57716bf6e81381816426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8306d2c3a86095c33c2d5d661ca92427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c22918d531a10988a5fa77656c3f9c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87354c7a77dcc7346f2f744a20fd72f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba7a31043d67c5e0e65751e230c8a1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912a9a3641d6301f86a0ee7602fb7b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89528b30915495e7ba231c38e86a768432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d45e6153f1aae14afbace202847e90433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f72cd5a20181c5e39f0158333a687434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06570d9dfe53e29b1426566383bb56b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be49a8a60773ac6c38645ace62420f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061890b8c1be6e31ec298d3441e44e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a993bf1d34ebdc8ad21035758577cf2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc77cb7979b67a2fd467af7648cffe6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694fa0e4bcfdefc8e942c0356a95304440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f4f4576ad2aa1a1d69c950e20b64d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd10cd1d359b04676a6bf313e5f608442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb246ca8610e38e1ada8b580d0357bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de958aa0a07393d0700a51a8f65b0d2c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68d8acd6f387926a0e8e64f1a41f21445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795b0ed17a02229388b95f64059d9b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc70ef3b4d5b246641d9b697093269447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36475b49942dfe364a2e910a9e1d4b66448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01221bfbede2a0a65eddade8995ae3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ab1a788dac8c3f78bac392693993a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb27a0a28423acbb35587095149a694451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfc497643e1b40fb2b09c3790efc13452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0e969de06bdf560065c17410c0088453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f19fe950ce2f9f7b74fe3dd477860454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3099d125c164f9d780fc9a896ed35ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77022589078386595cfe1eac9b9747456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8440c26d2a1ffd6b967acbfa396cbbf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ec02a4d17776aca4f8a4cb8dd0e23458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8968817318b95dc58ed9358d311020459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8658ba139b90c3c23fed7e0cdd741460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74efa28e731ea6e58097ddc0df16b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a086b2cc0417b1b8a98e35abde56b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8ad3eb1824f98c20adccd1a68a0db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1053f4e274a35dd94c8b63ff13f1a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8507fc869eedaa6a7e052af5696653d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc545e8c24dd1bcbf97f3668202e78b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739b6d55e7a316add6d4dc9577f74f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792faef204d4988ce67bcaa19f8ce3bb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a5a89b141e67f59ef3c7c6d0f78d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1d6f4f133ed5fe19f2b7d03342fd6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81dc68c820ef1602c4a9860a0f6cb0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31de0e5268d09a83ebfcf5d4a3962e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a721a4a5c873980953a1531f654238473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371435cecfb5f1c3a30e1dba893de2a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15fa3610b8baf0d200e9b84701cca0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2503c36e6f36d77169d37fcf645b014476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ed74bd36843e66aa0b6f5dc38026c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58a050b98fb7696e10dd5d50e3f4da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35075eed1f747abf778dd09feeccebd1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda80b2a37e29572e5eee8976aa1c87480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50938e2b71673130a16cf6e2e663fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec376c9d4ac75bcef91635426a5ea9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6b82d978b9ef26e6a62099653eb92483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25494d557bafd8bceb89ed2d4eedbde4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d9a27e4ff7d73ebd32df60fe24112485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d311c4f82960ce9b071e86e6b1f71d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c28094c219a5b8ec4267c2b7c07a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10f421544dea4fca9c802ca91ee5f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c123a0a893193c92b04fa30e45fb4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b764bfb5468b05bd19872cf3e2738490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2327362db473c53f126f3f547c21887491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d9529651834c6e4e3d9c81c9ad1ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc60afcd863909656fe9eec9adb4d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0856c42f59fc8253c0afd12ef83df3b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1809de5af37e270db48c395d40cc1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91888c684da9f8bb2bd0f53c9547eb04496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71edbbfd363baecf23dddb4dc2ee41d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cf2739f614dc31a3e1e2d97e0af17498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687e25366fec8fbacecd2d52bd0e560499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3aa7cc910d429235fd4e0c8e1e134d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030c84366af69dea7f8a8f379bd65c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74f1b7c7ff333c031e58edae2d3959502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63e4e5c8551547a352d40a28746502503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961e917a8cb6466c4d6963e7f6ddd85504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff117957ec06601ec58ad344c5d80c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d2561927584098a4b9acbbe1d2b38506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f62f6f6ed8f31f06d3aa1adaea88f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c097fb22d1ecf43f163e3815daa89a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280ba1f875fdce66d9f4678f4feb8c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f6af2cc639c034797bc403fdf3f4b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c82d93eb96e3e3eb6fc907154bf81c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff072400e60613f97c982d575d85ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dac1e385d3a2390115d5ad3a6aeb6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e9f8a801c43ad6d9f6a5bf0a6da84514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98ad306620a2a46b2428988f1c5e89515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63691f0a156bde284226ee1305de2fc7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3c8d211b9cd2ed8a48f11c45fd9e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d786e91297646b5210385d918b0a6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9a7a627d804d58a0c114bb8e8d663519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f647578ac624c02daa7189ab4076a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec1b3b0b5e8dd34305e559241824ea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af764b63ea6c073ca14ddc99b5869378522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11415fbd61f1e08a3c96e124a46ad217523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7593c6eabb4d124a152af7831afc74b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647832f56bf261156ecb9d2ad511f4e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb022d6ff194533dc0377c3b772f0fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d572c868fa0633a896e7594a6061b35527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4a5275dd6e16a62c3d9d4554c8ceb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10c729f8f39a112381e38319d7ac94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2b467308651954c36f0a7f51bd56f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75669820016013b6469e138a4cbfdf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40f6a376f5b91b23e1e89e3c8c76e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf12ea1cc2f9db271ce596b3d39b9b4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8cff6b55a7d8a2e37b3e4c46efe93534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5031ef4fbaad233e673505fce4997ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87d20e94e88ec2d963512c5abc0757536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a749887af3ee11b1526f3b1af60df15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733b96b6823705a835e311a862f6a5a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848a858b0b6592b5c4818c2e49f8521539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5df8df303cf391bb0b2f21ec8fa3e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9423e0bc0ed4569275e52ab84d3cc4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da42fb6b555122b1b921ae7ea2967b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bbd48f740cb60eb53b279608d66d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1d1f4618114a710f378259f53141c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd407749129ab2a41e5d2031b1434c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967eee214c28f35823507a648b30d9cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed93f7ea811139eebb1baf0de94e2ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740bb0db75cc14bfb3aa79ea8591931548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0352790ae3b645cabdb1f9f5213aa7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97955f8118fb8857ebb09e1ea13da52c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200982e6d3166cdeab5a7214652b779b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a3ba56f960402d20706e25a8d56d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5df5af685145d2c7f1b1d1ef4c318553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a20cb2f243b8fb90bc514758674c59554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc94957ea094ce654a00f8ff9c09b91555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfa9d26196a456a917819db8ce7a33556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848058f1f6007049fa41fffea8190bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77035ebe4bc77b39901e9b8abb6474c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d35d06e0a638bbca5f40d53c4e95c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c18e770880c454e7f60a9d0c8a97b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7681678342c8784acf43335f5ad3716561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6677a51c05b49f93f9b80d48d3728562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d709a698073cb935e5a8c1df4cb30f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d340eefc0f6c0e5c17a4419f37a66564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295d786984cc524ece37c107e2541ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1878eacb271d3c8a3b4f1ce8acd8aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a96c3a2f3c3f3d61f9c8d6d69569b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa04a40a2e09f9b5d0c3cb399280b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a50d21c8889b9a9f138d684bd1c18569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b835c52a0df1286c03646e17ac0a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c97b133010bfd746b0c80432003d3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1866feaed8b4c2912a0c4a700c4be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d627d71eb97a2b763f7ddc9dd80242573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9f3e31207cb9dff5899359dda2743574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29054532e394b2c614fa47d5ebf926da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13391647ebd169297a2ff49ba34fa9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09896a82bdc0be62c336b8dd605a9b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f365d1a0c7069879a60ec01feb40e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3131af21c9f84d4636dca23ab0958ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88d5d53980978392238d820ccb8def580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec694f6771a8c49fe6b61fd1d2364e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126cf9533c1acc8e025fda89b879810582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d361147ee7a42430851d951db2d82583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd784cf8d13c4f463040c83307f3103a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7e8be48fe971b940df238d13a85cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da748208149f57304c207edb1b21a62586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e36c04bf2477d042e001c872fd478f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3921017f52672b924c3fc494a4ae0a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10950b0548f2fa26abdf6acbfce1bc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e9de49150fa5aca8ef4a6434345b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993328930bedcc501bd96faf4301a459591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea928be0ef30c367e628080fbc9ae1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab320d7e2015dc5720deb5ac69e647593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d0503c69ae4816b8f033283efcd16594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4762cdb1d0f3b6a0f8047b2d9601aa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7715cf371e1a5b040276a0d4797d54c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0465173453ddbc975f381f75720f26597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca2989894a3e56b35ad28d1f7b8d43598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937def6f6d6907a961e362d0379eac74599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c0e45405160dd04f29364e34d737d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42421c403b790218eb5d10d6207e1dcf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28e15acfd1ab8db87d40452873a182602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e2ac73491a4bfa33203c80c299c6e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457b6445b7c3ddacc9e658ab2afb416604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf5cc9489e3c11f62de6b0bb7d8c59605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd234d262bc2d2b786aed114c44f76cb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc675cdd688e1e8ce376aef641cf31f8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec1f7f6701b2f11e0a45c8a8937f57608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa7738cea59f5ba3dbb683cb98cc71609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11cb70bef4243d8a2b281c9bc18e36610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb18a0b2962b352a16faa6077bb8cd3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea0e8d46ff2a9fb38a37693ba916b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bced25e71cb13952ac4db0de9f91095613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15391e419d62f9c8d30970ccb76361f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bc217438b4ca87a88796e88fc782b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91463ab3333283cbbe961de3a58c5f11616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecba23fca9109e6fe746b6b0850320617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5b390a8cb18eaa271de6f1a988502618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a5a6059432a8117f01e2adcb7a3fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031da05fda3dbfdae4c5441a3a453d13620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3528278e10dcef83cdd9131228fd2bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acef0bfda57dd05220ef3e8d434037a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae302209464ab15343136438863069b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1bd1e42053018bd422132ccf626cc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f8d917bf3134a547f987d221c13e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e456039d7d1bebe850c412d8b2efb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37209e85d8079091ce8fdd49b175d97627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306ba39737a14a789d1b3f24dde552d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85f50e3ea3cf49ee7af9ab5024877a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd757751b82b57c3a45bcaa12f0d29630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730c3d2f89a39314b66e6126b1a4ed3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540068e37c9eb9e5a09ca78ad1b6c119632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57591a7bef08a129a1b5c7e1f17fd269633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382a4bf12d2b7e1495c0b1926ee2152634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d8d539d900fe384a27eac58ef2dca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887157833061d681160b0c02ed25fab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6739f2348795a67f11ab4ae451d016b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab42f0cbfc782513d503543ac9785e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbec2430b08c248f0fc662542213e60639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a57a5d294950667ada82571f2bf12e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c78b6695422ef98ef91e3a4469c50641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c113c54f8b44893e0ffaa6bcaf5c0b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22d76b9226e26b3d7c7924d9b648f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb983a81dfa3c1b0a887c125c72b51644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb2f2506bcabeed1eb868f6934712e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04defb449a67673bca5c389bdd0840c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3423be3f271ac1c7a9711f22e125476647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7fb3f30a27357193a55a61d933c7d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dca45395c9f1463ec06eeb7dbdb1f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ce92af9e4b3540d5e36316a29d9fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5375c8f5b0eb0e664ff7b7b3f4c0ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568602c6173e05203ceffe7af70de58a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb6deb89b73ba7ae5a3e6b34b09337653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb78e562b2cf6a5fe74b70e28f56a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48497332d722cd801b67d2b6df638424655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871ab423ca131957c35183318e6938e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753083e89d837c22f499c576762d9dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5a2ce6a390bed1f99c4cdf0ee2e71658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35e60842b25feee2949ec5e4adfeb5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce559ff016e87e32183a89bd0c182f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03687b84bfb614b534cad500129957661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ff6d57d3d026f9864d7f9e82d3bb7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117d7b2cb753e546b8c3506423a4c10663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc512d7d68e1e1ce8eef7d8a0e682f8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796da17aec9105d409f97708c02a3ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f877c88fe715dcd8e8756e40a16939d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242fcc785db53d9e6870e3e21f771df667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bf6693b354aed4ca4e52f46fe19e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ea22d98924b98aabae8536108757a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dc510088678be76436932d005fab9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3778849adc4400bdc313e07cf9946671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbd8855cc9b0108210bb6884f5a9a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b971418b0c28118615e29942182148b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bcc01472087710eb46eba85999283674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7700713252d17eff1a668e3b5f6307675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6dcd4f33eb8f30465484f2b64cd6a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b146943e0cb3684350b286755b9a3e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80f368c5c5a4c62a3b1eff2ca937e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d840266028593cafbbecaceb4b977d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5cf7ffb64f6095f92510a2b972405680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae9b5fd2c3278aec9914a3e08fd093681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a69929b4d73a628eda02b87398b598682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865942073f02fb8792a9a3131dab154683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9178a1b83a4ccf7646ce153fe412a09684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2773c30308b1f1516914e1c4152327685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc066ee18a1f20ca8f13b21eb7c60d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce9392ec5a70c245fc103ff6a30ee1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0562554511f027281cbe870178e4c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e423905c28ecd30e9953f5f53f6d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dde949c2cc5123dbdc0c74c34f77e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af99ffe7ce3de60ff6e24122c1e279691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0c4ad82595821c580123681ec871c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58555f78ec20411cc4293481c8b0caeb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424ec7393dc233ef841c62bb9b7270d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29798640fb3957000c1858cda6514500695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60b6c79d301d7da1ee94212c0e0a4d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8c9f09949283a9e0c661175361ae3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda8c719ba3fce2c2b489b82baee90f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6de1be35c3a35eb72926505e37dc6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e228587fbba899d3183f28bf07795b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffe16584f57d649e483805e1ab627e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76a0a68d3fac2419e8dbb41874130d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89d0486a42d1501b42d7ebf3ad73e2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda720f46c77df550083c1708c4d7218704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc09e3935ff90f349e14a497fba6fb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741799eac35656c6b0615b785954e6b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45466a84e1d32966bc42b800b50a82ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036de29e4816bd74d99f594b69256587708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb1fa2b213d62bdaff793edcdb61cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56083a4b477ca3b9a1a141bea75407710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a4c4b5b4f280aa04cd874214e8b4c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f72daddc26855ca9df950fd60e3a56712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d2f988f0851ca2414f02b8bd521cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cb3f49320276cb321c89297fda20d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5a53a304442a4ea0dea650a5709fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97315a8f0f48c6991d32b88bad0b2517716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8c82f53812a5f85dc85e1e25fcd9d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e822704bd2b07c9a89e5997d928f003718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ed5bdd65163fbf8969bb845cd8396719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59399139bcf0a80b83dc052b1455221720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351cad1899b470f31a1323d3ec27df4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed8d7345c6fa3b664cadd2dec11002722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c7f92e97b9211e98f165c6437ba17723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d2a7e190b2383ec0a5c467799f2c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103d50de37118dbb6f7403eda93d8e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4ffffef49fda03924e4a8a657727d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585ffeebe1f11293cbbc104119621e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c566010bff73d82137c75f487d3c01a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cab5eb43a05a7a45d87aa169bc82e8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bfcb216a29c9439a44b4fd106ea51730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a582f063074e27a3abefcc518402cb0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2139cc456972f4f22f183d25b0d6e76732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce3d30b2a9a6ef5f56bdf52aef908c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd320662117a8922c498baf26c88f02734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478715e4f1591da8c4311d2b6ae62af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a793ba8379d720ffffd80f49b4d76f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6ba910e5edf37f45def6a4a7d8e6a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bad85eb0c9023434a40b6ac4ff2bc7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eda293fd997ec8c73731ecf973bd3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354944f7abdf9d72b47082187b0dd80740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26471031e0bfc52a48096e4b25379a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013c8abefafa1fd24a4b08f4213711f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5d185ba3decd2269b2fadd166afb4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc2e0ad0a9474ff30301c284f89e56744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f00e5850ca1a3a2aa85eb34a1094b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8707abb757d4ca64abfc511db5db9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e98fba58bc39de9699eb6fd409c3dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2935c3cd5fbbc232babbb23bf0c7d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b505f0202f5d184b58f3fc48bd8f5d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de1ca7ac301c5756977dfdfd9a43ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512cecec8ce18becc8ed8f00d1deb84751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d698d1aa670fabee248fd4b46d6bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f83232ba8c68652ac85706e921bba9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914fa79015a24f53ee95170cbfedd5f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a6d88555882b58cc27988539b6ad3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a0af1af9b4d5bb8d75135d35430e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17925959c3476b2f5527e9ebab99cb25757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d669e62921f398b1d4a1fa5ac8766ef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2d7b284225d66b93830e4a49e8fc7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903e538172e1fd0bf3285feadd3c6c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcbe6d3a263cbd58d44d1ae262d5872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24246bfc081b4c01535f2362b76e7fc13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362194e088eca03bde0c90eefc29d9404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2f17dde7b1c92dbff23d2c86166a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e66675c49841aae4431ecd71ca89b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e00db25650db2d4422c08d6ec5dde17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162a8bf6d2b8f57d1ffebb0a98f1a968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8cc4d27c1b12609d19d9786a193d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eabb64f765523494be1254b8587c9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e96434e9f8393c4bbd4975525dbce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a89765a32868f1374d297efbaf00912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e46c95746026f5a35ed71c108d409213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd3fe807db2bba0b0cdc15b5b990af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa127f20e8d704544996592bfa51e9aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126ad36f135c2163fc4e3cb37c60d6b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b8d4853dccc1bd7d39f23f8557abe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e4504b4cc0048481e7e3b366ec7ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435fd9e5b59ab3218f2b3f40d89d5a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35fdb2870fa46fea5e864280aadf6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2301408d574dda027f8cbeb375565621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09473faef6d2de51f8c29ef8cb87f10222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76416f4cc3f44f9eb3325e866a9ef923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801ea48a97d245a0161396ef0b1ac8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d14c7e0638da49701da685daa78a5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5ee2acd1f4bffec43a6957eccc06526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d211728d2f4c0d1705114c70a7a80527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc18582557e1f1410fbec43b169d4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35fd86d2f703a2e52a4e666d0e69f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85c55adc6c06aee397d84bf8c4bc7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449f78d1ee762948abd3658cadc288931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e06e7b9307095394006c56ff9179af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe494428796e6bf3dbaffd6818377033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f177e39cfa75b64fc03ac1ddbed1acb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61516f11dabac9ffaa78c489553b446535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a1ecf3b5e132213245274fedd1cd836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67562d2a6ed1a853d5d2d0c5f287758437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15b2dead8c88f95b679710f994252a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df390f923ab3537413a0e71e502d45839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fa418a523fb249390f3219f9a318a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfa9ca75a7401d0d3e26b975e0831441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480fdfe60e6955b0041a9a7df2e774642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d8dbb943e65f850c911894eabe5e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96419720856ff76b754f2b60f9e383344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b47c3836b1b3f4884bb2f8378ceea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862557f6e3a306b72592b3dd931b00d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad055c594190f7eadf6503a4f69213e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd35f9f8fe7c7ecbcc64f81a37a6d7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49391e240876c89426a56c31b394f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e76844506723fbc1347d8f7597f0250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9799e5dcc4264ff18ce6d18a7954751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d429e68f471f96a9bf751857be85052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4281d7e671911db0e4c6ce7ad5845a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db6776f75e32f388601581ad008bda54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8558947e04030ef155dc06c5ec4aec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e8d1eb9be5a9e346d43473126407e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b2b9ed20d60384ae2d44ebda1c84757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481664eb4072a391cf01c05581d461758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3726d57970828a150a82afd80be2e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d140bb9dcd161146c5ad3c783ec727660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac123112fd6a5e44409347d56a153d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8dfb9c21367b360e712fcaa145c1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def28b282a8296865cc0c58fd610cb9863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c832930163a49b1ee38d05fda706564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7adfac5e05635952a04a79fb7860ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b7d125ff03630b6535d40b5b3984866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12aee79eec43ba89063146e0e2149e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c330074434f006158509d912fc0c0668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068d9faf40ea3ab84fa551299841f5769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f010b4659011478c1fefb526b0fdbd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a3f1aaa6050ea1030f33399ccc67771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe8d997b4d850e9655318106ccf67e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbefad4f46991a86c2ef2cf328a3a8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd0217d73b963809a531b0f511058874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deaf4a438172f3a320c54612bd1dcea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c320004f3050212d231aa8100abec676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb381826123a38b0c48e9bb56162fa4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2981d5a1289158592f54e713115af078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d3e3921a41593cd65c13dd932708879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbdf237372bc067e37744a8fbcc23580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dec6105b996e1a6c221df0d07b2fa281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493baa38364e1a3dd32f2a12c6ae9add82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9396a9397f69e0431c1f7ae62458883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3899e610385a153152ee79173f94584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e14d26b2ca0d3918658d28228f36f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95224679df57f4d970cbeea5635fff1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dcd040050a4993bd39472f832a09187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4042266e3aa9ec9a08e603fef39e9f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd887394521a9641e161a12b5ef1a0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7d290665d3b1581317746fbcc438b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638cf0f9e48e0542f3d3434fbd4689891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec676b64bcb779858540d2ca9853e0192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b48b181fb5a50bba83f521ef4179693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510990394a14f4463c2653c412ad33794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46735190de4638c066873b5953c9b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c61939ceab8605f36066e264eb7baf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839359ee4ce58d4f25cafece7596a0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699425c33d3105eef705e949da0e9da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d62ff40cffa7efeea3fb1174c60f0499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa3f343983b2e0d0d60a9308acba4b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f081cc0b1c48dd2b98343cf7dd860101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd06fb5838a996f6c591cc641b9458c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad99691a4ad3888177483c6860a733103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f53951e2cd883e12fad2529b71558104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242d59dbdc40a1b88650d854bd7aeb4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a46a64e41289810c29eaf1a9621b0a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d9090d5bf35de4d8f499e15c563ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2881dd9f62e461788ac0b01db8da17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953f620b487ff4efbe26ecf6b406192109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b856b7dc0be502f7e4b34eacb6169110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ca3e9575173d29964e78d810a9790111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd241e915f6ff261487d402db5b960112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024348101c0adaa78520dbb743ae0401113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac46e865181684d90035064940883dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758836e25ed8394162064cb437f73cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c53a5b0c57ce497cb9067fd4b953f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40955626f7ca360978350c92a485f4b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18b5027cf19e8c17ce1d6edf447fd4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47f71b3d0e56610d536122745c2d4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0728295629411fe5847f79d95ddaeef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3004b3555da831b8aadfbb38c545f72121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2e556b1b09f7d7b8a6c9b1c064d20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4b66e2b434fbf610554ee06e4a650123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865afffaf9b00ab9d865ea0ae7c5cff4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd118fd69dc5dd4b3cf899bf5d5c07e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22942ca47f020a759a95d26423453a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c0d554d35a7a6c1a3c37b6dc7e258127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3193be4672e0ca52862ec0c123f5b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e65f1924314df201b1e4dafc011c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d66e7ebce43cabcf3b3914dfaef49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7d063ed299b78fdc9fdc1ec4bdbdf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3f16ca35859c415cd66419c5d3c74132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fe3bc07af014363082b4005a34452133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3701e774767910e05e5a783f7ec1066134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6cb2b44147fba9f576d4a59bf613d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eabf4a1e5429247cd10b1089db1da6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435180af2b73b428a0e2a7a2c116b08d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c28af9ff01aa44d70e59e0dcbf7ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18426270684bdb6c83be6d254ab84cda139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df3beba77164f49465d983b2d5135b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb3c743c153a42225a624f63aab6bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daa7b5878bc5dfcc9a2f5ee6b9435b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749ff3374f049df3869709b643c18c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca716807e4d3077d112486ed2afe91e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765fb655e7992e31512e8aa36d23585145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5cc3a772b99afbc61d2cedce22812146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974c4a499a0f5f0f73fa1b28a6e714b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ec625d02e8ed5384edb95f5862dd6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121136cf6e66e209e1899cf2c4cf77a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7c670dcc896e156b786b9ad126e4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bae79d6728bfcac3fc2c058dcb9a74151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ae0571e7e3f07e6bba126cc6fbc0c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086c8d821e73d50fe2ab2827b6a1d9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ae82defd7d3709fba9a15f42a3cb3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945062083fda87fd489c2c74832b52a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0eed660982719b13ccca30fc8bfbef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905624a75815f9b7a8ff11b7fece8fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b866c68582da0ae59c95383dad15bf6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f98b4da23742d01f9b5067e013c20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed17d090502710bca743819a5dcb15e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbe275530be9205ff99065e0947c87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15eaec5208aa4cfc37e5bacb4860499162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7138cd91433b5ba94a3c3de692fd4d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17adee50c976dcf2bba36cf2156032c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aabd05e079a659236fed86f4206b63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23d87dfb8629fcf2cf78e610bfedfc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9e9b47e351f175a408cbc4351bb1e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d3e3b314415bed9a659720eb704fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc760b27cdc22a4941d1caea66fd807169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552bf1c29b13bfb47a09b1b23bdda4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300a53b5c555849df74e284d8ce747a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491f7f659c4056a332ebde9c359e692172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678bd3820ef4a580c415f374b493e1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa554f54a98ecb7458bc3ef053ba2237174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467232042e93350c3542dcd19fc50924175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3405aafe6494ff76eac81712592803176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936049b471da272e00c12305b3ebe29177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8263fd864544015aae1a06349157ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f344f2bc1b63dd9410c626e0671ad88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43cc31a7a072e6c4f8ddde95d81cda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99420fd376a837e7ae281b9bbe541c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee55f51d9f3d61d0b4b1968e05495a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7876814fba44346e260d92dd6c1850183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873a118be42fb164def8b5130f4fe78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb34759a3ccf0620c1f1a8f4496f06185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814468bc703e9b6c528b154f4447ea0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef915b41ca935727795ab74dec478d15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaae4d9bb9e7c47e221b10bd35caf7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc5e62882a5d987a06abf81b9b3c06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdbcf97c87da87c43f956187b6f0c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa539502d3ed532bd474197a14c0c00191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef6f5d5f705aa85b862cf8163d011c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73480f664b18ab190e42ce0ac8d22cf1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940920d22cf87a82e97e5ae47cb390b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10a7ac39e4ff3920705c87ee811cf3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf6a2f0acf91daafbc992fd2e5cb38196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26575e1ba06d652712d0c4e2c030453197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14507cb70ef4436c924917aaa51378198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860037089864eb6f73bed803557c820c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b2a7688a0321681af6698ee703bb5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3d05b321ffaa4c8ff9f7e66462adb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a8b084ffd954033074875032037c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecadaba60044ce7b0e69cbf8230cc79203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c23c6b3d26dffd4e3307e386116503204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaab29d4942847118990b710be8e612205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53756c6144c3a6005434aec88b606a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0f3f2f31ad240c21b95cc531da803207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4d2a1b74a64f9831723677ce79678208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279e03e97570ee67034023440ffed74209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e09787cd4d96c57c736b4ec27d39e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77605a291f8c2fc2c63bf57ed950b37211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd91dca00d5a1b2d204de7919d9798212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c63e572e2d6e0b48550e96d4c41ec6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2d22d953079f7022411f09a8ecde7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34b05749af00710c8e018001acebb3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaba4bfeaad91d87c95da306a2c4264216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf767065c551258e3704ab397f143d47217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda500c508a9176f2cc12a561ca1c291218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910ef4f0c1e98562553da2dab75060b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b974518cf437763389849102afb7b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103c76d8862250d0293318ec5d1abf1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102cdd277554fd4e34d338737798df6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f70e643fcc0b9c93a2d2124e34e72e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38bcfeb3dabaad9cbc7abdfab0bfbd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc05fdd2a7bbc553ea6c0ac95c3cae1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e7d6e4a6b5ac20f3f994df1dfc524226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca3a36852d18c3f2f056af8f478714227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799417bdaec822e763e75382a026ea78228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de575d013ed5a3b967c040e34550324229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027e08b94afb0df69e4e055413c47ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3203467a8633af74ce12744b66d6e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ead30fa3bb715ec856cd1c3e5bd46232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15eafbae1836b95af1e93d2d7e4cf9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643121bb0d347b469de7da5577b9a632234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f61af8fb92522fe360dae2d9c6167235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed2a9f5e00111ec8d9c8912dd8cea9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6d1a58780d7db663d30a1c27b54f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135818157afbd1646701b511a8ee46c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f214ef0c9f8c640a4fb2fb3f4aadb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca95745ee5f5e383b84094143a82fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcd63033a8cd9db90ec5de8a9d6033241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea4d2c0e041aa3e9f2e7934fa71ac9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01764267505db21fc6bd501a647c38cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e35c29fdff0dfc5ed6deb82f2f891244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dde9a1bcabc2d3c4df7566984c391245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7624993e2255df0bbf6a39955ac3b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562b5d8c3998522b9ede360c17f3bc6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38bbadcd28da0f841cb7047956c19d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a558fc83d0aeba3a807c071a21994249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2c1e9dc93c99d74ed6bee55620f43250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef3ffa719e34d1c20d8b5db5fdf457251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7034f273b6d52728fa09a91f5a3662252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387df29141395565426e56efb3f5a2e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79968894baa114b104654b8b269e0c3a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66113bd23a347546683f064261dfeaa6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1bbd9f27b040436473d93603b0380256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50925cd3a37ecbe69b4c27848237bd70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcbd97c2aa24415f9e6ab0f7306751258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437f8073bd213140304de411cb0ba08259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8d930a02bcc3458e8cbdb1d117048260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b40a179d6be712e706afb49215be18261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab035639745732aafc4347d0ba8e8b4c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82c77e6877acd3111ca1162e05b191263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9984dc75d356434abf159a3eea834b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efcef642558a2a4c48802d27456ab0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46fbfede2ddd87f810a41856c10117266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a32747aac61771a66c3508beb301bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccb361ba806634496ed4cf4d65af57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7fd24a5df2c52e28b2ebc2f865569269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638512a6499c02e2269e5c2e088fa55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2489db33fdce8505c472d589a559b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc962b6278f93489b4afdaefae1f0dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2610d4e3bb82cdd778f4ff5832444273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0261b3a6b79696210f5964a157c9439274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f411b5b20010bb75ff821ff640d258f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf160aca917d329bcb1804af47c733276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdcf1d83737d6faccd253adfd906a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e46ff1bfc3f6449b6c289ac919d06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc079c0dbe1ae2f3880e0fb1927dc4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26502cc5611f05ee8c6136bca891a2e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e691d73fda5047036b13f5a67c7b7aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ec2ab6d99ffae891c501947472d69282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27692318ddae55b113f8d089282e264b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fae72c9afa3d810f717b37b18d138f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ec0e2433dcb79f498bdb8d5cca8b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a880254da6ae38df14bc0a84c54ead7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1902ed94a720b21d04a3c856e318543287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897a18a99b87b452564ba23e24590d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17ebf7d1382d5e6779a91ff2ab77a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2bd86d4d1b8d0894c2397a5d4e7ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb13a56990657c1e2b2bffb68f21d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c08f5cd76d98ad59747ae0a0064081292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a079ec879354f8c26ff623900e37313293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55bbe59ab6fc95e47d69fdbe1a620f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9ba70ca52bfcf172e4bd251bf6267295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad7ed8580136824188141a10a51cf2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59ab30927b0f7cd61a240aab6e94d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214094116250e31108ea678b2a6deea5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d76fc998c045015cb328d1d6bf70a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc61792ce7c93793e95da087e59c83300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362424b7b0c8340f70667e042498216301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3b1b132dc28c8cf9be5dcdd256c2d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305699a083e72a2219a0ce499f1f7adc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a9fdb208dbefd8f3c8cf56744c32a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d05192dca4ffa59d23a38d55f1a68305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5ef314bb1851959d365e1b1d8e815306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ad7dd0aa51776096d944884696a16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50577549d68cbc5923ff1fff10bef2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac7dbca56db18295605e90182d9f8c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5c3ff5b5af1f47385c28cc592e51a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ad62424f59b6fc38351ec8541c072311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077da279bcda7145808c8fcc98209877312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8fcc982ecf5eac8307b7784fa0829313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156969a0d2477372028192fe6e633847314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af69f6b6cdb1b54a3b96ac57bc290e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5ad2128bcd3c1d3ce4f897cd922ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b6cee826e55627b31b9690a3b1070317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399720348c40de119c1a6d40d701e53318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7720fbcd57da2e516f559f9c821676319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de08e12c255b649d7468ac3d2598e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe761a449d40fc07978c18a9d7200049321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e51b349346bd920b2c75f126e7fa8e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50737269285f2ab12a45188c9e32326323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12c0cf4a58b4adfa280b107c84c541324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470b1aac9a3d7d73de8f673df90322a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13078cde576c4dac731aeeacbfc47426326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca231a2803ae090830e30316bcc4ea5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415d8690ab987d8fe32cc7519b9dc31328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ba57e8ecd7afeecd0caff8e806654329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67408b3173f77ecbe24a4327fa8dd7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1bed27034b2cbbc8c4c4c0d9bce8b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6f4b8471af7bc060de881751019d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1656aa3640d748c99c76293ba5e30e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd937c727f8326f0c1aba4b3b4f5d1c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b395b82aa228cd4731012e2ef6c2f89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5590214f35d0c826d520c5c040852336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd0750975615403edce36e069f8f32337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfceeb2704f3c1cb10b1e4eab56b0f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4c55e104a51fc5e3094335fbf3672339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697bb598367d5c3032ebe4bb3153e7b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10feb8e9e440540fb56c542a1697e295341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927486ca197beb2d6049bf50f0baeed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55bf41c03bdf6d55726f7beca2c16c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cba401553ec3367220f4011f70cf7e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637135c3e750f167a6db2d7ca2c820fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf911e17c339a6e299d008c4c31bd7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f6fd9b7f8aa09b57458bbb00cd662347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ffe0a13505f75f4dfbae846faf2c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf45a2b11748f93faa04b518441eb5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3c419109c09f670268060f3f4b1ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7edfa9a878e802891572b8f06ffa9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c24a96069fdb743b0c3058d0fa358352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286b2f64012f54521a914afb17d5dc7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6fa3a85b7d4d6ac52e93e5118f29f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf003a0f150ce6d49b490dc2614dca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811168c1451f44ee1a0732f96d32e6c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2e36ff22de0a47aa3299480096385357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fb35a30808dabaee3ff68e7321dbf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3888aa66e7568c5b862aed2057cd7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee90c13a79c310fb4361ad9e9a99d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b7bb50ed17ca4a5133508d349c457361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bcc6c0b5ebf1f8f0be1b6dc2c5dd8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156f930f92a52fb4f17925ce51bc2b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab7b994b5c746c871fdf118b6feb87364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3afa2f6e5b4ffe6c186b9f03c57c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dc1cdc2d964d5f2fe423e872c56b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786a020a9c99f3c5919e091c01b0491367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf95c05d1ae7828c73dd8a96f2816f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ff6e8f57089a93a7cf383b6dc82c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a9823e2e0393295b082ab6f19e6ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b2e26e832996e874cce8f2de724c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077758867ff941aaf3fbe5af4fe4894b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5fc9fc2a1a1e718e1dcc28a2d0fcf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbe99ea5ce130fdc709c1f307e724b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a53cecb33af443dcb57ebd4f8cd457375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50160c86340f3570415c2c4a72c2b368376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa531d0536747ef5bbfa227cd296da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053cdd92a4b1ef1e24528f981fe72be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cce21a256dc872b696fbeb6b9778f2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3158d674423cfe2a6cbca91e4183d81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6b7fbd40b9414f3c334736bf880d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d0d375fda337c18be608c4fb0a107382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a212e60f2019e51cea14e36e46be20383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b47e5ec7ac844cf9832e0fba7aa99384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4217b1984af3bd524196098a66020385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065da6d1b7569d35abdd653aa8e969e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5ca4311868e8b36f51ba410efe8c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b8ef4816af5c22195bb945987e470388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851f52739c90adf2163b84bc0db3a40389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d7e2313677f00eebcb73d675d16e0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f51c523fe530d634377a51e9733ddd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350451b905df22b55ed61b80a657f02392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4cd33ae712429de8ca2a35cebc6e8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc811da259e07c5751710580c1938230394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509b63bd93b2d86773996701219feb5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa1f55b3e907bb2cd40e2f99336c0a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4eeb0f6723435616496162e5eab1c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cccfa399eb4ea5fe9df6a24657414398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79605abae451c23dbb269fba02526b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bd13ed47b174c7f7555c3b469ed3f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d62acbdc6e1b6f14f743cabc97f335401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d287941e6c33047f33b3831f51f616402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002b169c3178df4e10cece48fd442fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fb2ef2d34b1750a16808383ac500e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcec8279a939c658eda78254e4d16f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b761e95ecc638ab07ac7ec28d6d249406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948c4db7d928e80f02a011f1f9eedfa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc4fa98d314e9850352c09bddda45f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67c8f7ab0aeb3fc55f7d90d925e01c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b44a0ad75646a05bfa9295d7dd839410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f4b9505b65d49c229b0fe526cdb2d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaef994abcc4cb88e654f9f240832a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4310d5ea983c33669a7a5ff599bbcf7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9548650ab2eb98b8cbc7057db8e351f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a6571f067b77e72e46dbfdcdb3c64415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323b2be39b15b106d4ac9f34f78be04416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73205accb99e0776df4f856dbac7d575417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436abab3efdafe59fa08acaa85a0cd3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37899d927a9701ced5e2c9c05f0071a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd97976379c7da4f740d35a22571a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3780ffe02d25f41d2bf84cb112ddd8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74699555fe8c8ec4e3892380b735e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17feb9c9c04f6961a1e040e31b86890423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f11fa7a0c6d48d107baca7bb77df60424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b88a221ea67ab1a4da13417758168f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbb6217d04b869233ce8209260e5c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3026a065a75c217fc4d9b310e994b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fb24aeb72d69f7f2546cc622a7f22428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f12f3099088b70373d07bc1449d56429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfad5cc98ff17473e8cb2a737fd83da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a6afba57543a66821c49c459be684431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15006ab31490da51b00b9b858740425432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259ebd442b4e9a443ff9a7bd1b8b62c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2925f4a2b970147033143194b157e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391649751b20e0233a6bae05fa19155435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1596f01365d0112fba926d01b8c361436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924672753edb9356f018452600cebcc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5e72d5a5b07822d1d6479b16e30f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a1ce97df8f81fee16038d0daf3ceb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8ff81d95794afe10b95feaf3e6032440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dc23fccbb250fe680b3187f0f1bf5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78550e405c5184b3070ee9c0609a8a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489af48fede47c66587c67962ee5e76443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c0c2e50d9f529ea8d9c5c6609882b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62259287a97f2aff40c3691b5a6f88445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a5397cb5f360cb8f61e61ae40b82e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e5b5643900a606a458e1a96d1d917447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e68177e1782efc37632c647351b41a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7022473ef8aefc2235fc4236dc45a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56b108b5edc35df6c865237186cdb8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b4f2592e006befce03b7284d4ad93451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54e074dd7d87eb0698b9c742818180452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1163b971529c6e6220dcffa55199778453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd9bae801dc99b769deace39194205454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bfd2e5000b4e4a8ebdda267eb2d8d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6e6d4a01fd2fa6985d8fbce84bdcb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181de9e293eebf4eb66084f35a269e23457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108d0ad7df73739b76a4c70a39de0fa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b83ba04f60c1dc9c6636d05597a43459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de0b7aa62aeb0845b6ca8e68a83401460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c96ac259b28fc5ed4cfcb85c06dba5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fa5722c981c0f909020f5d64efc45462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa557c15cf81cef307d5d6a2d5370f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698e6989087c476a4f905723a119cb0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9cd0c0786020e168479fd871f09f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2b7c294f9d5c265862e5d8d03bde2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ebe606379c59e24658a135aa0fb4a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40d27798e807fdbaecd3064e0b0ecb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f841c66ce269a3574fd97663e7d1e22469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77952dad4b797b8e086ed22abca33b57470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252f16ea66d5e05778feee83f0ab1a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4ce9359e4730fe3f477cc8bf96e7c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa361d03c4ffbab25d6b2553bdb5c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d500d118c9177656c61242e6b6abc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741facbf6675b92de63d72eab0be4d70475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014762fd1a6193ed9ab23d2e98c6e98476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e078667f5a2c17816ef63fa9da510477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4acce46074eac0891384953699c6a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991d77a39896c22beb0bfe77ad2a196479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62e8b1d1124e6640855b683194bf0a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf8afa31ae3e8c5d1131b0299f37db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719d8568b5f55fc286bf097f64e845e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771408a68c6caf407792a58eb03928e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653f50c865a3aa9061fd0e5bec355a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5513051da6caf5ceb397061186ef8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31944dfac5ab3aa1d091cdbbd7edc3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111defc50d8e2af57aa82d61e84338e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260855d277cae77e4116c21981a0ea9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ec5c50378db5c2ad3fb86d75e7215489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e09e1ed382e05c70dc652b5df617a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abca81f5471a7b3dc7b15e29f77645e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996a63d34b2c136d9463f575b7b6ca4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148c636f80534a1f4775fbd9adb64d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db3dacf53eb527ea3c4eac2258fb26494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33511cda2c4aa17592a9af8fb78cbde495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170cca790b4c27b1f6e590813a23345496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070997adeb9b577c51c0f32cffb683f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350104f748e5d66262bf6bbe53099ae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ab5fe7cc9b4b309f6e18f8c13bafd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468220598d3f05c534a6c0e6ada2993500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c43dd6198d7ab4807268d549c682e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69e2ce577d7d1d5057103765212d21502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f8249957fe0741b5c35a496350ebc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95a2e45168d283b34bbea6b73ccbb8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3294f15cdb5743eb32135f6dee3247505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3c5ea5f5f22dd19dad495d9658259506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d22d3b3a3b1106fae8576c937f028a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238a929e8d171b7a7404905cba28f20508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c54498b36a908996fbfb23bcf17579509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71353ff5ff7f0afdd8dda8ab2b4fb42b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58dc6e3f60ac1dc5dd364bd8a85f7d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db413c1bbf92fe4f0b211c3411e008512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8d28ec36dcc6590c5617aff95a098513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f66db2763260b8c97043aec3d90180514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fa2161c5f39cee87fd3f8ea6c9e33515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2190a00a9c092491bd3d5c98602f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0845ee7e1097b78dfbfa1420d53477517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97b451b7cc9c123d3dde99049878e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d251f9f0e97222cc2f00f6e372dabd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706bc51fb2d818ce9c527ebfcdaad2b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04652e62c68fda991b98813ddc07c09d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cbc710fd64d1d8d8c7a917c483c35522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aecd66980106321bd157acc95c3ae4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3390c362ee2af4d7113a5b59593731524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c9939ac9464558a57d54686ec1ab4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcec53c8899fb46f28e4bee768e463526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228c2f3cbc9ef21fcfde4f6ab789934527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c9ff41c8e2b74f2fbeec162b7be45528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1065bc69dd947012126f53bd16a61529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2f99bad6378c8965d231f385dde92530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d6e9be7f3532a11c99cecf15c885e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379dfc74e5a7a76472a6379d08e01ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b6b3c9d5de68bf9ff389691c66856533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970a92ec66d21ed2af373b139810150534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ff4e476654157223bf1470b580ebf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639818b229a99bcb0f49403c8e309eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc2683cc19dc93b460409206a16f08537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad83fa72486590755fb6455c10686c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0548978ff438f94a46597b27e264b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ac840ee0b2dea28caf7e536b06597540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f22d0aeaa70fb24450eba89afeff1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed3aac6d06c320ae356c61cc9ba6cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fb867c3b060741fbdd18f3256539f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73bb9bead4b18f5f3c3b234307f478544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a703bd6281fe208fc543205748ebec0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4c6ab5cb4156fcf026c018c0ce161546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba185b6a5075b6fe2c3cc0ac304b5d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84a4191eadca27a5815c35004a5548548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61775fff113b3fe3ec635b97f4c0f5f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6377471107c6fc97fd41feba73bf06550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7302992b2c3b11358633ca2ca36412f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1623a329bb244b88994dcb0604017ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed3c86dd5fffcb09e5be8a295e82c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acadd39dbea350f72e0c9768c38ebad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a1bbea480dbc8320be97d2c283e2a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9b87a32a28ab6ed2525731e868824556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd6fb53c4a000348992499df2a14e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b864b14143fecd7194a24a8eebc635558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bc65b4675edfba2786947d5aaf49c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd27430bf71ccfd82f0c5802942ffe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd91630e40910ada17cee71c0a4cbaf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d801c3d4a050c31f0231f68d7aeaf7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0900c7745220c2a745e11ed86faf18563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dd78a7d89837e5a2f25c43b6d9d6b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d94f116df85b9ef435fb53099af8e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad304563435bda8c6a509e6878cdfb3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02120d8dc07df9bece29159f1871ab0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8016c445ba6bc2789f76a3f6142f3e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08916dd9dec0ec5fdf18154e2d63df10569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229b01ad179a26a898f5ea60e4a16f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9a899bd62c323fa339cad445e9a82571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3a2b52d09e028448b0f7cb7db58b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a39eb1ab1cb551c2f2c29afd7e822573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70239ac6783de27b24a9476b8b5d3785574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a6f22b372d2b6c3e9d49deefd080e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79650dfebd949f5cd4e7e76dc3611f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b956225a699b74a67dbf6e1b3ed89577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62f69c4d7e911bb1443b310017736f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d10d7de56c0b07cf6a40d4de3bd8f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a2de3ddf7e49201c517370770f4f1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06d9d979a9d4a0fb9ead44069163c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbb5408afac1fc0ac4632e5f263ee3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadeb5356c82c6d48f4321b6087ae93a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5fc2b32906f51a770ac0d70521d9a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb6fd58a97d477c6ca6377136a589d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488a68d746d372f68780fd3e43e06b2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d6f9635a4b96d383e9979e8a1728e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bd9b094d9e1855684bb8dc6ecfb41588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82856b43bba232addca456e0476ab360589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173062cba0798c518239654773a2c7e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7efe47e1d17df733f39177401c1bb0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75afa7c4f6a9f383e6112074e323f04592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488f3cc238b711adb5e004b012ddbec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6ac8d2299a4aa85628d381d7e7c61594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e5bef759d85ffed57659069c726e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508928c6e7701da0153934ba8ea510f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93791ae8ea5c064d6845b18889a8f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53318f423ef58f5d8810b82919150bf0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe3119e3532fc3739e090714034c6c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340eccb8b041d54075962037824f7378600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8defdefb6d4af39918259d2ea98f106601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a19866028913a5822a8e8b324e5208602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddc55e33fccba4898a220f74d5b557603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae564fb5f298bfda53caf9c946b8ebc1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4f84a62535c254d0cab1a0be38a6d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5457d2766581630d8045479656824606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4382b628cc106699416ecb9310b7e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3407f6e9cce58e5bd048f3638276958608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaad053476393d64926acb78cbdc17c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d1fe8684a2c64f14147a14c6fda6c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6489677d62ce0b2ca3fff3d12ff15a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c546ae89ff027df50fd823492aff205612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c5a43fd5767c38d195a37263f8f10613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b2618db45cb22bbf115b1a6080d78614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9216741402298cae750f552e886be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e18ded7692fa6e99220ce95138be1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebd7edc362fb8ccd59defb68874bb7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51ae394ca8eae724c81eebc060ebbd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bda8c0d2e079720270b56eca6558e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dd645f8fc250fcf464a8d461a3f03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bedd7277a6849286f81034dc54b05621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f94bab4068cd15cdeb87ded60584b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efa820d964df4272cef6b728947d22623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c99f920ad32e7629d4d9e014f3819624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbf01bb5cc1ff3352bc71146f0b213625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20f990f2b4f0fe26b2aa05e087e590626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13a235dcf4ec367d08d2e45b890d55627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba2b5e205af1cb79eb3b426d25e76a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d20415e05ef9189e03b7cc131c5bb8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3f24a92fc9f404e95167ef116fa06630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11369c105eb82b8b540d62886a49c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45d65839b8e80249222dbe2f0622e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a2a7bdafe0520c9eaf6b8342cc9b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcf3520d1e6a64ddf2a8c322204c8a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff5704797e2f83afcde1bfd05e661a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5854e5c615fb3722a40bd0b2eb5a07636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c55e509679b7aa9b771cb5c23a84e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fb633959abaffde9f5cfa20e257ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057996f1047672a2669791114453ca4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0635a510a7cf53d36bafbeff109e65640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74d41d2ddc6347ca4f60a945e6708a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ce64cc1f7e6da43e3fbfffcb3b22b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4679be02776954454cd1c0f8824876643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8533625f5bf0197e8cfa2f92d909c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a221054ccbcb0c6306fa3056406c34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19868dce5a33c7c0ff68c0e544d22bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07667e3185ae14f0c479d162688d2f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430a493ded46da0a1f243bad90d7fef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142834d129a4ce95f9b9e907b92a8ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6054a16c84665b96cda75ef0463d21650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c61ffd073983571674d74948399924651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c255b6f3b7e23ad17aaabe595f322652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ec2203a4f67ed65ad517368cae927653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc708a969b908d26f044445e720f770654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b50c4c7387e0b03f628929b132f7e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a72a8124707b3c356890aa9a0f6f5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5261b46eb307a66a2896fb3f45dce8e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153cdcee0f4019e4d89f08ed2da1f84658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ffc1de388aa9d17c771bf21d7ea27659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0550b9341c398c30c2671b8d28d78660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced31e1db65cc056c492c697d4533714661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ac3488e81edf81eeb927c02d26666662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f4fb2112e227e138eaf4210327a60663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280ef24bef6f09dc8b925b46946c716664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0f66aeadc90c04ab57aec05ddc695665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ed39b96773ff0d527ea6a513003c4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24b7edac8ddf744d5b90509d22d324667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a603b9187f7f77538bee545b98dbb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b6a77ad49b808cd9e9a58acace50d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ad5acd8979af2a1d66eceb5367c0c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d3b329057a56df47f05097eda2b7f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbe2f2ba762855667d20352b4ab2e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7f131263dafdb2643650eadda295e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c7715a90fd778616a82343a18dedf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1fa49790d58db569739d0fcf3f7e6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c24385a296a43c80f66adc91e6b13676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea22cbd7d19f2017527c7d26e6c57c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e23ae49939622b7137a9154123f5e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687ba5d86766afde61109de14574327679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a494d6aa854a74f9b9a1dd1945cff18680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed08614cb6020024fc3b2c733094749681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4c286ac81531aafe91aa0efe73f07682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a03530e834854b036fe43c3a28db9b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde08602caecc5a315182cda9ea68f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ceed8b3bd6cf58ad7a7fcdee9713c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80608fca8a88be676fd97b7866a7b9a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5b71fcab91be581ba568fd8510298687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72125e7ba6acb282bf0c987602b375ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a7f2ca3d3b056143c7b9db79a2376689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4e2ad7e26b63b51bba70197897c8c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6f57864235eda513e130f59760e9b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5281581f77bdc7dd36bfb85c2840b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307828ac5e9e0a8a7c35cbc74e7d24cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5626d5fe57bb42b6bac12a961ccc9fe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdcc1d3e3b413a6345e7876f2ee2c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c685bbf352e1e879e4f09e729d5276696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277dce098de1a6000de2c5a1f5f0837697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8c0d83bda0c25ff619efd39b40879698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd2353a7b067f638109018f7e4046c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abaaab60d6d416c0137f3a2e486d46700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61827b186f8d518e982749946078f414701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb5b93bb4208e46ba146da6572047c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030183a9d5b8c4c5996120e95f2f8e68703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261eadd9db8fd17de7b15f9fd3e94b0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166eab082ce7358b77348f794a39c951705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba945797208206acec3e7e6fea6bd5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc338211f3796e77ced3ba1460ece6a2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6148cf7ce09b14a36750a43883da24708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79331a4913b53fe62631a39497bd8366709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747d1c7f6f23c11218fb4801dba99ca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb77a85e6f2639ca40f728f9a548662711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa02dcff807c54d1990b2482a9f5d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b2004cd6e5333dc0b01b2744fd273713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bc65446cca62798a18e9bb7675ddc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f90c6905821821d2fd7144f99b998715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ef4c8b34eb9ad6c40e54397825966716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba75cab623272d36cdd79bd97ba06db717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006688f1987721fa841b2b45b914a96718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a139d8d307ac88545ec74dbb690d1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f695aeb0b4d64d91d7df0573f6cd2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a489c3e6ef88456dc9e9f3e7474d45721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab240b8584ad4644977baf687bfca8e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45b4b533c6dedd8ae35c8ff31e1f26723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356cddd546d441fa8611ecda3a249e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7814b38bedc28ad38fd228ab236610e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f79b913d6694fe51f1b88051d00e14726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6b7f58e929ae179d7970bb728ec9b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249c44fdc515221f5f82c3b020eccfa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e87d78ce12aeb645ee4bdf32bcccd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187be43deb5568c68898e37629a9a45b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27585e277716cde8199a8893638178fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124716b2177b3f53135e8a465565b5a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760f8358205ec06398042919a6bc655733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc3017140bf6be0fda1708755902a1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93e6b237c2c251f10cbe9c22b4dc48735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea047adc017b0200621ce3e1cb54c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068206543b6cdab15415b434b9e203e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f8e335961e25191e07a22b02da4aa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb98c9a58838227138e0b9df08c7617739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36cbdd762eab1964f48801178aa087740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457175b55388d944a2fa9dbf04abdb31741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acbca300234958a17c9f70580b74dd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932214e361fb25b67ba8554e4493a52743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bc35b3bdbb2dc5c1bd7860bc8ad15744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64858be608be10589c3db1156559a7e9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a14066889b1a24a45669ffcf8690a7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f7fd399840472dd5ccb4c7a890256747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb0570cf36f3452867b353e5635a7b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c423372625952c8fcf2645189425b5e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1300fb2fb1dd93a4d8e26d11e568022750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8a9eb819f8fb919c39f580f1d3125751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40946b5920e45f26bac3b6f54e93f24752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8fbdea958561931ab3de2f2b761dc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec4edfa98cb5be5499c335ac8a8c90754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c722c1826f2830f3ce8bdb2f9b9c2dc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e25f4b5603682fef799634ad4fc62e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60efdbd54eaf0206dd4f31dca9dae8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc487a636ed23b067973e56a586bdb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbf9272accf493dda838a517d9b24c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>