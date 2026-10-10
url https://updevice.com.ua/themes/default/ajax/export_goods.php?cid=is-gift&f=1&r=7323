--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1202,68 +1202,50 @@
     <t>000008277</t>
   </si>
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
@@ -3346,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b72df2a14fc279507a0e38e8154a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae0b985138a711faa192174278e2082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5efbd7f8e524c26e902ab8cdb19d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a64217685a6c5853a4e11c98804fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e61b2eef7ac77aae62c87ebdfd8d835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461225fcb969a7e2783adece96e0a186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64744eb2dd3b7661443e0509a43d31a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0852e8ee3a4e726ed888ce64c0bd9588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e25e5d7efbcb16b694dac876e34e029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49023322d91f2b69958124a46eaa2510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed66c0016b6c151f3de7810ed4064ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dea13d870ab7bb1d4eec2f866c4a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869bdd3a13ba530feacb34fc5b641113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d56b15eba7b9ade3c1b22d30e3bca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79939d60765978bae9d1a8c0a75ec99915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83563f1f6e596742c9b87c7f3f5d831816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536602c94acc1f1b8ac0a4b77d3821ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e19eac5b6f168ccee6413ef75584cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b0f50f993e5f547566d377f1e467219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5bed19763a47f267f9837aac8667a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9f07c7ca30f3592cbd1b4de08b0fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9e807e70f6a0a9e055f382837aa1722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa70428d2653cc2ad77418a7df8db123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11ed76acb915868fc6b548451281b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4d70645023055d0d5af67b957542a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e994e9e2b2830923b22e25241c6e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76296c9b683e7f71472bf46d9c8d856327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5786f1c86659da4d9592a8f199fa01a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab83615e393c8873e46b1b741f9a01229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752a56fa422a3821ecc54897ad797a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c811885fed79c05225e5bd09c823bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d092d9e054a982e1af582c4c1f40dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bb6a51c4577e5a4984732cfd2c0bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114f169cff94f9e2462a5eae2c8ea2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dc3a05ec57ce8929ede25cc3d867135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66287c9034cbcf5197522aaf2e87d56036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df09a2a11fd7f965fd35b29e8e1b8937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5cfca6381a60b8897d5c5f884d40c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874aff2fef363a77683476730aea6ecc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240ebd2483e86b1431d15a5f57ab52440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d01eb9a9f8ad8dba8b451ead0e50341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e0e2c2316e72c0a9e69d71e7b43a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80298fa21e8d46de300173e64cde6af643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca789c282baa4961aa159a145656f94244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62680de505d79ca3fb028a41d2313ed845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28925a70c66d7b7b6c6fd29d5b4b29246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9b72cdf390c6203947d07ab3d2d3347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee631d19ea015d4748b7033dc2885ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a06523732fc19fa3738792da23ca1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afd7c59210ca8de605286beb1b39da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f7f2a43aa3de66aad71932742236b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0976722def4b24bec596f2609eb4752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bdc66d4cdaf3bd8b68bfa9127edac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebf23bcedd7542c3a8a5ef148e1dd154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcb8cab87f406008d0386c73d66dfc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518f15f5f13ebe82183daa8e4f0e23a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf69690ec60973af23036fc58ff065257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5db4543d3672c3070f6421b079ffe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7652918b5450d612e8defe0a32c7a4e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c707ee11700eae71cf57cedf97f7ad860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4e061241789568f5f4d5112d9e2d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d299ec36a15272c8d595ccc4dd26fcd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a599f49abb4381d11839c5e9291c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eddfa2ee36551f96007e39b0266a9d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fa3b963424162ba5c640ddba601a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec3b4258b6a5e53b59f0de1a5ca5fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e820eda7afd90bc96248e2919ea6ce167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493d4958eed113c21ea4f65c8d5e91a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd496b08c54c29d3662feb82744aa7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a020a6bc2706bfc48964f4df9045270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580b95031c8ba28cc23431ad042cbc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89a34b5124b295d9a0f1d7c723623672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1891a8434512aa91cee509b31e544573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006670dc4afe699e8aa8af76ed26a9b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4dc901082ca4ec3594d1f4dc1293d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c8a51ad9843ab069a77ab265da3c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd5452a6bd25cdca6b62ae17771a7d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd49d05ec1d6b60e75ed2c8d1a1402978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac56af05cb74ca640b53c0b0aac78fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccae3b87ce4143e02861c89c82cdcb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1ccb4ac1d3b2fa0e6ddf14e6befd081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2aace0c467dba3cd0c9d0882515ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796329eb7f73843421e71348535fd75083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5a64f2160f6bd41c172102b2fe5ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e62a6f723259bc8c780fa8feb610885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ca3a001010c1d7e4c69f8eb23524686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014756a7c972779e35a2b4a92655591487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7333ada75a6a42ba5d8aab4f9c43bcf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c5195a65aacae08413c3b65c55ee189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fdad08055f874d827b183ebb0594090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c42385888898e93e5c4812f7da51591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef23d639df1803d1b2b782b2998fc692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f241fdfce28988e06f2d9c90c7404093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520afefd260fc67ea779d7b10659b4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e101074c913d5632f5d22b764ede195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d376d6240b3768dac74cd94116984b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec61b364d22e4c784ae9eab3e31de2d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cdc6bad9b795b5a7625022eb1bbf998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429971d2a38e83505ce68e44d894f0e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0e75523cb16facdf9b75f22f9ae42100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1273b0dab3fd75074e8c5e452a5366101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480a90d0fdafff72f5adb31d0f72026102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d465e0dffda7af5f62b84077656c72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4c62bf4cfa178cb331619c6e5275b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a35988cf6f9a7b0d2b08b00fea967105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9434c052bef90e6c4b3f2a8922ca0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9ddffa39a4b267c467b13be331f6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6482318482fb6c2c65caad577c6466108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9d9f50c6f6df0038c4a425b99961d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eaf152b2294ea1fac357281ee75ce6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee63deecdc519835af6aec368d295ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718f3d8d96dad24e8b6b98d3e00c6aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f1216bcb6bd3fc36c2f5f387d89d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4aa0d344090a70d1a1eac10aad7de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d65ae012a22941269020d67566b71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485e03bd1507d78148bd46f283d2921116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0f6f565e7f61724b68dd8560af4f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682f13ee013de8dc1d6690e5227dd8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0c85e6c485154b54d87d7f0e9e162119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98328404c620039f6285e99df8899b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a8977cc38b9a6fdbb9394613e9e0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b08162d0901ebf1281261b345f23e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311cc763837f34bc918392a72895886123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a220da6a5d508ff47e2022528051849124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572aa5240b994adb9d1fe9117ef76d65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c335f5a82959758c17ca84a1cde96126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a74f39a6ebe9db5aeab5376f28a0ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3955f8886852391ffbc07b413b91c92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e318b9f831d0c30d7041db8a35c052129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716c4f08c5244ab42951678a88cec33130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a68fabe570d2bad2bdf608bcffb8a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f05dd2ac9125c0e510a573aa256650132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974a7e0e8ae58fd5adb058b8705c859133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c160793221d22ae1ba9c2bc1d45243a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea75f3ccd7bab7625f85b8bae79c7b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015a2e1397b8744c8f76d748b5c2f49136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb18c97325e656c798909abde0c83fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eed809be1fe082c99b20a42041a256138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6a17ed98ff60be790902ad979be10139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa1f8ee846aa48e89019b26b165732140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525a313845aad0054e8aa6a8e6fb448141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1efec5c99702611ae83bec796472e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ca53bbc013d1cdf931493d07bed68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a284c59c6136d9f86606e325ef20b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2a21568ddab038e9bff7f6904c0fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca8bf6e0378d962c25ff87ddd8d8bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee071c9623f7d2a39f63abd70c5df1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37556df4a007965b20591a1f65007401148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cc0b0bebef154fb161cd536ce0374149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202328820a1d7088d26751a17debbc6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f0ccf92f505a3981e95d014b6ba13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35189538390f95ac742cc6aa839b2eab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2a30ec9bbc5f92b873570b8c41cc1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ba7a373a95592d7869f86f826236c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00595e113de692150887713014672b0c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd129db1a8a2699b43d53c3929067d9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e0bb61a03c18f5148497e7f57df77157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403db5b54351833dcb920c42925b620d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3b4e7709fffe80937fada3c5b7a0d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752f2715eacb55ce54c1c888a3860ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93af9a6b3080869882023d6864d987e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19898d7833b0162979712a67fed78a60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d90d21e580e86611b967d3f0f2f78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1aacac1bf8922e093b9610868c6bf8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353566e7c2997b665e4b2e17047774e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0c4cf87a433d1e98fc9a29b4f49b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc3edef8911f764fa301cb2c65a589167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5302b4565e7f1af8206211861dce4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c2c5cc125faf321d4708a17e9c687169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28f056c6de19cd2cb1def3167c15e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8abc9b8eb3d82dc00c3cca9fc737cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4208c6a4c97212a98f8e18f491ac664172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a243538376e4e7b2db22136023ccb6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf6beec697273bcba24f5ea5388c8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1240706f9c1ac98abfee35c09e20a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67e113631a54273e3a6eecc071814a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa2b431f98a9f5cc3d3a36a9f92c36177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5272ee1851e46b21f6ffb13613445b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b245e3ee9ea5f1c2ea041ee91270deb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e27b69e5ffa801c6803e5cf0e6eaa3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddd8f38f39e2cf27fbb6417e38f53e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af936a0bebbbf4d1e59594dd4f48582182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6789d3d2c7df69a2ad5cd73228f7a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067d3660bf19135be5e037f18d604b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f9da9f396457fc5ae3bc2d9ea69e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce94a785b2967ae638f525190129fff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105b63eae906be4d8dab89a62eb76ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64fa824321db8983e2db7f7a3cb4dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19978965158327573d88ed9bc22862d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590ad96b44f45f3f96b9c0cc47c9702190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d899adf35a4cc00da811752ef57a2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171309c7007eb33ca9d07b5738db33a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce4fa4624736936ba19b2ec086656a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87e3985bba328762c361f23679a990194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc80829408deec8842251b82f4a2c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a551cd24ed663be9ee014cf13bfe3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7c74640d522766c52157525216bc2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fc5124095bcbd2aee8d0e4becdb2c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a3550822f2f44f7bd6440b4d46098199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6364c3f19bece9ef70beac32d27fd0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ef80f092bf3ecfaefd0798b330d33201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca55100c720f270828a16cdc1f636bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf4a02d7939dbf808d681ef96d95dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2406b21daacafcdfcada6aacc7eec7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11925ef2901d105f8e9d3b05e74aee9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c7f0d889cbd79ca7f6943c533086a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46db9fa6884cc358c70b6ffbd4ca401207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914d12ba47d4b0172087d69c40441d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc96135024484c03c31583537d75d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceac3dc0640c7f9c6e9baddb76a43bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f966410f281f2f2e890607d23f44a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a8e826e2b7bf0c4d0685f04e3c130212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f771a85fab8d41b1548df4e61a750213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada3cadedd94cde785157b0a2faf869214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38a90b761abd57684a7d215c97b43e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c512ff08d95808a8b765dff20c81afc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c5177b46020ff62fb01a28431e5aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca28b5dc760e143d10ffa1ae6fe0342218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65cdf8157a72d2b4d8ec1ad298a31b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2730c57b4f8a3e69891a42a0ed1fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa4037e0fa1d4590ae1c31821712fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb4d95f470ffb45a714974da906f76222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c736883ccb3f3abe4ce7a311545b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf656ae786e97bc26a04ba357a84885224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248af02ae73e7294d8f5152a8a84cbf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d56b23cfe4f18c0a92ca6f3daa04c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6051023ca5effcbf91b9f83f0c4441b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a549710b78596efe2930c8ee46089228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583ed066f472e7c41ca4d0dfdcfbe2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65667b075f16ef020807129a68768c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecb064c3551d17cf72346029f9f08f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279165b98ab12a06d7bc4112da39bfe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0167972f2f07701147b0f7fb5ab58233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bdb2ab284e8042d80c89a6a224306234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6023d8a5753cce8055ff1d7ced9e3af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112f513803cae7b448fcd13347debfb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7568308f29e52afbed19a0091bd130f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7286c2524a1a241238b0b69f7119c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04eafcc7b3390411d598c5a3306e4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9f8fce8e3b9b24220936573e385b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66772deaaf2e07732e61e03dc25db7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e623448a4957abe9dc401e5a916c0e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ae7c66e1e67c4e9fbcb0e60b64560243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6f2236e1decfc4e1b697a3ce2a982244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd43905a1b1f9d658130afdf9cae374245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc961b9067854dd799b1df41c44a5a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101299339bde910e89d8d537e6549914247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b07061a805734fb0266e316cf88479248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7758a737670f008b715c4dd475fb2e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85789dd31004b744962b8c5445ba59ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5b00a9ab02a8454675b2337131842251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c4c21cc310eacf1caccdffb7c4eb7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4f4684cfba92bcdd2108da8ceee61253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e489dfe1dada4082a8de04c7934eb37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef546fc663c455a802a23a2e0018e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7965ccc8b13cb96e62be550aa12b24256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95529f241f5ea977991095d3c846c90f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6a3aa5388116fefe11e1d9c533e87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff154aff8cf5f0dc5e22cbf15b422871259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8ce7d293c92399092821ede160acf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1ae8ace3e30cfda764c0453a96822261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb97ed49bdbfe47e99e95fccc547204262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf62f07044881a22fadebe42c6d69a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b612ca36918f1e9f6aac249897757264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709365fcd1bf01a269ca52600f8c0f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e35eac325301f0683a6dd1cfc9883266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618366e7f8c3d3eaf080c012eb63dd7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5faf629482359f7eca6594d3983952268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578a8952dbddb22c8e05fef0ccfa476269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4ed12e3b2164a99f6cd885130db43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fe5639604267991c950befd77ee2e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0f62a41d9be037f689c922c596621272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21dc54651625f7429f19ddc2f3fd13273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b2345a41e1cf31e5ea372d40866f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa89a0804c1751d38adc404d79ddc7d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505020ab378197f3ee4d02cf1227f376276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fdd795dcb8481a7afb6744d9dbbd9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b656663bd193c999de0de3b860a66278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc3184d8cf0882dc52f352b002dc59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11da687726457265f12c6189568a0bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc961f535939954629dee927be35c839281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c253974a83689c43b98488b14926e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a19bdac4fb5a2a6737e39945bfbd18283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcaccdd86f8e606ee977344aecf94e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77e2e2ebd60c3b53d7861038d3f2d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f3d31a54612c1fd167e7243f37c9c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa440480240955341c9dbbc227ad7047287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211f752db30aacc116dee1c3329fcf9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dc9cb50a8842211b0b57014e55ae6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dac63ed378883b3ff08f8ae1efec5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1652e14a0b9da725f4bf2e189f0b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8be4cbcec817de1b0b540d50daf07292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c1bc0d65e69d7a9a763a08b4feb09293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d2873faf2a785fc852700981f0f7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee89e44e918cc5fbb03d35134df21b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcfa2dcb3e1810a681ef9e7f812d9a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10ff3c7ffaaf9ac5b5065a9f266e79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b87eb3f6bddf32881eb085199c8eb8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5556546172749b350cd044e584d04299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a4dbba28c42f380240444bebb73a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d9a1bfef5a6af46ff94aa8eb1dab6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204de6f0c1dd2f5d9ece15d951e23d4f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70b20435d23fba86ed0ceeed226ac9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df6165f327be9f8bf5923427a0bcc4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b239b12c925fa476db18771fe40c9bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d6358f1dfc80352241f3d792f3bdb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e941f6fc319b02358e6d24b2eb10b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acf187718cc3c7555df66a3944df04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838eb8c9cd71e5213a68967134cf2c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6508f6411480a27d4c6e4e1f1b414c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9f2ee412e319d70ad9a26a3666eda311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9a2f24f592b1e33f6447cefa8ae5c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703b4b3930f6d72ffe96f0ada9817ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961c36232bd672e616454bcd43e5ea9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94b709955474b2fc831a632c99d068315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10148ae44c5faf5390d0c83b40719c90316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf143bed44ace1cd061c50b4a409876317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15839e6a1fca5476ffc6c7d3d41872318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50c082aa43a0377e5e0b1cbf8480d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7696e077f4d62d879364ca93302e54320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b3e4a2abb9421fe7d6ec0716a0b2f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef344d7d46ccbcd96917655ee5faf3e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b20d27feb173c3d3b6eda8cc2d307323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9332e69020eb9aed5140b2a0fed2c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc531535b191c9d17403afadb1dcf7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78535388717a61c445c85cc2ef06c218326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13553358dd5835dd51a0bee43d6c424327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff24e010c6a630bbc6242a4f6504752328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d6726b6edfd67e12229e917d218ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5218defddfee68de0cb2d0423d3e19d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa70e856c7739b09654b5152c029d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483211f89c4edfdb2d7873832b2e2f58332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b8d9e4dce71357c5cd00f4dfb1286333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b765a300968db511d70ec53c466bd1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe175f9f0575a82f3c84fb786b57fc00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9b647f4ea3cabf8f71fe353e46785336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252570d860845266c932dde155f0c31337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540e27491f4de5a0e0c6b16a2cfb5b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04354fa2831abdeba6a333f5c5db2cf1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8b4b0918704fa18c3dac2b3da0eb9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c3a0d3a687df7532f34a323e7e969341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d40f3f414641e95e390f84d854ffd7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54253c102074457337977e9b6558f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82834a0413aaae3db9d3abe193c624f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885754291c8ddb0cbc10e6f092b2f413345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830935ef9dbf8c3f313f38e822109191346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73164d4297010c6ec5da6e119cb5d56b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddbc9a30a5b795c616aa1b38686e83348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47354c9e18bf949c905c5023eb4f080349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1f90e0b88b4892384fae71336475f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270164f8ac8b95d4e4bd2354d1e560f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba314a11d5c34fe73da98e7084b87245352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea823dc751d66947e6851421436cc8d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6e49f5e8c9d65f6c114d7469bd509354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e17a3537854005c232db6e578adb1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13087ed2e5db88b603a29cab1184f043356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2c01dd81b0a2980ba038651814cbf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b616c0d01cc2b009752c2e82b1ec434358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38bcab5146b2bf3f480024a716a8de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1990d0fed2cc402973dbe0a27b471ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd270d5ee2afc47837288a1d94f246361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f68719c30d3c07989dfe17dd733be362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b6fe5fde56891cedb16b1457e69d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003a2e07a821efc9afa4ff9d324b7fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673ad525d479080f16d673dc8ca2be2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91971ac56b22634b3a0f2c7b4fea90aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ce37d7ec28f100873ff3e854c14f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721b518a098ca28f3fb26b3c9e66048368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b937c3f4c3cb6c9145f0c87c24f999369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8bc2f30bfac6fec299a9a2b727126370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334474a43c66ff75e9efe38e18e1041371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b287ad0a5b6938519f5b22b166f2b06372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29404e919514871b0ae1af2238b415b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942651945e8a343544dd5caa620c87ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a4b6b07a86d0e7e92b7a43c93f119375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf2373cf8bd3d9291f89963ffe46ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d7add610779b830cd0be219ca4431377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236b0add7ac247bda382e60ee6af97c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fd0c63d69caa1a7ce989b965a4a4e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142a4312971c86df04241ff20519e31380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8077f5c9f427a708dafbbacb12b425381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ceeb11611f6ebb9e2a8d678a4e805382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd33b1f3b7aeda067cc66e7f5a9cef5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c9e6f41cd3c04792f5d2ba3b6eb93384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceaa776459c6ae34ca2725a5938966385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b930e4c616a133cd23439de8b1931c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7291868feac2ba9779b01ae9ed5ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532aa86cc7ab44f214ce54f3b0b517bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0ee8f2a065374a9b66f9998f189e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce1fb7873178f98263d5a7f078a46b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fc058f97fb86a205503254e73b77f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89d045fed05a1ded5cb1662f9289f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d756880444aa62e6fb2fcff76aa2d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcab00601c2b22b9135dd0ac106f7e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c200e10af2b73e495cbb4a664e89c3e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613221300c653ff2e1eafc897e597e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e487a5fb3e0587849273f47cf8d288a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3a134a88a7e560eb1f5407d688c63398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b18aae08afc2e6cfb24c1f91b1e0c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a9f887d5862f7b3d55a05647b4f87400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747e6db4f8e28172ec8f73ed9fa0e44401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf409482804cdcc7f2dbac3c36dd10402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a5dfd6e628f02ea1a142938950fe2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eda07016a86c8a3fa7fb49cfa49f12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6909e51ec0ec5281d5f3bef70e190405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59331f919c151bcba6d8d99fb9e9ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce293e4f07e4a637f41b1c985fb4d536407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf1f39fccf4c9eeb061f686c0562df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93535e364fced322bb99626096fc1e09409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49969057bc7c53ec5334642e37e4c77410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26e33303a991d7b58d71ca126de851411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fde821878c0bf59d7e92860096c296412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62354e8350d44d9eaabdcd6a220cc9d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92e34274b03e9832671b535d7d4c6d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282caa2d5be54db00a5418954d33066415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eefbd04e13d95d3599dde476c23d58416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015b82312d6a1a2902aa33bb77e53fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fbb4a2036514666e926ca1c988958418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169116c7eb2b4d44825935d4690248a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75abd1c84c756f578a0b554ba9f5a4e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b63e4f55de7ac5e2503e0ecd2d9acd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028759d2c2b11188eeb3ff5930d344c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcb45207ab1018e5d2450e8b0be69b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e2638fc180fb90bb70e96ff523409424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a03d35c6516b6c6f4a9704b7d2fa21425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddebdbf8479f3847f6e9dec42acdacb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71e25197055dd8fd3fa279660f4e6c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd60fd769d5f67be6ffde632b67a8f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b0a9825b6e0e64c5beb125943dd42429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ab6a05b3a76ef8d0c1b5a8bfb6b7d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d2db41877fe67346e57153417e1cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d15bf5add8447e8c5fa50bde05fa1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a64534fec94098137464285952bf94433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a45cdd778e7c35c87ce6c8643e6d2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749d30bb0253abb29c6f98a4d9a9acd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512e1a2ee44f4405b9078ba2da0a12e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43aa272f6445a8cae459164625832b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f567f3e2a4b22747e57805971f993c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac692af2dabdf533aad38284abe190439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ea2f51d84a92f05a243fe9b7337db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c9d3cdeab40c3ffd9212792059ce0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbcd3c9f7ac20fcecd3e5c8c54a449442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e5b5c2c99a99657c785095817981d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa0d15259e89a0697e2018bc7d9fa0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24af13296e6a9105f2207bc25a20f13445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ac7de8d5b14cf3494343efdeaa6be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca9efa72596ec566d92db7f2d0f75a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9541c3cac854791c5ec68230d281d5f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c4bb0124af636ebc87c4f4260d971449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1880d7093c5911afee01aa9edb9adaa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297e8cb8f6c363bda95c76e2498a629451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1297ce67c77afb198e77f63a3017740452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641f28de9e5fab427dec1cf7dce1bb1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239af4e773bd8fc9d7acbd50ddf2c9de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712016915fff933ff4f54e64e53df24455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34478acfdc1ba15f4f3ebe563df1871f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77b56d2b07c4bdd88bd050d5f94ecf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390703a9e884138e2b662e17db371945458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19946d9fc0fff43261ed5484fbde93459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5796625018df33801cb8b971dbc7b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3896bdecb8f479c4103ecedec83d51e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c9fecba6664235f49734cbaaad7a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cec9fde5dea8ba3903e09eea57582463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6db924f48aae9aff027042c7485ff6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ab7b850267fae0621c71bdd8e0c64465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef597fa8f81c436c6993994a84f2adc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b304a3ced3801c1cb025c6069c2371c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7f72f4daa6398cc6e53e68906a66a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f2a47645e614d30c0726fa1bf7d4c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f4eefb9eb69347086025a53539457470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb49f152bb8dded0737952d1b65b32471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d7682194701f3d4ce0b312223aabc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edb2b4fc783784401358d8fe5c065d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de647c897fa5240227bffeddf6e378a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00488b2e531fd0bfe6c962fd154f96c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd2049a3a57dbc21a86fe2fccb3f8d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b3bcb788068566e3560ffa32a8797477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5eea2daff0f24bc50803d2c0a3aed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ea87217071b33f0ac97f539fa4302479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d66f94d8d47f3a670ebebec68a636a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2de7abefcab7d60e07dec63b2f6e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab52afb678c1f503cef64d71fe6531a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f2d9576e6fa592145c6d05e7200fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a93d365be3b35fd3edd08a7de9d03484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252acf89c58a1ef5ce6a439dac206f9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5e58fc45b9ee24e4af57bbc61a412486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1be90508ae614f82147d8a1c733520487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98df8fbfcf98b84e6f68cee58c9d83488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae45dc3e5155b8257c8f218bbf12acf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7c8fd3fd7ebd2724d4498bba41ade490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd13aa79362fed5938d45a6d7ec28e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbadb0e5310efc8d55365688316e213492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c20e0c6b44b208777837ca1b9e8c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5d1d631080cb4167e63180a9941c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5459fafd8418dbd1a6f00568d870f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d475ca4cdfaf9a10e4c010a7085df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3c65b124ec535456b03aaf1083561497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819476ec390d07592ffce8603de0f32498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a640667af4149f525816b0dac947c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e16317a225045a6907de62fecd332500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db9317b9e3ce429beb8cd167b267f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632b392a4aa685e2dd1268f619df8d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77155ca4c17c965736141eb6b9aa945f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff1390da3117f12db4cb31740a90f0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae114097ade61a2759eff1a3a26be14505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d25eb9506888214c86bc98dc2a3dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2246526d5e097771e83ba88b3655ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b87f5265113e5b6c8f4d1588cb207508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cc78b23e756fc9556c113753231e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2ea07116b068a59dc295ec130a814510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59e25c078b144357396ec77589a528511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef54fd1d168d764f0ff73d29c780cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1def122aa20a0a8c5a52063ff337e16513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15b331479199370ff795e1f70952a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b504978767cfbf1f98c7faf22f480515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7f07587cd9333ac8cd4369430de38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd1c9eecc5faf53849d63f10988330517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d26156dbfa36a7d958a5305a7c3c82518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63146426be7529e03da93dbcb1d79c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64efc34bad5e12cdf8b87bd7ef552d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5fcd6d70ea53609129ea3909c62d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020721bb94bcbc671962e57d81cf80e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c329fb490773b512adefbda4d9b360523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cff31af974b4dc8fe0f7eff7d159d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e0c911cfd0e3bf4afdcd7e567147f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a48e2a8eb113ad14117570554b061d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a8332cf981a85d512cfd45eb4fa50527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f746f73b304c983425bc40d5b18f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952ed96c4eca6000ff9af091ba7479c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d811b7eea65dd0451939452cee1846530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e623bf2bb22812e41a0b5f537fd7d39531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdac39a65881ecbae9aae2ebdf115c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405c4ac8a436ca6ba7547570e5b0c69533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a3803b30ed6242cb74ab670f4a5cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6d22b1f63ebf592b397480402fb64535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1136b729373e86a08c303657ce257536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a023b2841f07352279ef85d4f4e547537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55e1d1a9cc86c24c20783b56edd2ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8b285a494ead8298082322e62c398539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b1a96df155976cb791599238d2fab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01083eae1ea4e2636a0e2a347bdbfe2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1741aee0b7fa1256c8b4e46b8fc8e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6884d164374d624af0fec87734ed3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc4e23bccbfa71e90322d9f6215faa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12474c88125c90fb8f133ded1c22b4f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3c4f268aafe6de7e44281e7471724546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f9bf0d7fe131fd140fb6ee215732f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890438440ec34e0e0e1aa38970c6cf2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263499de2e0f2034d45d2de5f471e91549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963055b284ba64992a4c8b695fed94b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5136a1a6b018128775417dd1dc27b82551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984cb9822d7c481ebe8813abc5fa37b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a57bcb81d1a2665b8918c7afa64af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9227bf4e876de03cbb11707aa3060f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b145aac9439955d1ab82802d876e46555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb333bc609512a43e00d0fd42ea1a1ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703529c548294a98df8428ac44845c3c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468558152760e7bb9b97b0a73022bbf5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c31606ddb6a7feeed4db1c5d05e0e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3683e5dd136b1fa460e9564c952846560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db81337488e5719267fa2167756c16561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1539a24f7e9d911eeba3561958519b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba2a7b2b179504af9a8251372254dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ade79838ebb72d18d8fa5b8df57ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6231a48d5476ba06577f7f403798286565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97154be47006178d0b3169fe91f8dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf56b6d8754ed69b892d5228f1886a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d65067ae2c1a0077aa2c79f5009fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702f3ce1acd5497c19bc5b2b50fb04a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d6a13b397c75e74d5be5f131ba648570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17f0ad812bcfde2277b2b0d9c25e63571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55b5a4c24986a6aa2697f6b4bed7c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4bae8f6c9df3ff056ef087c6819bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea663578b28a5d9c427bde09b6bc26fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afed618fd91b6097ddbf8e368231bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4106758e1bd6214f4eded7da8742382576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fce63663c93ae8768d80f806b3387577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c962d5f674348366fb4a435a83ca35c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05400947c8ef44f9d046522000ab4e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485005b436d9794bd5b3583aba3b2a09580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573c6293bc814cda50771a1547f8f57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae740e65a504cf1a77733a73ab2e6e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac935a2adb99268ad4294e280f6caf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cd991662b00347a20f29c253fcb6b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961a6b2493d3fc6249392a213ed1aa9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a02bf00052ead6426c4d29cea350e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756b71567e69572fe50798c41008dd8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc26e23f5606290de97831e81ad5ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed243ae13bc62a72e02cafaf99f7af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e74f6e813975246931241ef304388590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f42823b8ba4e0fca9f9433aa9e141591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0369491cf3c3612c89e2e6b9fefca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f493e6d4920cc5bbbec841cad4009593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de711413f7b42c066044859c5d14fb2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d3dbec1030367a67851024266af6c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb07de762cec0369bc0af160cc76536596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44ce2f8efe09f7d4d000d1b623700a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150eb52e4f84feec8302a9d7cc513d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4711efe642283801c9d7a2d974b4cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b184180a925a54bb4b9bec993e804600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d95ce9727eb8587c8ec6af0f12bbb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f95ca1478d51c64175ca07e3e5720b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2c3c616d06dfae02e1e3bde1f5602603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf19215d81c7e41fe321dddb031f724604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab7218c0b0026190fc11a25c4de328605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbb821fe5d5ce174ed21f53650c87d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68c775edddf68ba1c73feb8747b421607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703f5cc08172ee887615aad0eff3aa8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8c10488993967c708267cb7037730609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031afe02c0c117f615805d4aabfbf99b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117337e4ffedab3b8acca317df29383611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a428ea1e960eab251175e2292b75cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559042603bb1a71d9ca15d964a741ef3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0aa273c4055214730025fa150b48d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736e85661888aaf7a64a82b543418ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699adde5867c313820db6e52d0c1df3f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42a6d79d7d2a3d641266175230a766617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02010cd098782c7510cb5fd7856c5fdb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f4fa2d18bf6592e01e2842fae7387619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e690ba2d0f6d7c12e50e1ae762a82a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04daa958bc11449cdb7a3f3318624c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fb4f851cd4f1276ca97e323156a16622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf571c6f31e3928c013f95ad80214e51623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4371700dec9d4cf36936a5a44135a3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373f42216affa425f8852af85c80f8d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576721ee23db482eef4ecb14bb622f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36651b122c43fcb6bc7cc677c839f794627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34260178d7cab59b646aab7043eae9d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0a0ddbfbf7a76d1820a0009f40d6f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4e0675cbcaaef28bcf8d1697f6f85630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca583bb649b0586ec48562db2ec0ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32e531d87911dfb2a17f9ad7d2f257632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6058b94edeb98396022893226b1e4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceba33f68e0ab22de44947e4eb49359634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c92ca4cd3dee13c8fe00f7fb03e87d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf378dd46f139ce2c8331e9aa6a7b1d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac6acbaee2bf2f10ada059c9d42ef8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc058d24a19355fff42cc07858b85d8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad710ffa1fb82449b14e581341d968639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84abbb4eed1ecbe565738f87f035f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d676b696c7e6819dbb637f95b8c7a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8595008a5f05ef9fd25f470aa8f41b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a01dfde60ae2c7169058275ce6e3f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a85d003e274f6098462ceeb2e6c54644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4d5adab09e06a6f6bb7e57e52f38b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45364daee32612f0d5e928f3d0a3856c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6902a3749efb71df1e04ebdb223d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641e3a1c7b4509beec6b5ee7e98152d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3023335920ad163fc98f038bd838ec0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f74e78839f5b2575d7cd6eb33ed895650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbee80cb045803edd983005e2250ec9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b715c9e3465d9ceeb1ad99c931110a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4e5ba12fbca7b80346f04c28df849653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465987214af0209f5de8b91cfa9f788c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e70dfebbc8bfcbc0371c889fa8e103655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f6fc82b1e23df4366bcb576db8768656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4879305a6b365b365ee3fcd0d3b5c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e973d411c023bcbbe231a63852c7e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057eb4677203b6ef5ba4c07c3dbe73d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d18a04f32ff94e641f94e164ceb53f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee10a70d73664878237d2f563d1010661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4ebe2888f3df7ea79fe4cb350bd5e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e639ebc47e5c9cdff7963c62a86e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7c1271d0094ff541c407a7adea1b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f388043b89a778b48a4fdf9228130665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2046aa87e52ea56db69990292066d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29cbdd033f0b0de27e0d847fe0b6c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39435f49c899920f0243141b06c1946668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3575a31128aa71ba21d03df2876ff84669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff58c5889e6c334c1514b93a063445670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c8b98e785e4c5e9961c72ba0a25b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632a8232e07e8bde2991b7f91c379f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ffc98a50101a583386954f7ff80d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84690e158bcf585751037742d8bc4cf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c3209e50f2f6f92610af972176085675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195612aaf143ccc0fc0c0701af81ccc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687991dda0dd3529fb65ad6d0b97aa3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b353130c69690156594df12fec5933678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf245e8595e4ebe12d821ab51d1a35a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b5df82eecf0910299d68975632afb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3977edd8d4db7f6553fb31e75ab1a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5630586d53c63ad657f3e577a80f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aef6d6a988d0fe97b8241622a7c642683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dddaec587f768da197043451e7412c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6276d76a67c132b61bed33e117d6bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f9ae14ebab9eb3d77a0aeaf1ee8b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc379562016f7f477d908f797906834687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fb2d944c38b87ff1ad6661658ddd9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db69ba28b4ef1e57f421c483e07fddb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74972bec394e8bc8bd926b5263649b5d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0639a55d5168603bc1c2bfbc9bb193691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862b5b36dcb8700817a48415c944951692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683874b1f667ed543b0bbc75a61bb080693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ef4ff2f7203cb4f7355414eddff13694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ffd9a97eb8c2490e63c26b94f32b2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2427ddc96fceb756b288a7e34fa62f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03de827c18bf7b680ed714744001f5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db05bf258bbfdcd222cfa9af5e58d1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711b5457986381ab518ab0da5fbd971699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695dbd2b8dd0b477ae4c2e06c8d8fee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6efef6b1f0bc923ff79102b582afad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eabccd4dd9552d24421565ed10cb94702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c80bf65db71be2215b9b39d6d47f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479ddc1b4c83e40a4f10a707709cae3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ef1ab811be2b55eb4085566a72666705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29fe5dea62fbca663fcbdfab867eac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b25b3cce048390ae8244a99d270a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363c386064728126449e2b48a19425c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f409c4f8e992a16e7a3b605b874e3b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b21b540c144c2b8ef6d3144c9299d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae853f6eb2eb568809a1201c093b3d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7072575dc686e6d436d8ffce92427712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8a10251072022949e8de4385c19f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be74e85367002820c22c1790649675c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa90389c252ee026fbbba0a54aa9395715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f868bdc790c1a1873687b18b0fe15716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f5827aa832ad92f9311210ed03425717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a279cdf73951d5488c4dc7e979ead4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5908a0d86624b44666e7713eaba19f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6eb28654faa70323953813e0581800720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81b0f6cf17a3596d75bb1699647c67721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99183684dafb5cf5dfc88ef0d9798c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7e6939a6c7307071f2dbdb5e5a841723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39bbe357d6e1175f54dfbcde5c2c54724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40ad7d257193adec6c85c3450a856d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c9d0538e79b1a91bb42ddb267d405726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783c64e0eceb3aab56fd30135709833727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b66384e8873122e8b6b57b09ce5713728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595e82ee8a7f6a709f27b4c640f9eb9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce626f046e022e9536257bfd19da7c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662c78b9783c28b2d65fe04be9e4d7c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459995fa7017a4e03c4eec528508e06732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c10619bde40540b379be1adf03bf6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045d313ee3284629fda3513afb69857734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9d5f352be871b780dda86234efade735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a15415a77cb53266e7dc7211ab4b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9897ce87c90925ebd2d3d1815a316bc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad59e09d759c1d26e26ee77f71e21b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606782d2fa1dae46ad6b6fc193a1a184739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6ffa4cde2d33ab5defe69971084f3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d8feb14268c831afc15d0de325b22741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1289262abe187a56e316c80a20be4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4481b069083d07d7d2fc31df6096f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac2d5cef0702671720dc07f0ce2bc6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb31b61228511a4d09aab6b55c6030745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa072489069a584199a458d13cd01190746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3b474622ee816cb472d92a9c7fa3f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf29fb1da685dee5601307b0f749cf1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b546561ceed13e5cb9139d080c7812749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164c0a27817bc1bd226cc9ff3290afd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cdb4a5c0a87cc7c476346cf8b1eff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c23b2518322758bf9976f65b0f732752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3114402d1f6514b93846ba7d00035753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e6d3f9335a251b5615c037d13768e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5226c7dec33bd75eaaa18439a6020a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6577a299270037eb73e177603dc4a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7888983f6dbae928f266285091c801757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2894177a3e1c05f7758ed923d4dad91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea694e44920d36ca6e4fbcc26b20aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6793320c88a84afcab4b7cd09be503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efdf115a3ad8e224f7b31e42134d7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbfaeaeb9c6c4c85951de8ebe47af85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bc749ce8d02c14f56d0a2efcca3ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83338fdc11a042a60a7c26df13d7c0f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fa61c4f75ee70833a74128959e27f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347185631844a8926a74690318c56ea29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f10783576c0f6e18f39d6540f5e68f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e87ed6ffa46bdfb21d331c69d8bd5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c981c86fb418ef591488b574d1c1c9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62159e3be420efad6ac7147d990886813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d295ee71667d2ff60ed13c3cb9e7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49652890114ff7296cbe07749913d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c8b007c8adb63fd79421debfe3dea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d38daa34e00cae0106da3f27f0649a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5778db07ab3a81d25dc71735057fe7618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f80a77550e4d08e6bd0558ebe527d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1519eb99e3900555bc6c10b874aa2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710028d1b5d5b038d5acf536d433f3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad0dadf912cfa2f04dc79d50329abb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490881d49691e438dc462074bf9a1ee923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738b5859185700f36893ccbfa1da90624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb46dded4ba3f86d9db50c1f2ad56625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe071af06c2928725158458597c1e5a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f3a0bd883b887c1272fdbdd14ce1d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29173467fefa043fe51f0bd0342b124928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cb5156c0411053acf065bed8e78bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c726748e146c52346589ab3228984230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d378bae9e533c6aa32b12ca079aa931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccb1d62da6e73020fa5e39a5167ebc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075861f19ca9a61daf0b71d955386e0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecd8a7f27ac03bbdec1b47a86a037a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391df71e9275fee43bb5fbb934384b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165e2bc8f4e356b1ecebbb1894123d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529944e944a5a7278e819bd0f362008337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b97ef2758984b0cbfc54fa6a3727f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36270116ca2b91181554b80ebee33639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442729c05e618b247378345104d8f16040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b20100b99bd8054ee162675941b8c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495d23822a93a0b5089875b0851a5e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6bbde0997382eb255522becef789b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa378e42df788aead3c8d9e9830de01444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bca090b598827626db975fe8949d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e508cddf6743b40cbf3bf22b5706fc546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c80dadef09f1d877d119f2ecfd28b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181da07ff85d14053232d8b23cf7bea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06ac261888d41b08fc36632a05853749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac474cd51847df14fb6f20dd307602450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465ef136879d8826f8ae4ce673ddabd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb047582c9c35055661820de31db17b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5258d6a4a2e37c31857402996ae3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf5811321a681961f6ff3efff21dae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660a75d9f75c6db826d2555cf54684955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70624c6319539644f93b4c24c50145e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c01641b6acf7164abb718b955e96e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7f0b7258482958781f6ccb602e9ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5901554cef59ac98e76da10a59369e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68860cefa40a293626fbc9b3d7527a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a02f02a10ed1ac916053ad325704d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35adcd6a41e45001ce4dbc6ff2291fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534e5b185b18dd392d74f4f2b65b35763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34eca822b8a117ce56e6a00b49ebc064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5041fd28df450df407b2d54ccb33b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e282cfa962be0ced12ddf7fc326c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e84af54cf240d91b18683ba4a7fb067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9b3512bf0c2fb24660e9c870f1e2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5159fc0e83c61cd287a4f036df01c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921c1f2c07def0bd15e044e878c689070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7230368b4881e7d95cb88ed39d17d8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd9f89a882523a037ba7c80dc0115872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6c72db51778c43938fcdd84163d0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6f0e03b7060bc1609b3a5b5b0adbb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0915d19c63f1f6e8b18d126b3ab5b1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee1b5ffe282b7204734f11a36271fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6f1b0be4c8a800d3528a4d7f780f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688ab36d284f13b7e369ff60b9715f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eca9a65e2a56eba0c4b24d191e844d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ed9a91cdb5085175dc871e1b3c78480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a90371b1b6d35d0565faf0c24d2bab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d7b003c50eee6d3c526b3dbaf706382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2545b4df3a57bbb65d0aa3010d04bcc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475777881069db4134ababe9a2e6f91484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d9aec6c2dd35d7217ddf98f809d3e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b1509e5e07d09127a329e37a49d2b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc204a7fde22fb1401fa0e64d2ebb19b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d147a715a07de1cfc01f1574763ba5288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a1545b301967f755950274289d5cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f113ea0d981997a9fdc20a98fdc0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70216ddb836d91db198bb37c42f093c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928550c38dedf0ee8ccdd1348d1503892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65005f09b5f2af56949fa653ed12ac9593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2d4d921c8c1263389cab2e141997094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b2b9745e85732dd8791a07d1d191b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e31e4dc2c43811220d3a9a6d2aab7196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ab533b7a66f32bf6cdde2cc53901297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686516d1bdc11f900924393fa746b7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe4717c0bf86d8cbfc49953fece05499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dbb964c4877b4656d6976d62af31a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209172d2e4c1e3d6bf237f8bafe32c74101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abbdc30313f99a2306113dd1ee4f2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae41b76110ca401b26385e6c7dd377103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b838aa9591ce26e8e96dc28c4ba3fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5bd6263a8dd10df8697454c834248105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d4decea4d97e0458c679db52d00e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02702a5c72fcdf241168ec5dd666553e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cd6ff3f4c705251ac818aa3d65928108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a0101a80bcdfa16fe2da9ac3d87ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fde05e553207cf5c8822bf87c49cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c93c1db50933996eeeb4671b0d1b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a5da33510a0f6d3595a766f3fdc9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d1944abcb4bcebe20dc2911271c85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbb90500c10a9d422bc1b05717dc49114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a3e9ce185f64b3e306f5cd512110b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab58d2a1cc77271b90359d1bffaa6b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e46739a07c57479ea84593b27c547117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4ca4e0ff0ccdbdbb60705de6bd88a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18d4c1bd622956d7b20a3626c574c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd722fa05c66ba3046c3c7c163b36e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b69f5727f376da8be1fb49f6e686fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9af027a7e2bd49bccad0b8487e0702122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07d214afe42c2f5aca040129ce4e1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f4c231967db3bd3c97b46a143b418124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0412638f4741178cc8f78c61b2c937125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d586dc5dffddf59f852b513ea479663126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c961ace13f4c227561bf5c9184cdfa1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e112f3c13695b09710fa2717706c9f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe91f05fa4603cc8dcbb147c149f29d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b45b667a72043d21a84420073ae871130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594746d1c3ef9f13db81ed5dfd60c6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea7758d92b79a9ccc9b715d2465165132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd938c1a10e8e2999bba0580537f22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ef4a18527343777df08d4a1fb816a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78c60cfbfe7d868cf2d77589dfcc63135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b370758466dbb315dfc6e9c377ae8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbf54304a63641f229b47e649b09b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112aeb1c0fbfb40c2447f1a55f6f32d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44d0a2f09468c422d3a9a329e18f67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f758225e516c25e5b095ca2ea520f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839e0f34265ceaa2c48d4c855ebba92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be1eb0d3b4524c79cf42e12dbdb03c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e235cba8267775698c16a19e593ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d866e641b502b4797f06a95262416144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8c78ad4181df446b45390cd9971fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64cc3e0e441616fc7341d239cdc73d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12591f4d44beb46c6681e8d01d132e51147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605c9b92329df838d0bdde2d75cb070148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c8731c3fbea03e062380345fd9dc3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d60cdfed963f0f742f15ab217cfbb7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71f813fe465359fd69baaede8d2ede151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330fd7ac3efb19e63973cfb9f29862a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273e77133450f2808c2306ad640098f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777b903146a7887dcc5aa472faf303e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82f2ef2ea584d86b520045c64c4718155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08864af01652c843074239aba533cab9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef81fa04b6757b5acbdfe512509920157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23458570784fc09887e41969d544e80d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185bad76cbcdad7911a09a823ae7411159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9db142e083aaca386ab2d839a1ecfe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efa0ca751de6af7f4fbae9b90054aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45297afce0fc636301c57c4c68ba383162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8c0f6f5cf448f44c34c75505a71c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94516ac44e3b45e62de2fe0822c2c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa83418ca644a2f356c3ba0866f3396165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb1f00d97bcf0af441337defcc1c88166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39ae74d5bbe2bb1976e010e36e15b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfab08339456f0a28fccdcde1b3d6f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce374f91faf6cd358ea69b355d851f53169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2acdff0a782fcffa991506cd27c1e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244c692781e3bbb508c2323b599b979171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123b3f2a7ddb614c8d9ff337ba3b52f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99206fce2bd69d83ff68fd1016edd33c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813a61f7011468f235b52aac3c21d14174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac46fd5437529d79668ea0d55262ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c52ae6cea5bb0f7485653fd1cea050176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a912c6de0e46f1441fbebe30b14a61177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995613ab76c5ff8b96de28bf7a272ff1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932258e1a49c3b04f8cde8adbcebad5f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa442e95e5b01b245de093798e4c54c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f81abb8a1070d9a9de5ef35abe154181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99063d859ed888066d296f5263536674182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8b4315cdace6d22ad105f03598069183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b497cdae0db55959434c0a32f7a15b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb1183fa4e7e19845c64d64aa4cac6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a667ec401fe29038434185f9b0894186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7e4ce5d03a6e311eaaf3d62b4962c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c613302b0d7709790ad784a06acb72188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bde9255e426f83ebd37309516a1c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87760ac0be0bd6b26bfe55da43289af0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded0b584b1da9442eb1106c81b8d714191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b105b87478aa249895de7d95f7331a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181bddafc92401b6bb015db04aae2f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e13c64b1c4e1c27ef5b33f564797f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986b2370b207bfdedbef568e17227ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26cbe86dabe55dfbd6e22525bb8ad5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fede37456cd45ea8140ba67b5c97f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197360708f92f77f7a8bf96fd126877198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc05c93b61a3b13c5f31b0f68c228d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c06f4e54b0efdf89468849bd83f1cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8367f750c4629c72cf88897a063bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43f82a9011ab609f33bb1001b0784c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5fbf2139d563c9e546d7acd2bbea5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5c0bca954c59215be253d9d81b178204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d75e539cfe4da012cb9a35b309f9a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663d70873d8a6091dbe927eff4c9f55206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c425b3ad7cf8aa97b33ea3a554eb95207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483c6267ac3445c737bf8a343e363a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ee7ad4429c4c0f4799137c17563b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5d3241febbd80cd921848e4642c66210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321dc86a08cdf9fdf5bf29dc0928dfe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fb2edf93e06e54595f1bb9c5fb5e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecaf6477e82cb41f48f346bb3c62c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8805cd4b61259cfb509541648067d06214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be26a18d3e75e83bcbbe291e05d4b18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf73754c37208c87eb38c52b1918b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dd05c8504b5e413e8184d0a11fbf7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3436256047eebbf0069720d0b82b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a6eddbc8547e2d94f4b64f698d4b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25641a006e06368d1dad9edee9baa85c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef4f85a8c037d758cdfb3bd5807a4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7de1b35f80c8e52bcf2afd2c4560a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bff3ec251d9ec57e79fefd379c4df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2649f692b6e8e240d2357b262025d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7e235dcdd6e2f855c7eba9aa5f183225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106d5562e957020b763d1c22b5c0440226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ba6563e385bbae02b87d1aaf11a0b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa512a74256db50766f5ded2381e869b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0536e180c55525931ccf6a2807bc46229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25383d51a5fd08ca4fdc8de5e135f2ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cb04144e709df3227518359605262231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11266030ee912d468f7202447ef4529232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873eac7bc2215464fcba7e95b743e6ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bc031de19a2a0b0e444b83a02c875234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09af3a4724791abd3daf35f41c06a38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95d6328552d8535d19d9478520ef7e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fb8fd820d9e57d263f02968b4b332237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f816d971c15f883c9f6e03fcfd818238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769231d6682d96d5f0ad8f8bfea7890239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa2ce24a965c67e1419f59c5fd2eca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10195d2a7a4c0dd7ef326874a311cd9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6070aae562394e2f750bcd282f3c27a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98e1020e60045dd749fba205ea4cde243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29b1d9553605316dc4e9d7f39c70a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da51a201b637247f9791669b810573d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56b08877e5422581b7712330aa8568246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20411709018c1e9c911b18e07631b841247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145645d40cecaf67050bb3602f6a6e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb556448af1f19686d9f52b70040f71249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ea7967d3fecd0c4af53e9ce6b4cc8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ee982ca8443fd720bba2548306ee2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e4d3fafb96ec5edec646c3b5974b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca42ca4e09881a6635798487a71de3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8146965b5c0b5f1768c8830cf3297e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fde0c50dd99b47fc53740d9a8e2f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3b2f318b7283fdd765fd98e753df9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78cdf7be1ecfb2e2478e4bb7a7253b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b21ef7687ff46b6fe153d246392c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8bfe388d10f0c53b480b95fcdad51259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9999f3191d436cca9c10fe302aa3ab8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecffad12ca1a764f264bb9cb5f3deed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215756ff0eb80876340be9e0a46964bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbd8b6f0042e7908f1f7e05b0994e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd959fd18d655e0e10537616cbe5fce9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029b85337bb19c77076b229e9871b93265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901824eadb05b8694bce2162e4867aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfdcbb39973ccea06a2d0efd6bffb6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd66e70ec715d83447ca1506aa05048268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3979fb9822869cb00740f63329018f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a93592cce9142666cb8eb6139165f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb353abb73990240157fd951c9196d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af00d972fb77ef2871a72980d0c205272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926774a20eeb8e0d9fa26226a7fe160273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1269f89dbce12a28403da89fbe7c427274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4766f09dce1e8dd7348a10ab7ad218275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de016a37a02b5b98227c498c3f9bf1f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b07a03b32ee7a61823c77dcc238702277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39a5cb021bced2898ac57e6aa097da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f8829789ef37f1574e722d4145881279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab6a34bf8d23e2925df0676903968f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf133687995772d6e3db839b5f8384281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55cd5918210c66fb99ca05f3af0f6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb29df2a99c4fe03164aa9de810435c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d72b264752e254531fee5fffa2464284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e40c49a66e06dd860242dca30be01285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19c4012d90e436a5541b7443e0d67a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5a26412bd5fa2c9e8785780846fe0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0ffca6deb50c47e349b2a655d760b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10cad979ec02d01569b815c4b34e9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc69c467293c62f6fcaaf28de4dae6c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b87a5fe6d547f5a51a8a70b025a27291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5c7c95fb3f39ca2ba42c80a578095292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95014644f1373de23de2e056c42c2498293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78275d8835f62f56d4b6c977134ca5fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96477190d60cde14d568caa697d0ac30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927bd10a17f9693857794cfb7b9074e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cae4f0f477aa1e9b21015706485529297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eabb688d98024862f443b21b286559298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d855b294a8c9fe4bf863577ee5d5b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286b363d4be2eadd898e1f2d228ba99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129127910d0068d32f69230ec6f36c49301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1205b014b3a7043eb18b418b0743f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777a23fca9ee93d2d35608a2676ae31303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e433e8a4d83715aa5de95a3e8b28703304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33219818e6ce9acc1de067ba71a094305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fd2eada1a96a8b7cd19bd1ff7e377306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcde94597727b1ebdd17d4a1f16bae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02da28d7f13696638ee9f2c2563d39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b638662b9d8a0e7c75721c793e09f73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569591bdc6318ba85ad6e700d15c014b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c619df3d6dd894fd24374dfa38c66f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38042b955be17c1dbf8c8877c5178687312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb137e89da20855a559b28dbaf333e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8343d97e6a28167adaf62d1663427aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d38aba80add04e4dffa9379b1f787315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c96b85ee650334fe7b7fc69bd8dc3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b38daaf5169f82c8c5e63b0aada319317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610521faa2f0c973e3207a032f4cd6cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcaedb2697ceba41b0282e145127fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb95153f5c9f678f464dbab6642eb0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe553b8c42bca3905016920a03536827321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d591476632316fafd2d2617f30fe7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82593b88767ab65e4add518ca5726b34323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4624599343d811151b974e63d4104324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b78ed50931ad00b73cf205e03396c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840b0d94b765eed1030791ed1c89b29326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21240183a9d4cc47c01f56e09ff898327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529c47fdccfa74adb0ae47928439adb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972baa995ab29d4f7c1e3c7d52835ea5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a9943ef678bdfb69140e6f277ce3d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bd6468a29b17181fc90f9a66eb188331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc4255d8008bb796f1a2eaaf453ae9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeeadec83a61f9462549d1aed312cfa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190f4343f0c6d0383a815057ed25409334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a3707f80e602f4a725502659047fa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef50273e62d0c6e14fd48bc17e9e64336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5fce222e88cb35ac11a8fc36b96a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d9fb03bbb5841464c9c131253b484338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350a35c9e6d2fcbaeda8742a541ea9e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88674c2ae5d86db65e183809e9b0d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139c4f7bce722ba84bf690c0346ae6e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563729e41da26ea6bdd994a2cbf35e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481481e6f5613e8637d0409fd6b9e10e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9d965f956ca4ea76537774f759c2e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83a494f3607ec3de01c825c817c065345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862acda28eb5b6c8cf968e6a0c77d0a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fe95cac0972581c93d00a91d54b52347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421848d1d03cfd7ce425020002641021348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1355e7fb6daa3e7ba617617d0bf2c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1a2aaf8c9bed48e40be54f0d064d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8af8fdc7199df6e74d392f08bc5b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f21923764335d011c7db1f1f6d7e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a1c273c55b18fc20339fc12344383353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12898f3fdaf8e356b92ed195529be9b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f23cc07c209545d7669b1cd0e5558b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390f6b2d1d95fe02423cc06c82ab58d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe75cd21cc24cea59ae58f0c4abc1d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db23eea982438ab91c711b7029ebbb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc213d01eda972343e6889c6800d0d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e6675d03dd3cd85ebfb5e90f91265360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4b60c10fab0d48e97b4b9b1ca737d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192638d739e0e8d755c8402f6957e20362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a0032df48e192dc63c7399f81ebe2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f960905d3ac75d930390d6535a77d91364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459542d42f2398ac6dc3eeb6be4f46fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2bcf441e0750633b040fd63d110db366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cace93b8426be0960b51d33e6db6b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d7bab903f990ccbdc7eee95ce6026368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dc5caa23bc39a0feb8f4cf81922d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636255d7c2365c81148cd1d1335b04e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607333dd6d79d83941d6efe9d49ab57371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f20afd4a4e42c567305a020cbca3f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80314e0565161fc0695ca4bbbb66858c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828aaed67895786675cddb34253b553374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e6340e0244435b411d20754190dc4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5eac0af61572f3dd3031a72b37ba48376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e00d66ec7368449e57ed4b01625f61377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037b811dabd4ad346f20285061dc949378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9bd49602444462c2974d23eb211e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0cf8742ff8a1457ed73b23616a6dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbf1866ab04b81fd5b717bc6f3927b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bb93604cf701ee6a146ec8a45cd8d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c10c4c309cd5cee7da8ef62ad99d6a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424932547c45ff1451f7a3a87f8567b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68506d6f4263c6ea285a183d9d9b9e50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ada7f9a0c81d072d99abf872a7785386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b52b10150cb9a37f76acfb4256545387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab552ac2ed1da209e4cb64bb347f17e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bc0e21c40be34d4da3ea04c37efc2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d20c4dbe67ad5cd2d360953c446cb0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f070e4c2bb6943d9a71aefef5e558b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ede5091e8f310f34f390cbfaa5f2bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c443e44db71a8bfb951fadd89788cf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed85ee45624b4144605c1d2f546fdb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd28030c105da37e3e00501630f3e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38e3671ff604ec901d9ee897c1d906396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9b1131429036204021dedef6fcff0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbdd99eaabb40231b55297063d330a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817416d68e09121f193d680bfb793cd9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296f267f7460759dae6b8425bfb993b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f904664054a31389766e2351747c34b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc34a991e3edebca7d55eb99cf8b5ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153885fd81530b73f5bbf5ccb5346370403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7b3d5a06cd3eaf17b268f6b3b84ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a955eeca3298b87361e2d1cb4011a62405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6a4870dbdacb46cb890f241404c17406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38121665eb051f343fd66da4552eef66407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59389b8fce909e848c70e1977f1214408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19c1c2ab34be723d5aec3a9644f591409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87f936b7f6dbbdc20c049205a26a71410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f288d935837d481d6d4e9f0b410964411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc27c6ea07f210c1b8976efdcdaf7b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13059ad04ce018633d261ecb9fc1f326413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb92de6adc4aa133f4e283b4aeae99414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30474ec24f3680c38a2d4d8f5dfa112a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a003f66f0caa0347ade34eaf262d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a77f98fe5c3d9a03865a8cb01abfb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a756781dc06660be082159dcacd6b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a8ad01d2588076d7b6903a93c2ea3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c5a4bc625d16f466ef22120e8f4b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35833038aa9fba100760013237bc15421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50df75a052afa6666d684443e45605422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11394750086a7eedfb27bd4e45f9e020423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed615d94031aae0820611a6dedb90d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7efdc1afae1f380856c5d6f47d082c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cc10fb26c7efc3281a717927d894f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d84a638d699828cc47f2e6833424d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def5773875248eb8a38f9a4d5d05312428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33227f38f78daf24d4c1a79745ff9598429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8697cd4b7e0774ed3026a97ea5ca2a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0423d6ce08559595a5b7ab7cc18ec5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3a98e9e1304e8e1c3847dd0771c9c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2613138b06773d62657d37be67595b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b64727379baf1e509a0cbb24c04e51434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1fff93d4e6b8b45411b131b4520a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5722a655ebfe9283760e2fda2b17b45436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae20aeeecc4eaeded39cacb0b8486a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec5f5041dcfb6b881f5c03d2eeacd5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392222f8dfcc89ac811f60d230dcce8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38386b44c78af164a05ef2e501e7bca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfc17e6f3a24163204b69927f55c25441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cae1761e6ebe1aa975336e1391fb1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919fa0beda343c7e16bdf0452502983443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af456b9d6362c7a881c52c863e56aa11444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8ca89dc0ab4e44af872b38a11bb95445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fee28247405dd9024a1f05ca38fe96446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48f87bebc9959d6ea21e680ce8063a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d760884f29bf73b7102e19be141f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e0d9530d397ce5656e3c797482370449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d4494348d2b782b40e7eaa5814e59450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba8fd6fd65cde392a97b0deb203978451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d186b5aa1d525bf7b355e11e1842356452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fb8e95f7997465b8c23ecfcbc383d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5613e4eaf620561dd20243797d6d855454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524040b224b0b94f71dde8df5d36ce7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8095ed1c88b19a3444a5758806ca52456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65367a602a461a5b95c245a6346821e0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62bf9946a59b096ce208adad420f26458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a0d2405e024d9b33f263dc57bfbe8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa022152f79f9d687831effbfecc72b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6834cba05ed1bf095f65b0973c8778461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a40e96b9e419734c654ad90a0bf36f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a76391bdfedd79e275a525f8ef923463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ed88c7a51d2f268c4b2c542dada73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5701969a498f26217e734e0abd08d60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ad71582910a3aa53a996d7aacaae8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fb60f4981eb02b7138580ca34a603467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae641a2c2a71a7dfe96f445ad97d5304468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aeee4a775a76d43377e7033e5571c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c091b4f95ae2b10cf4e6707d98c88f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb31cdafc0bab1eea115e09b623e62a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5129d1124d5eb249742fab89f2fca1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650b4f18da4250462b8596872d7ae03473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fadb9a9c27ee9a21eeb387b4a77a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929e5ee9d5c312b0dc87d95e8079b9c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a437c3b901dcdc1b115be56a3fe365476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bb457b081e2f7529d9d0dcffccbc1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcc648cdf0d56a4173825fed73cf20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879edef30d5cf5dbbcb045a40cb9305479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b86cefa812652b5ff3534839f4322480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba82c43dfa083364611f2e9dd3db856481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b08c227a9eecd1b94e3f0e3fa91a37482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0a5b5ae052fbbcaa38175749247ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c70112204ea459858d451dcb5ed06484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920041cc6f28f8b3709d007ad0d5b987485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c111dc22744aef88a3ba45a679918486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ab192dbdbc27be2a0c24e7c28aadf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c2419d8a0228e0722778ef1465271488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf79149b70951184cc4de92d9e7604489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5914fc39ebb718aefa87192bcbe11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f680f0c59cb80fcd0b0366424a0976491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7885512f18931666137764380c1da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf6254091b9d1c199eb06e257ad523493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97e2818b0b3cc155100d1daff87036494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a51f6628fb0e3aeb44aca54c5d7676495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2c46913180c853093a6b3f28b1f79496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f00a34c667ec7b4803046e66d96ef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44d0291011d5beea10e20630a68b99498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558f896af8ee7a9f89af6caf2c0c675499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47306485655aa0d0761200870c819079500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2770b6f801d9646517a66f038bb86501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6a84e439ed932dc88841a5f606cf2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71310a0f5d50b7956a317a747d365e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf904a719f4ff02b9b5889570bff2f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c5f0154ef696c68d88326bd988691505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1dc77a6f08b441b90e0c01553f4f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25dd24d28ee36f82b36eb186557a9e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75dd2a5da405f4e435f60bf870f1a9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2feb01c9291160a550bb5a9e0dd4d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab208d45998075ea2e295754f41d2b79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3343b6fb5d883fbb4c08d5bf5cbfee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43318fa5833cf3ad91e416d5096e94512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102f08cfcb5ecda74205acf72cc6d11513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4136d073330ee9e7741908af8453b42514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9077fbdb2140eebf4df37dbd6736c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d291731f36b2031c602d7fe3d1959516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ed94e6a54bde158e3ab7393188e04517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736999fbac2f469c86b1e66337cb52a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2b9a0616cc3f930c2f7dac9f2d73a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ae9e598271de464fd9cdb2fbc9341520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d986e4dc72bf75f7984d697711e3990521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331558bddb849177cae19fc2de88b438522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799849b87dde4ebb9a4fffbb59da896523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1064576675007ede21c65abf4b9ffad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3e1005a9bb473b41b7e2efdab72a8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8330809c696c8acb343f75611aef1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33171bcc667eef9832a04871a7f069f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d686e265a00b604cc56d93898ab6e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e248adf90f8a0f0a5a72b705e6aa15f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3a06d10281c611133e5c7025d0ed1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ab13b37749e5587cab060de9bba2d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0b37fc19db1ebc7c27f8e33bb53e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b774292a40f5f41e201d9ea21fd1a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceabe4e8fb5cca716519d0462ba2971534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277742f18bfff51a19eccff1b502f5e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bcea1f116924db97c4f84ad155b0a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb15cafe35c37083bff0e57a048f67537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d921ddc20b103a0e2cc95aee62621dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa471b8dab37033d684fa12b9287ea6a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158aafbf35e98c1b70a3f2fe891b4e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dc7155a56e0cae0b1e7b8c2c5989a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3554f956e1051e2e062cb56f2034c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05002d558222e8fccba761f003627fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860afcc090f0746c2f9c0dec1ce16760544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d6ad3a51050d034291a2504bebedd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481fff8c73902aa57b43034430a9a5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9fe49f32ca3f97878ba73e2421e7b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76425f7801e6bf403c884f770e9109548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7ac286dd6caeeb97360f40be9700f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a94fde2f692b630c30979652abc21550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c639769cda3f5b123d0cb56dd7d207551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947ceaeeccdc9e368113cec877e99f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946b900ff42533c737a74aa02414b2f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfb81e990f1519fdbf2afd3a6a27cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfdd8169bcadece1f6a76aaeb51191555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7e766d43e44fe555eda4ef263b3c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e7db3c907edc146f2a932ae9001d7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481dcf90c29d193dc9bf9856603b4b3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312efe75b224d2be089c9f35b0f6e9b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288b7490110fdb2a92a8dfb93c04dc7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c51e73adffc60c11653e01671cd943561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db356c6e9212aec5fbd916d3696011a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c75a5f710b07503c6ae3036c82b91563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149070730f5adb93cb481e94b470a5db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a516161b64e0bfb75d4f6468113eaed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd469b98936198de92319418dc9d68566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d467455a3a9214229dae05a46965d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf0c541216dd19fed151bb629a60eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c902ca2be6bcd972021a57a2e9d4c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2bce039b80630ab7da1ac37090314570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862c5875b199fe99f01c9a6d9aade11571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964a9ad39aa4514346b127918546e90572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13061a4125d73258597b84f519fd4448573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd147a0c9f23b702cf9ec83ee29b5a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693244dc9662601c2b4a2129e83dd60575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16687abad1e8c752967375afb86d9bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0b29a9108a9afff7ff7a98fb24e56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8e905933c92440a9150d81f4826b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268fdf5c764c8689f8557fb726fe5da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7758f3ceda1c3414eb74fe565144aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbf0ce09bf561aaa7cf5171d905484581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453619fa8e4af8a7874efc9b78caad4d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02661605a8a329bed7e6bf7100e4a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cae22a69361efd24a9632638645956584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab943f0d3b6ac3f33f969c7597708c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd9cefc3a6eccba344a95d2243d710586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3eaa05814f331877b47a0100d93da1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e2e60eceff5daf419fde34fe627d7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506a64d1c269d6b9676c88dbd7cb1d8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ca3ffa6cf03eebcb22a2ea8eee774590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e00c2a5cea3a7aa78a6b65c7b17f7d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd10498f3c8ac96652932b298a14d5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b52addfaf399ede03727d8dd9a9c1e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b7f10fc754a695f91d4379df61110594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72375bbe1c92438d3efd10a438ec2c1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1eee11e8041230d3f0877d663b4e7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecfe0e7949c0eb2dc8233a4314c450597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1236edc93ca7cd41b188fda31869a6b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1a737cd4dc93c929e4660e67793b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d6552a3c239edcacdd1ea8465b657600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc9322ba3925783511ac48630dec2b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c04364967e06961543cd535e5e148b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176f4bf6b69d3cc3ca47f7f71b91468603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37300216b4745bb5e9f92338b5f1afe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cb9e4a3fab27472cf6528c5760be1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e234335e3790db63f85b36a576cb4c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9be54912da97e6d1e139dd6ca61403607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4b112c72adde2e98f27d3ae3c84c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3e262ae11bce5ac8757be16430db3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efd435882507c44d783d45acaa95f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11916bc2a29c93f2faa0e620a93f0fb5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf34733ab1bd4c5dc05985e1259b31612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67db9971135603906e4bd571adb23f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6751031f64c0bc8df5362f428bf75614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c680737d4e7477a02e867257afdd3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf593e296f6c2653b1d11e3d5b04756616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d46c91fb6c9d6dd43937dc0c94e51617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053a38e86106155d7c63075b6f2dc1b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f230402cb802d582d5f084c79f887db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac999824d13cd459c1da773247ea366a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa046f9719f868c49bb01e0eafac7b7f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef114c88ad2833b60cb3d512293dcc5a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cf34f814b87599234b4752aec1a19623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e57ff65dc12ed9d1d5ba5245158775624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0ed90d5aab69e510b5334e902f053625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270194b5cb1c10b57b2bf104faafc34626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672067df6acddbce9bfcd2c1cdb99b60627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1cff15dd6506ccb1afa2c8d150678628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02560f51bc5606123dccb81b74e3fb90629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87f140e4c56695d76dd608980d6690630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fef51c827870e314a95cdab71bfbb6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129caba2797edb0cd9f04fc00b84362632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba26b85a5f3a122c638eb04338e2506633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8089a59d874c795a580e2a78cd91b8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a8f040672c288aab9b9f2069651cc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93fe84654cda8f2fba237d4a5cdf29636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2bfd2f289f2aa7f9a1752a765b4fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edaca3e77a64bc1b9c54ac4f82f35f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c299a0263eff652b3867f094bfa6d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1919e6086cdf8983f7e60801ea763640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320221fd5d9007fb9370503b9cae05fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df08ddce49a26b534d433d1912cfa34642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61327fd951daecce2767565d7a387e69643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d3f0d54a7cddedafd144fd1a204aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ed32747b506cf17050666f4a39e81645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79a2a943d992d9a09ff3c47e553a3f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a691b4bca8e5eb9a010b1956de2d0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14955df5d65bd4c31cd9d90e6f7d9c34648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30a3ad1915f1f83ebbc549be5d8113649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8431a6cd51869bba3320c96b0cddd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdaa8720ca6629cde686d65e69ab33b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965c71a8440f6612c0c259c90b703ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ca5b56f11203e8fb514ace70f77a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46388cef0ac67ff220c2428095d68116654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474cc29f680cb3cef4d91a280ff13ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08787097b405050b79634b4bc41485656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8e57d176f94af8fbbe0c6af87229c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fb53f851f62d4283a203a61e40a21658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ee75cddda785559287170d6594f72659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790052d1a79af855135f710e0d707ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba78929b19249ef8509f0e20e4022b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064751e7f56f238878c8cca39dd7abf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec8f5eaec08ac6c9e9255e342f6abe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7497efe806a59a11b85a9422557a1b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604d35ee6da13660877d4a456980b2a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b58c4f034783e2727d96739f5e43ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c7f0596e2c598c9e7173c27ea7906667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2d8e3e2aa44a952a30b3d27cf85e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd6d79d0dc116d0228a38cdde76f5c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10ead79ffd30f498e13ee586351511670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25ae36fa7c297bee695bd37f7a4652671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21403ead419ee827c1bcad62981b5314672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70141b74b672d489877f926d465923d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d451c0421e204e50b9478f5844b695674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c338617bcc77aee9bf7b22b5744c582675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d5e888e8e45736746b203d7055481676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346c948153ecd645646cc3c8826d234677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231eeb570884c3ef77ae221cc39b2ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45af6b26d735227e863942dceda0a76679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408a0c84263b6d202d97d159380cf21680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117bf2a40f6216f7a90b7d3dc5eecc7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf80e1013b81ec2dc84e3e2795cca5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e6c51a420f9e9e70baa81714c4f2d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180be4635af75fbd3cd26b92fcf1a22684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b53360822917de5ded1bdb4c62a247685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10f7287bb6646fe0fe245e9e3b3725686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed5fc4d98fd3987ffe24f89e3be86d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce31c9a04fd6bf42f589e5e23b25159688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c42212090a9a99d8531d58270e730689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7bdea754b58e6afe6c6703f4d79dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad900c48b14c3579d225e723e87db16f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba2858dd75b2d25273b9780293ff18692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473966483c709cc9cb111cd8bc96736d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1993944993b01ef4864c41050b4873b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae67cb9d275410ca824408ceade7659695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48a51200b31808cb4bffec9a5574d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5649c05bd186cd3c1720b48285868f2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55ffb3d2b8e0545fdfd5d5ddae4072698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796952ce38878879ad51d404ef91adeb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a782eb43ff3d7f65d1740280bb6faa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0872e5aaefd6097aabbd08acff2f088701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4507f573e22d4401b839a081742c6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cefdfce2484c070e97946cfd623d8f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df864c0644cdc56f8c0a4f449bf6fa4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce927b039dd93ff1411e4b9ec48d0360705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7288c0d2c5ad1c78c85e5852f26ff0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73806f915649b3e8edb91aaebd5367fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d11eb0491c21ae0f71967039377e49708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a029ab8a64dd5416d2473ab08a34fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d908d1dbe9b0a7eca02f0a2e6c08235710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3332e53c434785d5e5aeb6e83061b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dc2cc9079e748065347c34414a8b2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9c7c27fd15e46379bea324f187da7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2651f08dc7de2c5def2eeddc5feef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e60c58535c67bf96b4824238c46190715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e913752cbc3270545c9f1a964b89a3f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1054e77ee4e4667861495b7aa78241717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77559ce0171d7ae13fcb4313480a5516718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709954340a75efcaec545ae4524fb42719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfe73c486457c5c1b987ab68939eee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c3c9913ab029298e2117583e293e2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab5f68cf02c260d7909a3ca95f32cd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25d6c88243ce27ecd24573551f1961723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bdd5846eb64bbe654a22aba2fe5be724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bbefb859b2f332d16fa328ba60ae6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bb907374f347029d10020147e3426726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28879b89c166ffba9671cb45ae5126c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602e5dfc5624ded83548e8f2f2e8097728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58083794d7b6ec03446426807c1be63d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03d546bab590d68ae9a4e5ff26aefd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044242f4aee68437babd150a5810cc3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37946ed211329d708be700fe4cd683732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce10827ea4a6126899162c5e499fc7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e389dee2caa5cfbd99daf64b494e72734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15bd7de7548a03acb76e64130565d8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1c0f45e47e7c6d8b0016fb1e55f16736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e26d8270098de24505ff054e23134737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c5c62696cebf72b1c8be6f9ae24e0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd889c6d4fc1f80696dcf263ea626cc0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4823ecdfc642ee4cf293be0f556551e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213f0bf5b71a4294ffccc8b744f5d36741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df140f21f35edea1b8cd5b39e1bffc7f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed0e338be9e9e67d94dd7deee9c762743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0a1a03547738c9345ed6871e4c3af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9fc403785590d14a8e7576fe9d12a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2f9d88a6155c79d451b28e071cc51746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdccb7dbd196dd3d014e15fbcc24b9d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d959c1cee407187c2f0ba67b43749c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd25722b8eab6cea0d893a64f72c0e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ad7728367da6d9cb771d5a19c5b01750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d055f1863c553d06109c28d0ca7aa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d7070a7feeba73e48b82c79c0a4fb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae036649c352c35bca2dc38da53581c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23938,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24058,51 +24040,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25928,170 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26358,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J381"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29607,6317 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18148</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>6.7</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>26425</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>10.15</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>18150</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>50.04</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18164</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>33.8</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>340</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>26470</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>79.06</v>
+        <v>16.72</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26469</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>20.45</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>18172</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>16.72</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>0.5600000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>577</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>18.5</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...13 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I195" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>141</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I196" s="0">
         <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="F199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
         <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="E202" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>29</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>643</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>677</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I240" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>701</v>
-      </c>
-[...13 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>718</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>29</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>730</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>774</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>597</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>55</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I279" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J279" s="0" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="F291" s="0" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>838</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17514</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>16.84</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17517</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.91</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17520</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17522</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>19.72</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17530</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.96</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17531</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>50.75</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17558</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>3.34</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22103</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>4.74</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17564</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>23.63</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17574</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>18.53</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17576</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.37</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17586</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>8.68</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17590</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.619999999999999</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>17.48</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="E309" s="0" t="s">
+      <c r="G309" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I309" s="0">
+        <v>24.82</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>887</v>
-      </c>
-[...10 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E310" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F310" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24396</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>892</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>24.82</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17608</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.49</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17607</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.32</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
-      <c r="E318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318" s="0" t="s">
-        <v>912</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17618</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>10.72</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>26806</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>18.02</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26807</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>25.62</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17623</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>31.24</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17624</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.14</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22115</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>10.43</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22116</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.82</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17628</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>21.04</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17632</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>57.39</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17633</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>20.22</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17634</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>48.2</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22124</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>7.22</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22125</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>5</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22127</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5.02</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17645</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>10.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17652</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.65</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17664</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.08</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17662</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>4.05</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17663</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>22.75</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22139</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>14.23</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22140</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>12.74</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22142</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22143</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>730</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>21.33</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>26831</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>16.22</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18252</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>85.31999999999999</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18255</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>18.11</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26850</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I352" s="0">
-        <v>28.72</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18259</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>16.68</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>22150</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>9.039999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18267</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>872</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>8.119999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18268</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>10.9</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>26865</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.34</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18293</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.74</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18311</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.9</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>22161</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>65.56999999999999</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18320</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>19.06</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18325</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>34.94</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18324</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.29</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18368</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>35.59</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18369</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18371</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>29939</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E375" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I375" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1074</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29940</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="E376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F376" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>9.539999999999999</v>
+        <v>15.32</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18379</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>23.09</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18383</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>15.32</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18386</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.64</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...48 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>