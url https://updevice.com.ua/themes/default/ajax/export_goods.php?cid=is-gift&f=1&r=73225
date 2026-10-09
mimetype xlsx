--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90315ddbd4ac845883df67de551be40e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4081e45b4ad4751be37e2072cd6402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e2c405ba434910aa41a6104dd2aab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f83a6380af269446019c81f85342ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75f318e8950474d4c79d95c5ec936b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72839152370099005569e363b02a92456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39723d1c4933c95588047858dd3605f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1b1e58ed02b444417e06837bc6e9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c2467dd4c3951c35ee869f8c78e109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a13299128989043b6cb284ac207e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1d2334dc356ebc3b89eadad2aa7fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f713fb1f09d24d07b62cae190bd1dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0991a5eb23f4bf610dcc81cb4821d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753d66ee67c0a52cdecb4ac0540a96f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f193d8c1e0c72936efacfb8bced23315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935b9221d7fd3b52c795866f8c55f0f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d41f601493f0e48f2045da4a7093d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cbda78d97b016682db7f464cc474b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa37896144602b91fd1bd31e656fa6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b9ae96d8ced8e4e6be62254fa8d1620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795314ba0d7b70b8f01c4c1f9fdad23521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e4fd023ffa58a13d4d3a8e39ee32522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3547139ac47daa417ee35cd66492e3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173fba5eb95d9ec06c210ff7c82b23824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87657bf8e9048cf56203c0e9fddca79b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fddc2827b0851bd6ad3f44dea7e9b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23c07b470c14b393466f692249bd6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae9f49fd91a1ca3c25422bcc56a1dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb3c4f82b34d80c081002f7a4a763429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e6ee19adc3a90de058316592b1a6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ba932b517ffc1011c75ed6bddae9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f18bc6b133b1dc09d49a70dd0dbb632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0780c2f38206ebbdef2276c4bafbb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad909542060f078796b8e186331e30b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c17f9473316d6a5e302c1d0263c61435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937150ff5879322fae7f43bd649058b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc6b964c2ad44f63d4e18738d0a87737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca079756d5f44cb135a7b5963fc46f3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087dfb977e4fbd2510a057e6d4d7f3239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd3e49d31c58ec7faba0cbf195e0f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780892cb8869568f09c249a9d59dfdc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d43562bea4d1436a40cc112622b8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f2d7864bda0b7064627f80b72f07943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9225450ae7a7a6174a144787acbe9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fab992b1314f2caf3ea7a620cf49f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aed060c3d92a055b51dde9fbb3433846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33269512ae817d618fc3dab3f77dc3247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947950f8ee8ebd8b869e68f0c782b22448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2691131f05c819631d12d90117e301849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ae813e963e3a3fce898ab2f46c73550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc719135c3cf33ae20fa433aaf6f6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ed18c0cac013cdfedf31b9354047052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a501cc7248bfd7e6bd9309513d707953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74535e2ad9c989d04911e1fc00da182b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d27f2eb23d30f03cf6d789702b57755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1d0ab4bc4a31011ff0e563d8d46ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61a60dc98a588bc68b382b4b5edfce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf008da929e97b57e85b3a86c7a49058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409ccda5b57fbe40a7ae82b5065d4e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3a615279249b91f36e1eeb256becb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0dd894bc913127a4bbe346e1c562a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96ac9c94220e1193df1c706540a54762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4276dd884d42e1a1c535120522f115663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706a4f2de81747872d3c72d5af2a0d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5075d64d7f1518dce5acc49ce6fb5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fc4958b632662e655f07ab23cda0166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f675c25aa63800e39dbae534e84410267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33262d0e38dec80b2df1811bcd02236468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0105020f29e22fb1bd2a190ee0cf08e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fff7ccbdcf7c3c997082fd88aa266b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bea18981e748d7c02df01822aac6a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0456bfe5e81f8392985a0a0480c7b0d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094deabca3535a05c8c404f673143f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be16aefef638559cb5171931ac908974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0996cd2949a9f502e3edefed4ba0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6516068aad08bcf5044fbbccee094e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac86bb2ab65d0259093714eee65e8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be505b4b8986de827c6d2c105a750e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf68bc32e00356e0258798d63cd2ebf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3a9c017d4abd1a856c3b3a04defe380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7ebb0542cc2d58b61e5ba93795a1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786a9c4079209a0df424cf943e497d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74001f7d740466aaceaa4223c1c36783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14054d55ad2e82c587b7eb596499a82084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abb13b1cdf61bfdd6c263aac6790c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e1e51a5ef49f45fe016a796c1b1c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7033d50a547b866583ab57d6d4de687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0341d92cae0636b0b7b477064d8ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c92f6973c5bcfa145b39f78dc8aa189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1149aa41c1dc01207f2a615624c256090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd5a4fe6d44159a3df9a061b2c0a0b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4636dbe37631b3a47bfbfe3997f73292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dd1266181ef17d6f19594e9e0990193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff587ef2966385bc8bfd6f7c42e825194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b680456f9f6e19bc758f6fd5bd2f1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912510f58d3dec866c623d4cf285a8b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8497447cee640fc517e1c60fe3f5eae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c123252c4339f72a817c36e0cfac22898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f2baf9b57ba8b0422ffb473afdb5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae154a1d43107f703c8be6257d8be0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac639b37baca73357a36ebb95769305101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501a150b4f09d6b3315745fe102a1bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e3fff4c3cfd53c4e3cff1336de7bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c313edb3beda5b24d342baf450afdb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f56381cf482efd6960b886776a7d9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2eb9038d1c221b353e019ec301f4db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5e3ca81b62a73e0b71480dfa0aee8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f0518fd71630070c0895ce1d4dfe6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73923eda19836693ce4a431b47115648109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e71e836ad530bcc1840471b293068110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbad2464612ede18b1cb7cb66349680111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d76a364c538e266b21c3b26d01c06112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32175b642ceee87639f49e452b26bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec64646281b8625b49d29a3deedfb0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac90f53d55e2d5158dcb05bea82b0be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5407e2409489e43f710f53245c531d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5772405ef12ddf4d767b5a0aaadbc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4588448c2f26de4ef519c0b5a27752118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b24f2f088d8e53c7d2b37376fd739119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fd165ca4e91e4ba6852d97ca3ed88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ded5e0d8859d3d38d316596c27f36d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b6c3cd772f51d8ffcd95b7d258c42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1e08611171e83e779944d090f1aaa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b24144d63eea59f10fc0b99536d43124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702a9565733077cf364cb3827459f8b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714616d278fac2be0645999434792340126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b154612a3baa6b8f53ac162055008127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d859a6db6d4ec1b799799e1976c96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e13d567b863f07d3e1138c0a07148129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a050c281a9d8a4c410845f1a5f5a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d460d6f2c58f290ab754704c375759e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a2b8dad5de6515b7da26297cff2e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc49a9491adaa153744c79abda22d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bafea675bed0407104c6f2005b58e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e404bec50516a9d74ef66640a3976135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fc1f7fec2cc00e807b8106e46dde2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a66d85c5c0f6bc796e4df2aa617474137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150a56c4820b33be8b033f52f1c2c8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd08e9b94a40684ebeab7f74a1d3221139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8674d57ea0fc6573c5dcb3d6be66591140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170991242cea71ae838a16c796ad5e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4922731695f1ddefc748e0ccd11b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4af883d4ead00475696385e0c3285143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f026f52f2721516f97f209f6029a99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db447568b8443066b789786e5ba5c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba94c06bee7ad24bc2e5814fb83c5f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f030865c4e3a0df748a629b6645af30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01546efc489ab0ce7e7062346008f16e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ca9dab9096058de52a050e31e1fee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56508f6ee8d2756cf48f559d408fa99b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff389c613cb9fd644aef2c94ff85d0b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04394dd2f737b4133bcc0bf2f16e2ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed09841220c4fd53da77d712aab7a29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b33abcc01da99cfeb1b7e23c3ca4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c933a0c28ec66b986e94ecc227839155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c39a5369fd61c20b485e0b2c34516156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54a7d429756881d16037c517ae9dc5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1fdbaafa2859f5ca896b5667fb81c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bd60bb897627d0be4d5608761ed1f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2459b890d366dff44fa798c3ee2f3ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18ae6b93b32e5d856de727c7558b8a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf99a6e50506aff6c7b658d24e1d454162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32e219aded853e936b57506aec27cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99f1293936e65f3947c6cc4a41bf15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b9157ebfd8ee1d4872b0a9b1058ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa224519ae2fd0674f368f91851d7a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e386e53869010ece2cdb6399cb31a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279661c39c4e74b2d88fbdf4ca6e00e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a6b8d795d7b1b43c2e3d1e57b6ab9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f6e21019ea318e22fd3128985afa3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c0fb71223640522a82026516cf787171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accb51e6f9818a73558b0dbbdaa3429172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ba9e9182d36a16fb6da89206a1040173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c043cd77700471c1febbd5f05becc1a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5911f1987f6a24fb4f661e3c84c72175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766e229019568c0a7bcfc0d71ad2481176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09290ccd59024ffe1c00c8641b8670177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0427eab7a474a50877ca69ddb3862c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aade04af195e8eda30f9e3ad0b18f39179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73caf2b4b4b7a89b17e6be684b586abf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f151aa6139a016a17ce6895b4faa0b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04b04fd203b98b65631bfc07cb016b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc6d24230ea04d2e2172b16a0ae2b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f04d3ac3ee80f1f001449ee6db32f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72012ba21b003623d2bcc797e20f84185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97598467969dbabacec4581f37239c4f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3588cb91b38938af358060d269e7ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811faddf47b0b9bccb8bd9591e724e70188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292f37f8de4404b88f290ab57575fc4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71ec378a6c26471b488a5f6acfdc10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870177fcd0a590fa25009ddb34ee2bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406550ab08ab81d62079d9e2a3e8be1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8c4b8a8c272a701689e703ee9c67e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9951be0eb1d9ad5ba731bae8400f05194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0edb9bccfb3f12840c2c37e6ae1b2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469015145b72bb7e8e30d976e52ddcc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa42e219cf30d657e7663ddc398560197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2aa7a69fb20688840b9172816e3ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5c061eb0eee9b0436234c3a82e3ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc298fcfa047f78f34c709ac52412e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c970368cccf6652cae103ca85b3e65201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6273a991591eaadada6bc6d62c2360f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21473e9ae45af24a154d0b99b42c1d76203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76abc9f499876bc1483fc7465c8cb6d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a9d80857aa140ad11f379fc81facd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c6e002492cefffb3f6731a7102a5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04f6c226d3fb602c5878229d3b513d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61dc69423079f86d5e539732925a8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321a0c61e8086bb009f337d69bf7e4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a6c06fc0ac44c115dea2a9cc0c138210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068087840af9326028b18ebb6171328211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d43417e8be308e8d24fdc1932a810212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee97fe48e202930081ea1adff57287213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616a447286c872c0d5320c988af442b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a51870416f6a90a0fd0348066567ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b320e24fee9c75a4222de21713280b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4a1ac433fcc259048120f921edd82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051dd4b0a74ec2590db629434d60ffc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b192b2f5dc4253ea147f0706e0b2283219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9527dc7fc51813987bb123b6a9da2df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be341dadc7d4706b659cb56e87c8d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dab079391b98db1dfce935e31c575f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e2e1a6bef643a27ddd9fdf03e1a29223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210a7bd5ca925c85dffa64982745f55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128b2688b2ca25a34f6f70363e1d27b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e13681d5cc79d64c66289f809c81b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd1fc0c043bfebf1d79ac12e4c953d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca04926bcae540ec9c3c26c5876954228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7883a118022a5adcf1cd28c442ccb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73776a91d68c116a6252fedfbb45ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347c2594220a80bd33c0154fee62475231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56024cd35c282982c49eb497d03dfb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0d8cbe260e857da572b719a9af6d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf61e4a009329a7924e5832a444161234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d59515417660e6bc125c18a022859235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b17dd645bfbb554c160601b869217236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f983390cb76d4cc72e8bd71915b5c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fd8cb9a77eb320472fcc81de59ea6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49763f94269e18ccfff339f6b3696db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98081aa79d48ebd69f51a83a2dae9c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8c8a879e2c113efa90180ad7f8701241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa4b328e51bf163f1f5d2b64cab42e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b06b48bfe55f5aad38f088251be7b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a884611faca5682aac9a0d23686f79244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578086e12194dd4a5b6b03d948d2306a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdf94096fb7ee763cec6bc1a106cc1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f40f535f380f1f0a05b2db21c1d41247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7224ddcd3e20916af5453322611e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d2192a4f47a5655ac3ec827f8e3e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f271871ec3728d2ea47b23cf14cd79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7005c520aa202e4f487a1bd6d017cbb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b81a89aee595f6f025485bd4b2a07252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b2bb268c631f902f46e0d44faf077253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5791bc7475b27eb9ff12ca59cf293254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72674d7180d6ed22e1766cb824bd1a47255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354624a784faf5389622de49ae1c5037256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142345403130c60e1ec48b8e47dad7bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b50c6f1da9b5046b44f9484c39a46d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e2f8a4ee976618a38ce6e829d7a78259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f4958c77d4dd793240b7340ee3682260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6642efb461e9251d7a1c99e2e2c097261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d7c396f10a1a85f784ff1f4be4a28262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a3dbefd4dcd560bbf8578d2055f5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879f7276193dea6f93ea734b3cc7fff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46898de283f245e622253c6a98f14aeb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acec67f77fb36f41e99c9643f25f8b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840f1b10fad248c43bf331bc2c35e19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73e7cd67bb5e5fdec58461a76a16d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1b9f293bc8afd9f2a8f72f2771f73269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264049b848bcb0719037a8faf26f1d2c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de42794d9da5426c9f511a819f3509271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429c94d094dc6bc50589726365ee028272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9db50b404246b35cd375af4dd88193273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3700a934c0f2924b76bb6c950fdb25274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb36bbe8162664308bc31e1a042c22275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745403b17a5ea1390a63d8c22f46e95276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bbd34f58bde2c25094415c44871c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f20a97ea6196d0ddce54b073d0e7c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e902f0c51e63ef1bae7530324e0fe15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ae9d1688834d47160b671f4100f70280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291539de1ca3481d7e4379792b0cf015281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7487130f766e870544beda0293a51282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f763878b132c44b8edecd733d98ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9124cdee9b5a573b214162c0cd0ce2e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021c87cc7e9652eb62968117a667137285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c234af96827c07db3689fa2c96318286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac1dac67008fc31072cf2a45f8e80f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d442f78ad63252a008b077c9d8281288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ebfd886e2bed949ed9d499e6e2bd9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc828a8198b70d9babfcdcc099c9f22290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7187d135d79f9510138d0b2f0e04f52291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7eddea43edc0f0d618e34af98ef716292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dd23c90a153372650ff6ee1895892293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afa55f5f4656862010a91c5161e063294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38be7ba4e03feb80197e18a77dd609b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76780d56adcba0a081d6e945f5229b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974cc1d138fbf50b71b926eb349933b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edef8357bef7d7753ac49b29ed0e2d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cd6cbc556b244dc14bca1f9324f1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85663d691c8a7534bde73f7f12a2e6fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83779605bfabb20fe20b6e182741418a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e7430d3d5e9c5c2930adaccc62036302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57f1f6fbf833f23c889f005c55cd03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f86319800c39778408c7f57a3c6f5f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cc1419895698a60bf288fb28cda03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d23caa3ab80c5bf87e6f961953e068306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24ee402c0706772044812a36c2b935307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cb008f92b9bf5ea7e73c4915ec99b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2ec3aeb19e99a23332cc1ca72dcb7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2246638cfd18f5172f19f52077ea0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521e7d51f926d9497144605922e292c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44212d65d9a6cedb2b8e60782d5bf3f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a005499f9a96b4185c72f7cd7a3197313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5bb14bd5eb13e60b4e8ae86227e3c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700becae4e762c6db7991c11a8d15db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2d951e48d8e2f9b69483a162aff8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394fa81279f3ec278346f5b454a2555317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314cc19a6e35d89aef8e2b863eb5e74318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb65a6362b6fb401ecd7cee561d772319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b0532c3744b2b776a957e928963cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150757213fd6a999154e68780040a768321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07da5ec170b444b38c8a1301eef996322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdba772815c93926f991f4166469cad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d49e52f1fd8aefae18f39f040f756324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8eca92303b12d4ee80c810cdc9e6b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f18326db07ad790bf5bf02280d263326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8aa8d343adbb3b1ea860de9595dc10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18ca299bc2c3e87aec85060a72a81c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376e1ff160eb1134d372f469d24da13329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dc0ddb2c91d734ddf53c9fe7e4bec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca501402391d05aaf803538d8e3d714331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b72e9ca1cf56d9ee9f294eb87a6497332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0409c69b5a09ca6a00e766ac9e0169a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68527631ef49d88aff1a552ecbf88e19334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2a04c3f0effc41fa14ffaa80bc278335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284c1340d86f627415c81b6b3f6c53f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d51ec321afdc5df5f3e6b478dc871337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f61466fea63185d837d91536f239f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427869dabfd112dfff05e5e70a4acb9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce55b129535495bb86626c6f9bff27340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9828b174b9be28dabe3457a0715dc5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da835dab6039d376bd5cacdeda9476c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0f300c05186e0607c5962e7450c0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1018c605db84350b02f6e86b7936ef9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3432558de84ddc91ead27a4be3ddb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b497e9757301f738d7f59789e67c35346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf4858d3e8dfb3a5a981c42aa93cac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a4a95872ea80c675252772bf6d4e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6c22d5610e770b42773e2cc3e636f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b0669aa36137e04fd2814dc022c06350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdeca7fdb38cb12608d59be4c5a5a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d05c4d810e36db48c14e82118998cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d8c2d61dd3984fc607285b9d88923353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc25d23b85f5565afe0097485fb01ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186569ef32bb615e4a44a3bc0bc746f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f2d345320858491e1d158e1ebaf8a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172acf9590bf35afe39be01f4d59e783357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf19b068e9455d4a09f6ad20f07a855358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbf6998f1b877a3feae376ab298709359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355bb1568a76e34d192a83e81d872ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a86de2a509aabb0cb6ad2c9d24119b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142a209c9122c96e08bec7d410854c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf2fbdc1f8004a7d8adb708373ddc1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce98f966561cf0643259c09c07e087e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65edbff3f93463408606ebfe326108365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab316174cc108508a5b7126bd0c585366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2011066922f99b6e524b77a680acd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367c6335646bf839c88300a3e235a3f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d6d1fc6b8b88d11933e1a15bde9ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f556926fd5ba0c953a3e1950aba8664370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9d9c2300f3029ea3440750c5fb7cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e81376bc7944eab8587a02819b5b8e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956414c6c99b8b5e58422b9683ebdc7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15f45700da7e694f55b55e292eaa8f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bc87f6e80ec082a471da1499dd79f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568cb2a939f1a3831f62c2ea929bf00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772c2d81a1a5ce2820fc5662aa45250377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6f62fbf17742b1e3965688e1bff7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edb8c9c0c793eeb2474207df6b3049379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6728a78525c675f95cbeefe22ee9af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91df41dab99be7ec07615baf910e7b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d1e3bab85e119155f7114d75da62e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e822b7d53f40641834585b97e36ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6021a46c64b7f574300e19cb3481556384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4c3907a671c3634d3bb5cdfed2910385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86228e9a3164362dcbec6b154c55d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5a06c3a1887aa5423900b5ca5f7ba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cd85bebb2fa7141ea56097c9d410f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccf212d9cb8ace687eb89b879776a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b3ad6d554752e48dc41b69e1fa2c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb426d5900cad4ef0987584e2ac14ca0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b161c8c6ae239114b3bd53915bfa463392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799eb04fb57c230510eb07cf9a0baf07393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642951ae80fce4fd40c27c8369647b6b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebabc055faadef99347ed3c29e77936395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c34c0b5370894b4d319ae401a1cfe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5749dcfbc34d3c799600a5c4179d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d36b46829eac059e5223693a256774398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b0479a66423cba5cc2127863f15b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cbc224748462a4212d974a524559a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66366202e6ff5910aa84cfaa60109282401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ff30370ff89fd667f15ccc357ef6e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4d22c4caf760ae827a887d1ef7427403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e1376b0ba13d11c1747ed48e403a3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd7c2d07ac6b8bd78995dcc6418a8c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03efcf34d8b97038621cef16388b8a1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1daed39f156f98dd00b25e0236a80407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd06e6f7e7cdb7ee2bb3107e990ee49408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464c7a83f5f37da5c7a7eeddba57f78409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7da6d5b16662053f961e8d64cac071410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4838ef7891097cabd59161598cab2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef3e5e5728c006df7b89eebad93b0e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e108d7b4c26df23cb889d245a0872413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f62a9674e921f75dc40842561dd0f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae194a75e91aae8325e03ca11bfea4ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068be8cc4100e663f6a17f1d84fa90b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54077a500b00c30721bafa95e4b614ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ebae3d35a70c0d390f5e60e4643ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019861681c1b33156181dbfbf8949de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb7eb4aa9c564167c294dc9f9cde95420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ffe882a972d9b8e03abb4e66e2fbf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa1a1d284cbfc2df595814b02873df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8161b17b5f96c374a4f1fcc1af96a2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e57620aac002ed9aa160e3a22c538424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab3537c06becfa761e31eedb16df1d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8dec5516fa1879ad48c2128c6fdb64426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0eb61193cf0b7ec546d5c4cffa020427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad331570e91501d5c12a875cedefc9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed2a9b15f1abe3d850687b5c61754d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcd8ccbddbc510217c52aabbeafa56430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6dbab47a825c984fb196447aa8aba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292ad0da934e86d13a46213dc7720d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7339c8c4b4931679f9f7d19ecaa72433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b315bc953ec7923880e52658aaddd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed68e9c54bf77b1c329c491cf3662f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8750f6efbdf1246567835eaf3fb32fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398474ea04403135133ab9c761559370437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04a5eca7217e2e717b7cb49f69b81b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3cd6c1ec68492ec70af78b1c9091e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba704e76ba823a1c2d05d0bec5f8ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6449e89a4a3ab4bab9654682ac51d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b0ad3041eb3c1f90c4603da0efb04442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faedc1a181108651c218a307aa21ed5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87dee0e2890d79328825d1057f15e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac0882f85704f4e4625e12e11afcd0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5984cab528f21859254a6708e14fc7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80577b79b5092ee64ae925a72109f414447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f477057e5361e3ef7bf25f65473381448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0dbd0907c3637e781b9fc5b2c8ec9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb40e71e36f15eecec5b724c037b64450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b99556b1a69d29977b2eb122c5225b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79706b9299fbc0e2998f0a6d65c5ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9d0338dad2bfb3edb1c1076368011453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98cfe7b72cf7b888bfd543248f93b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa9282158f5117b87acd7b182cf61c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3888b67169f9f050dc44b7761ed6d49456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40938e9f2ed19d20357fc5f52f92a9ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7712d745f463ee3550965a9a27639458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f292912da70307347426884adfa640459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5a7e634a7d5a42c2369a15c5cd459460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16a050b3301e60502fc92a10bb4d5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752716d4bff22b0b337099a5bedac262462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958367c0f28784cd457583222cedc568463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0bf1e735d42a95c610540b4349b5b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7fa9e7e74276d97b87f803248ee32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18baae65742870f0aef362a6302846466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e754f30c78cdc808937c23fd0c5acaa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbc568c88dbbcbd0caee8aa971d8d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbcb538951a2ab2a9b5f973dee01bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f0dd75efd892ca59f30709518c67f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c70e56198a62dc8102051a0fb6c082471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a1e303bab2f8688db9732025b8b12472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b0f44999bb1fe4f7f74051907b351473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57554b6b4df701f17118ece68cdcd9e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190b942f8a56a7d55d5dacc35bf64ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7875ec4502e2d2a43e93e7111f0dc8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c31c5d227e78f8f3cd3ad97413e179477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3138f6d8b91fe6215015a99f06334478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d0bcf667b9603fa853e324d2ade13479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5913909ba5ca2d0f11f130c54c8268a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f288bbde77a389688b6741ffaa5d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9970c37bfc7856b3a739d359342ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a1fa59bf692ec2e4bdbc3426582d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bbd568bc3062c795dce35545f0d71484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abeb06037326aeec3be825dcd5fb7e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906db4bd7854542db85388e9dfbc543486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b518d82dc3c026f72c99806633832487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c7ba7e4d3a0294e24bec10c7f0063488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f308673648f1afe084409d679c7541e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39513f0c23cd64c1a648c466f8040825490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ec53c9a6e4263070f6a3e1122c93c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f2bbaa4696ce84b108bb77482bdc2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab14419f308c9c539f44fa8350c7e98493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff700e2b74a91dc37b02e7e1278774a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12463d868ac5afea58993bdc8e48aab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921476c515c5fdab5d5eb8f805ebecfb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff40090a6e69caf1dbc475a4dbd3cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5f4af5a326343772f11e3becb13bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d4737130494de6dcea469865d5090499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28ab3d7aa67409f87ff71a1cd0c8c3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27391717ebd03ff6b311e7b2e11866c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091be28a8a9f7301119d109f2df6af02502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66b127aef983e3180eab3e6e669805503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a4e2ffd6bd93400c96f710b4a85fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99591473b6ccbeb413200f5ee33e2a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe43720a37ad45461a7f8124bfb64e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8364dc3ca20a961ebca3a70c821b107507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492a9e08b2f0223d25bff25df84fab0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a29a807e635d8f6cec349b9bfce3ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79302f9ee47d50241cb6d30f98bd8bc8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d07047436c01e52c9c2bc15fb5bebc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a4b691cc437e7abc83215c3e81d04512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525fdbb73a27786e1945765525a0607513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce7b91057cb6f379e0e0d3d861037f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baa9850dc327e42567c334c815fe53515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35463c329d3651edce2d77aba782af43516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864a3e9803a0ace6ae2e1505cf884ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2513ee1951aedb1d0e47ff43ef5b8d4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700bd97b15e8047d6b61bf1968dcc7f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bbe3d73b55b65f74cc194588742c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded473ba67735a17196ba71c6398819f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7ab1f2e58d3025320b8e71b00b43e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc2b76cf99ec250eb8338dbfed375b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477157ed0203ad70ff02356c55ef201524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af68aafd6602d194497787ee07f516525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f34c3189131808453d37a91c749d1a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e3cfa76b6c499c66d50ec0456c3c1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486f5e038617390c91131dfd40f1ed7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d4782c5b0699254890b3f2803fd94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832ee452915283943d8f2d6a7c6b023530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7beac5e4994cb32cebb564b505b1721531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063d661dcd0f95f1e371b11463012c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b6bc6f64c546e5bbdc25bae0acedb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c94ea2f5c2a0ff12a422c47721e5b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bdf767359b1060df82f5b30808c69535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268ebe7a869c4228d7895a4dd80ba68536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747ef6417d8de81992532938a8df32b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b7d7b8ee21e10755ef9b8853c9730538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331aec52ebb6e3719cc9695d1c85b52539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf5d2016e969ae184986fb96a233c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc024e96612ec703ca1e949577fa90be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1b348cd52a3b759bbfaec7b2a535b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31b36a4253a61ad6680153c3fef484543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9aef203cf8a5fe06b520927fcac8f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3508b31d22a656a3bb34fd80e57b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fb66ac7d553e3625edbc1eeb4296a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491e4454b284c99a5aed13c95abf250547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5f8d21c5ac43fcf6686ae37bc21c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3da7401c138d327a06e8a6c2b61dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f35d254b6ff5a6ae1f9db7caf597e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910598c131e9dd0ef1a21edf9867d906551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7a4a29fa4b01f65d439b28d437487552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854a64a62510161c45d602048114f92553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff096418c8df4991d8fd04bd834ab320554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1135b2affe953178296a56a39c4e32555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a638e49b024df9d6197ba0de860b3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064bd86c08a63c0c374d8e297bfb429557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e99862988abae32515b6167b456182558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdaac7b42335adae95f4659e57bf4d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525e10b06740f5a9e6aaf02375fc7cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467ce667066d3f57d2dbd6e076195e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976da967561b3e2441493d875de43c00562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78129393615ebcb3457301da4c3f5aea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c58e16c6116f72a57c7cfee004cb3c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9e870adb4273120f7bd217d69d35e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be02a49df0aab9daa09fec4d3f443c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad3f61ce1d493e6ea60d51da459d1d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091200f5e0213dcf675fc517783e6ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbbdceba510b035eda8914218a0555569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8726f254a338dbc8a09c0320fb51b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920766d3282a477eb2b098e33b92388a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966878a09dc29310ded2f07c822a44d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cb525cdaeadd07afa3a0f9dd96571573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd147fc8b641e23c548790d9ab781caf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77c0a8d29146f24983a154e3bf24e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62918290684c35e3906f76a984d83a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb2be29aeb91fc21bc200ba94a81d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a15a69eded9147e0c168fda2f328a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1edac6488c91f38f963a9d879132b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcce2d46db1979ea4a496d5b073fcc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690d3aa85bd28300cf25290918b8f52581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8316bbf96c52519482acc35429985582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbdf039a6f6d0e72568e4cea80af36583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cf82dc0f7e4036ace435d755818c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d2b3191650a3f51bf1ddbca791aab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e65a654146a0afafc7e29de5f73cf7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759a3b5684f0dabc37a08bda5c8b78e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff08603eb9acc4c2648284e58321f97588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3c5f2a5a41e3b0fc3511da2d06153589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5db6dff0728b11197557c17ff7c4b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387b605de0e8294aa1c98951ce976fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640af174840781c103558fbfe840a9e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b09e2c376eeda3233b58424344db8e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071e2c90386f72871bd6535604956c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b25c844d6368e0d0efce7b41551311595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23046a9cb8909919a6935f902657a1b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816114b431a7dd19bcd1be563c4319ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accccd87cec28d7ffb22cc62ecff2fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5933d5f5734d0ea792b24e7f09ba81e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512067385253d0ff4fc2a9fbd7a69b41600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19be6019e3ea1758a1af6bf0acc444601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e846af94870dbd53dcd11aace8d98f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a21dfc35716caaa7ce23c9b42f0a9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49261d96e2da0812fed41f1d2a5ba3c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b124ce4e4790bba6b75ba2996d326605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882eefe3cb2029e37eda7f185f97ccf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067f1204d0192af880e7e1fd235cecd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936ff7ba2e48e56d0e491cf8d0014f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39341aa1ea2d7dc58f24730e25ba508609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1473321abd25d9677f82548ce51b3f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8872bc275784c3bd98d972b43b37c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a11f5c5c5296399788e45c84970c36612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eac3ceb92b4ba0a6a66b371d981f79613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634df24dcda050b150568f3bfc2924d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fa2a8673e1e340279a6543b9fa6bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773d26bf6028a9583e8a28cfcc2a1b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161061646ac0698e2eccfeff6842d0a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cd50c39ce67db622bdc6b48826941618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cb4d332867dd52f85c3599e3fc665619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec32af864d8500fb90d01d7ecf5dd77620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4b1f816534d7158896f686e1fa74b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e39346e4f8342599537f2d0656a37622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533247dbd00b32133a8a7b5bfa3520a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec56a046d1ec9b90ac6bf7d322c312624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d329850065b3b4a23b36074690b517625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4156108db7b9aed540540ebe28b4c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd43dc69a64d41b36a867a68e8cfb0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75391bd6dc12d7f7177e7b194cd6e06f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe5cf28d37e8d43a84fac50c6b0dde629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a59754330bb8fe61c1ace9cb549b26630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f7cd676411dc8eea9e646e902914c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5fe3820b4029271bb33d34ebe9c54632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fab5ba855df922650125e6afa42ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348ac887ef3de921007eb0986a3ff3a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544da45c921712201e6a05aeb03e74f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4af8a4a8c5f596384da3ef09a47dd4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e7dca5580d96e6d2aa8ae45fa58fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181158ffa4992dcb1c98ca15d410099b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4daf4be1bf990d0ff8160c6a78ce6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7dea8a5f7280483130bcb90f380557640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b666571cae0c841736fd8cfa6fad9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184a57d79f1371bfae342f52bf85376642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389254439a578c26b6850ae3e0e3967643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2222014992c742537f70842ddaee9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64c21212130e2ebc2881c6c420f855645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08cac5b68f10148829a1fb116081c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac1c81f34557e4bf1de80e3b13c110647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dd350d6492197aa6bf12104fe84b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce8a3a83ad5d2ea7782fdcfa31dd1a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b279b9ce519ba478a1abd39b61abf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778c43b435eda23d22125562254d387651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15a82fc6c707e36e9942c0ec9f7db7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835f4a12960876273fe6c9886bcff02653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8e0b8fad16784cae73a3749cf845d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1470ec72d112f5f1c09bea386badbd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623faa81d082ffb554e3ea49ac983cf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48054a77ce065abc122bfcb2fdeb67b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d773d2020ab5c72ae1dcb8040a2e7e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9caa384db733af2478c524d8709e6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8da28564a3a520c01260f2b0d52b11660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a81acbd2f2327d56775d922a9c46a3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261e641cf5340a50372b46917f1af74662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971ae3c0144934ab98ca2bb73f305ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6e20f82946cbeed4414ede8110dbb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48f21585d8d42bff769cfd7da00d23665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3971663805a68d88710ce4011ef5c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506c9e60afbc65bfb6c13abdcea1633667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd282e60edf6af9af81929fa802d14af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be864a2e6df92ffdff649f38ff807a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5a08544e9f4cbcbdc0adfe69f92d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6a1dfe5be0ec8bf8593859a106367671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bdb7422a3633b544362cc488d0214672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13316680f40c1d40edd0c88b3523e0c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff411cd29deaa08f6f8a6ab64f0b484e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00bdea0d0099e05f90cb86cbfafe8d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bc8216e5e7a76d8ed43d34ecd1f05676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035d4cacbde1510cebb7b481c96934e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfda6cfa49dfcb1f23ce34c7f2e886f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac2ae6873415eda54cb7d72ddd1408679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6404ac66bdad95369453dfb094c06f1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5008de8a5abb54407e1afcc2a721d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60d60045742b0ba54c11c90dbb44a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b845c512b8a45b0f597947cb957d601683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df172bca6fe805cbb2fad484e27919b0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734e94ad06032fc900d105de95a0b6e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6eef08666562f7f7c1c4dd5d67786e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafa0ce0d1865786e71ca46459ea2dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0f79293abe9e62f7dedfba93cdf8b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909cf3cf5899c4fa9a0df8eb3842708689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cc14afb1b409a6293788e71e4e0f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad6f96ccf1855960d8b5da3e9bb26c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c271d4c0468dd81464ee463ac4b52d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5855157004effb2d50abad798f141693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a612ea9e335532e09eaf3b6e83e3e77694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d6aab82b20edd503f2d6f3c85e2e6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91228cd39ed4afffc81dc5a4ae2b362696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0de232fb076c93de1011bdbe51992697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5eb1a3d7065d27bdce938d9d89fa7f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a82676ab6c0b468cf697a61a468cc5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9505db1deed5b62b419a2c941a6bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39d1adbb1dd0177354c3f1eccac1f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48ea78ae4a5731b400e3e37cd9e07b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6c85bf37017a5d45cc90ffe3d3475703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530b35c70715e60705712a10a0bddfb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c43d1907d08a47b24ecdf4232da28705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd6e4bf114824b9813e84972f93956706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e71b89c2d963e9b80839a04c9c21a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830804750dbf54d141b5c8a8d6432b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a932ff799cc0fa2f06cc3233656ce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d35573db9bf9ff193ed62a696ba05a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c62c02dc3586f1cb3f85a3742abde711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ceb14fd633acf1dc319fd15d72c61712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9e02c91013fd877b70a8261c3a366713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12527f49936b8d6c022d8d155a07ae68714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401c7c74a4fb8095cbeb791f955e046715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689b9d059ac128648f03fa21f5ecd38716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b112c5ed1e38b263de19db680e652b8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b143df214085a8f16affb682fb1eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeef600a61f601046ae81923b552efe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb3597461dbff1ff179a267aba6b7c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c33cdd571fe743b683ce37cf2e600721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484eed7addd3e50cd53cd23458a6f4b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d3892c757a8596ad984dfba38bfdc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5c571b95a95e79a30a135fd1808d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26d38e83df8a3bf4b1694d9a87ad50725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66633f59d29cb24bf3691ba52642f54726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37285806e56a7bb98ab690d9e64ed32d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae587c2e9cfa467427a561658531102728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e2e852bbbd9d88a51c068df26590e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f97fb1995b86f152657b6f56f6adda730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef3bbcac2b9b34ded9f882451b141f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13629816b9f3d3696f10eae46f110798732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a9890695488053de484387ef54d1b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed9369808b9f97ba1c2d6d64344680734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c776e9935d6aa707c42dc15c119ff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f083e5df454c1e19d414accdd0d71736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e538d87d50d23e55e4daa5c6bd622737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575300e1d70eddf9ea7dc9b115dc5eb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c465abb42099ed5dc1cbd16dca120c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ec62deb4ebce55b640b0bdbd44a2d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a3ee75fcd2a297dede105259737be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a503e2c543c656a970abe2848dc86742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76e9a92ced088292a5fc98e297aed8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5576de88135c63415679f2575328617744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf62e0b2ac2e71a9006993f4728d5c9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb53af80d62519651c5a39077d3eb5e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58791432601f96a9d1200f2c8ac918a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ddba9e0cb2d6de35484c35e8188ac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c503848eca29578cf150b5ab46b9e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c2f149a7ff6666cae67e7f9551b4e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc99811981daae987b0d18f38935b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a22aad6f2f1e235890a58c190ea9a1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570b5c0e893f7b09aee38f0c63a4995753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b1b6f1000256cae2049c9b0267027754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e4ac6820d8f22f1857f89122cc77d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05620c91af2f686b123f786f245a484c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201cbeba18c905d2888b6d5835db943757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df47102ebfb1b6b082aba4ca60a1d8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdadebe3bde054d1a3233686b1e5ee4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9c2784e4abc1e7b124d36cf3b30061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc92e8d28073d79a9df4c42a062a4f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a7b93e1a530a3f5968d1c90f7d2443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5f509fa58615e68b30d701a1fe3254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee33af6710bbf71ac02c949d22e94e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9c0270c4f8646986565f5d8ca9c296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1c19e59d33a6a4ef84a393222026d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee75c170ec851719488d7b6a5dde3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4344d93ed0b5c3775d9181d0fa0ab29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91c7ac5fb7abb9d457a9d79008e0df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8c565bf05d46217faefb6b390b25b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420d5bfc131e2ac1ae8a1ac754c3cb012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd313a483a693549903d08d9ff0686f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6342c904b54421eca4ed6a0baad9e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f483546522595fc16c82aea8e18883215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1cdf16addd6b35384671c9e7d244216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80b073f124cf71e87ffe616c1e7e5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e78c4da445771a09272e0a1d98ff9d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4112122a828c6d72742ec0ac39a2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fdd6114d2c85dbecaf15342f7dd5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bf8031bf085686d9f4ab7a573ef8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a6302eee1aaa106839c1ae71fd5f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0d0be272ec75278dbcb7bb1003bd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e18382439070214ecbf59fb805f5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1208b6d726862c32d616ab636813e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db148b607ec1863a58b063288a935ed926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469aa4eb96b38fe43a42ab81d3fa9db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500a27a1b4762d9d8b0fd8baaae970528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1e1198dd64b91cee2779de64d39db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb5242f6cf3d24e8bd25b2d202e7e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edc37466132478961d0595f7a8534231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c0e019f150d66da51adb3b289ecca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0017c553dc8abcdb6172cd595d0d4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb358438282a49425f15ea3d00e221eb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab0d978395eca88ad6cdb6ad79875135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b3561b33a59c62c8a6ed6bd54dc4c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58d6249a561167963938b227ff523837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15812ebe35de627696b7fec1a841b9b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c397764586dd0795f227be454f930139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a20efd8637306282a1117019ddc6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69192aa3c5078cd0979627c53794c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd22a131321ab8fc8b6b57421beb4e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1029f9badf1a752024bd77be022ff143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5ca61d66e9bce86e03491ae4e357c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d853c7a05c4f6d4f67e69a57c0d09045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8682923dfe90398536a19541a68892646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffcd96dadca17267cdf3ed0038cdca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652985abd669c039e8e1207c8a603e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e8b0775977b1f4b7dd04b5a667e6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf64387a5aa2ce020a49e0747d27a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc88995832fa12d29a909a74169f0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3bb55dac80a77d7166ca019cb0ea652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fed749e29d7cad0a075fc92a4b223853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a21c034cc5797843928c857db0408554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11d5ef63f23d4ea0450240be9b66ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a0f85ce7b04cc939fa13d4621d18f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2df0011d46fac3c7199ebefd074f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5d4e74b8a1af93040fe2efc3c05ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0336d31c943938051608ee0259cef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4506837ca7d9a1b99f47d58473ea7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301b6fbe7825ff4e6271a168af3b48a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37472f5e821b90adac87cc88664fa0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0f63162c291a25692f7fde86a771d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef26bd1beeb99290b25ddc317e804764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1939d1004f0e9a31d956f008ed8a4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a6cee8cd88f9489cef6a6103520f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f1935cc649e6f19053dd10e40b53267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b093c436bba61421bf0c4fade229e5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9922cb51c45d5b39f22be591f14ed269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300e72e34ffaad5d7c04dc579976e3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256a13fcfde5a55971e5a0e5e89e01e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08899c7558f240bfa1bcf304c6da7efc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa94febbfd318bff6950ec31ec3eab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab9a13393491e63b93823f15d33be674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04d1b45536944053e9883e05a7694e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c034ad61f2e82870da1dc05d046187e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186974518e5390b3024ea485f080b26777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560bc9b8fce2669ce17b996e0e580a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c297e973a5fc7a08907dd31e759391179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb47200d8e472585e79ff11e0b399fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b0f230c2692187e7cc49a33e37a3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd148a40193926edb6c80740180fde82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc3a5afb5b5ca1c6aca860f644bf5583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1e9f19b53cc0fb277a11c2ac965f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cc75e248d24b7f95bc67be811efec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcf2f33f1490da3df4e375a30f34a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50d5003be7a58b2133d1487ec827fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d81cea1fceadf3de8d8047fc67c3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3406cbbc86ab699ff47b51abc7791389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e2c136c48661aaa354412fb8c8de890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cde0d64dfec0cef1fe1549f7230cc491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693a851baaef5ab894776812fe8adfa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b243693af257a063e9f873122b84993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fa0b9ed9e811c43115803eff1a35f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d2618fcb83e6e662413946e40223995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9b46f1cfda2dc1fd4a35d161cd45096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe017afe7ecf368cf74347b5b7eda997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e07f3d41eb0a290628e59daa384c0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db82eb9d04ca6ae4bad0d163c5015299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52038fdad36866f368eee193e4a4a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26574e5a053d95c65960f688220baedf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6381effbb95c08ecf23cf62a670b38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f3320bdd52cd24d58124fce34b318103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebaef7c7bf21a34b9bec916e8091f92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23221da8bf1a1d1c8e225929119b6773105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed236770013409c7935a56157040eba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6526a5f1c3dbe029f1d716bcd737e07107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8497d94fcfb547a3aa29e6e36a85d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172bbaa67eed8db66f1f826ef5ff954109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f4624439acab389f00f7b759f7d86110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77812df5371c8192248bddfaac0ee9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c9c5ed3682ad16ba9e1005002e92f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f048fee58cb89f3f94bf5ba6a5902113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcc9794f93357a82644a4c5926ff72114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1114030f5dac8a113e8189c9f8ab394115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7f2614f3133f9e14c48b02f6c3e21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b2a6b5a48689a0e895f97034b2408117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a207e233cdd1cc568bcd7740afa03d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa493afbddbf41df3e26b3c0b1be10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9f8da7e52b3b86bb90a1fa86a975d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f3f2caebeb35f9b7fc2ad7f6be1fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66d63fc74b9215cf86928cda646efb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e04a4db054f895570738311b4c31e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c227a018db15e587ca8b91908754c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94ca4b50de18ab5d6f4455c414d04a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b0b5d20b9af7fcf5f622711f7ca3c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b11dc18a112b4a80e3d7388ec3e4fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e016a98f50ac5f772e6ef6df5d6de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca019fcfbc1b0c3dd2f6aaa2cfa5f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f86c7a34e885f2e50f3e0e9bb0d40e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544b8a8a7fd144ffcce933fa4f2d423131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df28f590b4495dfb51fd3547284c98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d61624467c39bccd18f38f011ebe0b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d260a36eb905dd88c2cb506d0b1145c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a20d60533651d9a0dbfac529b25f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158176c98ec7528dfcf66d1be588ae32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9f13497e5af2e3bda59223b0d0f35137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de7d43694d3a46162477ac5d6a2909138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f123bf2070b3b98bc0226da980273139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ecfc68d2960d26528a66333f6114a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fb3dfb240d72c6b2dd0618448e91c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae19af5bca9995043550a31a8a3a0c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3e364af8e182a3829146cdb02addb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5b6523615462c58cfa659e582d454144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51ad5411d06eee5e311838dbb95c71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0ab7cc2323ecd73c672b530d4fc15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e624e2d8caa569a143d0938dc1c44a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7c854a25704b5a006ca47a9f10085148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f9ac8311ac994ac82c3f67208ac18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5e0c3ff556d6090ad5d3de062de81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b736bc12ff72098faabeaf2cd8c2c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55519900267942d885d91520ff5b7bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32b7ad2b236fb55f76e157c601c6cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c2e3b9746547aed7af6297b800030154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dffd3d910a014cc29f0afa231a8cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380b69559449c1d18c2d9102042e8e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e911bd9c45a6c8d3406dd6a620dac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e943de7f604715aabe233aac6fdd743158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4476ae2e4f8336a8391c2862f62a46159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a8ff9964446037f28e433f540a6d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09252aeeba5c54c76499941358f2a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03470b0d2f3f7638e19e1a18ea62c6e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057a67e61b23aa98c58b65848d47166163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19782f98c00a759535a57a2128a9bcf4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e299c03aad6a4fb742ce689a914371165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83708aa2dbae185e55e59482dfe018166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8a412395187e428aa946bada1571a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b219d3c8c1f06df7067a51e058864168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec546472cdf71579c0fc703e26414886169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158dc77085bb5a1b374aaefe7b1cc77170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce648e8c9943f5f2609ad68ba5e686171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476e3a1586a73f120211edba87c58e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d7e6163dcb70fffa1430497a0cd00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193e35164cc992343c0df7415bce3b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ca0164e6e197550d595993348d24a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb255003764fa9d1d03e4011af0efd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde0489a890c36238f02674fa63c2ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cfde2c34cc6a8319a1d1d869bd25e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac13fdb1c9f176ad835f9c8448e9dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016017a2e78874db2ecfd131d055e268180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b3a4bfd03abb2809d587eb6048ab9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515671a944777b49fc0571219887dab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff825be0f806e64436c7925bcbb0ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f461dafde9805153c069d8060079f42184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff323bf62b1b4d204e49b97db9c4fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f8132a265e5d4ea08ee8cb057df35186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6585a5ca209bbcbcdeed6f7c75759187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d1cf289e9011155f22b03f4db2eb4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00347acf004afa6a43d4802a4b57711189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc4a995649b2f8ee55ebeb84894c0c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f89c48c10e5c96f368b62e9ff0e4b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876babb4963630dcf2696c5b25949b0d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15510b8b7f437753128d07da5f6e4c69193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806986d4d61fe0af3c3f1d156ec3a91194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83827176b703cc6d396105529a3a9022195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4496e569546d5aacf429c5a8707b3b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7146aecd642b37b8fdea8923d09cba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b03dfe98cae872db8e40a798c3f56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be942f836964261a960d8c65b89ce5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9033c8eb81d5baca71c6913dafd36200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283a77c39ab6c79d84b6d6b652667ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dfd2b1436953f0fe4e13380b1e5d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a32f1abe63dfc3155e9172ce3d16b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc384dbf1488beceb6d385364be54c84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b10106d3e2bed577b936ca778092e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844a54373cb5adb26781bc05ce928e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edc81deae53f63f371ae1918ae0786207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9f252e08b408002aec0f4c3d3ab76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674021ab286983b4fab1a7d199cc8a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8e36c0d43f30871facdc3e7268f65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a654e1928bf5340f65a098c702e67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad13e3c95bd21650f00b24cf311ff8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe43669ad405e354b8600b828b6cf9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde669c961ef8f233381a2310a52a18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd8c604aa5564e5fcf322b56c677e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2c5852082e40747bc1d1b0628c88a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c0b6f66bbe373bf7a47d96fb218e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49ecdb8bded23195e365218920fd0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29a696e7b448a2022942c098e33735219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbd407336a8bff13984d2755310271220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97dbf6ef70bfc8f36062912faf9fb76221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8c1b92cd0a5bca9afba07a7e47213222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b012ad82a731eb7f08d06416a4897f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d97976db647319b941c74718d9fe8a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879364eb3b1bac012c47c0f32fcfa0ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9b41c44722142e0bf4adf4bef335b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99104798fd794ad319effd1282678715227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e31618dddb4b7337bf2e6dcf07cf2e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7bfec34a8cff626b9efceddb32704229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c667c429cc6e0c376d26c256f297f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00df36126373962ba93d4fd8dd47de5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0bdfc79aa6f0f9004078840b5d26e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bf96a3cba35d34cb72ec8f4038f2e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7d30457a9d308a8f2dd7878f0ccc3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcbb35a6b1a576afc9ca9cee92716b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfb4e5a0037ef15608c72643dc2488236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c328ef9b8b71d5a6d2cf278e6462f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7b943aa7e59069c6d5551c3d39b28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e96f8e583b937fc368389572b72477239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c617515fc6d6602a99f18222ba7db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2dd42ed0e4c5582d9069334aeab4f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9f08cb386f3131b47d92ccfa3ff9a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78ba9eafda518cddfc1e13239d0aeb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10fd9d25f3acb2efb023acc8e603c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9124cc4e126fdc1dc60a04f3d3c828245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1354f0236df9e1c31f7f1f88e50a494246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c0b33fc13c57cc5e2d71820a7913c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85a5ed33c0a895da31be3a5019d16c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe0c9292ab00e992961b468ae76b26249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915796933d99dc1c90073902f82796d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fb13ab7a7375df67967f714cced80251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36f3324ac1abed8942dd0ed24f7b0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a3f1b93f545a2bdb9169b49a08c73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789014f73c81084d616d96c28ad81da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d6eeefe3fd554a640bc48f16dadfd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5aa8cf6e2c445d03ef1b39ec642b9a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeae6c01b87b005984acb73fd148b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b94dbfb65b9dce5d5cef89497868d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d3190299738e867ebc7c8a0864e2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7a3f6aac9d6574f2f1a8be364b10e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af778ca3c352c156e5db6fc3de3dc38261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9b10e53e62c240fe17280f00c814f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a16b679ef13da43f8703ae512a182263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456244fde811b45f0b795952f01a2742264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ff15c4ab8600f1e9535fa3e910532265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cd4cefbb16be4a4c427406cb8c6f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933fe88f60b722ada932d75145a9122267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20c5f5389be91b4da5c97e9e61f431268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e0f1ebb54fade1aa5d46c1f87683a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9719eaeebe85a71749782928598b34d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a9b1b17630d558d94b70f014d988c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874a216e1588b46c23611cf5821e2c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54919ca878b50510bf6c263557f810c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d369f17ae8491ae0926a4f8b00bd48a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec801dc9c93fb57ac448d4a04c17fa25275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f952e797ab5c9a2dfd7e3c005ef5363276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca567cc8495c1d474e9fdb43b1eca6d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dcd65e39cdfb9c72c68bf3987c104278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500124c88fb40866cb9f29bbcb472c61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc25b6222400319a24469521b1dacd9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa7ae5661a8515b8bef75a8b4a49f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5042eb89544d57acfee6e3d3b0bf3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ba4381aa35014159cbb974d437ac1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee510b79fa2882e519c9778d41065ee5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac724e453a7d644a4e07d36030e5419b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e800596b2b0f087e5421d716c482c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66851e5025adb5cca334fe53a7a469d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329cd125e326af3febff8d1205ed3da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bd00ad3fa5ccc627a48356bbcaa0f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb860bfa0d6953c748c7e57f4d7ccd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8455004ccd58227b24d972e337c18a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155ebf9b1002b69e80d2f64ef772f3f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b935e2c2f74ee20f0ef08f00c16bc96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6060f8aa47bd2ada8f2ea5dbe449102294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2af6bbdf915acda7b426a28465860295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370e3e64766e1711fe48bade2500653296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfab32d620b78ab7aa21f9ed5ab5aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02651983d4fd58aa40b4ba528a6b5c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c6dc4f5b0c5632cfa5c97befd32e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b03f1231a5d939f8c8aad3f45ca2ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9fec0bafeb926e640a1c963983700301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f6436bf989a296acedfe3a940d7a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ee70dab49141f534ef3ca56c3abe6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d6b00411fe48fab2554b541f543c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b631a0d6322a369ad6c379259d0c3e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7196b72e3f3327fea284aaa7069de2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debe056d7e7902e634ebd32a0eabbc7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf99b698143df55580667d243b4a920308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ee73672a40c80f42feb65aa65780f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4904b9f67d973d22aad0967f55c74310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f030811bd90ff73a3bdabecd974f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8a2f522517113a74de71df880961a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a94230bd507169239f8f9f80cc97c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb892783c7f7ecc7b76e12ada961fb4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedba867a81e9f70ab6abf829f2199d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8d4e1a11526d4abf924bbc6cabe26316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad4d6fdaed2648a2cbb1ab477756f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295ef337d8959c015d6c190cd56308b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c731b1df34afffd58b03cc62546b6ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22025972b064b65ecbb72d97ef0b7f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85374ae1d1e141a62be39a06fc2351321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63097e9b1f9b6409fc8a0021592306322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a649d6a48833f2b95f494eaebcad138323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668e2cee025aebf1a61c1e09d8c7229324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddf703010eb6b982641a44ee067cd4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b85bb68f97c67787543394cdb7e708326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54893d2bbbcffa577c16002e152ead5a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47c626932449e80be6730827aefffc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5426cfb8781ed959ab3fd8381dd541329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314c2950d64bb1f3a67fb75d9a481a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672e20434c3bbefdf0daaac617501be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d13188d49f86de676a59aef80bdd7f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfcbb55ce44cf57e1c06cb6e617619333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d5dd6dfbf96ae8f0d63240c420f64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c30331c25a92a26d154789448c283335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f515123057b48755d440fc90b1c902336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a416f1e3d296d7705d5797d4b57f5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb7974fff9a47aec2bfa8822d41f6e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d045464f43dedd5c828f00ea7024f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35053784738351ed8790cfcdd3c419340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b3abb8b7154fe310f0369e37b67b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03316e1cdd3f5facc7be802eaacf03f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17477a145fa6d6fe3d63344acfa9d2d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a31ce7cf6c4fad7a2d8eb2a1092b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7d16ec717eef962851ae55434d475345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbf9c92ae6351c474a6172fdda46a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438efa47e4e7632b60d8b1fe2693bf77347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bbdf6e6debd5ed650721b61e9b87a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81ab560d9543ab0e027f5c43b13677349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a114e1f9a6f0955dc0cef14f6d500ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f845f51a505898dcf5e9e956b20cc4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee006503bd4fb3b60dd41f2f927c3cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10d19017731b3e910ec3d922bb851f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7d00db65a9dd2e239f7c855e6a281354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359cfb7432f9447f30b90d0d0f1d248355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db017d1bfaca4acc289d4bb350ef8d64356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29490427e1be76edaab4077232152a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d3e2198745b8b5b4a9afd2ac25e5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55688659edb7d6cc79d4e7fcce03a3e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d63eb36a9fe17a010f60e93ea8b237360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56d8c6ed119ccbd02fc331a6cdc748361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98160619358cda90e2abbb6488bba265362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc62202be02c25db76d7555cc145b93363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793633a4a8dcf65330908f189fd7871364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a79b7b090ae6bddcdee3cc88b37d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5971858f6292f2f8058accae52287ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099c1c632bb0804746353285eb71881367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37420b2c05ebb6fa8dd9bd63cc492a3e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccdc21b166a8038d6f7589a5191871369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a15004343e93c5fa0199052420bf3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6704f3a325accb7400709ea7040dd5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b45a3355573801f86e07c42d1ad477372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e6671f3a059e4def730cc3701ac91373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485934e31e666042d8939155a0c9191374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ebbc9df06646375ad30157666967e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aab0113819087d2ac65f126af0b4e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370852fac2e5013088135d7118d9144377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c7cafcc67569ba706d0308877cf6f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eaf62407f94857b12446aaee949aa3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b597a3d241fe9d551ec442cc17b11380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d69a732fdd88af2fc77b5e071973ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b04d4167db0dbe39371bcf1f6eb7a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89ba007b1b06dad5a5ec85d0e011a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70487e0c9399c0aab1123bfe479893cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099ea3c1add3ae04020baed24792e0b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a293f455bae52220a240e81a461da3e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dfa6514a53ed3bdd404fa0e2baa6c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4583974559dfdf976dc7995a6e4d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4fafc4e6804b2c21212d33a013775389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92858237721a1f6003c70768b2a0c1cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94b917884c71e788d5a3cc9fcc3a9a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e06bb90595179bbbae9264b701530392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3230277054b9b972f7ba2b7948f9472393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405d979735151319fd6e919601e8238394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8ee8dfd139be2da01dd3b938c53e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c56e322b6117512efcf037140c2fd0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a41d3691d2d52e89f6f74b3717789b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278f3669c87ceb1329a0e659e453687398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59eedf52976af8aba188ed40d8a3c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17aec69b731a12a93a21ab8b4237374400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b48d7d615a1929c789cb1c04d428c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a8b4570ea37e3351dc592d9a57bc7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3dd11aab818ea885eeed64f344e59403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aae740e1bc56aed0938bdb80514b3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf4f52281bee75a2edb8c4f0797856405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea3af99a45501707f60ddb4f6dc9f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91820a89d08f6d1ea7ed982fbdd48f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de8a4adccb8639224c07157bc2844d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b3ad3e3d7a5fa6aacad7285b8fdc5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4bed4db45096b9dfddd52d1334e38410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abb60f76169705bdf017819c631be7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db5c25cc1d5b9b20d121c5311b1603412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcc6775261174f2792d29fe627ddb2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798695c771d5fd115eae252a63e0ff0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069cbcea0c019f80d775ae5498d528d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7444632069b673ac74388f86d542a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7550d0d8d869b6c1529ba28215bdb4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648b07a96c4359bf64bc806f4914b3a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c34f3e224c3689014e9787760b97b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fe8a3430884aed8eb213ff865e5c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596acacbe620842dce91cc90adff433421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb42be22e1ad50e097cdeda5d364c74422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97217f7746e3705d68dec4643eacc6d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47b77906dbb73b7c0a40a7177a6374424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8fd434e25a45a4a07605c8b16056e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9d08cbf4d5bbb7ddc9c5078014f00426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375340078aa6f8dcfe57c2f13e8ff88427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bb5bf4a6fabfbb3ae55cf816ca250428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d194822985e8dedb1b2ecb06fc2f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0907814c89025f81cf447d2f601a18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bb23e82ee99c6942627325ce0ec59431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe075c1de97597bcedaceb48567a30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75729af03d276eeb08dcdb49d984473c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40460f81487c58509c9298051cf39dce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15956b010cfa0d5a82dfeaaa45a3b5c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47408d41cacbab2b0d962bb15460e19d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ae1a371dfe06fb54b9a596ec8d4ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7113a7f0fc763c1ca9e16d68535bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7bbb36c8109cdd883664c0e43c10b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab622c7314e6631943f4a77687a18973440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f9220dd4cfb8f2661de3107292d07441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf751d8d8dcd593f33cef546311c9ca0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7998b03e4479908fe666cbe622b1c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b224b0daaf201aaa2587bec5f9113ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d92fa476fcfec889e991bf9d4297a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c435eb3dd2a1821094b564bc19ea548446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8234839d94e745fbf837f5d517e96447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b050483816f71b2c20447c90eb628448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c61557a582ba3d83b1e146eff9e26449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dd33e5aaad1748d681f369322e06d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda078b620d37ae6bf9071ab922c21b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92463b2f966bf966daab3db7316c4eca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1408ba2dcc25277d332b4a4a09be7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1a08309668e2fa859af12ee035055454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd0df4226a8fb53e0b80bfcf428009455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e344bfd0aadb556418e59272d206fcb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a464c53e9a4f44652a0a87aea176ef7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fa4b2a84bc5575eede3755f0c33bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0308933e3e75de181e79cd81aba0fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9b8e9a15fbd186e408d04f4b8a7d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f93b610786caaf13b449e3c30d9435461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64219a39946befce2357fc9bbd7db57462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec6474bfff5a6afff7d703fc35f2ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108d1a6e2bfc27103aa52a820b8d42d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410a916f755eb333fc6dc52d16951b4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4ded4be71d65843f3a6f0e9a7bb75466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6728bc998b9717fba7b7f96ae04ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed89cb5a168bdd4732f6fee0a5c6bc5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114b0c21ce5afc8e2236ec5adcb3bab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26290c475fc75e23c4f306ca89645e33470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f912d131bac53e7a67b45c314318e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d405509c289c3b4617d90ce8e1b5b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2241bd3769549a4ce453cc7f9ae255473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71bf39060d0dff401865c9d50de9ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772866dd1dbf51862c993d464336762475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c9abf975430be0f281db7c170f6a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509497a88b6666cd2e9c0f6cce52f53477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b8f0e684cfff55e0c95864f90da18478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706b3e12d6abb1b08fc03305ef143e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083c82167391e9ad5a253831cd2be2d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ab4ce22fce1d8d4a37604d1ef3cc4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2428bda06b7b5f69d6405317e8a13482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06c9242ec0a6c3c146f53447ac481a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3931f66f29e32ac305e89aced39d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ee7deaf6942c4193bc053bbb0be1a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab026ded88301d9d0eddbc3b062db96486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c38172f3ceb38846eb379b4f4ab6d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db68760447a12ac1b575a7b49080f0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33403a06f0be85683461e5e2c489c2ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb088c82dbe9db7853e2d4dd8afa51fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816e2fb8ec73d37ba36fc715976b4b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7ccd9c81b355ddbca35b5d9a57cc4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92823542a5f7af0445a8f8a4730441493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476993aa53f8f5f5f735928b424b95a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7850266c7720df3a43cbfb4355110dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c41ce9cea3da519e3f16871ff8b09496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32def61c5cf4ee77a9396d8a7106a8a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b958ecbbf998902c3f1e652a3ff6da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb910a8bb66d9b4548a512475be9e04499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a108240d9ea9abf6f1299489765b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718de7530610bfd7ca8d95f3603c2ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d2174f23618d653bf036739342b96502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef3357704f58606372b59d1b12a5ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e0142988856634d5afb91ff62f78a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c84f3ce938c82fa589f6b7916d4655505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff2176cbf859a89f367ae3f866e006506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726cecef34b7c8c9119ca2cb3a4bde2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e01229aa05124c90bfc12110eba22508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba09c0ee4d116d81b9ae0967b30d0e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ac5893d4bdda30d472f9161040585510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ccb3792db5c294cc23de47c343a48511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054c3caefd216592e22dd6baae21d18512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633815eedf5a140591fb783db0e9412513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fc8450e010855c3e9225709fc13a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deaa3b9872d6bd8fd4ea4712201997c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360f3f447a82be1ed7019dcb717330d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cdb0b109b05b33ddd51823d11b258517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29da5ea5c959e07fc1bd938d57ecd0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08918e38a4005843042386547764d10a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d36147933e90be9a0efb9dfc27a11520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22748930c5fa63251326fbdee7d3ed11521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771adf67283976c261fd17b92bb7006e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5d2093284331d68d819ecde1b7ed0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2898f7bb25e751896eaf25092c4b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdab1e2b5c5f459ae925e2c5da1c60525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b236dcf191bad30a2dab360726c2c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57cd4d40efde7b82a61c1885faf07d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd49b90cf16ebf01d22ec8f5cff865a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9de5699bdb38b226adfa9a4b756e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e5246149489251c8ecc4ff542b052530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42be3d79d181db0c4c39bdf60cce5a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48900652f3e59a23a01b2332a205e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85b396df207318c4bfc582bff7ae91533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3c75dc0d5f41ec6135ac2ed129b75534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702664506b41a3c5e6638085581cd4ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66f8c05c401ab44fa593b2353816be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf732a7fba05142b6eeeda508c5ec3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59465d69e8d45b9cc2815eb4521d690538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefc5949e9157ca91fb5f88ef730bdb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ae1221dc0d0a542cbbbba98f3069f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1081acea216a19afa06c0203818dc8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3044eb2ba46e02c032af5bd16eb2d7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07186f608a1ff83f998af1785b7e4b3f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9c26790ff84148f3154d9fc7d7019544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d67d9243f8163479f291516e417c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9910a3df993980b52940e2f461872d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb4e09f971b17107fec7c056de31d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6240df9b200de331cb057b828b9de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f782eeeaf7f6a0239a952ef4914cc46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa16285eabe8853c785e08e92dd85b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f458fd4aad4f9f2bbb74b8b3120b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d0b95acfbcd91faf14ab20a397ec2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3508140ed1365cd13d9e8a9526a340b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77354f46c8af3219f548478b0196b96554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df60ef8bcab3368b53db3b2a6e6b53d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23f680585c7802b24c99f42344ff0b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db8acccf29e0978d5e804f5e6d65f7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d91ac305cb3c3b370a530885fc5ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ae2da64c35d6fcd69d3b03cd20fbf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04f0697517e60278454b9b17a2c9bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f8fc537b27eb6f44ca8a4c37ad8e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67965c895921c0a14234cf6f38eed64a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf14dbcf29f05a402159b672517938563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c2e75be747bde75258a8f4f888daa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4385f8f5f775e81852c848658ce5c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ceacc5ff2f77ab7a8721463108259566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7485181cee49767422b07c9f71516567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05697ebd420fae1457cb8ae027d9127568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ec8e1bbf0e98bc30a70a60c8647ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f21d3ffbae33233e828769cb7322ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903cf9d91e05cc9248c2a053371ddac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209eaaa9b94b9de727373b131ae10bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0349b01373f5790f86fb204124184573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd3d7547c5e45336200a37f903f6de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04acdce9d2846cea2d7cbc333d95e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219db677cfb69c6a933639b9ed559af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255ed64d958486cdf0c193010d6b5db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81922d5d5bbd5383a76f85c83fcfcf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887cf7596b39b1969c91c6a0aafad1b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b08f0a4042c387bf4f56c63319c69d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267183e2c7955a937c6d646398ca5195581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47103941db5d58091c4e30770516afa8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b392bd5474032386977fd8e10d2bda583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf27bb7e4133657b1511f531681d3e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5d93bff90304c62a05dc9b043d77f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2098125c838d9eaac4aa1dce0a547586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a034baf10ebfaf825624ffdf2dc0db587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8c642f54890704ebf4cdc8b3273f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb79259a33aed3301c85bac02ec82ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044ffca3c0843492fff2d4734e0cbaf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059ef5975693e397c411a4317d76e41591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630df98b56446d8bfd96d1b0a0a97da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30dae631b7c425a0f1e87eabb7f711593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cfc102b22c93750610fa6b38e7421594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac8e16653d4ac4c17a810b7a56d2fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf5e0dd28e6161459ab40ea7119377596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70cc61525cf294e9b6f1ccdbc91d7b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4961d5dad43c3f5b5d8ef0e40ce7241598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f535d98c4abb5a91c3ef5a844bd7c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbbf85da0296e04354ef198de71723600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acf39e9317b71e444e810adec3b3f2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370df5666e318c92251db2f6dfbf8ccf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c6399d462d6095d1fdebc263ee9fb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dd459f9e70abe17e649b85eba32b2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b161578b2569bb1edf5d795003e099605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28bac883c5209e731bacab280c883e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d689d8939b4a3e2e0ddf7f41053f36607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f1a3118269179d20f4bba0f3cb4e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ebf0f01f1a2923ed57efbe33b323d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaccc2589f397c89db159213f120a67610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266155ac6401c505bab77ac69473a98611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7840dde356e81d8164c2048958cab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9617661ba978bdf99b15bb5e6e8c6e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa171f326869c87861fa967c921f1a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9fcf6942dfcd9df82cf9fd84ba562615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033ab122e42d0d0cdb47d87d83d0481616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1343f4d0b80b22f6bd01650af1209b7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233222ad891760b9e2b246131301b017618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195c305b0ed24d6fef185863a3cc8bd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412f6eeddb4d76469392fc024484c0b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d977eabdfd9b2b646031c7bb3a0a10621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b02b384323d073fdbe8d35c5e234a8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d592d20631c362a9c397ae0a29184623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3eca279dea3c6fd2424205de585ab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794db6c3e4bc7a8af4adbc567c579b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b6379459ce728d4964b5b330a19b5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1816fadf441cf83dfe7f744708b2c1c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156580615b6bd024add308cbfcf10216628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53f6f7c3ae428c761003689767cb7a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761aae878c9e5a9b7de16e97c0e9e66630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb82eff6c89d7019f1830c057adffd2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289dd77d45eb3045c497871c3afffba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f68b592e98bb7ec9dd70c4a85296d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dda64181936dc846c5fb6a6e12491634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47694a83f457fda17760f3b00f39a8ac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0211bd33a5737315a967dcde5e6c4ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fd41b70189663b1c1ddc69dc58720637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53281c443b26a0438db4f87325064e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c86bfe17cb1493df0fa4c51fd187c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a83c4e3888428f2466cda51ab64ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6497826aca298e9b8107b3b7d97667f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d0b995da0130937e05c5f4ef64c26642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d2485c84449795d35e697c688f5a2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c7958c4f85ce183340f210ab37c89644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab262412cfb33a5190aea84aaed512645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3464b0f7a3378ff76c0620bf244822646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc33307c464e9b2fc2afaabf5c9bbef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2bd20707bba40270741929a021e21648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e75465be74c269f74d17d637c3330649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a541b0c43dc43d312026a204c1e19b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954c9932588a5a050826da64094e374651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377f1be232f16492ca884ea17b374b7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f8ae4c036b29544b2bf36a37086bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147039e51da3c38570d5f187a6f98a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce1864355926e91672ab72eee70f07655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e8a1fb8e4b9bfad871ec05ad28326656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5988ef2b72b59359b10ac17a9a68c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63751e7ee5d82829295f9c1a5d2a638658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c1c15d5b9fd1773badff56f03d790659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200d2c0d70ce1d2e785c6131a15009c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441c3b1c9e2373c0dcd0e4d9862fcf1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13079bb97905bbe35a33c477ec1075c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423740e46ec4f268bc27955d56db2e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53187aad9a989cc283227fe60671957a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2831b88dc179d316cd0aa98944c9f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d7007718ea6d5e95838942df0e8d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b96b3bf52ce3fa346bdce9268e79c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12833c7ddc4e4ded77236c316afcb0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab12e606893a37f929fed57c63e416669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dad82a45494b5fd6432290c856c1a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe79d4e89167eb5a6264d46fd72ecef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad5628c54c8eb2ddda092e844c61c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e0be8822fa2e84f32a3c71d2f0d93673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cb91a35e53a475aad8985f2f0a979674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10c248135937f7963ce5c35cb73d78675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b7c72333ffddfb0d6ca4d456ae01f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f529c23a5844fb2d8abe607eb5d477677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900e1a17ef01c6e8df3432185a4da2e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e93fadf21a8faabb8e30d94381e930679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89efd2d3f3eae5d7df278afc58d9358680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7ba72e8c98201376ee2912b9c6ba9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc307df0feaaf8a46cc1b65ab157e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6da2c436b95968075db5743955a85683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d17c2c3460a24804f682b97f3fba4c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5350309cff69620f8a6f24b4eaae106685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20439694b1d0172e43a3c59d27f640ee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5a56355c11fd7c1a74d7fdd85ac62687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8d23343d43a913e6bfa6d12479682688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71d95925bb33036eca228280d0edad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf882a80fd963351f3479054bda28c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b8d6190ad1b1a0b21d72de87c089a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f638b22cf78af1d0932217613c486ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d8d204676b60dbb5f6342ed7a428e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec0211a4c8d1c2b425246dffb1c84f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8619e15596269a7697c20bc2a7e88695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa5a91ec03c66e23c63a7261d8390f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd9663f3f756565b1bb73b4615a12c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e770d541ebe1cb73ca3fab219d684698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3642f8b2daa8f914a550bc17dbaee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e22f87d3d184438983fc1373d6a22a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c3cd05cc4f812f035054a34241fdc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d251ed706a434e587cf24807de2bfb3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c226bf15db256cf24dae9fed5460a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b47a9e90f4626e1410a4d256980c9f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269a33c6d60973184118b733dc01cbb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28635cde15724b35994b2751c08cf885706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6da74180f827ab0ad83ab57f6a614f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8cebcc2f33d0a7246c85da5fb2916708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6391f6aafd4293e14a7882a118942d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7f6ac7aac38fea3b8eb700102eafb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c177b972b208953b1153f1b005b6c2b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95be33052748b905ce183682b3c95dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90457ae98bba8f96307426633f1718713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e388db1b408d9df66ef65beb60103e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a2ca66f10bd71367a73e97ec438e6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50297eb8fac581e89473d04b136f996716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf408fd1b7b51f46cb9c54b7410f10717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a7d9dd5434e1b7619d7fb195f04d0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fbcc3e8b4913414b8ee4e8a4df5cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa7f56eda9384e9fe4d5c37ca520b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458107eb7399c4a15424fb770d250e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49618b959516bc49e12b6a1c3de90f99722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd09b421137825c70077135bc35455723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c026ee0015d4166e332478bc88120e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fa70b5cf955c7c70a3d72a53645e5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2c602be3ace948b6548b3f5606306726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c16789526b8c85d7d903782850bc42727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709dda24a1dbd572fa5a674d0b53743728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29030ea36cec0eeb4c44ee285a8e2e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959611ccdab4d3d2fef1b0b465120b71730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d47ad47ba327eb4035438fd1086176731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79775b95b79ee9763a5b06ae69dc35c6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44504cc601a90577f08fbc7bc63502b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43837f1593bde639099005d8cff428fe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460c4ca08f3c24aec888531135fae20735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56450f86c35673a9f9e6f56bd956937736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998f959f9060e2dfe941c63c3a3be7c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb4b0d84351d078d4b754144cefb1a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b2626f4c9592dd1d8a501bfe3c54b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc02c9500d40897cc863d346578c4f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79209ecace9b8aa1ef184bef9d6f30d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcada7565ab088a5e00d461413f098d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65baaee4d7ce153bcc6b0746fab67426743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c9f825bd8dbac6d1d54f60bb8d768744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ec7d9b2259e4047ed34d88fd6bc2e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856eada9b0ce9f4fbbe25483c2c3313746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d367a95098630415ab83d630f29bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c591589532adadac465f98c4422a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02484ee3f2a0eb3967d02bd067d49e25749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4d3b8a655332240eb3718c34de6c7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efccd7f10767dd97f77d0eeab8754b8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23338455cf3c7524814719784e11241752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f7481ca7c7080d20fe0c63295d659753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2087c4b4ad15a8f09ef55522ed883da754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb94106b695d5b8972f81151fdffbe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75c4104c24941653e0ba598c12f99a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb148be02e99d178864a4f76b50553e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb697dff2f0134778f3961b1cf760435758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279ab7155600ecc4c639a431aeae36f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>