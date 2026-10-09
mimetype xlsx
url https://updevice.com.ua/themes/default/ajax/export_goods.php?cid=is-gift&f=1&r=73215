--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b750ddd642dd775eae291a83f14ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d258cad0c17eea4df730161ee16062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c47dea0df798272e4e67c3ec1f0f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3d43c4d031438e63845329b11a1b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceeccd130b4ef4a33e017f305b9059e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bcddff528e05011d83c45d02b78446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c9f6d25762221fe3a8175231beeec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce823eceeeabbd625734af2c58dd818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b238c2393f3fa0af4982cb655a260469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430c35ae45e2834c243ae43f8c5a38610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e443b7d82b87d3b41f512aaa7a8c8f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81083309a0bba326281004b737fb8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cd05856dfb4c6b056f07add3979e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46246e8a9661b2f2613c757113df17b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfd96bb34b3cfae51dbf67cf72bcec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96377abaff765b92a5928998ad681a1716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a1a422a0a9255db50687dcbc7eb9017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb16cf0af4f6b94512b88ee7af25d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7d44f0bf8dfe7b35579fce76b5b9919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784d901d38a8cd81ba87a5b0c121da720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b76a4d3eb8bc8b5716d86bdbd7f7b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d99179a8e1b1d9e2e0dd3896a0e1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66120d0d33781519bd25a591f6b97d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4147192076f989c83265a9356a271924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51849e105c52790f81380c9eb95a2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cda72de58d13d16726be2023b52d1a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0bc99e0a263d03b04dcabb11d256327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bd7ea1c8fb72ad06f87e84640525028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3abe84879e46bc2b3a95972fe17bd729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768f7624e7e7d4552bbc1b3a2af877530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16799273a11ef6d44cbb78859a476d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d22d49542e1f23168782a54005329e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231493ea24b85defbdaf70189286441f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcaf900ef3a0caa83c03ac4e96f94234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2d3989cd9384992977170568ebef535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20fadc0de7d0b734335aa65266209936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6203e8cf6c4a447f003cf3a79bbe7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c3712562445cee9826d0d59e5bf7c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174774158b0f7e09023cdcfacf0e870a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedea323ff542ce20d12ba78c638937840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd30df7e06fdf0318f1001ac36f09b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3db35d295a5047c2f8ab597050879242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4125e0cea13f6dc2eb9ca65eb6e3b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211e341a16fde6b479e882173ed1eb844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a57b11a9e6d6be85434644504e817e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b034b2a8904a2a3edc29ccb16d605bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75d08ca6f15965039b3281f12b263d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd11b9d946c5f401e8792acf7b57fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4764cc986fbf7cd1e2c1b479188e62f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28f0fb1e37c48f45098adf2be0220150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca941507c8155bbd6f344f4d11f2cf0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622ac73b32edf23ccbe186d1762e69752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be75cee6f0c1959237402c533f19ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf60160066e3b8d98a0b1baa8019f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ea66156a8a6f66b8d7b6373dc2e0f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281cb4cf19132934c0e056962c4ff7856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd35b92716a10ce52dd5cca3b7a58a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e788d4434706531f555e75b44953358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad482b401da385d8c574b57f8682cad359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542e7e04e89dfe3214f40d5e405189c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158d4908eee67bd80e93423da5fea9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a125583232c1ee8c75e9d25a1dc2cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc492cc4802769e541bb2bb397e9ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fb344ca67330a84fbec448ac3d86f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7b1311063eb1b2976d3737d9cb22465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d85a03057c70ce763ad1614cbd594e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760cc220c0074149f8b6baf94b05cd867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093b89aaa6471222b4b00a864c82a6968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a305d47447e2a8822598ebb9aef2a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09de06619feb2b2072cea60547db1b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0b7f62e7d336dc9ba8fe2f24dc7b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ce5b80127fc455b10aaa6511be68372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa5e56487f43140a5c45172b9ba5d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def85a436d5538100880d212dd4d0e7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb59437264285c0686debbfa77c00b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6cbc1d634e72f7448212c2c730e3f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deec6a985db80b1627c08a6ff0dd12977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa60bd7d42a0d7f9b39d63603e627ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83a7eb5ac7166b552e0118d545b01a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82176d237eea79add309e5c3d9be235280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0c7a8daa9242d7c5beb5359ea54e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f045260a560bb127ad5b9ba30e8f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11761eb545e5e5a5aa65c73d91dee60c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1954c157dcab31bf16750775074a70d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5b4cc5deab984b4ebe2d857eb24c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f12a7915a0ad57ee24be1ff62f15f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ac303e483ad1f91f730d1b2e7018987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4c72224b1cd90b167bead0463496288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044f07016d7b5f17cad46bbf92e179889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580e11c72db9bf7ca73b9c265b5944f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72e6841bc12155a3b3eabeeb99639391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658d0970916c9efce9f52e61544bb1692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fe43b050ed9d7130e8aee8fcb6ea893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b84aed28e8f953aff474bf683227af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c373e2bb2eebabb58fb66c9e56ac0995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69cc36d4fd09e0c0649cb118c6f87196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5aa29e32e97b20f53b4b293ede689997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af47a94fd5a171cc174ba3e97e0da8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec2e539194985169e2d9ae826fc9b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07896615bd38a63d671cdb1f8eed0aab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342023af6fc2ea8a989bb470059dd47101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b647f190186391fb18de34c54f418102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620e84bf0fdc2268e11a42eca9d2b7d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5780aa3b2836789df33c413d8bb47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc714a3f7e32665b2f9be7a1949b806105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cf32231b0cb6435a32cfe6a55bb56106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc5eff5a429ca5003fa2f3e7ad3e57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce8179947af9387fb5f363ca6b2fcf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f537dbfdd8e1f653371a7961674ffdd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94a9f1725c5fea3aaa7403c8dee5dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef7aae75caeb2336bfe8b25dd1e631111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cf05da1faeb9ca7da0993c1214277112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ae4c2ae05c2390da420ef265eeea4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8224fa090c6de43b7d361051542b97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd51d866e637112803359211338ea1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558faa492c555729cfd50a590761a28116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d438db44d1195146eedbbff276e26117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95093d0f1cd7f59e8aebb2e20157b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd194df187742c7ac24af3553cd7a5b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a180d242c4532e3f753452f04c03da0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b5264b194cad6b60ba2fa8e8369a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0934e7a9d61b4d87a7d480e4a513297122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a401c5a32c668d51f3d87ea34b52a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ff4fe728f5d22561177defec797b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc178f7ce051a43f52997c416ff8b663125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d29303ad7a8120cba8cc195369b88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba662b6d7c807c92b9daf13601e6f257127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28858de0541a8ac00a356b7a5dff7aa4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f744c6fa73579a5e036d405b56099129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3dbaa00cee29a72f55a73d00390b30130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965256347b74dc2d7f2787a524df781131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20205eb61a84518d42f149cd3be0bf90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cc95fdb79606066806de0d7c9227e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33cfab7e2cc0b4a3042f23bde73839134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a28401bae98eab2835d704a7f8c4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf4af67c2f7e7269e292ce4dfd5310136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92803417bb18774c3b04bde68f787abc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5537c270e995de0dd7cde2bf716a8f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc53bf0d37ae2c3bfbdb37ee08b9069139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b252125834c9d874f15082d358a34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46757b006c48cb2bdf035fb0a81e8d3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7507207a2d16c7f2dfb7b974a7d7cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff3dcd85bdfa7b48c33f3e20352599143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cd0f9d0929295d6dd03eaec3901fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261a0e64151f0f25e3c1e0c77de25d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d8d7a96065d190efaa1aa32f36376146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3284a9dd84e02b736ea1b81cfed4ec1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fd1680a4ef7f0ec37c9de86fbe550148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb8a3561c923d889fd0941dff3d54f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53243f34d11f138057c3953214c6f5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cd39c1f4231b2cf1c0f60d3e4e31d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0f477d1ac5c001282149e111522a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44275091c1f3382c7ea5ac813e16bb7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f99c45c71394cf761fcf584b810a24154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0cbb3f59c259d9ae7df70744e7a1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f93a4f961b213e1eb7a9a39b472d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff90ffcc977335540e1d8dbc34d5829157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafe69cb3a3bff6772a89591c961f90158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783373acc2d36c9324060bb1a35ccaf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf677dc48c354ed3a837459cf0691f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10f0634403c92df86ed2b469f28aec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c647055e24af3302f2d67012fd489d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0a75e7e32e2acce728d6105065cf2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585d3b925e9af30614732a8c631fe4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f425a9c74cdf8e22a448d80b7bd52a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c194372f2b968f0d7f2f7d0bde662166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093497697d3233fb1c06ae88a5be262167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848cbdd806c5ff962f28ed4652ae048168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85d3a89db4200b8158bb56e25dee3a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b404bcd7b727319cf5da9f436abe1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8d888de55ef1f52c05af3b08c91c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daaa7252bba0623a33c5719b341fce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f073a877cadee37bef23fafe23892b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251c8f58e602c6381caf5bfc278b1b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689ae1c9c576f3e7c5e731d81dfb762175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bf45f8f017e006dabe63e7ae90df1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6330cafe850b8bb0222d326a40ee10a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfe3458bce40b06fec55a7605019b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2771b8c6353481633077d0509096873179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d8ec6ed86ae58c73bc09d3286e6c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e42c0e38515c8d00d7fa019142b6d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce13e5658a41699103133d827343551182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d9c3cd288647ada0e1385e2458f16183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438e3308df667638067b42f85a3aaf5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd3dd99a15819a853c620186a70f57185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31d42a63f57306a63835292ca2907b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147164a89b217ed0e12757ca2e2dbefb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e1040dada8267dd17b15f9a7228ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32186ff27d0b669b50ff7fef11714283189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaec7fba391de7a80caedc3d857fd8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1b83eccd0029cd4831d10d90f70b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ff8d1250dd2b0d57dd6972d557646192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956edfe31845df67350e6484efb79fb6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febb71335e1f0423cfea31e33e2ef72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc1e871a2bda5b231fb0cebefa974a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0fa103b226cbd15a27a7d76d3c16c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0646bbac7ecda4cf566f0c084698542197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fb67157aae40d401128ebe96ca5c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bef8a890d7a8a6e24bd3e62c30e18c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bca9e6f7d2fd48983afbd3abdc84a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e0dc4d1ab70eca80b64e6707d085a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51804a2250247a9850005f9ae59d7cf3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0b34444df97c01d50fd21ea73a793203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82219070e2369dddbf820181a2d0b37c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f1f144a6efa864d762b0d98d26340205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f470974280c09ae777470310ea076a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6845773130986be0a3721ab506dd25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bee1e93ddc5f9034f7b68e655c947c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ad0d26b33bf9bd59e16e480a0f442209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fe070f1ccecccabe614c7b0df05a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d41e121eae85674b5b2079292ffa41211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0470bd814dac19856b93bc6b32aac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bea78268bdbe8ebca957715072489213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d3658cc3c70da67c5046474f7c9ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a74de45eaf33b6e5d5cc2e375f5ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a218c3309744de21df411054ae29b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66240cf884e29b022202dcb6ac403c58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb840e0dbe35d68679580509f81bbc7e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da33fa88525d2b3c764a0e7bc5905b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563b3ecd736d0f59646b0609c541cdf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0c0edeee7e6ff5cecf145da78b5e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10016f65642f0f97a0cc19edf755e1e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e6077ba544851fa8f9c33840af234223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f5514dc7067d494d8f2aa47524f04224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003f5fedcc7c5aadd062932ea008216225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdfa7fd0a6bb475c15d87446a89b38226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48a619a9c9ce80ed270f9ceddd4beb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e4067f81ff162a1237ccb3eb9bc1f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69755de14e8081f18b8391a41fe76d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4e49e788319352c7d9662bfc7e0ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb0e911a00c71a7ed179f7d758ed7c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a8c6848e256afb32231cb47efc76c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560054b43cf2c38499af9a3baa6f9a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04534d44dec20178c91253d41d18b7c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434badde96a2536052addbca984100c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd5f8a41f009074d0edf3c47d381d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88ba6b393c75625ca9e5fc5f45d28c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98a36bc5969fb2eab7e2418b122118238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9982e3ef82dd4ccc4f47e1cf15a7664239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03725ec8044afb176399af2bdea015240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd9c857e6be0b933ede1405113b56f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c96d74e33c5cd4542c0b0b118d8ae4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3136703fa6bd1fa70578a6ba28cf30243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a86c12efe9f41e20c188205180ce68244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173657bb001ab0ddf1d67f8ce52e622245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23351c819eeca2e0c64d197d80041e40246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b90ace4262e6a590b6a7d5e9742015247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf8d0eeaa087d4f7abc3361e2fed00248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227ba64b605943ea9c9f08c531f0b84249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fdbfb20679423f7954101ef253fd6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503656755d2ba0aefccd55e78c592f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853a9a08c1d4d373d3843fc2eccadad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11cbeb1db837f32c6f9d7df11c7e97253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e7955c33ecc70de232039c84777d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35034dada082bc5c6e59719ff1e27c04255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f645d7fc77465d27decca1bc8e7d4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301954acca4587b57ee8e5e51987049257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533647554c119c2e92ff277e755fb46258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11fb5e67653ff0ab7d3359e9049e64259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab56f956f43ec9c970ff5a14baf2d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e826a63a3b34a919e9687e15c088fdc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6443d960e8ff7c3a146d4353066b748262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5b6d63d2179ea4cbbaa8f172405d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4753e8d9aa1d05e766054731c65277264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dbc5a5a27d1ca080752fd6b879270265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07f6013e0ec870bba53549cbebaa14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c2786104938a1c5d39c36790eaa61267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af55ca333cb28964f44ba73fac6c60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf4159ee5f1c3db9a6b6965fd24865269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905b53ce0740b2a7569d04d9489a7c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51853f9cdcd595bbf6b3556efb96f8e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328b6b18ccefc8df86f9929f3d829c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cab95a2688466ae2412ad099aa797273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e874609cc49122d2551271419561225274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e128d27dd424c45c2e0647163cd49275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18cb58a0e9520cdf88e563851a6886276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb3ac9d547a9fd81cfb181aaf7472a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a97da7105f184f3fd88cec46d3522e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098ad5533eae0935e2335cc6af7e937279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96e71938cd143f5a47deeb3495b198280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc32deb0467a616ced7bf44eba241ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5998e18812dba301771c4139cc1837282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74702d451c4eb843f962e67c9056c5b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe019c892ad4adec41f3716089f81b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5250d4df105b9a7ae087d1fe8e18c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446db4cb107d17c61fa6e6456467796286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed3bee32c46b6e306cd7d0cab5d262287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0f0a1f45b02d6bfc7120e74d24c2d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac2aa9c763db0906444f9314ce0d25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add4aae5c1d5792c7efb20ce606abab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fb1702273f7605b3742ad78131647291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577382093d9d33c0536b31c4065c45d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23789e8111648fb9e228caa1f397a394293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26441c6d0567fe62714d68dd0e8027ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60481376cf1464934afc0c29352dc692295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b0fcb223d543cec4fa50e299ac836296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cf5321dbbde8bfa30f9280dac5ab0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ff5d9317fed68d933a1386bb94d9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133dbf72d8fca1868def68f86408d65299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d003ecd601d3d8d36ed2df489190835300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c742c9d2afd363aee597ab18f3467301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2878a032c6348cfe0911c9fabf0d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e43387e0f6bb0ab98bd980b795b31303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfe835b689941a5526234cdba43905304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef617669ae20dfbddf2650976c1bd29d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77c8d886f719558fc6e59f44a17a3c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40779396d960ceec38f61740b4e34de4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80093b3a832ef4485a2de6d68417dab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f111c10158aca745e908db8bb1a30b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b0c02bfda7ec5da6865e80536486a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47596c16db4a95bdae80db577e42708b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee274cda3089968698fe8619c9fef79312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccc7310e607b637ece3fc3ec453ab3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96190f4139096f73f4b79b8c94e55234314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d406bc1c846dfea2162e0b844956317315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3478904431448a690b9f75b109877316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bb62b460e371b89706803c64bec6a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c063a2f8ece2cfbbca3161b4701861318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dbcd06b3ef0222722810e7517ab46319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05142932c0dc95757e8deb3780866894320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e25b545a45a7154222201c9caf9d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f73a4effed84fdeb5aa9631583916322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fae4d36e571e08446cf34a2265d634323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0a6c5a11b3a579143f9381a11640c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eac2a0ef602f67715710891c09e0a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787a0c4381e617aeb9d000be47bdd34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d034190e8d5304c96350fe69df86f02327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3168675f433a45dff0ea6073a4bf218328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b6fd3b22a449ed655cb507d3b15f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770350abde5e3418786735ee22151478330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d238dbe530a6ba8ebc7a8af9441ba82331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8f45a1ea617ebacd08ce11aea879b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae7cc47ac25c7e7c2b4b927ec64fbe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b18e66b57ed1e29dc86e8427e22b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba29f4f0ced3be893b54839f0a49666335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9c52db042d914166d207fbe191279336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37430cb36f918b4766495101242ca3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907aa9d43c8eb36f2138178488a61aa7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353383ff72bdb1aa7ff581becfb42fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14723e5a89fed60decb3c16e4086ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc5b4fcaee4153016ddb7854be06eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debafc9ac094d517338378f50f1bf0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4967e52f367ca7d76c632c8a49d6518343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f4dabf04dcbb9bbc4deb3ad2e2f4a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d262a8cc2b071508018c0834870ff2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efb34ec82042047ddcc11b1d5478ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa26d553de4d29691c2461bf6395b5f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085d30740b64116fb7c4ff5834f00d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67069126dcc4b9fe6b463343f18b5ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf5cdc2f08dce5cc2ecd7bd3896b0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f6efee313569eecfd8676968cd42d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1f5b6ff87619aa566a58f489070bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8e86ca681ee4f0034d778a88a9993353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdfb4fd767bb09e786a67d5048ed98354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cadb4172852487235d7526384f22e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ca6732a6b7283e83a7db7f65bba66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231e83355933f981b996656b0de3c1c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca7affb631597decf73c5d4774fb98358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b3bf164aec9de1567e01800a8a36c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743086ec6911d34eefdc51c100a2f9c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812267d6ab8ab23db53df97dde2393f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bee373a3ffe6dd86664b91ef74806362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282f4fe0138602a5839a5e3addb9859363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536b55ab1c1d797fab5d1c80cd49367364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6874e9a0591a36bea2880a5796340365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7bce32fdd8a11a6e8fcacff254081366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09897812540871b66ceb7130c66cf712367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b89b4843bf32c688d951040f8dc45f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa53d46b89c79053d062c5f4b431611369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250d420a6145594df4854595e208cc4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dfb065ebb437105e6360b1235bce9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acecdbd17b173f12ad5a98fa79e4602372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75852a929fe3606259f20055b7dd7a63373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47800b04439cc1bb2566ce075a1fcb5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e17eefe37873c03d78e751f437b6c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad48a08cc3ab8c5cfb56cad92962ba1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fb5d2b61712bc448e3f3a9f6cf481377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcb7466aa6c1f65eb881a433d98c39378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca5b66296d3eb0de6bdfd7f4ba46ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a9f74a547023842325853bc16eead380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc2978f0566f0a461a63101ab84702381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798de4d62b42e229f08d3a6a1364a716382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5bcd14cbc372b12a421149620f97b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427f88b913ad9389814e2ae25199dee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db051a32a226b2918cf234a7c49de31385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dbbd0959c175ae22fd390924e978e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea763fec1f78372b2385046b5e6c80a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad6ce63845a4cebfa7a0ef974ed6b1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb492b7c1aa25ea7331d83d0ede6e31389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc3f7b231e8803b039912e400fc69a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384328f894d03b6587642044546438d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d370d0991a9d7395e04f81728b48f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3c764d4ea594f52b8db4e55ffc4a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24c667342b138a9fa528fc1b105a98394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c96878e9140641ffeeb2cb054bbab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4419c74d6c6f9a99bde9044279c8df3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2270c51f77e994f9f96edfc5e2913397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3535b0f4658c0ad5859afe431bb1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf7da7cb9617a4307996ead384fdc5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b395bea22d994a0899ce261d779b61400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e882c9327c482059283123946300c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab92ab1e7865faafc9084afd8911943402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2912aacdf209bc09e2fe45547431df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5ae04b19665941088a34e761f261c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164357c6d693f50c2bd904a6a535728405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27804a276f7aa086884c9ce379c4ff1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4bf418f61b9eba490bc3ba925d78f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8bf6938ea33e99bac6386538bbf12408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc3791437680766db21cbaa50573e1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974ec840ececd55b4c3ec0119e0c307410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026992996420f581700db2185be3a68411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8c62747e5d942c060a375b4e224f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f2fc64051881846b29c94213d79e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569888611feb413fe46a0d6edde60338414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90a5412ffe1d20e80c156236874bae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4e6dc22f3c494e7073073c71ab1bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c27c06755dd02f192ab1f7e7c177ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3ec4caabc8a458a536cd3543d916f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472b3798fb5e77d0b9da027eb21f689419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f1e22af4d92fc76fb2d1e99c2f3b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c712b8c8753bb434432bf9651f25b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80d406439ee39efde983e3999b1f18422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0792650abd64947000495b45781f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49eadb46518dc3b461420ae4ff6c160424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f7a8da03cba26334bd750a82236d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56408af6717fba049a76439f79a3a68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8b9ab92f7c6ff99fc1c17fe118311427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8f03619e06410d526eae893e4414f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fe9b3121b820a8d6ffe1400e740fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749a070fcc9629d2f357dd4bbe5f5ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57761999469e5d6562ae4925486c2e68431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae1becc17f145537f2830dd9cc55b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea80b683853ebdbd5057e77b38be7e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff46537878d17ad1265e894ba34256434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3338176b87745d3036a2528171aaf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2ac4394bda796f89fe383742c2ead436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028256479e11309daae98c408517a1f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bc6f01cbab3e1572b266dd31ad8e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c9bc6fe5369de610de2e882832f71439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be418de61a4d72cd884c2ff6ba390b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b0b3dc8c16736a4a0f8105a76d803441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72620efdf4e01e658334003f781a0797442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa5db39575050d12c6b98d0bc632bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae94afd5aa128779e9b97bece4f72c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e89fe2fd8dce2260099fe521423fe6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939fe8d652cca60991e692eeb84d12f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb56bf1cc7730bde18bc1fc224a5201447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff8228e907369991511005bae76079448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3965effbfc0fa141bf84ca56248461449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af157dad656190806f117b940ac0e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914344c91d197fd57aa3d6f5012a2f93451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622e750a1f28d9e945a7080c98fb73b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e9b8981c5f712748fc735c913d38a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d994f012693b0a16de75b02657599454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f19e6a9f0b7868bc95d9283424e63b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23ba582a4aab34471cd61cff234341456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4393507396004f347ab11034c33a7de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d74c3731dcc501d03caf9790f83188458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205533ae6484e79ff6a3e7aefe085fdb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68524d15144bce782ba3e431be404795460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a1f1d99608940569e39378b42589f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08becbf0c368aaf08702110fd810bf7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acab3ba1493cf48b760bdbf6a41b1e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc54ebaa0984f7e7031654893b76219464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbec4bbe6d9a50609f8d16f4973229465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7126c9297ef23cccf05dceb0dc6406466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15b79d3f06f54c48bff6181ba6393e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f0745242002f1901ff7e710c980b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e70dcc737141877e85bbdbb45c724469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a74d9c1a397ff48aa885edab00431470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25625890c5c97e114445cb71b8addf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987842acc5f1fccd11ce4be6997ba5a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f9b4d695705250a29dbafc701d704473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7008c71ce4180417c4ddea1a2d34a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bf9f64ad279319710f26f3438c379475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373665462de3666ac09aa05b9164bddb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc1b37882d7e4027ee8ddf0605416f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a09c1a3253097b72b4bfb93da482f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99465a82ffeb35ef931a4446cbfd82c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99707bf4cc2bf1eb7d4e4463bc41ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff2754cb903671fb62b2070e0642a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e74533000953fd0b714fdf43ae4dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b9774b252ed11b406de009129127c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0714733f8ebc24b200cf3c7bc3ee31f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e90a3e94573981543083a85ca23fae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724cb0cb6112576773da7207d20e526486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd3980e1c3702cb68df5972a503844487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295e32e97cd7072aa37bc61fbfbf606488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe8dbc48029b641d27e7ac826f658b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6920d0a1a20326f341e9cf0b9e6a58490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfdbc758b5aa9cea9268414ee7750d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472b47f96378d892e842c1057a23f9f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d549d25f951c8d22e18760de339fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35d4f1a451c4176afa972080402b60494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c762d67e86f2ee95539031c571f8968495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1b9407e7bbb6e672309ec0870022f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36987ff353bd00cfcbdac7ad8566cde7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac4b322c1f318accab61b54875683d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d28a874212a4381644ce89ba026d1d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43dd550702c635569a37ae5f4e36af500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c58c4f9d5f61c073e42cc39ec7cc33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39120de39333be15ca36138c6d09b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622920fe54de7000987cd5728e213c7b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b28d1e9c5fb4c62f5f4ae405162a88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bba4622f44de43d1c2fe86555f4082505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201907485ca2da379dbafd031e4ffb75506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600e658eca6314521c1583ee136c7fb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca91fadc3191dfa927dabf2f123a15508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8edfbcf0ee432bcb2c8de108d221fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134397686c1629c8239120c71c2ec93e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832db28d3e0afa1e024e274551fe765511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae738b3f956aec044e0459167be91c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b0cbfee059aa60c6b0f8803369ac0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0eae8c43142211e6fd1181001f8e8a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051dc614084f1ece19fc4760d3ca279515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440ca522461da9f0b01711f57ac74f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad0275b37ef2aee8443dcac8205b16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce7f167d62620c65f0e78b160b50ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f835a836f1d37ac073520e6c27210f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a6aef8047be5d6398642aa09d7aaf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802cc46e9bba9e83fbff706d359cf02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad91777084b2fd7cf2cb89613ff847e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a5f946ff4ecf03e5a680315af5e0d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8085fa66ee16ae4193365feea67c8f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10672aa9806a4aeb5eaf9265c895d589525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9e6a467a1bcfa66aee42c5a0831ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801ca391e0e51233f6e8d4152f0b212527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4fa1701099a287c55ba6ea59ca32d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174b958244cdca6f318c9654ee405ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13dfdeceabd107dcd48979963e2295530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fce9ade0982c20f384fa33aba548b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f34d43561caf599db74c140bbf104a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c681a1e475abbd018d15780ca3151533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5af7a5cbc2568515dc8e2478d3f15534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e31ba05d042d19275539f1d70cbf50535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed954b950b0d921992693ea52e77eea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2360568abc412f725596fe13a9528537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371f923b3dd0ac0051c3ea5129f70d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a19f369bf9f1e966c62df1833eadc3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb9f57018f083e8a18e5f9f8f2902f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26568a1cb2e915908f874dc373d8d851541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3402d12e7a46dc899ce17c055f81426542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823d2dc7e6562f0b88b3b6120d629f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239a1210849f88036ec933d3c6c81b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14c3d27ac2c552578b814a6588c5a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ab68686ebf1f848cbcef03edc5ed7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c488ced4cd6c26219120ce2af0d21547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dc9f9a0c5316d698804aadedec21f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e386f491106992044282677928084b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5837f63ffb3c928d2ae3a6bc2b8330a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1df6f9927612e80019529553bcb06551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a3de8d8da504e1739a493d0845d1a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bf9e7c5f5f353b58322295bb43ec7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5814fa8a34ccd805835f5553108b7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54d196bbdd432b401349897394f6fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff66d130cc54cba36f2a20ef4f8c141556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff83c8bcd2a8fef9edda753e2db7fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71c12552604e1ac0c3380470911c65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3378328c9c0ab456a9286544da143559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8d7a82ea4dd2cdb111217f7bd8e08560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a21b5888123851e5115f27021ad909561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f509b128cd8db29de079c947f1bd9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bb7c6e254a24c66f7a99d33b9a1fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79c227bb8482d72af7f9b546b510b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db4b5008c80f1e4fc7572a6f04202b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c7fd3e7c6200f61cacae8c225fad7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fa2f9aec70f3775180db5bed9202b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69786c87903027e3ca1dbd73f7e70d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e397e886068692476cb47a24178c4b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd13d02297e07af0ce108e73bafb223570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e73b5b9a55b2973364b5f6f375ab93571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5da396e46e171d15b1feeb6c424016572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb7308db3993e95c84cd228eb79bb4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a907582864bc00c6d8b307f1f3de766574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be82c41195ddbe664628617190ce8b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70e47d9dfd59680a918bd8b89b046e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486f26ca8b3552dcb50c4ff032ebc45577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db70e676f1bca34fa15b422a4d6de3b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd86d62c7d8ca117eabc406b36ce75579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40546dccda38b2cda3355a50383accc9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b818ed8f861ca995764f81adf4e6f31581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae335cb65a277f3734088a4338c769b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8427bb85fccbae02de4d02d0f665b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a24b5c89faea5893def82be8965d6e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b48e29a016d64234d22b4db5c45a15585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2e4e3c0154c754cc158244d1b5553586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e0aaf99d0645890a216ba325d151a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8fc2aa9f59979a1cc559eb41599f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5274bffcb6227346c2537130e7ae471589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c025339e0324be1c6544a61b3391aea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a248f50d963b2431003294ddc478c34591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc652694650c97301dbc3abbb99934db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae793411182d7838c8381465ddc8cebf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493825c4f3158b1828dfc7e8cce0530594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3fd8c7914f0ee412f43dd821e3358595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd2aabcd92ccca1c85b12eef18f7a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd54bdefeb8cf4619212e35c1f3fcad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096c40274e61a978a4666ce97d77959598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9a8a38d08ebbf1718e9573f6b5aa6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054de1f6616409bb3252ba0e0a2b999600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86acee5880cf9232af6349718c4fe64601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c110f69614fe65d044af69089b2122602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bcbe68bd45a1139a99e8a960db09a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd399f7eec682839399044064f56ae25604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345d07361926f847ee408ad1f665841605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c3dea790b0944bb88b7aba933cbec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd616621d7eb0f085dcc8ac27fe28729607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf324223d650d175f3f2c3b7bd6dd6c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2904152bc60e41f18f7dad0a158d21a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ed379b0f1de357aeddccffc99eacf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfebd08251a63c920101668fad2a747611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90227e781cac19e11178ac3d763afe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711b0d2f7da12a17602c81a1b5971aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9c1de787dc660ae9f1ad8185fe3b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f344c9b71ac1f2f213d36e3c32be7e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515db3b3fa58f6fbf378aea01a6b2b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc877e08ab46aa3816b000e3645b146617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe158a5f10bfb12bdf8fbde499a6e1a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71379f783ccd875781aa731a5a7456e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55470159819781274dedc6fd82b11e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfbb69e0ed4adccbffbe4fbdddf94c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11316841d21310912d2751fe88983ec0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa80324d50ea6568ce7c6351c62ed8f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74c4b788f76916fbb15551c18f18a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ddb1a8c19839b968a6597c9375070625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ec77477fbb438561a6573d566679f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7765fa23ec0a38d9c917dead96b2e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15969424f1cc3f04958dad9bcd8893628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979eb0afdb4526bb886f811c670be5a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e246d1f623c469b26d7c6b880bb5b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0700cc3b0b2fea5cf2c77277353ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3794e2971b71b7247f7e236c89ec0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa260b4917f55c21e23a6b8e9bf63bd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed26eb1294120f9bcf8f322ac67dd2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30606e1cdada9e967afd1949a104015635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cd9e4c6d93703831ecfdfe9ac9183636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eca0de75b07f364c5e3e2f2c35fd9a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b27bb44f6675ddffb26187e923cae7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158d82e2f101c6d49de6a0bd30878f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1077557fedb13e12ec911af507169640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd8f23376937bb3d3470bd5554df75641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca459b66f20b337bb0335cea9c1cea4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d72e667349c6e833e07e290e9f899d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a972a81949abee390d6cfd5e6e7cd7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f319428c579a5468cc5be0d0e866642645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f5d219c1d2e2c6aa86c3fa999be19646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28a6fa92801d57588b4e43aa27f6fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b54969229395f4d76542dfc98f8ba1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10bc97b22b6acceeca22662628c493649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c11c12a1d2fbc0e7b02644407d7f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb895813c87e3293e84f10bbc45fffbb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c654f6dc32aeb02d035c00ad18715652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87976f02314d763e01d3d3b611b70c36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf05adf015c3f4c412f039d1d0c5d0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c685442174b355d7b17c0e935b9a05c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a831b5deb9cef90583b01b52b1a2bc9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d89cc5aaf021579843561c80ea2803657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738cd5b0cc1a26e17859a0eed115c67658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc3fb7eac712fc7a75b0101117d383659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2929b2a1d830bc9643950e9b06612660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81758c28ca5171f228ac7a87b2ab75661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2383ed4a57991e78801eecf5daa9ed1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172015a314ff594679d7afe20972b789663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b15b31fd0f85ee4748fe8344233221664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08748b236fb4f65aae7ad4136d144132665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3877d614cb6f75187b1b3e9b5a5d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d34d552c6553fd8256357c3a6f04ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829985bfc03823dcde688aa2c400baee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf99ff5bf4c25749c0bdf78ce70acf6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391663ef3155880a75385227b96ea78670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a719da586f4d749c33fb4714c797d91671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76b6c9310bb4e64d85d4d91cf52817672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cccb6867ef4c336a76d1ea08f3266673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2c8669f367c764fba425a6a2f7e28674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c52b2c044a691d28cdf1cb5aa2329b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91c334dcdf0f2492eb462d35c4ec31676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3b530b47bd4a22990f2f8540a0bbc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc321deb8f87b4ae8369a3dabb08f2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc1dae6ca1210ffc8dc06439b42619679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f258d43589818d32fa39ed6576f92f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220571bb34432c8556c8dd0de8bc3f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6655a9385caaae1c9ad2a4d43879fa2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6c13822fbc509ad659002de7dd81e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b53631f71deb155460630e7084f1a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0843360c710e5350ee89e7f206ccb4f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b23e840f221ffe06547f28ef46459d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c36498fe010410865ea122427b929687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ca789b7959855bce76bd577077159688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af225d90863a91afca3b0779f2e415de689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d654d9f2e3336d43450838cf9fb6d8f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98041ab5cc685c3e3477f8a464de898691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5673713a072a79bbab0d78ba22740692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6a68c1486df2d1f90d52973ac7f0b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30b996567ad08cd5acbe82c5f8efe3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04529294251a7bb39d8e2660237d76695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e974b4aaa432e4b7c28c2291725a24696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d83c279cca83301b7adff44c856e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a46998c2fc04850f76a4868556ee45698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb797bf1a8a6a5d65903dc781452283b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284d8d92e91f55badd419dbc7a3219a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6cbc6d0a18f89f20b3767859f739e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e2535d10bf68c3c1f380c0d50a0b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d16c42cf4637a25bbdf1e6d9f0ce5c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296877f7a2614beec13953b40725f3a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf4b481de6ba609816815de729f033705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364650f31f07e091f390222809e160c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759f8c8f1e81512761a3de55df7b52a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca567e46cba25454d33550029d2133d1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c83fd7752553e82b9e4902ae8691e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81930c76817013f92eaaa9b70cc56d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a724dd1f5276fdd3b42569d7b64179711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca30d6371a5d366f3d50b988c15569b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8d81158729ccefc4c7b94d2bd5fd2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a9fbf05bb9f6bb41bb398de0ec343714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176860dd75733450c884477515c9ade715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788a9874e10268828a9ea3dbb9fd768716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c6a536e703443826bc14147d5f079717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209c3b4669b75cef9e42dc9b8473721718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ea432d9d29c6d48ee50c29313890b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcf63d89fb338b1efad663d62af716720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04697dd95296a669be9523af7a8bd9d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b8799644d5dc4a48d7726ea8bad26722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5e558a53fac52b3ef4c9f4cd390ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60cd1b82c2000f2da82bb7029a2db5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c91ae2941157b8620361fb70bf8fff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75d561dddb978ce67ea16fbc8eac65726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12846f8ffa281ba4e992c4c09e06d42727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5688f37028beb1d9c13f791fe3120b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8e1d6656cc6fab62afc9a36dcf5f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d0085774606753f753dcf05ceabe4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77ee416a26f427c950b5733b6be4ac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c6026f5b0b240e51159c161099dda732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405783cf9bba48c0c88db546da09cb6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeeae462ff59fb72549a8dee20a9e4e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3b1a83da5cdbfa186e91ae9e758f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03f15568df2b31356cd04d8ac0cda5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411befbc6594df1ab7cdc9491c9abf4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0499c4f7681aff6117c23e207c298738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54426a10200bc28ddaae3c7358146673739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a4d3f5256d0b1e2b4be14a42c564c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71b890c776d01abd87764254d30026741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21a6f37e0d158b61653c4bfc8105d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea542cf4c2f09a014a79e35c07d32a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9554038e86c059e0412ae7822b6381744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d599eaff05d3702f3ae48e6154405e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b1d83c54dec69c452ad080615856c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0823c7ba032e48834793153f84dc4f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f5b219fe105be01e77861dc82b468748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf4a6f56654f42eb48d9265c63cdf0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8c97b127ba61cc24894bec355f0d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597e84f8fb7ee26bbf2cf445af34b87751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f11a3cbc7e7e56a554b998b15ac9d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01e700fd244e0679e3df3f1d950aa1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee9ff5a4ddc6b57bb6988c7081f8dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4c7effe9ecf3ccb8505cf6134fe84755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83c8cb493b34bfb8c7a8aea7af8869756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709c2881291c71988f732d163f176e1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900d8525d54e19242c9e116abeebf9e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9510a6d02015d27429729cb83ca711759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fba4a053ccac42a53c5ec908cc901760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca24d470ea505b7a7ae56b470a3dd44761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955302182bf86adca0892f09157a9f9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266417371f1b8419d2631466ecf82c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f467b89dd4e3c0313af6419fe8e0073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318946b0680b93a300b02a9c16979cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855f1c9459a48efc49d38a0e6cb55625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a624b2a180f2ddf861ceefd5fa8b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb3de177ef9c94e3b70a66a387136f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc5f06cf63ac17246490458ba21b728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b975c4d796353a3d170c73ec8a570339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5900d7268e84a32ceef09c09b6553a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418a5094b6a486372165a01703113d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80922462f58a7d6d79ff850b092b45e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149157d4592d3bcda8e20f6cd58e51fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ea86e24a079ab39e9d1e4f6ed39ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f1f3f5244f7faf635be79b4301d1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100a3526bd7292a4f7de6c65bc6119f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e970068bc2a3083012b9a3437ca74617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec3ce1eeb53052bb9d3effce0e1aa318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d026a7064e12c5d44188328580c6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f476b57668d320d2ad60ad13cf898620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8f4f155703e5bfbefcc7d932abc4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7b3530ad7d37c72ab2d8a0bc36ffd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a35e5785008fd87e620e3996ca8f1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae69ebc26e581fc18540527cff4e82924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2712465cf00b1ef2718b5dc726cfa425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef89c9444661ea282c5f6b3845d89e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed23ff80f8983b89b1fa056035c462f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2fae4fc2748f9ef01569eeeb33fd428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5f1ab7e38602be62beab251d7fb6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580f7a0f0cf206c408b41cf5b0420ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d468fbabf38cafbbc1ad15cd5231ef631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751a05a2e51372b82a75354948786ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04552f589320cf71dd20a498c77b6cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d148cd923572033fde230570132973d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6134a28676dfaf0e225936db1e67f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885c5b707f63f362286aec4ead4023d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c97c477edc41f709ba588ff1cf82cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e613d7ee0639a6bf9668a917f68d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f4a30a3515159b138247148e8205c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf71a79dc2c85172d012447f5558fe340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49154cd16d909ede5a824c15c03a868341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939d5e7f19b7ff6033c4015f112569342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcc397a9981a6f041c5a748a27de3b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275bbe19e8df05b766b682c52b41c5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb457568506d5becdec462eeacd79945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b6c1a18ac16d7b147497ff7097ead46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09a6bed87496d8a5d1cd7917e681f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9324ba72ec6c3c720de9fa540e90248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1544f02bcf1ea15caafd5cf213bf849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62330ea7e22068b7da0a766e2e0c6e3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6020298ebb8c72541a739154e8c5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e304356146f5e6c13a83135e9eaf79252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e423c57296a32ee757e9dee2753b92d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf8e699e63d2fa615aa80f92a3cdd854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5c09938e312f07e41ce37d311bb0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371aa7494a47bcd4fc7c377cb8f253556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0f174cb7b012b4de0d2e035150e7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d2a71ba86208292d02fca2c09e2c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecd5787d9a9eb22605965134d4d26059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fc0ffabd48a2921d037e72a2963ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe2b7aac059cfc05d617264a5dd73361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4053ce887bbb93882cb31b2444faa862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962175fc60693f68d3cfd63660828a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426b3f72b2705af1bda83821464022c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635213192ed523cfa511338364ee77e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a764be15902868c29dc38cc6146e2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903a59aadfd57b9a6a30a950f019e2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f0ef362a5062934cd5bc40f0d7d1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee10f23f387f610dd969666176b438169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a09bbe6c58e03cf2c53ad1b058e9370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8e03bac90243618863d2fbc87a3d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87e7a7e3c49f6b43faac5c9e04e1e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168bcfaeb940587fb26c55df4234ffe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65254a27d116339e91c4c3432857300574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b0c6f91b9d7703560d0ce2254a34275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9582811768c0601faeb342304b36cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e6458e7cc6e17830ac9a483c0325677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb468f6b6abd2dae812787985ce6a8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d7f0da17e4ef4af1453ebbeae213d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034250dc482e4913a0cf760cd5533dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505844fb584b2a6a1e318249dd3220381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207003b343e153268083012910e680182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa52b74602986e36a1d9e512ea0ccb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737f50d2d26c03f512d1292022ad74f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff9e77800bc06430edb7df8d0ee56985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50447c972dcbef20ae01da67ed1147586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba48cd590442356c9d1c278c9fa47687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612b421f23cb205a54f836dcdb1c4b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fff5fae6aea6749fb052f7f10aa3eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c950ad77f20477ece281db652b67490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb93727153c3eb6a2300545291983491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434501b9b42236250ba06328da72ddf592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecc96caf82e619c62c341a145d107893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b690738fcd969f454e306d8a7086d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52d9d3380eb1f722c28d7b4074f12695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f9345c68f990b8697193b01431eb596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35b3ab0206ccd2dcdace48bc716fed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a432e9443ed0b65b777899d17cb9398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47bef444549b682827ca8780204c6b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0a082d7fbf76bb7c175657ecc4c95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a516159eb5fb6f56cdb68b5f91ad62101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5c58687947e44aa74505878ab7fe7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821667f9c18860a305bfd4e44c830a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df916a42294400a48238ba8cf2307e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bc1ef9a1850d4db514b99604609a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ba2e247e8938dd1fc32f96c58137d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c5934a59ed2a6f698595ca3f8895c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f6f941bd78807e521377e91a6b7f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941df0dc1a6e3aae0b8791aa60054bbe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74031dd6c49504906c626f836aea7bac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384872551626aaf0c1e1e6b67b45fe5f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf018f900805a4152d3651606f252f6d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29254d87bfa2dc194d095eb5983e5aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767306b7342daedb6ab7a4d3ecb18b67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5699f0e4e7ff512c27fbd994d2fb322115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e14325ef5872b663586c3297346eec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867e6cdd08ca407f1286b78c68cbeb1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80224086f7433825c01510d8bd7e0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87315691f682c6cf022fd84ada066ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea3e736c8b4e622e6f4ea6cecaf8cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985f6096ac3c273287958d9e9354690121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd01545466e97d30007e6d8aa534104122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459053c24a63c3300e74aeb203e90cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606954f90d4f20235153ba1e8cd7300124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b29158ddb2b6a59bbfd54ee1a90433125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00faa484f52455575f8df4d921f267126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd3165b5b0d8e15268c9ff591fd902127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615d3f9477b14d87a91aab1f9102ec2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf422f8a4a0771733f4e1dd141921f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c2cf8070c467eaf1548fd7d981eac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d42676d597f91891a40171bd2cd03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322512459bd46daea136513deac28da7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2464197f79bf3fdb5459bbc6ea56e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf25361358afb521191f2840ee536a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e4df1a6b53672c9149b01db6142a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f842bdfc0e1aacfcefb6318ef9902136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ff3e8bbad4dc82c5eb984efca2b99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ae1dbab7588fe5aeae98f8674931a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950505927e6f46a481e055a1dc728c0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99466d520d45f6c9d01d204d29f8591140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fd0b7f756a2eb792ea35ab25251ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858e0f573ef2485f73ed9bb26ea7ae6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61be0dbb8707a3e32b5c7d3661a2bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1ac2c751e8940d4838577619e42a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f28d79f4e54a61ccd1d47d6f11d98f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e4f967c2d39ec6ca50e45318319b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55235c9db0d9e3b6cfbba9b55fe0be14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5be9de62f1fec6b523aca1116aaccc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe488bc2403f47cc37714bea4eb1af7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71ac6777bc0210960b322a00b9f697150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e060f5c63062d42d94639854c5208151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e77f6701ad2429a0618224d284b2f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785907e5f7394ea857b6fe1eded6a514153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b99649d3a233e2b67f516c352d2b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedf402a6921b6ca15ea5bc252bc8f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d00b0a657755a8ff554a843661796156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208cdb2a3329b8b29f294c020169a57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b4ab952ca969cd79716bf572ca23f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443ec386788c2e42031dc5817f44138159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d5195c2276cf21294547341ac8125160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16707d699feb71f8c1cc721091a55bb8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324e525bf69827e9c24e889d9aabada162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4ccbe9c42bb9324f4eb6b1bc4fe73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb42507d7fa6f9d6aef2ae18763fda164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804aac260ce410b55a3ed240caac4d02165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d319af4ab7852b0a8427adf28b4920166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549ba8dde7947c665f9b9d3c71a8af1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f2e97077c5cc5cddaf0b0e28d1e45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efcd3f374a96ec217ce46f6ac608b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c81b21e0d94117718f4ef3b648eca9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfedc5e001816682311424ba49795e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a566ca685ca2620db89666285d6f3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b3e14e2208ba04a8bf9506b33d97e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01f871f96c1aa35d95f0f2730fcb70174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575aa5708439726072ea9523cf28e99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bced9d9a313ff838531fd6fe5cc4dcf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c375e49884c1cc8e4f2e698ecc71770177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372437ed5e1de530f3e99bb6e62cc9ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2704ea98f0331e7530477fd3428b37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568ef71abc86436ecc4b88fe94f6adf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c066cdaf83861176d455a8793566f83181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fe0cfa95eccd76ba2097ea8433f91182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182af228422f5b6423bc7fcfc9ba769e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9df30617c7cf9c606f37ec41dd2fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0b3d1ead3cfab0ae11c0e1c6c99cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e290acf2381143793cc229a899a25186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f527ddcfd1032ff91369303935d2d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111f28716a67d499b8378c4f5da4127188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9e9922566993d8c499a90a57f54ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050fb71bb84e3c9f74ff08e88b56553190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc8b50036767dd41e236175fdd97e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbded85566ecdeaac7552978cc22acb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77967db6496fbeb2d3029de5868a65c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6bdd5266d74e06c105c7051b21235194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639986d4434d0e960362ff4ba7e08017195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282114ac765b19beccb37c14e9133562196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e3846c91e4defc7c0f119ab40cf74197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65288662ebc5867f589879ffea0d0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f798a65651974633261dbfafe3afe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abbdd7ec0bb002debfb6d781712cd5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b836c4defa4512cf5c2a96e588627201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377906e560da7c2415a1f613c7f1567202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bef8c3081703a2e88daecc52c4bee5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd35d4e60abc480adde367a2def611204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7021c75da6ae3ca0b58bc9cd40b5bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2988a15c5ce4a871ee26f8f31c5a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fccd26e5f2bb93c0db9e2d2e7c17a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9407250fdeed17048cf5b53119924208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ef3a5b9105e35bd2ad4ab018643ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a3af11f8a085f2278a4618d507026210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c807c5e5948907807aa8e4a2aa954d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d0cbe538fe8d6bebdb5699e30ff56212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1295299f67840eab79995885beea4fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c019ab67f56b900ead42ceee59078d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96e629b1a5a0e5ae4e4d4c50b0abdb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc48483a28d96adad961ab1234599f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90bf0f31c095c41c72c0f580abbe23217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a6884f303739cfa0a9fed3ffad488218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b43ef6a240ea4d6d66e002a01efd32219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f53cce1a42092a5f1ec01f0e01bbd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951166f6d62fb2c7fb422d9971fc757221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28058408a0b8afa460d57b2ddeaa8350222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8f5c55aaf86704e12e06ed2b7e094223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7bb24d19ce0edf1376a106bcdfc61224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49890a351c34d05622564ea8a1bbfb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5b1641f534e6780dceff1fa80194f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d97aabb7e0f92e98b4a82a6e807012227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af051b983ec1b2cbb4d7708fcd9f9e00228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9378ee2dc0695c2e3f8883ba5285f74229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8451609f2ba57dbc060a15381e3d55f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc96f9c31b85f76064a73c35e323e36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5b9dc5433e7e699f82190341388b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7cf1b18adcee494e4350022ea5f70233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274f8a1961a3db5d501f5808c177f42234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a3357fed8851634b9ebe2a72eca6d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46737494da442bc6e54ec303a3dd8ede236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced4e5043b3a1ccb72cbd4994220af9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed3295073d0b50c8274325ee0108f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5183a2215f9a18e99caa8839bbd590239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf5b04906c345e46f286a6176bcfd8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757c2f157585ed8b1842a27527f48f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc7de42c0fb276bcaeb8e24d8fafcf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8fa241fa496254ed146d89e72efa2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65af098db27ae7f801260fa83728ec5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a3a387f133e56896a3abebee344c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5c6f82feececc41d1195170b99652246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc21091743230c869948381daadc02247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f777a6f52c93f24596b093409f12e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c392440df839d26924d8f6b3345ef0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abdea018832182bdcbdbb65beb7a78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019067ca07dd1cc3e37a7018c8101af2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e165471ef4439a6b6d74ff5fd878d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7d583dcd82ce88c932aab6fa68a0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80059e2a4a367b92bbb0fb381ee77117254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7302c27107cd651e2736174190d1e13255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7bc91f9257577ba8cb1a29f7ea6bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2535ba799d62ab0c74f68b12700640257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33199fde368a3cc0ad7e11433ba06c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50756b5f4e7c92dd035e5c2ccc0767bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15b5f0d918de2426677a74f465406a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935b03d47c44411b88adcf19142ad14261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce3023197442200403a14e587d210f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa982445a75e1303662d7abd202a83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb03fe3db21988a5abd488d98d1bbd7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ecc802ffdf22335010b9bbb7eb78b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08334ef43ef4d702795f5d2918894ef0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06998ea1e535bf3b39cead99922d0caa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6a33e48305789c4b40e81fed24fbe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424ed6ce6770600f8ac149e3d78d2b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42816af522715d5b38b36d8ee4c64228270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173133748eeff7b1c74d06efdda98c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122e15893ab0ddf47c671dda1351976272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fab7f53cc1f44ec45129f859e42c44273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aaaf5972429025aaf4affa66e72833274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295d9e94b396af906939e2bc012c7d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df264172c5283b025665bd68d0c70f47276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576bd789f027b4c30c5e60e688d5f31277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfb20c8e868e320ddeb2d5506b2849278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e7df7a88b4d49421c86f5b6138c56279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a16ee82978de10d8be2787e9a640f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccc0aa7abbcfff862d405441ef7b0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848abb23afd36641e866a65d741e91a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85622cbd525d4e19f58d8a10d7c713b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730731ae70c2cb6ede6caa9aff3f136284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b218adc308824f6a6e18cb182dc4f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020bf5c7a4f8b15bc841f9f2446b9e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb42dc361795e85493ce895b1d8611b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8f78c6888332cef8fb50979a865e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4db7b853006f92c491189e97ac202289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572379feb2c3b8af657056730fff15e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8e7f4ec27490a8688db6ba0d98b16291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fabb60c1a5373dd9a2fd24de22ad9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049784fc32015fc132c20c906bb21a2e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2121924879c5b9ab46429aa6e189dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31db58fbdc66186fb0ac7bd94bec71295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4637008c8bf6302453be4837165ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e1a7621541d47517a778bbdb5c92f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae17a82491001bca73bd299ba73876298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a43be2ce2b4dd2b63e3167809134dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157383098080bc0957aea316a548182300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368cfb590ed5c810897dce96359f93c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83ba365810febbc24380f80960bbc3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc456349f174a16dbb652435790d94f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24ce4b0667bd270788740bcdaeed45304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c7e41fb133c3137b11f70051d3cfe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c49b5301ac018cf43ec73ddc52f6e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb37d6cd5ba004769b0ec73a9e71655307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3c9af6cd868b668f643c69891cc34308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014bb8be22ba481bc8c4ec25b4e031f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3102c4f40bf2b88377b35c726a8f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c5902ce5a1121af5883a2b81bd2ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb786acfec6cb4b206de10decbd5156e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae08f758952743f0df16799e66f7d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3fdead43c83b62e6f55b1b386a37b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7da0c6ee750d314e0dcbbca775013315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4814c8feccbc6a5175a03e86af1ddce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4116fc2e9b3a9bca25aba1e69827c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26758e930469ff2cdb86f5d4342b0e7e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ad248b991d80940c7f09fb5809f74319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e874228f09868800541945b5671c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1eac3619c48b3225a55acf6f07673321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea86fecf47e6e79b87ecc36b6c980c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e855859a1e975b6a2a26cb5f8dcd78a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd098183d3c1b138cb3d972b1be9b93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abe9c6bb0a143e7a7f6805af9cd4ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c343be8515a663e0e764badb82eed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540f2c8b56f40093462901626217312327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aeed5cd5855c05fcaf1059bed1c0bc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140aca440935b97992b1a626b99ec63329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7bef28126de9c8465e36d887347a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1914f0678f55717c8896bc290db4e6f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a48bbcadc4dc6013a5630e3ea57e51332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211825caa546bb527d3a335ff5afbe75333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1050e1cb77bd6cfbe077ef5cd812b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227c54fc9388d8b44a7e79e08da717e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dc9aebaaf1dfc24be36f4e3174799336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8490e95486701ffb503e417d5bb47b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8786c2db36ac664d2261b77b528eda6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c28010e8624518770c3503e5e32e64339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f13caf78af73409377527261e3ae1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d51c4a53859e1b8d2f942dc3549207341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410f6fdff3994f4ba7aa872c70595a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30365fc9dc3df6d15b8381f09c6fb69a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97219125368b8b04317f36d5edc4e957344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971c152affd77b1a8bc9e4dc293fb12345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37192329397a3eb501d0c8f488a58d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdebaa8121bc53d0fe7fa5e8ffd441347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ee13132215d900e9c0fc8382eb723348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22324652af463bea473d2393960667cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66915d862143fdbf4f70a6b4db8932ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65ee8fd1569bf6de95326cff66e526351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c4dad555c2158a7c906ea44a0af86352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ea93fe7f14a6ccb24bee923a99eb9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2aa9ee5058c25403b520f32905ccc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdcb762eb2e9417edbe009267982f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f279a3715441b2323b66d33e0e08f6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6cf42f2f41f9b84e11721e3a1d2f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6866753cf471912d7d1218787ecff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e804c74b4a5e5af1c4547734df67e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08774271939e0002c699e1c1ad594b75360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2e84f037faf9f8e99b60d1f17026c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2c1a95f47725712aeccc11de20b35362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b358dd3192e18c041cccea2f4376c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd996608200c9a26ec9405afba95364364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3693b74914d90a4beab4dad5ec9882365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72cb6fc1a4135a6dc48d7e9a641e4f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a72dbfca58206934207e75cacc6338367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f39e0c43ebf40d78d2516670163a8e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957ec5911e48c23722c1fcba31695a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbbb9f76eeb9b738089f521ef6cbb7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cdf0a4f32ae7e49dc0515c96c2518371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aca0aec787a1a312ebdc821c18a003372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fac231543cb0880ecedb23784f2a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f583c4dd95a1ab7ee7f8346fa0b29374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a8624370b0a7796854d1ea9eb3b7d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7ea493c6c3f3a56d609f648208eef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3a928d76e910820c549e924a108c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfde9bdea969a629f936da23c37403378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62871b6c2af4901ece54ba2c584d8ca3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe443797f04103305a36cddd97cdd8c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d776f3cac44ff4e815dcb42edf21c83381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88ea43f7ea1f5f98710776572bbb68382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39b4d867ad1a9006d0c22a7f78d51a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a70259c271e77cc3000927fa62acd7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e68653fc8a15533be3f56816f4798b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af1da942ac2d645fa95b0ca43d416e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c6e1f8f6ed77f3f688cca0403b924387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e577d6cf803b5d5a376810b64503a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de349c509163723a8fd2d7ff9be307389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16152dfe6716a24330453bc53e28a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f45d3c7f34e9bd3e26dd684c569b2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f59f7a338244621020ee3d2ec92d73392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb960744ec3cad30bd9566aaab5e01393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcc0dcca68a3df627a3ad92016d008394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0be4edfa5d548328dd7defabbbd306395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30bc81ab2f044becccf2fdf06e56cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef7e0bfcbf7c550b48bef86abadba0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a2e1ccf8f89bedaa0c72d7ec33298398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa094530cdf79c582b71c9c2c435a63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fb5abeaaf2659292ab3b5cc80fced400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb309c5af77da678f771d4fa0fa8f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f44cf3b34d3ac32922e0accafd50ae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba5efaa0877e04da377b4da138ccd2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acc4c5e234c0ccfad932bf771929e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93281842816a456c7c59fa9c5614294a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92778b045cf32f5e982c53726fb70fd7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b7a80d6b29191bd8ad28d23afac74407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30f3607786d2d3c21f3a3573e98747408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1781833f2372078f6687fcd5a8d10409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba44e0093f7ed9b5766224804b7334410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ea36a7fe20e7df1138bb7ca6bb28f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311f94f0e9d05f310e375d7f9379e87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819adf631382da0e72733f7055575fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff62578d89210b47f9767a16c664f9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503c431eb4fbe7875c40a16a26bef04415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e330c1fdd7f5779542cbcd9bb21b0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d445f951768b18d51ff48053d622ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469e20011a33256d440086c4a18ffcb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee3cca95d28d1e7844cf7c769d16d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089273b63a7215fbce33aa189fbd8cdd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257870fe48a4e5b7a65e36edfa5f7409421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d39f3e6519bf9c9da050f047d90eea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655f110f8e329fe29d4d55a4b115adb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f8bb5b4296df6f9e0ae6e58553d3b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f453bd7e4841426a585826ac53185425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c048207cfd86d8b40aebcd4ab0c92ad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b4624f582b3c99dd1f807bdabd9de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f8a4644c29f4fc543474806eb00cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed22db84b26d4ac0d9b5fdae5130676429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165029153c9851844aeff9475f80941430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3ff3de8f08aa51838e3d840fcef6f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141d2727c9d72fef574f7a84ff68850432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04764e396ae73ddfa322cd80c436bb3e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64dffc0b7987e84c8d90d5c2047cfdd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89d311915510e5e2de411a6444f823435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b5877a5a68b5f7c852652437828bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f3d0471281eaec9e57df7362a908a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c16f69c28fbb870be07207059e91b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef6318f39f621cc1a217bc45ef46ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06303030a12b4c595dc275db6b98f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e03bc44c4267e1884b8ad25a1b2d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878ae21ce1db01a186692c2c318a089442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39158a7e19a738f6ea1fa84be097b1f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e2fd02e717a0253a09953231c5231444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebc8847c3a11c20b12268e2b912a7e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688f5a93f46f1708b6d41806bc3777a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c9f13057810f21475e013e446d5c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6acc8efb0ea2039557f4ba61f21f8e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c9d0e5f2218cc6a93a6444e0487a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c6d226e5dc710d1facc719529d384450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fef2b3c205e2da8c4bb7e31a19a97b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a10e0ee7a8997252e906deeae1e163452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58a58e24add2e473197f9e50c38b10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373b85ed27516345432847cdbb2c64e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a819d7418cf157e1af6a629dcdf21455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b57bcafefeefbbeafdd4416a13736456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fafda219d817975f265dd6ba2f168457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8e8fc44edfdb10431f5ab120cf073458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566cbd18d5f29e2a736f180361b86a7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3e71b4496f9e4654d0d445a2656fa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18669d359bd3c901ae6852c20ed1e5be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0e57f4fa68b43efcdb1a5adcee95c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb245b34a5a43415196502230fb51eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a08d3b232e93a6a9ecfcb7b922cb27464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3a09b6d5166635c5d75038d434034465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea47d7796e6f99271f6ac936356b8d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5763a9b9736690747fb95e1e9f7f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a4774391e96bcd35d42acaa84417c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b935e2dbddf9bbd0153f18b05d93c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675b8b5673ea9db3b36ef311623eb3a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d54d79e6c514ab566ac2d462d9c310471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54818f435796fc1e6dacd15716b73fc4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21ed942e68b152cf5d610f22956126473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f7e1af499e20553d7314ddf83b7c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a0710ebf120a3849a62fb8707e976475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6efa5179b54605424e1e0aa86951d7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57fec09b903da988f52997027c7129477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c66d7e1aa9f580a273417203dc71f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19320bb2472db38a9c4fc0350be296a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66cea3bbec1b4deac552c997dcb808480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4ac0c8c77a676e50d3c3a6e5e700b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ac051f466efe0bd0426721831bbc5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d40c8404608de10f4b3dc03072ecdd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442682a600140e11a45ef2b5d6d9ac4e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db0e93d59aedbaec7df568be80f61c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81630f0999fd5258b1dad557a4b379486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4c0b5fd28fada7bad0801fde4003c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcfa57bfc2a6305fed5b11832190d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02043d990a0395f9094826fb9976dea6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6764fe34549ad1130653abdaec86adb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6c7c8bda16f9072cc8ae3e23c6ecb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9f6abcc15d982dfbd75510b7da8da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b12eede436d3781c32ea83596c599d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0348fd11697722cbb96c6b1cbfb17494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091c8ef731fff4adee924887cbdd63d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a9f032f8a5220c68ed5cc0e7d8e3e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1060986b9eb1cd533dec95eb00ce23497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e2cf1ba0bea6f11e1484862c27105498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca2acb7b8455c8eec22c31d6d9f067499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6617c99913eb61436f136711ed59a36500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb4173ed3fa45976fc87b0346fe186501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0da5727e732a70f8e32326c8e7a86502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187689737e3b14519ed23070bd49942503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f189cc514e2ce4cdec4fcfe7192f6f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9da1a41a02283a041c718ecbd1c657505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a1b36822b89c2157c87e621d2e727506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cd6070391824f7c709725ba24824b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71d12b5978ff9978615e6e99e56d19508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462bc07367e466cd4b9782262c40c4b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8a3852c9ab0dfebd153766bb06f1b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c1feddb68b57ea4f501cce2f4ca72511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6e14d4136ae2e0592923f4013257d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779187f0ca4d6e33affb3063b0af76d4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7185501137b807690336e282e7a35f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aafa40920e36966eaf28053543a301515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88dbaaa8e20026dfb39659fdd19e9e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e8a62e175ac7ac72138f41026b9f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bee19ff6d91189634a374fcdf3a91518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fe187183bc966a337cfd796a0056f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78d666f268b4493356c70c98e0bd49520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef3405472de2e38436a06d3f73280f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46747b4c3ee3be868545c8ac719f4358522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ef9016cfafcbd03139946c80fe573523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51527197f7854a34d174ca86e2eff1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43fd15e483d85c34e5c59e873959fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35649031252cfcec57605649c6a36f4d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7409fe4d8964ca3a27e95e355312aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d33b6598e5035be86374dd921854a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772d313b489df2bf10565eb617b4f1a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1da4b3759721b60ef3b30e25ee6baa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41884e7508c37cc64ce7f7a3e47401531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16c58c60e7182c6f62041286d91c21532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd10939fd211106ba6c1208b866e6e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f20729e217f353318a999b6657a7da534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a968dd8aa609789bf80b91be39311ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bca26abe409da488d9ce67e3bcc40d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feada9c1c227b7698495906556aed816537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44515eb1f2ef62dc24dc9af46e51816538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ee563519a44f2be69b91bd5efe01c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044f29b61955a4000ad5b8ce2277a55540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05594b58177caaa6179a6dcb6be65b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c913366edd3860ce8fc4b725c12089a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fbcf8a683612bda2508eeea152e22543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af769fd5b4137d2e3eafd94fcbaa67a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c88074dc01dd1e0105dbd3b7be02b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1d5676b53b4524a66d9534c7400b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa348daf055d299c531053332b034c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13940ef10703b4cf8354238a27e9e75b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ac0c17447b85c3615c058107cf2de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b98d66a889e65bf1b895d243770f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b714b534604a0d481743eadc6cc9a82551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86250ca8416d37fd2862207bc3a277552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13599403d33823d8f0ab6fe170da4f28553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9342d1464890f85fef8379ed092ab0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dd4f835593b44fef5d8dfb30aa791555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69503d69ada81daeee816606eb9d2fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e397fb6cd0fe9484192460cdc636021557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e0f9c08547e269df8cfc34412225c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125b4f542dad62ce954a0e31699844d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b74cf238f5d058bcb575dbfe2b05b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370773d25e5ec24bde7126cf2a6287d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18827877080a7b1f868a531bc88d2556562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c448aaf5407cb4c3603112e4938ffac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd308cce37a69639db69090e765eb886564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed8ec6abee842a19582eb680fac9d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892b2b7aa0b9f364b4c19f80cc9b6d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cb41b0efc24624f4cbf93e59888d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dcc8425749cf3df3263fb1fab3dc4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395c439be6c2c41d390fa0d0ed1081b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160415caa90ffacea08c41275f9eeaad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b6bddb65318d4f9f0ef0e251f67a0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9236ad1bc852cbde4a9e1dbad6dab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404a745de8358830d1745e66c4c0f3c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d46d47daf23fa7971b08a503b08bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330888ff3d44700f06ac325875022d1a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752ccc48332ea74c456880b90daadf0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea583dbedaf28d9b3385f9cb0de38c1f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7ab202fc2cabd253936f03fac9dc7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1322e64f57fbbb3b2169a2196f5ec0d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f762ff6411bd966e3737d8085d730580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c58573e08ac1a68bc5589b274dee57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abf084a12ae34f990e8db5d7b5566d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add25dea3f5fc36fdeef356e8b95ce2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a18f6eb486c967051db98651147ce9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0ff11369d62362309514ccd72542d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f497a8e285dabfc3acb68d254689e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73573debc39b1ae82a8d450c8b6e70587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67feae0bc02396805842e238aa908a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defab97961247f308bd6e185528b0d7e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945313c8b32ff6a3d7fdb9cd0efc003590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67f12058a06dbb5da6eb7879151f4b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d3edfda555947e362cdc0a50bc535592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c87c7585c5daa47a7fd52149043963593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773318e529f93161733cf42bade76ca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3951a03de8de6773ae35ed3cf3ae741595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79abaae4876b59d6a6962a168b3936596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eab951303004ccdc71450cf9105552597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4f85000ab1f847d3c0a7e0a1982df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4745081712fdddabd7e23beae1615599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bd6216603649b618bd64438dc70c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb431834ce824b08c63c2b950ff2a9bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76d0ad34563abff8cab477794401d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f32de9e136bd9719a101eaede4e1bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df19aa766364e3bf839c2db7283e9f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912da536822e9a9180dcabd10b1973a7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dfae21e6a58cc3af07f451584862c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162ebdb361f832a78cfb9b01bb5e63d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b1075883dc8748805b9ae509a0d48608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb143eff725415c06d82b0bf704da6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6e4be19f1e98d6c532e4570f30185610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55d5438a7c58e12457de18a6898bf6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87d9dd8a84771323575f14c3f9b3a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbb9eba5f0da76c202d9372241013b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15514c87bcd15b5de2e4b6c51bb5a1b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5cac18d10457f0e62aebe8c64caa0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff438b7f241c7c768e110f4d17abb2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6092afe071004436651d2266eb8cbfb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcf08242746ddc24369732ed6c990e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d806385c3f4416757fe6b074f25387619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2bd2aa493f1f302801a5b3d693371620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf905a4fde10d1d937099dc1b5fc4c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99607dcf70403a9d4ab477e96d00191b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f5198eeb399cb5353f58d4466c5d0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935359caeb6a110eb45773af72b5c83e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd1f0c4ac36518317bb7b01bf3c939625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c3bb79c69aa95dbc55cd03ff2e11e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19813d86a09533fb404d4c708c51b45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f5509c661ca5aa4b001d9aef06686628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c75835d75e9c4ecd8f719e0b29d96629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c6b31f5d602e59df6bb757631ce54630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da79f03d4e11834df3ce219450ec311631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4ccb1215e905c5bc0972847ea5eb3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0c410002be8a15ac2ebb5abd8b4cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52324884af9d7d4b6f4ffa8df55a9c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa364610e4be49721c36fc47ff2e67635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f90d3b27419a49280c5bf776fec10636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9cb1cb0d30a63db73815704576fb8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00625981b9a7bf7916c051a6739a310638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed834dd1cf36fcac912e31c3e68c18639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920ba30cf3646eb22efa0d3110cf8c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985eecfb6722993c423fc0fa33dd85d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5573d5556c82c6934ee067bbf98e26642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6c50fbe975d6916991e4879376aa2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942ccfa591dcb3bfea8159282a18a6c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107c55f1d941df69b11d4a7b2d53b0c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8b73d2e698794b0af8d007746a8ab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be2a29d41262140ca434a5c9b9db79647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47db6449372eabc3c9415a9a45a357c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d142087ce0e6b3d044ea39e5087966649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3518034173382db8982f961521e06650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b065d576b51ea5dfa878a919f845b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa09b7ab1e07e3938829adee571c69e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840657067f4ce0ccb3977a2efe58c1f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a78dabf939418db1709034fd9bd608654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5a14b3d1ddd4c6c5b19f4e9bc714b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463fd0269ae2efa1e610da80af09e52656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7952d73fa579229761c69c89c9cc9d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6030c3a6b56b0073cf906461aa49e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ff11ce9c55838f73c4f779759f877659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05cdcb2e26f650917f152b11c6d216660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d87e4e2088694556154ae2327fc78a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d5fc1fd046e4f6ceabb6a357a5775662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94b2ae1337ac65205e3ea5bf0f817a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c121502b810c793311a5e9b35e02b9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392f3e2ee1c543071c44feb438e1af8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724098a919fed7df08cd2fa6a9dd830666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d374c9057f71afa0733ed29a5aee520667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95926457bed00f381f160c09a54e554f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad595cfc92d5383d09b06f6cc751629669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4286c4720dcb3cc5e3078cbf354f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8b1dc6fbfd20585b1143b7cd66337671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce79be0bdf3ea90e09f8f25cd30751672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8bb6e516fb870da7ca9dc81b712bc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea0f892ab5eb1a25d63ceba97af12b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15101270759c238fc887774c57331c0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10beb9e9ab2d916dc298e348fe59d585676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a1160d571b22aad12a18fd8142e7d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ba61c75683b98fa86d275adf1ea33678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ae6c154608bf2eb9dd8be8a1119fd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1ba18b2154ae9c40f2ad370331a5e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d3738f16c3664e812c0b2833cb194681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944237d1af60fec6e579d90b3b60c34682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c353c44cde9b707e9df7c1871a3adab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347283e4cfc4669258514d40b22c307e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e09dd85afe27c96a10557fef4c7d1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1d335b92eb06dfbb4284ba6ca1bd1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f84b9c40d4a9118bcab14d83431b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92bfbd98baae608eb58a4332554675688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711901ea2b90f4df1475add93691874689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48562ae48737c8e9daf87d8dab98bfb7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3d09ce1596c98d16f2e815aa59b23691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f057e49b63ac7393971e7fa51b714692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e45e0d2d329711ad0c16d971f498c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734fbbb4e27ce556219b67c89aaf350694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c753b588283b51303b2fc22cc7007695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db0bf244bb6f5e2686a4b5e4d11569696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35616a2af06bbfb0cd8e289b97332e49697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be879f20526f434657d3f8bbd44edc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0ed52a4838675fa9a9f86365cdb11699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166898aeac845530c3176c5c4c9dcfc9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e34ef1bf8429c86b9120680989343701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e3ed071822b97c2f9d3a8ddf841b1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cc70bfb650a498a45f0088bf830a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b514176182e4397dd29c48241fa020704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8230dc802d09ca0226885b25aab39705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ea7b213f81f9c738a691c118bdab7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91eeb1bccf26293a383f71a01aa126e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b4b28f26109fb7ac9a849c9f39d9d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5153bdf14261d3f55c78d6838d9c06f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df88dfc8f2e46bf1492b4ead161d251710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759486d8eab1a2f618e0e018460f9b4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2309431096ba992a19367f54b3b283712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621969eb9927ae293177f2eb0a90e2d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152be59df92c115b26238413080cfa4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51f10dc9a6bf4db588473d599a2532715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812e0cc7a79f412bf1cc2f7ba1f35fa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a2884ce587fe98f146f953156735c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a053d85abb21ff0447725f909987c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9943154b0965f651457d8b1ededbd8a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af834cdcf6ef5f8272a8497c21f074720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ba0a88eab96b8c04502bc96ea1d9b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c785d94877c6f076777c7847cbc6fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611d3f3dacb15f6b32dea74ca171d5e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065be4d515cb2be575427155f06e7db3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71132122576eaa0e4138380493f1604725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a07c3250e7edb2f28f0c4e3d4b9e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d488f4bbd39da18dbc3346b2f177fa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a05ce2af318e36b64a3888dcc351c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960577ffaa8bce8357df6cc58ed864b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f3ecd38103717be54e8f98354d8e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0be4a1696f83c3f4eb0ff48ef2bbf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e99521396a3c5fbc51ee139c0aa27732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae97a1b3a59f23740957ac87b21cdb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd6a68e34cde9000394ecb7beb18ae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af580b90cf187b3bb932d6cb5a5b4acd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e4b1cc3fca4d06a2416c395f81891736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4689577232039994f5c00ce394db45737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becdbe226561c4bf1ba06b7b8e800c7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ffaffb71478cd2134f2aa8bcd3f48739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dffed0e0a5290f7c34a50fbde35fb5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e04079e3a63518fefafd33b00815c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2466f92755c55fddcd72b832a5bc2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8525588c3f548d4d80425c5cbedf5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777aae391c00c4d83c56a476b7470d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf263277c9bdebd06ea48e0ad92a8fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7bdec99bfd5ee8ff67508b7e7004e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c331884cfbe36282d55f31933f40e1e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cba6333416d756f754bf10f8cc001748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a281f8c6becd38f11bc4fe2027160cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d94c7ff51547922aeaadb86bc716bc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba524eee8e515f423e273801b6578d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c78b37fe9830a927401067a635989a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948d48db7e26ae2c2205af41a2d45ed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194f71ece8de9c734f30ef14ead713c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae03152bee5eec4e7e58050c624307755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f0fe3cb3a633ec3c544866a368098756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f090dd01575702c0235a6fcaa9975757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe29f125371801775b98d1d2dcf432758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95deea5621657872483aeb7aa6c0fa14759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>