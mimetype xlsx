--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e3ab42800ed859799a875425ed8531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee4e39f8dc94f96b23777b6c2d3b522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a189bb601ef18eaadf2580a55f1ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbddf2d16dbab14921a0823b6e5d3e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c889fcea86fd0e6c91bd662d1f08c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268017d3775c8397be545d0db680c8f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39c1fbe7b789e10491ffd7e12513fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c731ed7c247f3f81232d274a849348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a918595dd12eca8817a9cb56986a0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f156ebc35cc2d615e6a0124b0236210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5ca642cea6a67f497fe8d656f169e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d939b51ce8c8614b530733caacad7d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009d920d4110390c4bfc8da5d37f59913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813f2761b9e27948453e5bd7deadf6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f4e64ee6d54baf108da18a950be1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b8c2534689d7551d99bd4c459bc8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f09cf481227ce58c9cc370901a0f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6e95981a845f19921393985f51e9d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5fea90b3d28dbadbce5b0c9a5872919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe81de5f155c34dbe05cdc5ef8590a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5cb3b8bf2392e2bea8b6a9558560e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151d44e759d1bae6e47a7578aa0f34622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9d519d15782e278eea3f5c01394df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228102c93dff85b3f2fc21d3c0c1e5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f134dc7d233386ec8162bffb1bb45b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06f8df971053f66b80a2ec44f2714726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a4ed7a7f6130a5be082c8eebc0b8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9664fc7ab37d764817ab56d14ef4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a7f49614305d9e1204be8076dcb5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d059a51a387c8283b6aba2b58e62da930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b60dff03a18fa128eaf67bba4c14e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687fad84f58c525a8b7068dd63c7bac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46de52a94a4d5723f90e9c5bb98dbe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa6ea54a6c5a4ef917fbaf355d544534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aae54a7e0e2239e0ea4b19e9a3591535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25c86e34fc1707acafec6e988e323436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df617b28f2a976c4ece78da448c5012937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d8852d6ded8d26553ad084d7c244138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e07602e05e186144b5531362fb930739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c7a2d43fc992674719711f012b24340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2022f18ed069837da7066e824a4c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f2622bb831dbf5c8eb6bd39bb7a7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c95519bcbccb4d79c76520e1595d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18fe9cfc182c0c8dd4b04a4f6edcf844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70ed60aa6c60f7f14c4fbb4cb629e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19876df2c38db34f8f16670d6c0077146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3a290c7cf1aa3800afe31b114e09a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204469091944d50e63ec0ea0b75c285148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f001f320cb9a30122a270e21f2702d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0000c5056957889a78c32e7168b5ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c914c1830e0271d573bbd9c1b05bae351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988dd71786478b9b5b086c96e02e0b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c5ad148a4df9a882d0f0a00b6823e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be908750523abd40db90512d9b107ab754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458481eef568bbd7e8bd6fe0b06f6d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9092f13641e8c75703e63be3272de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f1abbe54f1ff7ef2c481fc575c9e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0e6229327f2f1210d115c242362dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8d64d2e99655faaa8985df9f332af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763a291a1c0f0f73a52cbf2fb4bbc2f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fc33a6317d5c60c46c4fa5b0b43aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b8a5e3d9b280dc95b9f796cc80f7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e51e500af5e4fe2fd3cb01fdac077a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ca261af92cb2681213e768c97ecd064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15910424e864890086ee95cc194e422765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd873e9b9497cdda23cebd012e071b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcf7a6ada54684850d0b79a9147f8767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3f80aaebd30aca83b7e9250e2a8da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e573ab1d0c59a71d356ff0a804b8bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57295754b07edfdc86dacdabc5dfa370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beead7cebad89407279956c9469ec2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740a711afd20a908544634b383ff5fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49d5f9265cd8491b0cc7d48990cf4573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae61fe22914383e3aeb10f1c325d5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a93f5972f363507acabafea8f2d68575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bc78da51a9304e8075c47e395d08e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459dd9cc556284c41986b52899c904277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17b3253be88e7bec508d5be367339e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4b14d3894fb1b270ef0940fce7d2a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d592a26c3c23f842b56f163a0492580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1c83e1a3717c6b206cd4d51b4574881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a4dbd4b490cb6ad21780544cfb30282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4363fd5e10fa238fbc56b1ada9281f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b87b0e6c79408b3aa289243c5ebd9d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a5952d3a50dd354facdd1dce8d95885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fbfd18ed45a1339cad640c0072bdf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380a8c70ebeb394717cdc9beb392bdb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6b89b9572321280b3bbd3eca0117c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10295b8ab727b8695e4fae2255ac51f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3926446cbfae04a691309ec3646f9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bef29c5003a2d9715bae5c7b6ef50691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6331a7fd12037b5bcb345e4f4d4810c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929af66ce87cea1e29e2c3450938bce993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce3a6e966c694f4b70667dbb5378ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fab4ff7dfdc00ec6cb29d7d88162b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45787e9a331ef28f0380645e4af3378996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e7490505cb94b13fa9ffe4fd84cca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ce1c9e3ac2fe2e1f5df903ee4fe7698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21f9fdc19037acc547c8889e9f410799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a278d8c72706a02994a0bf02886925100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a0c56fb53debbef6367d149d53d87101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1705e32b5523292ed7c517f7457095102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec93332abf28526b601da14254fbce5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f58d89d38cd24e567edb21b8d52fd3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ba0b90f61287438920217c713ba98105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4c5583bbdd38fa750fa6f75d97d5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81958d532d9722f7e9bd932c257c6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a59ebe6f7d837df824913a162de69108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629038aecf9b20dfb7e42556d85091c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221345e1c2f7cb4200bcec65ce0bfb4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbc145b129fd0356914eb5d285b90f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a0b2a2401081f598278f3b2d86474112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086ce73c82e9f8ebf5a639bc7986688113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1f0b3bdd6715c7982be807adb3012114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0cf49caf5024a10b9f1c0a97d15ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96cf54c0eec2ca3f4d29edd16ba550116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69fbb4472b6a32e47218c51ef0a1f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffce3d29a58bfabc634c1bf6c5b650118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9626029404539ecdd11d028597bceb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad26a5249be5b169080dca9bb8779f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7c30f72190b3a9f59ebbb25739287121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce56c0bbedceba4afd096a04dc9bdb7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9c1aa03f66616ec196a4e357e0077123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b3081b4aaf7b9014745aed46d79ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef0acc5a4fb086ca4335629e152447125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa316083c19f0bf96146b986c7c5efae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816790a15a902944827c14a6562b61e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c87ae01cf4cd70bf52692f77060346128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a56107add1f21d70359fcd8838260129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddb77cda58a5c3643dceea9c6b375c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ca347592a6409a03c2cce45a58a29131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee0e07eb194a11d23b9bf88e2131ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe908071c3bf9cf4c613531b8410f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595fc00a0f7cbce8b2025bde2312a90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc6db457a125b5d5a8144bd838ea24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5c69a7155818c254aaf4a69123c9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0d292f0ea3d53b7ab23406c439a89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78455d59b76bec249ef21f8a799cca1c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e666f2b4c80ae3adf8f7f114a748db1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c21f3f41fa1813f5a7531377463efa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1ae579c444f40b806236e451038ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396c0740b00d2f1ffe980b0a1043c48142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871867139641530b6b3adefd33848d6f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32784cbd3cc0d8d90cd310e7410008144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a760db1bbdaa72bf1e9c73226b967145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b0a89062502185b9ae633d8de0f4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d690bc1af5535de523806f9fed5c7e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aae288f4e2e0b6d0c57f6c53ad8f77148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3be4f70425ef5d07cf3b593b538f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589aad28c8bf6239ca1a8b84a41cae3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9cc59baeb4102d0b40715fbd82e0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d6b9fb52a2fc37a710e6ba175f2c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061676a4171363841bd75be79f59d62c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b404f9fceabd46627a3abb24b9824154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4502d86f902af52002df3ea16f3e51155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a544d59c1ae723c17b619e6d950690156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01815092cce59e769b14733e7791199157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa219099ad2cf916abc000c76bb51f68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82347f573e9506189a1c06e16d70d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6554585d9a3917c5719babffc36d9e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138edce449624486e4ad64bdbbaf5ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77d356c0ff1a6b4f14db5aa36650c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d9fed732d0f83f32228cf675484b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00850b2a204f27c808e3ee2808bad62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e69e08fb6aea327a9f2a0ed404dd9d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a56f8eb74ad1459e39312b7d49c2b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742d6ade9a94cf74c4b4791886ffa82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b42645b7fff834ae7a9d1f5c89da79168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb22a0837d0c1e5dcaaff20460ce78e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275d53c78696cee063a5c07fc0495ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509453cd9b5bd0a1ae45949f342c4be0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffd8f272ab47cd4fdba83fbd50ebee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30446579a2b58a844a4392b09120b653173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa84d14790264912e6de8bdfc7831e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550655bee81365e3413d8bd0ffdeb64175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35afb421aa3e854cd0a97e41dea4e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49700992172a93714ebf375d87b0d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658fb4484ab2e67eab5d2790ea03d8a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca2466e0e3324eb29f75f0cec58cda179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaaf4241c75aea4c5359bdc79035d11180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd5013bc48ea8dd608fad70fb4b009181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77c59a8670e0def23b333095c6d16a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47830d5affd330f0359efc735ffa8552183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56d71f864ce3754bb72f43738da28b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9689e6209870847cbe80defbf146c23185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194111555b68ee0743bc64df4b5cf1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc167ad044a18a73a37763ccdfe729187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b6ab05389890459761b54eab69ee2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ac825360f23c57fce9a20082ba5c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07643cbab20367f7a09777d5ac5ed2c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3684965ce74f97ab894ace9f949b42191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0295c34eaae821980438107e2e0ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1782beed1f73a03f5a3ba9cf59569c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fd6ab7e2e85eb4b02dbc39d38177b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd06b45467cfba741470a8f253665fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a34c7d8d80782ab5af26f7343f0f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74220435868934af2b298bd0dbb1c0a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d8e1ccc2493001cbedfde0fbceba5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a617cecd5e72677ece5bc4f4e00b6fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab7c318d955c7c68824be2a997e8fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa5f81c257a4d9d18270678c6b47a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d7e908d586c2147cc1f906e328c8b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e4605dc1f3d8b99a5b3dbe36152ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479b3054657b58940624289606720f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01582bfb3a9b35f113e5e76f46731dcc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1244b68c400a1c627236865346231206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08525f526b7a0da7023efe9755d33db1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c661bf2e37d5bf8374c0cddb3fc9ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d856cdcd9ee1ca00852fe6555c6575a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9cfd2837f1fac7b351e2fe75b80fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0e01a97fa21159dc06381eb807da6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5383bf2176ca95a00188be8bd7cf9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86903ff3805120747b270250f966c72213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac069ad7e6d608ddd76251a4852237214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671f282153bb5c29b922f46b232356b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfb820302399801340c1ccc9b82c60216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c85ca7caefd60ba734fdfa34a5011217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee515431ead51b3f5b2a96bfede713218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7234dd19f56cb8173b0f251ede4004219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7579a2ef08a43403b3cf6dbdc585f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c38d6241854c17b0cb02ed258b8e3e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2a0173d627642b13a5622a7f8c59f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017939c7780e94581e108ad765dad175223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e3285fe1d26866591f0e33024278f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d5b1f5229b5937cff596d02e517bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027d7aabd93fb65d48fe0a543d53846226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b2ca00c535ad92cfe1e55ee0bd82a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca590d8959fa994eba972b77da288f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f86c94d1240cb34dd76d47581573c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18175e5a7910d28ceb628cc7cda0e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19b5b9bc493aa9cb91b1b3397abc9d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b901ed2b1ce2b7b70a47266b34f52e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbe537b7b38057663c638e8853f3bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbca4d00c9cc37871dba41c45b3b704234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa950ec757970924647f461624de508235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41062ef39bacb27381451719261ea2d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b7f89b383b91fe2b96493fd4ac5bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cc72e2aca6ed04f571e3462400e04238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc27b0e2ab244a85773e31df2cf6ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8215309e65df1d1340f13203f7409240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae29a21c7b1b9b6698432b01cce02c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13af7c9b2618704724c331b5e591abe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ece57d3e44cecc8f90d39160a20be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb786ba477effbf2c4b4577031c5b6b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d00f2d64f274814c53d1af6ae9e1f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b913bbd14fa6206ac86524931c11358246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a8b584ae43bd9ba5f888f4500b786247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852c0b331cd0bddf26d2751ea0e131e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df355c0ed4e640eac8ec3648765b7cae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec7d82d955203dcacef07ad94baf35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ee5c6427ebeaf1e1fe153f65d1061251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83952ed17654d8c296ac7799eecfabb0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba65a9942a311c4159ee7e87bcfa00253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ae52a68c56b74bcc6c4cd9fedb6cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bf7444f8037add89f96453a28bd49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159dc694ebe777ab207a2208ed84b7b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb6d665cae33a39607f4cd66052212257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2360c2f0f39fda9a214031233240a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3cd98d45526f77225877e037fbe4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93499420914fcae2619639a8c656749e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade41b44814625e9124858112b8f56e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11467d0f728b6e7713dbf2f9a817d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d64d4c841cefa57a1d2fc428e20140263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e03af06eec89a6507f368bb1919e68264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d448b9321a739929d5d3753f38566265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32273178a679cf40fcdae8feee6a6029266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff40a302f7a4e09043d319c0e847927267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1047a06f00db41af6ecade68ec602268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b60db910f513aebdc434997afe91a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4531e640b5e25d505cd8807a06575b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bda9b3877ae6e2c77d3fd8329d26d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81f9081136df0737c8333ade08cc0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0eb045f9b55ba1427969585659ad13273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497a28d71adcfc3db82b3b8176bc02b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cb68becadb2fe16f6f4353fde9de4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3be58dce1e1a10d666fc08ba7908d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0a20c919cc504d074a4b4ba9d665b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f92a15b299f63b12681c465641bf0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11d0a3cb6f983a4bb3658c195e754e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a3c4c90a35aa0a128f8f8c211f3b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0350c7c50656eca0431aa2502b5c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37460f88ecf528c37cb82abca396dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b218f27db1e9335665320ad7d339fa0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63989244a181369337bb190bbecf67d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6755cc5ab66c99ee7f8e76bc6a451285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af122ff5f5a76c86836a4b8aaca91d3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036df280d04b7bfe3a90c90a5db91b05287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941bddc12883d8167a001e81245c16f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9add2fa3204bf27f889b204ecb27d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b191dc3a8af2b2a910a13881c890d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd61f6b8e0c6cabcdc94e55062b309291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073fe07ba2b25e9289ae162309ffc5d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420de2d60a5cd1242164d92429415416293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6d3f4796a65a5c3457222b3e2e5de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68da764fc3b5a4d0f318f4dac2e88f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33db6eec0bfc094e9908f72f5d1d64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8f51cc951a8f795004ac203c63712297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438972745f70115717d1bcd67955a9c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8f20c04ebdc42fe85cf031688b152299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5750481c2071eab48a952063ed014ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6f8c161f34a00b7a3c7e3c5552345301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18493349585d6a3388f0eaa69314bc6d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa30d3c9a8bde8cf7c6356bbbf7f8bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2c9ec5f2333f9601f9593773d2fe1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb2dbca8d844672e87a56615a48f0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b157f430d690d1b09542c78595916306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534952130af0e674a3629c83c9ccee1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b73ac6a2da87951605104bad13487308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490aa30856c80cbf019a621f052c8ed6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d526d51688c14c234e0f46f9fb3a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb62ba61977036c81dd748785eb4e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf19a3f687300acd69b0f741f42c88312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224374d414deba53df0cd53d3ace03a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc97c30981ecb3176a039e182448c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d0c153cb45b04fc596a3942bc5902315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d19c9dcc8ba1bec65cdb2b820b514a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8ada321ff8577f1ad813a21e0d07d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427190fa18ba49369a6062b85543a0d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe92dbdce99c10b8cece51f454c42d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02e64c743c6e12d16a9dc5e10003a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f6c897f7623128ef07dd8ffd1f0d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f1829d1e5842c6c4a3b70bf1a5d25322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4e08b18044ae13d9b91efbcd0bb68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de784df669183300e54ff2dddb2078324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6975ead9ba0f48dba0fd408a63178f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cc65711290a095ef5709da37b9da4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040de1c3a64179817100508fb9a889a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d3129b1d6432d063e1d621c45bfe2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46eda2f9b6801848e7b0b9053ed491a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc03b0bced63fbf38ce09959c145e4c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e2a137b7427844886dce16607e9e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcf7b281c9e71e8bfe73d9d988dfab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b79145b69d86c8ff989d83fc59168333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83ff7d3c01b5d4343fe90976abdcd9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86ac32339d32aeb9620f0e08c7eebb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a95af896b9d247670c30e7abaeb89336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9795af6e5a183a5cb9623577d345cf2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2afff4af783638c75a9f5c64c1f39d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df341d3129bc186083bdbe17a07306339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9ac8547ef8c42d3f87829a7a92c16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98aa37dbdce5895c5f1c8ee4e4212de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a1fb51b353d3ae85b8aa964b33e11342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857c0e4f7622a0142086804559a66d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef657aed8aca10f92660c88a5293c7bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982d6c9d81f8e1d3b3621a5b95415bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7398d0a1ed17a3d154ada4ca32568346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da7fd948b53cb475835904ca24249e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deac79d316938471105aaf392c92d06348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427d0664c1d2fdc9f70d4a20da4f259349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85aa309113910c898859bd0bb51f5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48aa041755561bfb9d6caa8f257dce5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55754fbf379157410276c7453c5362eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362c54f85fc67b38ca754b932dacdb0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b1ea254c1c146a522105f82f73d11354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff72d8e762373914821a05796c7855355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb4063a8bf55599e34fde5c1b83fc9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff78502773a19cf73424e5bd022c38357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c35c8148de0c8920824f5e615a837c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbc349beb71e932870f121baa8d6a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32754a1ea977fd6f99133bf8df684ec3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417d4d55590a46c7f9a875e895b850b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab215c785f5334dca2dd7a561de16d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87c566bc30f32d64785290ddc179a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477578168d82a1af12d3e45b0e617e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb446878f781c8aa6397447271321d41365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833a4ccd305ac30568d797ed2178967366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125059a1cc4ebd03e28ec66ce55ca869367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfdc68773b0f4242c1ee4d6fedf34b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aef1075f66a44dcbbfd673360c9bc8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e178ec2256a86fa250f12a7b5fc5c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dbbee87ec6737e2c4128c73d4d744371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcc9c1bd5ce6e4cfa29617b394c7a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8e4a12fa3492df547539275099b27373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681918ff38ec8a28d4a88f02d83814e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9cf95b73a74dd5876cc05f268af49375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee101ef903664a02bbfa991a888bec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089b54f5bb1a7e7a1d39af461ed7e23377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e843ee5e6743a2f41c4535871c797e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72b942855586a1498e0107f4d55aa0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7fbcdab19e9f6501f16e734886eb0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70275a5b6ec347e43027b5a247c8fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7024d48e265672e250c163906b115f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cf2d5a5312171492966f952c2f761383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f67ebeaf1238096eef5520f9ed862384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfba1dbb3aeb9b0e4deaf37bfa060d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6361d34cc834bfdd5ad5d70a5f4de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf638b6fa0c9f6fb4ef78e77854c9adc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04012a8226b07f1c6dab427452ee7a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a955874c1ad77be4b8a5632942ce446389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933fa8cb1915206bb5eb614399066c7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27889af1843a360ebc7d478bd14675df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563de17fe1ca60cbdcc1217575e2fe7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9917510ae9f18157c3738ed415c9b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcdcbdcb7921a9e349cf8ddac26b4b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efb02b0eac2355b56631c13d255f56395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d1571078daf3ce91020092a7433fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfaca3d52c97ef7c5f0f7d4093884d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fc2e7c44759b36ef2e3a3ad6ae013398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ac4949ee2c15576a832df89204b98399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d24c0e587fd880c3560d7e374a6fc8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7029649b3802005e9952cabeb002643401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a707a32ebb0f3b4bd53348f5806783a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76998715f8f8fa171457e005a1573c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d232fbddd45ae914ca90b7452a9f19404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023408012066980e45e5d86e1807219405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7af11c6aac6666e0baf048907cbf3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7bea5d7d1d8b159323ae1beff8da5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fe0e553ba7e98a8a966f3186a22df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f2361f9bc5254d01874b156613198409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7619a4bdac75c822753faa91f37b8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc17f957d23e4fb893bf67b541fc7e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6c06f1cb8c151037c06ebc8895112412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a041506f96f67c10cbf89b9f30b2082413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5a63e4fbb3bc4a7b1cf6888564662414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6d70a9ef751bf257abde799ce5ca3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7a93fe2c6964ece1c8d2d96f9d172416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b496acb496692af788219d8bc7e1766417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94803d1d1b8dafd18ecf221c4045fca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee1dc42e6b5da9e9580bcce702f426419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15009e0c1f5479ccb4a305d70d61d6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d54af3207b0c99ee2c1d50901971cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898edf57ae2f5a9b85065e7b69fa331e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007dbef4f5b64510cc46efb0a476770423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca97dc4cce16c1986129d76ccc7127424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6d26762cc7c2e1c554091b6c47492425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3e65ee6b3e5a760fd5544556b20e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0019356c414a0402a18fa3ec4e23c8c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadda1f100cec72e25b9a5b15768df4e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249e58ce1d2ede8adb30b9644ca59f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98485bb3c47d5640b879d150641f575430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1edc0bfb2a13f526868f99f10816a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3782b2406e8758db19e0e19faf3bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da25ac709a0d9d7ba6fba5f7e116c21433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228f8b4e614dd8e0977f49d180b9220434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb2b7a56fb51a1b96eed50c4aa39db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bf5482325a6de0e94ce03ee9edd5f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e874d2da5f793bc89db28b639f605e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dab53b56c15b0413da3ea264c53276438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60ebd645b23e45a9cdfeaf11df1e77439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391cf20cab6c3d629c746136a6f8ef8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5663f90656d3120aa1341fc7b6b69441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b81691f2fc444f023ad0846fc51379442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452b850dca2ed2d81a49a99426ddffb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee27c28446b32b7c2d50e56fbdef3da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f56827c9f08ad6c5384a7d2b0f82d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d77011d2f24d306790ea4bb7bad6f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202c2c8ec5bca633324da8f7e7ffcd5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9130f6da65562b229502f9311a2f0d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef985a38ce574e2bc137f5aa9292bf9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44ae3056f465d59bfaec2e0dadca40450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60380ee81c1e461f0e6b6367aff2707f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6851be031006d52ba194f418d98a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0a0dc3121745d0a77fc841750f079453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d787859373843e55ba443889350d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57ff2d80cd38cff86ac6dcd3de962d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e09d94893a7af65bf38c31f69bcf5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05302f6acbc76c315af3138f97b7c840457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183146a0a47b4be9b1a28e098f41a04f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97bec22445da2248e015212aef4ccb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4df0146efe5f8b9f7c3de074d415f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f753de7aaf8ba5476e3d4dc8c7765f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a03d418fa2b6d15abeee7a9e362c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24eda5c966cfcf1ee5ba2ac1a2a3dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba627980fe27631cff6743a44181ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054e58a833d27c0820b44d2c6db8c16465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e35e673c4740646ab17a52c81c4a2b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52c735a07edd391b253202d6f1f482467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59b71677ecc83c8813ae0de9010380468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ff75fedec5bc6bf4a2b3e0c144ec9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63e63422669b9062d7fa8780e13e18470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83926605e2d854b05f352206b4a8339471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98120e1329df49c7f116cc079647eb23472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996278e7fb10d3579096d562af15995473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e0fed9b8be3f75842be594469192b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ad9ea223d2804a6109edc7a6a6f2f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faa1b91b5578b3af9807857d47f3ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb43af585f088b62a06cd1501bb430477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53111155a123ea9d564c57bbc01f30478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67fadd75cdb0cc099ee14c8b42e75f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9f199d3f9eb34fbd8c2cb0ef1f252480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c222ede8834b40f4cac6bc567be8ccb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c757e61ead3f25ec5c2db6d3f162fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d5001fd52c48ff07274ea5969ac85483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f43dffd245695605e14fe1953edec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fc4b7bef70113830d6bcf2b3797a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac43b854d13212af66d637a44a5c795486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31c2669fc9b2148eb875211ce4442d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269863dafedf358b38e54cd9ce151e0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a0875e432bc6c27b3cd09371533ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb08b080b1eef3580f210542f1ba689490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58771a24b47d3f4355ee6bb941ab394491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5772c1f71f5837f6159dcb146c89032492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e9f0cd14a310879c165139774819f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a54cfee909c5a91d01b27dc53c749c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d8cd4ab7e0551115388e4f75638b1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc9ff45b22f60b0e189adaac6959e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff3ba6d4ef6041227c1d7090d1f9da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb494ddc222171b10d7b5328a40237498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da485edc6914fd9a5274b1e891cfde499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75350e41b26feacfbb3bbd290036ff42500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcd585b7a5f6d1c909ead6d0fb7cf3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aafd690ddb548e47c227f4b9d84e30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e55fc1b07bb6c14d2df76db18a931d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d6af11f216430a6f2c8712aa995d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019d515515ac7892b1f2047df165526505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253eb135fbc678392da2a2363df39663506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d646afec329b81d298c7f36f029df2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67cb6df94668e9eb396035f79c1f20508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8556bd9f69fb0d63a432d32618409509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a320f624d084d3ef60397c3940830b1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37220d0ca351ecf07058af266a6872c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601a239b7a75468a3a04e7581c6529c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42d5cca18884881975af68fe1bb746513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b89e3a4846cb562ab176ff6fec615514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e82fad180d1d1fc0bb32d8f30c45aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe181e17408b466a7f2f99524e78a0b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10da4ec8ed9f492703f31a46afea594517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97692870859212520e0b7251183e0ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a05f4d445f0b7218b160712ef13018519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35df2fa3a0337d041f2e50eba8d5dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd52a5fb4b3b26b24d9b4126ad260f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c331954bd82a15372ae1f07d9b18c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f47b631156f5415bffe04293eff52523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d26a2f57967745e07a95c925a87905524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d6afef9ebe636054493170dfc9076525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00048e47becbd8aa51008cb9e0dc11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f00b67d2f5d775638ca767b2605652527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943a0168452cde5d2915c528b4364e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def1b20563a08769573a888b5763cc8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783241c50dce5323ae0a3422fb6365d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db35306831d2d7c89e3b8beb01ba3c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d1e62928d0b4c7fd4f6c25d8ad7bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fad101b36610d3ec7e019720d057f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e84d2b8acfe4def2c00faa7c8c0b87534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28abd779e96800d3078e55830590d25535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f91e7255476cbc2b0bc589198537ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a05bc8a34f9d66e7230a02a04fbfca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5d5a5cf7219f254ce3fb609d243db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95d74e75a26929599cb127cf955d2e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f4c40df9266b9fc6fe0afd259804f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b417ab1d1d621b1f6bf2ab8682491541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32d9d30d2dc8b3770719d76a816057542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd18ea8d54c4b38cbe10252d1d83e75543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1abcde41e0bb02f40a4ea2e9178765544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280404f1fd49325ab5898aae01bbf404545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2b322248e5a736cce1a39056a295d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63613c92a9779ac23346a57d354499d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc21e015a3bcb187bebcad714ca98f3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25811a6a9c6a90c2439be8fe1b5e58a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be139a395a1a0721919ed673c6d731da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce3733b6d02b64b1cc0e172a53dc24551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563004636968742d13cb9284475cab9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5dc1b7a48bd73ceded08bac4f014a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a866d81292f78727caeeacba9d6da554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59154d73a24e8b14ff976e25cb3961a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4eb5a9a51af250907331de7446ed51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a078fc3041a86579a1ea2c4456ab6e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90784f033148a62b7a5a6d1e12f112ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a23f1bc294fec078f0981708bdb73f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64054d1654f4f6405421704a5b19f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2584d8d10e5c2bb42d1d05f0f8c353561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38377f266e4d67aea336b17eb5d3610562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804f4d9d02c114e3af498c4fd41f939563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f03706ad6f5a527a5e759ba640770564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdee11ca25d4b68af8b9312247ce2e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dd786c289492c245a34ac1d0c2856566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e917109268599178ab740d85567c31567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88672ffe1836b33ca6e8b9cfa6b2a21568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915a8edd1fb2a85645c6047aa2db229569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693c2fc6f0feba2d66618781383b02c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793c197aa04f0cd4ace6b694af88c9a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24e4fd6f237af349acbe68fbb4e2e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536b9e70a3c16fd4a6236c51a2255ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09702c786420eac1cef453bebcb56058574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5e0ebf1e1c53aec1b37900639f265575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03b1bd022b8bf2cae5311f8ab0f3a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0925d7b80cfd4dbab5032967c8e96577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f81f5311facd4cb1b240a9e588319578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a1a4843ef249e38941529e176f59d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db0f163f6430f7945dd1b7c0c288b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347686adf76f763824af72124bea130581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57746b3c94edb176ca7c2243b691886582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a93426bb1e6467b944df200521fab7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a38669739caf7fb6595d7448e15a3d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923e1f178c9583cee088cc96e424bf8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543374850c363d59d285457d6c922b3c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e19b897909d2eb2addc9950e7454d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a409586ebc441570bd5e923e2254b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07f91c2cfbf2e624fa434c92a25e1d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bae4f5d5b8a2b466346063681d74c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee35c9e0d3349d02c8e24c38352964591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eedf66eb80222bc936420e82fcb057592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4da087edf4707c596b7df21d3afcb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e13007fb83807a3869073324f6b89594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efddd78815b0280f5743e54c7fabf1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af24f75121a998c7b5c93e224b3758596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33b27286c9e9d3e06e5e298fc58b98597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b3b546a0d7c60d62d2b2883c5ef91598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29fd2567d3e4d920c80454f114ac73599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09979e1148bfacf6f63b3b64f5040f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a97656b89be0080faa2ac36da7ef71601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75fcc3fe30c5084702df0e044cca81602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038486ba03a73dfaa49e160f5670b7a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4a5bd5dcd60c0a3885be15c30b58e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dee5876d8b081230d4dede748a8fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19400347008d515ef3fae8c788d7111606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37aa658f581f324f8e69109881ce68607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4efaa3462e158acd5d61282323c02608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45df900e75fe6755c1160b53847f76609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37c6198f3a6245ac8a40a9e0d543a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d057ce3e45635a6e752572817a49657611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f14e6bf3e4faa6a2e7df39b3460131612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808770aed1b9a2f3f52268a4ffc63a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ccc081da431bfd1f408c63aace064614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b4301da5412f5a52d08fe6e84e345615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34bfde0fcfeb18a0ebc3facf9a300c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe6a8971fcb911b767a3141e19e205617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf10e4a1abc061572c772c524e7b476618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be884d62bb26480d2c7b9a1408d669bd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b097ce1a09a2badc7a1bc982a6ab2b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a6fd2ff0c89c050629146499867e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2c1462eef0c8a5051f76081d877b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd39b894ab03070ad9d53c8524265e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aaf196b3e2996289006ae28f2ba48c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf17c0a7595fa31d0d8109f26554d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372ba6edead458bee0d5cb5f56ecbba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72020f1b774661b80c858bebe40bba2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707e4a2431e7357f5175a435dfcdce9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1ab0c61a7f6cbcbb288bcb28daa49629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c31ae386f7034b724ecc980370324630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a5902c1fd5fcf4d7e12b1ec06e782631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39f94f7c847b605e1dba5ad0fd9972632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc70b0f4d48fa2274ba35e7aac21abc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec995103a1b11eaf0c0dfc3977d19ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee916fc3292d580886c39f1fe6c4493635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08452fc6ab0eb6d83f627dd44a46778636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdc279cba8dfcbced28fc61275b987637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a3a56bc8b40beae6846d087619c74638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf1eb3f6e1a9f030cbeef64aa861ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78a18902a31ec2cb31edc0db23fee0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd218d481825262fee101237026ed8d3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502736301650c10eecd9f8a2da57f15642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897c345da2bd95342a08237b5970d4d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617b7fee9dae23e28ca4973861cf393644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da08418064644187e6d29de6aad11f6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786870cc85f191bd32b1dfaca9d762d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733bc3fc04bcbfb72a7432679cb377c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ede21b2b4cd9a41cd3f1aeafba5906648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecb97c06a7c7abc1bbfbc125d7e51c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4f2f7803bd3180c77ed3702026f3b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680805946e2016df0cf4e7434b55b0d5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cc6aab54a400c42a2a8a62b512d0b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ceaf5ecfe5f748f99d6c462ad65069653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13401c259bab0012eb55a196780a10cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1aac557a7909cbd219c934fbb6aae2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3444443728f91c20c1bc02fe16e763656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd34380975f5e530fe6cacd4deaf17e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb28b0a49e0b43ad02904044e04b0f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2493c4b63992ae5f0c51cda60773e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43930246f536f29dd7fdde8f20d90144660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb3fa17f3ef025412205cf1edf491a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4acca6fc9e55f779e4b6c16c5f8fd2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41c18d91de6e45c6ccd3e499a9366e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e422c69f59f16f03218c9f9e391bc79664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145ee9a9b4a2f60158aa1e617c7ac5f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a5e77e1eb7026daecf9a81869e472666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704233c0e4ae100804b94023a2ee0140667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f20b640986898df1734d68737e42ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56d520d98249161071f9326ff61566669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec3b913bc3074761d2f2aba279c95c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8b68849455d6faf7da9fecde436a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342d190bf08523a06dfa74a93a20d4d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc95390748313571561c8fa358f7272673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0647b34713c0ff53e0d2122528643674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92721c9848489ea636f31573808b893675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cf760af41759e32feaec24e975c95676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7a946497b5aaacedc9b1a9215f10b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ef8cd170c4416c83c99379f62586a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21611f5e62beb1efdc2761235d79bda679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ca57a5216cf9bc1260301f4d25fa1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263e6646506d336e990992a27184bd3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81790c83c8283c471401f4e5ec0508682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9f13311b4bfe97708160e54d6dc0a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7725f635f829aabb781a2d824f3b8db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8e6f2f63309be770ff5ea022c5914685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6688ceb4cf82a42e5fc259b209f5ce0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390892b4a6897fa4d76b497d8cf9925687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197f04941388027fe6616a91475a0be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262207cd3103faf72594d59fa7de3553689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ac363d24fda39c8f4a646c5db53a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0f2417afcff866eb2b7da61451815691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2a928dcd63952312e5d0eb5c77384692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710f31f78737857b5f602effda2fbb0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e49caa7092c9483bb488ae24107c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487eef8a930d535c80cad6787943ed21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ea9b9cf8229b48a5ac8cd490e910f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67372f8448b296cc667dcb57b29aa64c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbcc4e53cdf4fb166dcc7dca1a9caa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50249a5d83384a38648f9921de234398699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9c833991b45fd3f552fac4fdeb5c2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88595d2ea96b94d118fa402b986b78b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59334e2a8ee436d86cf5bf4c0ae9f0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3e41b1d256f2875ccba8258046867703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f580b00253a92be8d7ce3d4d1f17946704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e07c4160d263767208d51a5eabaf8e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe52683d811a88d48ea89a27eb66fce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a8b8a2d43f335fb62007ebbd8f8d1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efb008fda8aed0fd01940a10156d76708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659140e8dca613e00ea20560a4c66a1b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761613356754b2b8d279a9f5371f1aa5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95a37e8de0db1d14fb4f73f936545e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef9d26fe15bc211a60111c27fc6e19712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda948fc5e6eecfa16b4f6c27afffa84713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98999bc905a35d4ddd7290e2dd867076714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcbc156ce7d0279e5c296b1452e012715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21bf1af15b47830ae55415c50ea76b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d18440e2d93ea03bd43cb7dc158b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651c4e3f80608e00da50823e6b8d4d0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e912892c7a688ed0d83d732aee4e1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6aa70cd56228f14268dfe11303e3e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575562585c35928dbf8b645cc5e3100721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bd8606a72d2676762f7f48d2d6a46722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0d5018c9a82c35334642674d88549723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ff30481247600336b8874ccdbd82e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338388764d5cffd1721a95c1afae9e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23868ae90ef4d098695810401b3fb0fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6aabfff5b1e4adafa92186c4807ad1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1061372aadb8fb641b52a9d34e172728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272775709238d47ab882a69400facbe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac641f72f67e04679ff9324046ddc7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df8ffb163885d9d9d6cf46cd95ecf7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a419b369f580b4b038fa0b2c6acfb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71f695382b3c28d5cdaae41cf738f4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d018580868cc3d2fa28abbd9e56cf3c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f74def7c59347ec771a197f60b46a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a19cbf922340b4bd711188212c1ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3c0eb11470d61dcee3aac23863ed1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633153da729af805ba4c4dd0d9ae6708738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f3f146cf714abb479b6a1d7409546739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373ddb6ed3986ae6412b3aa84c288d5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e504ce4c41539550f777bf39c8583741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be7e3fbafc54708ee3a298911eb589742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a08dd082be38b70c946b9f440e38d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228712094dba36e18b7bcb689a3634b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b948f6f798d24b850975abaa4bb70f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55750f2a40fccdeaa1e8c5d26d4c661e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab581dbd8f5ecdc340035fcbe63c0b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d24f138677e4b51c109af31e132881748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98e1a911c54ccd39dba839992496b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab1f849fe9482849b75bac825eaca3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865207efec278c503baaff6d0253e212751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb078d80196d91fc78b9464a72ff10e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a913cacd7ba67d86801d84aa7371f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa37b6d0deae4fdde83f9da4c2831af754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226f200a5040c61daae2b5dfb109382755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffaae8295890c166f9a502f6896153756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bd0a09edaaade9c133ad0ef7ec019757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b7e8100e68e999fe3cc1daee43332758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02eaaa664cb1b7dac35e2237b823de759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497d1e96e131fb90c85b60ea1eaefe61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668377e76b8d7c37870ad3e183cffc32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf1c97efb7eac8da19854716849ac73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4fa94c01b35371a5038f1eacaf1d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b834b4119f0449c1164e1fa0119d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53145ec25044dd3052e795a1b2a4646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd4281e95552fd59ea7140154d7d927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e0c0ec5a0ecf9b775e647a0f239c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab4c08991014b3b934f9101559605a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674401e1d08b11c61822a1ba7776b6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df9e35ffe1c3568eff4647df48938011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3b448d0949a11d48b0721889eab2f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca03556458ef7bd51fff3330f51415913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54fa0296dda7b3c01472ca0237fc0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b325f7d825f0d962de28b145f246a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f7ebb8250dee8be497ceed4beabbe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2e7ea12af553da17b557b08602a7f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4779e1424cb8bfc545df94bc91322318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c12325ed7580311d4718959cdff86a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96832c862344218cc5a0719ca0fa0ee220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f7124a342f17a7d387bdc140a413521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6de5f2194611c7360f1f4b209ff0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76728733b32d505027d792ec5f470123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658334f03c588017d0ccfd61987a02a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eec376619dea737f41b3618c08f8bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd64a9429eed6e3bb4e01c3c12642426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b41e41adcac7f0e30d22755ddb72b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fdef3064416f3249ccc5a83ae83a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb13a8d67a78640d9256599eb738a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf362d3045faaa272cd37e9d0c0aa2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9f8a674d91354f3dee13d17a20ae331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374780cc10cf906654a2184ea34ac2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323addcbed6e893711e840245cbccf033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8b14076cd943bc5a0c4eb4e96f4cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c648ee5344720ec8e0ed105e4b85935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4fb7745e6f22b64c3c73bd213ff7736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e21bc82450b56ed501428daa860c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fff581f135fb4e6c87963e5a53a32538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff63c058e2817a6d19b3e17c29cd1d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b2886c988063a91777bf2c4971cb440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07760870e99e6e285968ec3bfb43bca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57588d6ba20e5fe24ae073383e33a2b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb69d76a4b5b9af1951c3cc027d11043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4747535007abff32076497ba1ef69d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caaf2ebc466f00e81cca57dfbace42145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b189a13afc83d61d8ce7f78a8539b5246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b112508c7ca9b1b7346459c705c13ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ade4c2e94cf23f355513aa315d5a6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7331d65fb37985994a5321c07a69849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a784f3db165d974be4d799ce3cf946c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de4cb31559e301cf2792d41846ed3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3caad4ff576017caf5ad1cf8a81716652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb323f5a75adc5acf36ef6d5323996a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac14fb4c60aae9260710bca1d03fcb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb91a47fe35f956ab6889bfcc700b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080b394982394e20ed5663d464ed1f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5083103a9e9dacec442610f7f3693e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9c0171cc256fa7c864c20831c0b7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9d1538d1dd8dd57f79cb63f577c8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26611bbeaf7489aaf3dcffda6f7d1160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccb7a131ca839e6e35b784132504e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ab4ef62a57eb170e462647b6d05ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a4b0917f93078f085f9b61ca37f0963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb56d912e3f31377ae51a4101af7ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5e4b4f95ca0c8cf9bf41d023ca00365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4539cd92ec9972ee69f7db59efd4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b0c7d02e1634848a138eaa654abe167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa70d6870a0e690ad68bf2ba23a4bf568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bcaa7af744cb89698ed2231fc9f3f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1060ee8461e0f07e425566e367ad7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaecc0610a26595e3e0805255904db471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773536babe8c1919b84837505df838672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7f9cf9050ce9af50c0799c73912f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ac0eacde9aedf9a527979488440a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bb6406712a4227a0341d4aa4d096275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a83e6b22e62e6a72404fb0c1f860876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ace0a23b9bb8c036c4e42040afc50e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91dc839aa18f13a3225f424a431a4778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d473c5970c5f6f024c5822233feb4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4106f79c0b7124a311e9277d157a27880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f539ac9c776b20995255c362395fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc60148dea8a63f105a2ee6ca58a96382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dde3394331b3db40d69fd963f70ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c10518ad484d2a4584af47d893cbfe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb287d10efab330b9656f1542369fdb985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44cc3408cc630042e950f3f444bd8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadadab12f347bf3bfb3db2eee0a98487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62d561fe025f2e5432eeeba0989d8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11331a9b1693f215c2ed62dd3d67df2389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9708d838f4e2accfa79c9f95b0c7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee859b6efb77d7f260a3ec9506380e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c27b6c5c00bc7d322262267f82aa592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c106be606ab2408e107aa9956f2014e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0115a7a21372a06e3aeb28242479f6c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b25c314c1074820e4b44b60ac3caee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e0a3ba57b47bac02c3561c17c158596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fe568bc8f5add9ba495f7148dfcaa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a588e90694eecbd1a2a352e2ce948d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a955207842506c1904822e28c76160099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfe14401abfbf9058486f15ca2b554100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ff555eb55ee5182238b65e804881a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ff4da8cc3d77ce05107d178159ba9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9780837f6c9d88b5bb489ef90345ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49bdedb1442f08836581c1a16250b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08362445e42a4c5c2b167d9b6dfd7112105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61712f035c8517971fdcad699d6052a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9acaf9a9565a11d4f80b2235a7fdd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e83df77ff67e07e03eac3747ebabc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e63149586d438f561dc54409be431f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a7dc2a38f163a05139bd6e2f74f00110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee71781081f4c8be6b6231bb858ec4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14e054dd44bafe01db083a534ba205112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562fa461612c7f2e13c7b8a9085c892113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee9aa56b23376ce7a59d809938c203114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6751acfd1aa2b8b13145ebbc039d8e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c54d34f7bbe6267a1e468a315cbc0d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc96811422fc48328fc9cca71fbbcd4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7eb18453c1eae00bf676d74874e2fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d47c3ef479caf83c992a54bffba517119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42de34e021fa6783b7cef7d775ee674120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b61a71e3737f2e645a335e0f3c83e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef720cd54456d8251d2c854061ec6609122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9e12159fb2364b6ae4fb3a70b29e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525db632842eab4130beb38596d69180124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbbb12af5f1fad8362a9fa6539fdf4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcf25a5082a82d6ad5e544cebd7e18126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bd65460d194e031e0772c349b481e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830ccd1b754628485459888bb4f85d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba0c37b21104d6480ea45c1e41eae1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45d4fd21650b9f5ecceec1f218efd9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1e06a43211dd6696c717788351deb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d8025a1be7c1cf57bce174da9a196132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cce0882fcb67f80bcbb2cf3de5058133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f42c7fde953d1716ce6ec439a8f1c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da9fce3ba3782607637f47264b9cc1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7532167bc99509d48974f38718252136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6f7d958d7127202ce939327bd99a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14262a2eeb07e3aa253b5fbff71b05138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598e237202b3ef65ab575a0d71e57d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5426da0ac98cebfee7eefe475edf49f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c228dd548506eee1618885a54fdab37141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b25a51dfc08636ad61ff180b2def49142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86db55cd198dc3e21f5d79bbd116d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc862b35a245f3984f1a1d32373fd7b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4601c562af68609d87014c32de448c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0b622eee15055cf32c453d2f19025146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e3f0a986f191af7c56b770855ab34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03762b806ca200567872afbf9f9bfe3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df8df1fe9165d62f8be9a683ae80bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77c262ee31341c2f4d6e16dd44b8a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ebd10e1ac1e39aec9a420c03d1860151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41d8b51abb59b61abdc4d2fb6c107b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d724bb80440420067ba4bc6b43799153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6feb32870225efc79028209eda44b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21738bf3bc5e7ba0f8b7e187cd3aea7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cf9a1b6ba95cc11c442a97927d8c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc5e1ed9c124460fe8fec72e1dce3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c46554ef25ff0700483cca758a5559158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c6b75f4873e1203a0bd3f8bf9768a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d942c033f03a9cce2a22345d85f48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa551302c608d666ddcae4eb2cdbc96b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4e76be3e9ec69f68c89acd78bb3e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b87dc09e4fd59f5b39fccf90b84498163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e781c37f1e10d065df9a889e9e57a5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ee4c7c991f8ca90c42c9c8999cdaf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20e63a5725ef95447106b9e7ca73b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18706ee94a2bfb68211dfb525c22a07167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37959ba086a5d19e2c35a44aa439e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db477ef8d5788f1a2a397c5297fcbde169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc042249f55a35b26037b0af9882ace170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47590d92a4a2c8bd8f24e8bdd67b35f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367d1e4791271678dcffb2ba31cfeb4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2814b2325a6dd9777667a2b9327ae3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612ac0b0a2025867c45bbe64bd1484d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a24fd1c2da27db3815c37da3bb07e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dc71fe973e24f8c60c14531e7aa1f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b438d389bda862bd4588970b6ebf2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a58679ce88faaa29ad5a929919c642178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae05a0609bcccd0bf4f09726db8e2bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851d5f0a9d8c586d634ced681ec5881180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ee8e5d940303e04da59e789c13471181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7346fcc8b45f0731c90a4c583cdec8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50dafec5f8cd673db9d4039a7d2647183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b235ec03343f17a30617a55e63ce00d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59f01a168f977e3f114b00a38e2d2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941763b64ca814b492b87acfa239939e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471e22d946ff51c9e62666462a1082d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dc49108a7c71c8380a3c81bba7af5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf730cf775436ec5f9ced20e89f1d2d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394124b7129bdf884e7df08b9a77f1c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30f723a493995e728b836c08bc7611191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32b6b4174a017c0209256ff9c2355f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41df12e06df7d86922094e4650010eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917c441b656718e06e5ba8c57b3e4a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b00d1c27349911f2445e62aec5fca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512d8ac6242dcdba8d8930dda4457da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285d1d9ea0fc57b0634e3a556225fd8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4f1ed29a571dc748cb6cc1f656ce5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b3859cf5d63ce1b3f3f57bee7d44b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54182de69739ad29e079830d0bfce395200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca294e1af9abb59a434e0fdac46ff3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6855bcf65df80bbeee68a9338945bf1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f214b7af948e1539cf2e97a26cb3461203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362009c5b4140a44f247703edbdfb2f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3eab8ec922221d2f13f708b3e0bf2b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f717256bd67bff3630fe99d9f8759206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672bdd9f813b39ea99b35d173997860207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd37b01507b0e4b3be9927ff43b62d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b6df9f89221db93e474d385e5ef41209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874889e583421bb87bf54f0cd171629210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cd4689767b58f63da79c608e11ae2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837bd9fd5753731b034a3c17d5e3b4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf104f8bf7424936e5e1d9dafb8f3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec224a29a17a01d4ba4ce48aded7a39a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05720b8ef316d07aa16af80e8807be0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91711c115306a5cfd4d10639518b66b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effef2d497bab150fa7ea5650666083e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8970c0d349f8b9b93575466c75e1ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc85c4c291a68a499fb0a3f2deaee2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f6e8ae31e0230c51f086518c5654b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22f1c8e51e79bde495403c5b06daea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb70bb5469619fbd2cd38e8567036f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d9c9a3cdd2a32b1ff75bd0f680963223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912d41a3e6af58c81735fa35cba5616224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109bebd6fbadf156e9bba6d71eec9d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47897b27e7772fcf656320fb16cce3da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f06ae2e0b46ffa64e5f8c7abb6a76227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbff941350a20c6b17a055d103837e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791053dc57e20407cc79bfeb36576e70229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0616c90f7e762cebc4fef4f3856a73b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8eeca71d455ad49cea98814cc52704231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430b8362d5169535e6c1e86f9165737232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727491a9e1582b75d92e26608b707632233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d883ee38d62dc75e954d58045b13b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9351b4229a86750df90a2064ead9e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f85d425e80f05c46f87c27d777c47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c815cd9e3afd43a1279423d7aa2b55e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afcf0f38a7b346cf14ecf07d1b95c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51f7b7787c1d33838251ed96bdf1bf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45cad74575c0a44b8cc4fb512f0738240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6500fca168ff2281161f82fb4857c4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ba01a19229adca421daef4ef10b81242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3b3e81dd27cfc61af00f0f4897db5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a84c093eac4f9950071e5511a1ff7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b67fed4e23dc15018154900c187384245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cfed3c85ac947e7a6ed04307bb761246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667c4c1f0b711621e2ed45d3acc261f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dea692f96bb45a1233bd4151a181ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adf32927d08f4ab6fc3b26a6ebb50f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd5cf6d76b4eabf8b6d995c986dc35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311359bdb50140050c6d2b9c3671ba5c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fa27ec8e95975acf068351f49106a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0a0e109a0acb153b9b65b10cccd65253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89031c236594f4286e36b26b0ed7db5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6afd737b9cd875afa97e003c0fab6d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0487d2aef261249e5d5dfe4162a695256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b8cadb02057adbeb76007f281d888257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790b1c05adef4b1f42af0e4b31b565b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54a999b1ca8c02fdc9bc2450567dfd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ec35498d38ea518d990cabddcc114260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef9f5e02cd7c75bdd360fd805caea1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42202006420ae17797af90a6460bebd2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5a4f00d972ba310d9de57365a7913263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48246f3cd7d22c017c4f1ded692566264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b90d5743efe1ee738815dd26f0fb4f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c329767bc059fc418dc5551ade6a8ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468a2977cec27ed6e65485b69944559267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d427a4509db5b95d03c569f954189c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c2fb563293eb1af45ce072bb50593269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c0c260b60aa07e01f3fb4b9b7bde9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da0c1989b8566073cebeeadf2ec216271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9311379ad657296229e38885ae0735272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91da8b837d5f1fc677c721f859d963b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9932e46fa564c9f975ad5507fb1cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddf4b6e5f35ab65c70d70f1e270a68275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061a2f223d8c1bc2ee80f24d66626be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9268da098e70b156c05312f003317277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181bec5bd4abb2f9c34c3ac19926393278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9f0131f691bbaf4c7a9c257f87895279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8818b6fb2bf634617d4648b4583d16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5361328ed442a40f86fc3c2d3683c0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e399127f759743d07ffb4a7f3aa77282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec766917e8d3cba9975357d4914bde3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852aedbbcf1c5189755da64bf0527340284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b4055cec395f7d70888da2b84b01f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6a6e23a1c67419db57d41c6593306286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0cde4f606574dfdee7e0ebc8118e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1cc7abe6d3d45346d211f9ac4d204288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5649e44ad654494f0f8392ab72fb1a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478ed3783e761b6d82f6af3fa88dfde290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a9ce358d50360e780e452866878b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574d2fc28f90c346815e9380c93d447292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331466b0b3a337bf9d3e0bee4525a2f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270ab57876e38b500722a05fa1061bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028b8e6b3ce823864446ca4b393150c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b17230f8439d9194cb4a0e65500dba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdbc35fad0e9e6f9cb5960f1c9f556297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6f073d86ebeb70ed5c1c399ea7d3a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890cd24fc1a6162be19c4a98cfd5912299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38122d94359e5e7a35ffd2cec46c5e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e9f182a1d724b31dbbde54d6f87b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300e474f981ab8422903459764063b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d682ce86a76ba8aaad5d10b68f396b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dda78517b166759d0426944effb4e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfaf350f8b4624427c0b0a11e3c771305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5ac391e46d966342c6076a65287fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95f124984f6e7cfe7999d8c566ebe6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4d1ad6dc742ba45a73815ece0c491308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350af003559eb2cd1066e83ff008ae0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd35694ff2c0aa73b888749c0d4ffd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a4550d92774e03a88e668fe86c919311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23001033a229f9915b73322e871685f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61ae260d36bcea6c1993bd769e532d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace63a3fa8ee8ed08bf6375463f12f8c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcb4e1d33077a6639a64cbc493a08d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1d340a496b1cb04efc64d31e7a05b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a0e03ed0e1266307933b5523995c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7bb52863efceb09b6216505ceebac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93de8edb6a84e06c627d7a66e638a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e62defdefe7c35820035bf76cbe4b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271c8a675fea160380d2ecb2a87eaf0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d466224ea2d17e35523dddd8f653e41322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ddb73b7650a65753db745ae3cc5a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5aa44f062ace710be5ebe02260918324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4035b06e7498d9ae3120fd7d90a09325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58f759ec6ef7e7311a168e0c7341ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09242ce771c716f8ea1f947ace38993a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea54f842203ed55ed3a08b15be978e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68f8e5cb2dabca543586bdbbbe83f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab837ac45407b976ad609b3b0af5ca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765c385b0747efd93eee3a3c55ce069331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5e23d6d528b69d1b6a1c21b115794332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be056eff7c3a73d1a63c69a3d0f66821333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75f2ead833b7799b696e4431859876334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee07ab3049a9e1a48dccb5a2305771335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44ac23bebdd6ece4f188458f5dc4b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471abc22020ba82d706f595d65175c0b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64051540fff64d3bd088bf4cee733971338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb2a8eb965887e608074d81a9efaec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d10562b3349bb82a9721b54986992340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2ee18a6da15d17ae5a4566f416384341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62546752f55af2e9d0bbd6403efbad26342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cdc02a5e11495d06fd7fbefd84f84343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d26d454aade8b11336ffe9fd17f00344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bc6b4b3c1601b1a6743bf3d4f4dcd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf85de8316f9e8fbbfab20ec0a4d53346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53311eba4118a69f41c3066b8c26d142347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d774fc928f24937d9c46dd0a89784348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809912c443bed58855621533908ee7a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc361787c09c09b1789dc9077fec0f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff725a98b311c0c091baccfe1fe7663b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2cca7ae837e51dd2fcd83b35e00c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce73ca3e496bd78b21037eeab6e051353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a784ed3695a95640aca804cbd338fc2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdddef1769216b398353cfdd8bb047355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb2eb310bc5c653b1b4800c7da0752356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728660e09af593447106f7b14dbced40357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc07be52c024f15b9f2e48ccad61987358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e19926e5ae84f7ad05b69b56dfeaa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682f8e680f1a8b34c00bb8b037d3316360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7a74c8e627b5b61f917b49071c96b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36289bcc55d093e573e526d9efd481362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9ede070cb774981d3ff4b73b77105363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fba6affdca7275bb4014058822a9da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbab11e4fd9c0f521e7ccaf957a5c36365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736e2edcec208083f2f04abe45caa09366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57fc1afb20540730779346f8775c64367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccd1221c943062e8d811947146f3dd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f459019d8d446d592ebe6c7a48ccd7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef65c815323371e5ea66045c7af6d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055bac9ae072e6d8e57fb784e0a0d16371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dee7768759bc5a76b7ef1f8581d194372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545d260ebcab71a68fbd086d205c4eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650567fb31967dc2de602057c961ead5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d3df8a0ed3f1a0eb6801056afa9c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fdb74ca45eef506fac354364ef7de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0389c92168f6f6f7b502be86e81db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b1ff692d59a1528df7512ae90c89c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0d8df0b170de8379c9c8d02776976379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d917af94dd870034cee4e150f87197380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fc766a75cf6d6755bdec84ceb59ce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd0876dc50de2b4509ee46765f7ad6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd948628dba047082b483734d7c6646383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a2e37f7d3a252fde57dac129cb7b4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9303f6bcb1c5419d28d4ed19cdaa4ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c654fdc8fa2356122b993a74fae28386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b05737d99e83756e99caca4a12e89387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1362a908f3bb4c09025a4cfba89c57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf689b8400a00d04265840ffeb2ca0f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c34e2e68c6306e315a09736efd4c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4a19dbc700a1d03f1fffb1fc5f7cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d1794d9bcf7959f6a2cb241649cbe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96fbcaa14129151a7ca6a1197bb3aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e3235751ffcccd98b7a745433c0fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af008f2a5addfb26cb39fce2a0bd232395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d4dc675661c6c3fb678392b600999396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20e467a24fc0ef7a73f5357162fed7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da028832803468beea822abe1cd3fd2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74420f1130e9e24f4db95f2e2891870399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760510b299fc5f1c747ea6b6898355d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0886bf59ab915468144e73e69b02fbc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4895a0ccace7ffc03854e72251292402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d430332396683d73c7ff0286204567403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1f6f26f76539e83fb3be6b493b831404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7470e9dc0319e236056feaa956cb87f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87378c95a1c8afe4da9c396496175989406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994df1ba02f0c00ab686b320e9310691407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e7e11b18cfb051c4df58303e2a90e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720bbd5e5ccdf087c88a6dd21436a78409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53c6aca34168f08a031faa27b365f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56355809d261968169bb8699a1e0bbbf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47735ef0c4f4bf0b6b837296b14b33ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40949b83da8cea95a8df254c570c67f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d603c5d45152364d3d3a47159576a07414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57e34a5e8ce9b77a9a25df45976a52415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcefda1e3f8c0ef02ce69de1948fd4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891d9053cfd3b716a45ac10a739b1f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b500963690f5b3362f975bcd2e5a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6c1896f809dac2a41d9cd77a08606419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113bdc1d231314e64cd6020978955c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80bfbf64eab82ee59d451e29825dce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477e175f116f5bd3207f9909f189887422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378132c60802486c0f7838d90d2b467423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce40c158207811ac19662747ec8458424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3db7879c8d59a0eb08c8b651a40cde425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff7afb40f7fa15961b08ce23a21cb6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79503f47216c6ba1fb832f831cbbb161427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc64a1f70704be253cac50ddaec52a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcae9f64942e8fbbf133ed5cbc92ab6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0d2f74ac75293c878d8d6d295ed6d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72873f963311f0e2581127bb926b98431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360ca4d31e27a63dd18bc244a0691e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eeb0cdf7cf1791797b9cdd83f35ce7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0911335d3ce469bca93a78ae0e58e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067346d6571dbd43c12a32cd54d368b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f04576ff24ca9391158f8f4f09530436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcc05ad36bccaf28e35b4caa7843f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f27cb5a06bff94dc618bddd4549e24438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516a46acd48de80ca4f3efae6fe46b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee418c8db722a7d2ad327664caa2e67440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69207fe9da349c6f8193f5fca1d2d58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f9c9eb443987d50689207411fcdbf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf7bfecc2e7c43d3e9ab022e4adadf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a741175cb916ac345c2f347168e91444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dddcbd67cf8e721f9babe8985546cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a5d61eaad027072a6726447ae9909446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4ae86c4577e4bbc02cf4a90c6cb57447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238acc4a397f7d0a6eebd5c7199972b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd72974567588fb5e9e74d9437ab86449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba837661e5012b72445840779ff4f1b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283150db7717a04212851ae0a4be549451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7a74d0abd55aee44e1641ae08301a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc70047a198e63b24a14f0b75566cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b69fe0de22625e346d6eac5a44ff71454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca46cc9332bed70ee8a51f874735db3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b2ddc1a73a6d50dea675d4747a5f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b896bdcb60480d1f1db18cdbb1d00457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bd72a951b0ce72fd873cff32c3336458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0091da9ebf4a0555b26bff393ffe4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf0c92dbad4de4edf49ef5d2b827a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed43fc73ce46d45e6aebd03a1ce064f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e7051c32652705badb80cdf0fc1b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c35b627a281bd3563b49c569964a07463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e947923f15ffc8c02276bceabfaef3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3398f3de129210d302de226ebe521fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f661f1d8cb13cd3b7d259a383f001466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465149421c0693d974e8ad32bd955fcd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618285fd5f227972eff0de5b3cd6069d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc344ec45b413e1f469a4b3732663e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0396630f302d93f55bdbd83f8633563470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6f31ddedfbede593ccbd39e95d4bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8d598c627c64971eb367f221489c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190efedb0109b100a90a6616f689f2f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fc9422002f1b754cd124221dc0ac3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544a4ec2ec7bb6f4b3a5f39752a2b19475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468eaf0547059e224d8804e8bf74b26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194496cfc8eb78e7fa52fe0a03d5042b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d9914c67757c637890664f4a693dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169a8709b229b43348862a31aef28ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2257c7ba1e3449470c96e3774256b17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae6b491518139a318028b655d47243481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d839ae6c7f36042ef8e01298486a11e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5877407ca9add8fab1bb5bd6b7b16d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37668b6ef85b7e403d4a1019be3fd9a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df29ee0eb9f4b278208d33d5118106485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbdb2aa7a4b0301fffbba60d3a8a38486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ba840779a7802cd80cf523be439a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637872340c8e5abb2937afcc3ea1ff11488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3f43a0852cc2c6ba57eb26c6072d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148d9dd89ecadcf40eaa654b72646f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ab362a7fc4d79a149f319d880f070491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ef55251fa627def7e49e249691871492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750bebe542f0f319e31c844a590e9b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda8f6d62735baeead05acca45108cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585f487262e4bf580324ad0c8265b92495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac76c176be694ddeb7d1d6dc15244b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6ef9daae6e031d3ed39e99fa91779497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bddd13d113509945b8d2367aacc0c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64717995bc894fc4c2c250bab7cd019499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c485bd0a606920efdc35c2a7fd9c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4f651ab8c3dfec73de7718d8f4862501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79601544a93d58773e47c9fdf945d860502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e20db2d223b6e03e542d340394b22503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad33445ae6a0a45370f0fef61085b66504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99ae5ef1722322b126f0a78f31980d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ff6e4183ed5d495da92fef5346a87506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54490e1186e879df493f25876efd8ca4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0058e820c0e2a790714369ff835f723508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad996c39ab879135aaecfd89e91d99509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb90e06fd0841cde9e463c8b0a36e3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ef7f0ebb3bbb56bcc477be0c2a57e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf927adb2aaf8ea9a8a440542a5265f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45868c9f959d5f702e3467bc3bca030d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca92a20bfca97a409bce51ea84575a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe93a0fa155b29c246a33e68510549515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caa3aad128cbbef35ee6586286ad9e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6831abe99cc7fc69cd13d587c13f598517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43756451406b55bda7b523edc73450c2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d417fefb4881b62df186a89af05544c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7b6ee55cfa7a6e3e6b991bfe27e1a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b75765b90f5b943dbe893d33b3790f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518044c3b641888d4fb7e317ba0a860522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f796f23f2cdfd671091c2ccbffdebb2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404bb9596612edbab9a0cb9fa251aa6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa619ee32c4125036fb6d55883a66d16525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc424497eea34032344c3960ea7492ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308388d9903998ea25d70e0c8f0c04e5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5d719b7bccb2f0795b9639c0c3c95528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8f73fb1f3d444a3ac417b444a9a3f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9584bf0ee125b02b1d4b8f4281cf8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df596823ecea1a0bc5676665da993a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93776359c496f09cd2a52fa7db9ea8f7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8234e82eab6ec82fe3df3095b293b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adbc95363ba9fc0e35295b24a676ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15905dd78d2a09a97d6c445d53a1e3eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaedcb6fa352a6e373e76e1acc83452536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41797fbfccf952581499dcd7e93354537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580479ca5f0678b906ca3fb85807631538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb2aaac69a2865720a1c65ff6804cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8cd1263e8ff5327fc21166e87ee6b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a59e622ab587910033ce270c85a45541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53daa30e3d4baa988ba470a065ffb88542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6327c9f9f8846228acf9a6acf5cbc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f07c4491061c1d637e00d9dc6702ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cdafcb68319965796b57e34a0a8d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497c10e2304e8f5665f57bedfaf395c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adaebbb974253670d65dc503e6740d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701cbcb42ce4022cf3b18b2395d56d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060b3505f30b03ef9fd04a6a42df926549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d87c369fccbfddffe12247d467127d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9608245b454e459254df9b93609012551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb3082d11bd02da742d5f88a82eda9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2ff0de2eb0599c62cebd4f41e8b54553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32600693d262cdcaf74246d7b1dd0209554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f95c17a1f82db5bd07e817b9dd57a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b542ccd3cf160dd27ea15c1523884556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56775a7efd1c83b271096ba7fc215941557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490052d4f195ff9899c88d2eb3a74c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a00324bba435aac1a575b768f65c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c219380f791dcb906e94411895a11e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e903640cfb9118c1982342f9693012561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bfaa3b454ee2874c3cf98eff754b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dab3e684fc4dee5c4a089d35a9dce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e014762fb5267552d6fda5fdfdb3b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89f56bc4476aaac8689d89c0243710565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf806f992947319b7357c983c96433c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872f8355dd9e5c6f193221b9085d568567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898d7be4e68f8bc67604d4217ac1a5e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d977c9f6d287a69bc264d06ea1741569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b53c054aa9f8df041e0f51c59e302570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c58c5047f4266d73160b5abfcf6cc6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8f93e6e8b1e98a808330ef6ebdb55572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed444559c01d51a2954f75101bd896b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5e3fb78539bdeb2f6e22012290bc3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98141c1755c8782575be8098bf32d8cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb401642ff9ade238fb8922012b5ace0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b9bb6cfafee9eef8d3e184f5d32fd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29273285bc5ac944005c093675780b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79c11a5908ef836b85e6a7c95b0ade579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f598816a70171287f32783c2097347580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91445111f9a1c7c249f2195c7d942ffb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f2735497155339cd10c79d12fbd86582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3401c8bd0bdc011010dbd30e6fe023583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef3930eb2d6499a7659f399ab856ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9ef934764feb671ff457f3c323b11585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477b9e6b93e3f3198799982db743b4c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c45d5592ffb02a319f48047648dba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317570669da1a37a48a8fe623ba18446588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0ebf00ebedac3acc55bb7693351ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e92a3fd3ec1800413f9e861c29d34590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe3c864e868ec5d7ac412c71658857591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ee28cc8aed67c4ce0e65577fecd1b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73293486b52d3df5ef14588eaab940ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b68a5c9982b22435727fac3ed3d0c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8442e94b4308e3b974f6428a7e50dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb33366f29cedbfd7f7d1993e958f25596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3872ee9d6ce69f98bc0cdbd99a899597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b8e869334fb5cbf909eb66e993c09598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e449bd02580fe44fb35fd3da523091e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838cd9f5a2ceac7f5b42d43c64136bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dae6679dc2e951bdbbbe380c2f632601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340e02b4d5c0833ed961388c1171b6f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31028cf20d34f9d37aec3b2e3a91d326603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10640751cc5abe4c792b38725faa7844604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcfc9a6056ca57fdcded78509aa899605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb77e1b9856748480252f2f0ad527b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40675b87880fa19eeb516fb5ae3b5c73607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43aa2727803e95b69efe33ffb18bcba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f5e2a3c7f0ea002f0ddcea4c8a91b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff67b845f1ac19cd9affb3109a68a1d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d6a5017775c53a176ca20c3cd8099611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985603b676cdcb5371093a22803e72af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a8f1d8db02d9ea1693d3d104069fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcd1bfea095849ecb51f6103dc8209614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b963750194501c64e622e393c5b4283615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a19e0daab978cdec5a64b8528cb8b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc198d67392a78814d3601175391bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde2546250341683858e92404a525bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4fedb1b8cfeda76754201d18ec225619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ea48776d8f57f9076fda1db8e2a4f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a96ec1da30d80ce8f69e2a89b78e8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e87b2d68e64c27f207f832724bbc9d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42737c214ec062ead60cc487c4b938e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17003e9e3ed98f7ecb4e7042ce0c8a2d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb86e1dbae23171a0d91d5847fb6cc3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882e6f49307465965d0650c8b988d46626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f3788b01926528f1864d7dfc1b496627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded40c59d1874547ff9a106c8e94fb20628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c276c9b165714a2e2a4265f77d665629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d42bc2e2e5930607f2882209fecab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a150c8b9b0301a8332001da4ba716b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38f9fb44de6dea97b78538f869172d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bc3f801618cdbf9d36c8ec9c44175633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8014b107a997d7d29d23b7368828ae6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdf95d1a58bfba6d68a41d40d7aa5e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed464758c193a14503f97d8267055c3b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6371d694b46b9d22061a06ab7906f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e0877531bd1e6a65d02bf772416cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e714501bb6cf7589efee089cd3554639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026def4399929b1e43ad32947b0d4c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f2ab005b1389362fdd9800e90483d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e9af3df627e54cd7ccd3c5a6278d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d238936f21d7fd79ff5040f827cb2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c3e80e35e061f6e13bff1987ad2a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d365970d452de89fc9dc7ba0d01f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe096e9fc5d76b3bc761b137113c79646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59efd9073561307a0bc14dbf928dfe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0ac6d009cd1cf1a9b17d3c0770731648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e82990a032b58eba55219b8f13142649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360676978a409820b8597bd41692263650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b21a270df3d20e2a94484eb7cc57c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f2c6c0ff656cebe278d2c60068cc3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f41846d2da761cade988f623875275653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff19d957e668dbce8ea3c48ec0f12f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab94b02459c4589f62f54178db8b88655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35470c31d7fcac7929b9e40007c3fc37656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a171ab43153893928c73ef1c1f85ea0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35999f1277ac9aef959afd9b404ac28e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7b3a40809c238c888a0b7023346bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bc66b502cf7c3a838708135e2e2a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15826fe01b062ab895e35e0875bf504b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b715d56b0d10ad070d59ccf065f5b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6acc4ed601ef2e9a437f05d7971b3d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9886b54c41ef585ded68c6a8b1569664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9410ceb9c751fa7bf9cf141d662a96665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620427dcdaf6787d7dd606b99e13f835666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935d3437222ed65170a3dd35b9ae301667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e1e383797ff8c16657fa02976fb92668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee347175bbcddaad30e730f802406f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbafdc1a046ee8851e6f2f0cfe6e3f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fac59afaeb696a554d2ca10b3ceeb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f64d14c88731bf4407927bdddb213672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e3f684332c622936d89b36ea41443673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc12fa5a172c362edcb6db188a8cd4e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803ad42e7eaeb7f27ef0a7c06bedf89675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21d2c17220c0a70865a4cd6e83cc91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474be8766b325902489e7bd74f1a9579677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636b3c76794083cf0904742ecc044c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53941cd897972cda25f728228ae09a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b8adab2755c1f82d70702e46d0b75680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239dc181ceaaac08ccc17eaba24a248681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8c96ce6ae9b05128a2e1534f9146f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac123fd0cf718566f33c2e15ffed75a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d7c7871952a801fa439920382d903684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33c695ea18ead9cebf7d5cd397cb58685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbfb639ed80ab2992f0636a210c144686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8071314586852129d6bec5285aabe4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2903885aeb7ae1aae6fbf481fe855688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622be18615057537e63bfb9b6685bea2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f38eada7f0178f97cb9933af8941a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c07585aaddd56e2a396f2cebeafc3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732247c78266ba8a02648fd7ee06d16692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7d7d8765ce7580e10d84265108471693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b13cdc49aced296ab27afa3f9b167694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5d977208f8154c90c90c0cf22a2cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6c633e9cf3c0c0da11156731c23f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0002513e1091ce1c6926bb5d90780a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7b7670baa1548b9dd43d2d032dcb5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394721fbab041d74b164e817f26ad9be699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cd622bddc2cdcaa97a88c2741cd5f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5245edd8c83ab3ec2770e1adfb8c81701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f080ef63c23017de94e7b83faa353e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1190f39e34be5723cdfd87114b7e3d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bca22f506ba52588f7900166da1f89704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856588ea9daba6b57af4c9cac2f7171705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ff0a99fc883849ee508c1eb6bc7b3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a4fa84ebcd3d76a918f6302715c27707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd784057037e044595651254e57fea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e172a9571ab0ad55322aac4d450933c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a5533a924ba697c0e30babeb37a71710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337aa046dadb788e685575b4bc282835711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b051a7a8fa86ec83c5c2092df75db4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26d9b2dadd925a8a2797a695ee5e74713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78431915f6beaadc207a6fc59e098433714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a63ae5429a449b19f9bf9a96415be0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e222fae54ab82df161b4e98da7a3c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8b4cee51ec15513e04fa82f23bc28717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9dcdefcb96f7c16aa8a7b1cdd1757718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcb6d840194a298e3abaed8632b9a1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8cdce752179dca8046d576e772289720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62c7a266263f381f58ecb685eb9e83721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fc378693f4ddf2a91e2e92e84111d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a483c73bc6a1afa0f4eb6b8bf3ca9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269eda9f6d45f6108913df29cf07ad6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a5d05eb06878f150ac4dc527e634c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a383e4b612544528bc3d94d39b4dfa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ea03d534cde4c72265b0f0b971275727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d910b23bc60eaadd9eaf9ea119be9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f9e528fa6ee404dd98b8019410167729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb90d7097a62f47fae45db286da3ac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d49dc289f4ba22c4c0f3fa8ec15dd4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0814a2d28babc59a70a7c34c763f2b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c952a566b2730e7a4c14516b1f218ca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ba80481b5c5758da5f896c42461db734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190175b8843d409861ff314d7b1378f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28151601dc911a0ed998aee2f34eb766736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfb048a7cfbb43cac7fd750fe78906737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfe0101e87e6aae27ef37a8a723da6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f14678b77311ba48a436225131a8e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d2ebc98053701bafe6dd0316fe327740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a0221f1ef9dc7f9871364e6ecb990741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628465254a7476b9ecb8243a5f51c72742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812353f213147ccdf9d083d7eb55eb8c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acb1a1ca4d55d241607068b8b1333e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88962d3f8a6b2cf47a53fc8f4b9ab0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65db6856741fcd479d312326ef296a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb158f4e16a3ca5ef30be25acfc849747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0113cb69bd7e6960ff6b851344c2e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dbbf269acdc16c6ad294aee07c8bd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e84c888a6c51a3244c264f87cd28a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c524faeaee678ad2025a199d2922443751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94752e337ea8d51761a99ffaf51c4e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a535f9513031d45af4f34190e9a1b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ef7fdeeb471d98c5e6272db96ef2d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaed0b1e727260949e25c0765614eb8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573221ff147441489bd47eaa60412e7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bfb3822ae19bd8ae71394ce84eaab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1485e6981bdca664aa3886a5ed2a2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81697baaeea501e364efb51b2540a285759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>