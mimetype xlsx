--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2fe5ee089117b1b17cf3ee44e0e661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb025a06e8ed32b0f27a8949a3cb1ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b2a82057dbaa54526627d038e0a4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9f3d00fba3fc32d2cc94cbf94952d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3eb6d4addc12793a0a0c7cc166e8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151c28ed537a05aba067ebda29143096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea48acc6359334880fa542cf5285c697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9761f55aca77fb1868314f1761e5df28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d8097253ec129a376a6b441a1dd869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1fe3c49c4708794702e35e364e4a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09417153fba706e7dd4784a1eb509d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9268da79a342337a57492f6f21d7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67f1b1b5fac48b9f604e532719577f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d1ccc77a970b0e0f0d3c0d54a94a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3456fb312d2c40f8b7572102f43e0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74f67d40267e7d8eb1d8d82c2b35d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985054f784c640d3a82701bfb66f63e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99679d37cd2e484372e40b2e94c44d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18102b291533119b16edc71f0f0c6e3b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2214d7d5c95cdf202cc963c70a5bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700714cccb25607b207504da52a350b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88293722c952c95c49aa59178040fe9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba71442c83afdf8d700eb5dd76a63023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c93e5c97fda5817a90838a1645b2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b14974c2a83b0512f3ed29b5d319c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bc5e17beeeee5f99262fe63d5c10426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674335ff785ef3b645084bd299728cd927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7923c7af175228252e6bb3581c030b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92642cc2d1960a5c0a55ff7b9545481829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c611cb9daf29abd3889da39d1e61d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92432d1370273a0b553a5ee9d50a6731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6435cdf0d6c8deb020f9b206149ad4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84cf5c2f354648f458d31e79bbf58333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de01fdd06538fa5e45b1697c6ffc1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea066f17676721f5dbc29ceed82d9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202ceba1592e09288f09c64c544eb8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6989c51990aff9f586abe793a17ab0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cf0b5f1daaf77bd92f558b84d99fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af63d1c75ac96e95014fd8872a116339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e1882d99812fa54128520552be6f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864b68cd619ad560b090966d402366e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6409eb7274f2c3b2e1af870a8391942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9872637c485cc92a5acb1c1171528543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80578ae18015610e47cb8aedec51fd4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75f4e00dbb00fbd9f732b364c18d3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123b903fda251830cf6f64c2546bc2146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0126e39b81e2221eea73128aca4cd447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639524291a12195d2bee20c7e33c7e4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7be9636f785fdcce6ac968023394449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626ec6c9c496f84fe938e8d98185bc450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bd39cff6015f953a472d2f421840951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33fc9bf7aff2a041bde62a91d33dca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbf17654950ab3eeef6b5a74e13a2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d669d07ffa2668c38eadc53a2c082d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a47732fc89b7c682415ea93e80ece55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182295f3c1053ea423b79601e83f1b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5247848d6daa9b607ad6133186f7d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb48562c512f7100109b785be0628ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e0454056226af2aa8ace9f66de95b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a6747e302f372a1b7472181b6cc1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c32a4622950db76b41787fb0f39d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dedab78c3cd54fafa48f913ceddac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559c0df70eb72a57c9d318e86a2850063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb063e78ece5fd018509da054a4e19764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cd7f1af4ee8d01d657ec88f94d92765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4cef1315b62a02d0dbb6efa1d744d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5171e9f833738548836ee22b2681567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4e5086abadd3ddebbc4501820114268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c66465ac3fcee521ab6dde18403fc069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfb0504157a3200e66bd243558827070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e423d5d3632b27f2c236902f61a33e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20e56e4bfd33a450c4f3c1cbfeb0f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b3ea2675b47a6cb1caa4d5256db1b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9fef87f7f5f120c28af7f9656571e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e806051b050bd8d031db8c26f218e7675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd40d96810949e6f6f2652b4eb8d6a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facceca895eb3045ce7494c1f87fe2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89021fcaf5260b2c13a5e33ba21cdb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545677847e3efab1292869046da374ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552eb43d887c25ca641c7ea297e531680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5dd44f0ef3794edcf197095f97c8581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27cc3bcccae2d664bf838154d536fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3fedb75eec56e2e62b96beb6f343483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cda866ed676a6ab8211a914f13f1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8145755c172dcc1aeed90ec1ae04a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b8e5878755168bf24ab70c9a4896686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1008ac5d01e025b97267dc12ba7859887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7984d75dbce6a0cd49a950df759c8088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184944bad635414e0c104cec3fb846c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93beebf975f44a1dab50ea1ddbb1389b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5839a42e4cd7ee3ff9ecbcb396e5d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2311b9f80f50746140312a910edd692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879075492860ddf9360b2f142cd35d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e56c104f70a71a0f01fd07d8e1fca394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a46d2e3fbfff288ae9a94dd3f2d95695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd2444ce5746a1b828f939f1fffaea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f439c376837c3f13a22b387ff7de6a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012697244cde7b567a253866c3a250d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8dd1135c0742bd254bd960149b53d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b628bcd993dcafd0f438f14b5d947100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef45b9942aba99cf84336834e7f860d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d04a0acc5299fbf8923776c7396d07102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e21355fc012e75b3d1a8e8bd604237103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8e6e7328ad205e10b7b9e9c05a86b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3fba887b55104a33575b7e7c9b256105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d228b8401650f57297a522230f654106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed97a2002d7e14197401b18e74e12f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b9e6f377ea8c5ca107d7238622cb8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40a1c25906a2c7791216152905ceb0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b602a8db9996fcd12003c7061e2abe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940149bd2c26efd8c916f74e9ffae580111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4f3e2347a54ecc1ca0e051b67b401112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8827b5d96522180f706ddf165f1003113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0297f8016addc3ce6bd9c773e6243b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c690b1645034c84704ec7e7da2088a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bf253aed8984f21bd37e9872098a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32480408c7abb8342b0af973dc48a2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170a432b6df3655b61aa9740deb2a25118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c415e35121046b5e010a1bbc6b9946c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e2bd7fe3d08cdbfb2fc5bb929245c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1420d9eba8b4c02d5b675344bbeffd4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5b84d0c4c0c21f0be78a6a6fe6fbf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccefb47282ccb666baaa5e17c90c4c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb12240a3e9c8e339e492a72064a12d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde37e96898f1e2ed7b35a6ab2f7014125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682f98449e5862a551595267c1e09b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a46c23ae38e9e595bf4fa49b9cfc21127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb93d0cf69e99798a0bfb8e38fa467128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83554d5a414b1e1b3dece132edc3fcef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3f2997f032423ebaca341d17861cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bd001a3eccad4ece582b3ca2ff397131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147b8895fd242f72a9aa64460dfd4a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4eab5b4e6b6864a5cba517b0a8724133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfc7007e0d81d7a6c8b8d68e119e56134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71b3a5ca0b2441c00f495b25def473135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666036e079043ecf3928b462ebc8d52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b6d36e0c4fbb1550729ebafede54b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161f85acfe4f7f0898f39f74fae034f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adb3c588095c02765903441b37ac99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884f7ca74e8de01f196bd247bd7e93f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1d99e4f51f74e89f6b69b46706d97141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c80f3bb362fe135bde02eb9db45c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac995e345a53c0494c1b400e8ab965a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b472babb46e2e120639f3dabc9960144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3154ac52f8e31a5b1bddabbb5791928145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b436352b34dde848f966e28e882972146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492931cf40d023f2d8926dfedc177403147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029985536262f6e2f5672ecb8bb3a02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793c6c38e9a2eb7b9e5e984a38f0e85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ee97a21045a79af42d219b094de90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc312c4797b8517891cd40fc919b39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2b95f37fd948f9a80edea9ab4f590152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d6f45f2ec784c6cf5d38c151d584b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00a7d515e5c118eb64b7ba3e857dec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130716230603bedffcb0e453fd37f1af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b177def01f113a7b6c8e4d1c8fcd2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49ddc4f1b801c2ed4e58346c0ee254157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7228d8f759f04d35b3916783caebd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e28717257783f90df6c58caea7ef6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a7709931782bb3ab94f1f12bd0659160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21d1b0ea162463c73683284fdc65e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85805929f42638ee44a8147f40e6ef9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318491cd6f86b59431dc09a195621ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc5b8674c23290c73431dd5a14cd44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed4a4fa0365ef633a9868fc8a305c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cdad64d746e75956b97350674a665166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cffa2c37f78b2705731e32b38d2ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c76a8ff4b3e92cd5db9cc182822eb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7cc06bd9fb6e37686d2afa959a263169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba10ebf9d24b580445a8f0d859b954170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba798fbbbd9ea4fee82102fa89a929ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6629d1aa46d2bf8a68ab14317c711172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da23c251ae9793c163389df5300056173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee8685e43d844774ffe9044a6c64a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91879718c5f51764ae74eb899f1b9f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96301c3ed5e5fc1cce4acb55d0ca98a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8d80732b1ded428101ad68301be8d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e4814ce1185dd18a3478951509061178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d8100f591e10a25d894c44c2180c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708e7c3dfc4035d2470eb2222f34569180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c8d5e1dd311297fa2882c3594492e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc3dc3334fc158e82d5076a902e521182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c99149241819bfc65219fb0dbe34f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1d61f262e2abae6d3c5319d83fcf1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13f2c4cdb88281b08610b6cb2a0c37185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d48ecdfae6b40d48ff6610dffc9eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943e44b522496bdb8cce4ea5234485d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0794f0888a4aaca7f227c859649da96188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888acc9ee1af8f3fe025c74c740c946189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ae3ec4c488f9264f9393cccc7af0b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54d732d4b3bf426d85bd63bff7d878191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70c4af4d1dfc59ccfeee1c0a3be244192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefa7953d92e52f9a4125598baa4968193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e894a685c9c4cc11a488de45939fd5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcc5cd6542386bb0e6f66a93d69354195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036e051cd094035c4766cf21886369b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff651e549fe96fffc2d2a75b85775efa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643f4b1340e02d558b5bf99f34c07db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2a847001088a65e9ba22cbd7987d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665ae21858a2f12e71b4d1ec988e3a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cefa750d20d5a3b7ec95a1a400389a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d2eceb87512f23fa9066a06b331f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d358bb57ad7ea875cabf072d55090ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7408295e00f7f5b4548d3a8309d8da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a369ffb820f6dd48946a4ada1836c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0643ef6e358fbd97f6a09f025bd1e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f5c94963fdb63b38db59ff1f2c794207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731590262234e81dd0cb2019bfabc80208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9683a64136f00b41faa636667455c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a6aad2bbab732f2712131ad4abf59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6b991104bd532a2177b2edce36b28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019a215ed624b96ab7a87856febe08b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159db5eabfa0f114835c5a841fb5a557213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f15597db2b72da7fd0ebbd1780400b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b34844bab4d87983e53819271dc90b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf99c755b65a57601e6f41351eb476216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb791fa456e3a89b958f5b9c3ab3360d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b631a0d5fa8522cc146e19bce9bc2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e1b1be088618f13649242aee860fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183619c66573b8db745109a3d3036421220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72173991fc8b457b2a83f59fd0100e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c480266c4cddcc7e1d74e27c17de9de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22187881e1ca5e07dd9693b515dbe69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b5e5f1008376aa3cd4d22f25b5867224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad9e9d7aeeea14821504a451c34741225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192e44efa975f8564eb05bc39358597226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d7ac2398af19b8f622d31a57684be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664748b0accf6a0b581ba7e9d92499c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc5aedfb1d71ceb40ba0efd6bbc8cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fe69500718207ed9bb912f88507b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39c1ddeb6281784debaf091fc8743d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11256c11dcd46b2fac417f569ea8b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2521aaf2897875dce6a1c55c753d08233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d51e31e588c320fc6f41f0550c4a80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58825e5301cad0e7c8c8b67315140fd4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27556c815f07bad672e6e2bdff3f2e63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c526e6ae659f6d6c743daf4357c54237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0750457db3f24df34d60e94bc112b97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8549b76f6acf2c0f3f91ea1d45dc7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a34b714ac714c36e01aaf343963b07240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460a0733cf9e5c5140068a155bf4475241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1910ddf9391569fc183bd5fe74bb4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b476984e712593b2dd5d35158a26736243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d792be099f1d61f1ea223f04fd357244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fa6e4062b0646bf605522e314dbab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d34173e4b9a98a67d5fd56f810514a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3eb00ed010521d57ffc25b74c043e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232ca8b3470be996a22157120ba6788248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877c97ec3f48fed0ab6deaa647087af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafb3ff062ec0a1425aa698882b59cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6af03fbb012fc7676e048c8bd3a5e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775691801781c0c5acae7830c9b818c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d122ea4e89f46cf0b44cef45455acc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6541cd553b116b4bb6efcbf02458eac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16de2c50d8b54d3bf0292d1f11f053255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15038e12cc886e3c49408f225e7647d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b1b452cc6e39b2483e2fc2f4341db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cfae1119252135278297395a99fc4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075017b88ff067837340a2cca5fff7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094fa88a150debb5b90bf2ce4f16c0d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49862e4b88a581dcd8bc4b3052f34273261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7376806f400e98bd21e6181ed9ba6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21d3e072834b4a02518e5c3894f971263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b45d42c5b6edd90fb4e49e933509a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18583c4e8ff3964f62508296f3626a69265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf068a9237b3f7b85bf8e1eb8fe29d82266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cff335d538823378061701dfa81e8c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dee46c1def279f371f8001b1bafa04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7528094c7eadfada012de8226deef62269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767f111e26476d6330d16d9744f77d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f7108a2e4c3322e244e5b96144fd8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c8ce2f48a632b43130e13b971c8b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bdef4871384a29ef98a733404d32a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05e7c43477c4bf164b3676a31d4435274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd0be33bc864e1e0514a2b58cc32fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496583e102a70a8379f42bdb17244cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897971e01c7723018bda2a5fde78d4a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcc3b231ea53afaeb44a6927befdec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd3e552cd6743e53f12e165715f26279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fe3a4655ce7846c7e7d995f7eab27280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91905ecce1135390dbed3283512428cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f170eb7b313527dce7876754d1a8012282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc615466f0409d28a53d5cabc12856f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f666d4fb11bd31094f0b7b4663747284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02813b8ab314c0903752b3be1d6cba2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4ca11c485f093a196cd501242021e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41d5e282a03c96c40732edb84633cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88aba9f9be934c1c78adce59215594288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3586d714675924947eb94f4b22a57b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8e75c3ff832d297a26837acdccb9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e7738695c91b6f7f83c1a293e4128291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f18bb90eee0782e83e1ddf16825b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9f685d3d5c5d5de41d0adec03af41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354203d03c2a950ffe39f813ffd27f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8811b03e59efde697776c8600168320295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae25194eff5781632c6e05abd87c3e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7aaa48a1158ab5a2d549e48290f2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c494c40ecbc46d647b4e66cf5ab66298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2568baf37ecb20f682196ec14e0e65299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7a5c080ff787391acb32f66227b6e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ee188dac9ff8ea2982836ba57e829301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e2df39406a06e8d61ba28301d284d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e19e6c1cdc41984164990fc0aa6dc1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477f393a41ca536cef252aa461ba7d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b455647cabc74331822bc9fc92cfb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cd35d5a8c5b93f9a0f6c7de3eb2bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2d7d627d36fa081598a7e98c16691307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69208b761e5cb543e74c0cc29983879b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e96fbcff2a411253e37733fedb5076309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921f47ceaf1d96b3990310d16ed17c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c4fa5ec1c7f8fb0a55dce0c1b4553311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13774db0e414b3b546be713cc809c373312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b906ee9999caf767dfffa71d771a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251106ba3e865bb1c15ae29c5167be4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794ada9fc8f95e94d275fe60903c9d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8516bd48577ff60ae023aa97e044f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb4e9c29c756f3593c81787cd85e3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b1e8b08905c371c0b79b9484a8959318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe2468f12dab8beec9f0143eae4470319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a215ee05f91c951bc63fab006ad64c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e533aca4e28bad93fe046ed048bff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32931cce31704664554b08e71f0a68e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ae6a2f13488c096a4933671b20681323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c858a566dc771db1e5d2af719b53f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c041c8893d71051c2e99d26c86fbe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6e23f024df2a048c22c9ceac85d42326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468cf93c81113f163accd22d942b76e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e35ebdc6eb04208642f678b183b49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257d2adac7e9191b11bc8b80fa09564329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b298e92afa493d29f3c9a2ee821bd4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3fa136b53c7a3e07da468e1b31509331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0eac2becb30c1d72c5d57ae9ef978332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c274b7cc410b9050d5e752e1e6340333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac07efc95bd8aa3feb3fcbd3e8b69f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04efec260fe4e6537f3a88148eef653335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824834278071fa2f64d714e4c92eabe3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899de7ca2fa1218964facb01ec3104e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75708e42f18b32fc0f3621ceb631d64c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284ca2ddbb9ed23256447f9061744fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe87c423e23880512581594dbfe370a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7670ed65e87395ab7aca50e410850341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcd8b68de0dda3b2c641b7a6b5194e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f9838f4cb010f504c1ba9ede179b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb24864697bd2b67b43216cf85d6008344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80248ad187dc33216ec834f6aded16d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713c9dc1b8fdd26219b143d9d6e7e19346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9a7cbce9c8814e893cbe5da127c4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55240f641adc4f8112c9115612d3a0ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ce1d1bd811b0912812a36d2c7fdff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15957b969f96e4c1cb09654f1d8bf6a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3f495da1085697e07eeda499daf84351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce74d9cba16d5605b49cb6c945b8d6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52a6cbb791d07901eae76637fe6507353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c8f9a72a94787a8013ec8602f5362354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001382706b872d1c6c6184c15ca619c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a9cdd2a49f173ad158bd7f001b0e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba25580432551273f4b4e21fd43519357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb135c1b6cc98699ae804ec650653a3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6f9440db5a2cf39aed63e1829d804359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04abfce5282a8ac86a5b892be6bfcf3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770992f10abddd1eb8d2bc665a06eca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73070ec84104ed466794a4106a8300362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1e3c99424d37d5f0355aea4c8f9db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c6eba71df10446194d64c2a691147364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045233dc9f83fca2ac614dfb33f0458365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a542cfbda293f83eaa84db22b108e27366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33dd5cfd9d0e041fd3792dc60a05c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084a4de60ec86e6d7d08ec3acad9eb4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087221ee868489173c9a27333839990369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95917a862490b053c195dcd340425a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5890482703ce9e74e51aa190d89bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe517e7e10216e8fb39f31a74080b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac837b5ec0267f67e84a0c2d463680b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde5ae55f09e0cb6cf88d2b16522872374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963097e2398f1ff5f38d147dc1841e5d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad36468f165856d6180bf1a03e7b30376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8b7840dbefc503c594978d608ad5e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0aed7f37eebf673284ccaaccf37dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfe9ba5ef1be65526618c2ecc8ef9d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733edd1217b97e0a500cc11379c4613f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bba83114739efe23ea8d8c52b20978381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec6217310db60d4ea3a0d94672bc85382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bf1763bf041c22f9acacfc27c5202383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477800c3d360e8ca72d711e70656c82e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40ac9d02d671e096e7e77090630253385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b8c85b3488cb0341fb56e6a307091386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc3d4d5a6a9470b504b2d140c56ab4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee05a37b50eb1b4795c3200b4c9153388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca951f729540d6d1c2dfe887edfc41ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcabd7a2a845cc2f50fd179b7eba66390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf3ca31cc5bef361077d5a58e44879391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e18a1c7568a537285d018ab9012aa9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158d8926412b86a04f0b843a4df7def393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ae7be98463cadc2cb3580efecff2c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668358afc3ec1d9734ad79e0f10626f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94065ca8355cf8391b965fcf0581ce1c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f54a8f851f74a96d55215b6c997bec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbc9d12f544c741b9058dfb7689c5d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fe8210035c0dfdd70659b0a517e8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679be745b5a77a42ea629090abee3229400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506da810cade3b0f2f10f58c27a760a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13b15aa6dc608e73448c3e2a7790d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8cbf5588b4913f4d616dddb2fdbed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523e9821eac3a77fef963214c43daaf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec3b2c3f1cfa2e5ccdf6594e6ae65d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796602dfde0044ea8d53ffe314517df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7162ec30fa589aa596fac544be3ac8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4ab58e09e041dd290f15833548269408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525b4131fc2702c11fe39b1f4ef5e14409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74692ea9554e494b9b8d0ac99875e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a8486896367cee5a16e0f04052f16411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9c91e43064aba5fda30154ba791aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e516684fdf7f61432fe992a46fb28c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920628bf22a3875af016883406268c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c52ac3ebe3487faa77b999a6480979415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a22d1e5ea59113d491565bc4a0bf59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6afd1b9cb5b954632a5c25a502c31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9792202cfd95c6c4249a31194df559418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803f04b2726df225ccd2cc1fd849db2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad5ad691c6c4ee82a27b5eacb76a8e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c592f301e0612580f29e7e0541c4e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23269f8a528084e1314ac30fa013f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7cbd42b6e3d83f259b377659dcb6d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228e5b20155381a8354855a07d3f42c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb800b24fe94942b41ec8ca05a2724a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33a09a164716848dd010a2daa9e222426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bc8929aef07caf7a95e57eb3daf4b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb5683c88072507adab419822f00a4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fd4b3040267950e155f5f644d3289429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f440093b1adc0a6cbbdc9d78aa2f93430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceacfc14445593cc7f7c85878b32773431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274d5f37a9fa6e036a7be3bdaf2e8ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ec295eed44bb7140e183596588af3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530d7bab42bd3b9155b6456871b0016434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd994c3bb253d4c91a03ae4ba172b419435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894755fbd9d016ff073536c99201cff4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ab77468365b728b72f6fe9150aaa7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa795702bac5784cfc662f0c4cf4f14438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c5ef4b7cf980793b03ca8bb90ea20439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6eff93006a4f6f0a85d48f0167b688440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd12cc12e0246dec4c659df36727f85441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8a4100d176c5fc47a62aabc6b2c05442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4024b78742665b7a642832909d3238443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cd8d79a5d44a8cdeb83cbc76271c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482eb1c3fa7a2f925739c971be027fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adda14fee1a2faff6bc0237d24ec68446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666d479490db6af1df7f9e829ed961e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed34b45ac361b33c53d4ae5b5279ed3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77019c61a7a4aec6b3d7c416ac11dafc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ea38c01e61104f3da37d8e78311ed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5a16cc8dccd28a76747f37f5ed48c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25753d0691cc060197f2b4ae704c40fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe33f6db5e3af536a3ddcdc9c712a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8c49aa948f35e4a6c066aa386e7a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae60a564583d97083e7ec3285c9f4c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fd456f5e4c6032639a411b4b68192456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7b1374b5e8083ae13b1344d366e96457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2431f97596fad00439e078a39ca744458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffa10629431059dcac44b73265e81a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c3d48e201cdcdc0b3ad9228342f17460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27758680cf9c05389edddc11f95314461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60c51959031b30ba8ac044b8cc5258462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312475b3a95334d224099477cc82d92d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e9dc693896f3fc5258eb37fdd4a74464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe8a427a52974f1616ebe2766710a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66448062053994a4eb8be10bca1c33466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410558ca6f3dfa2304713aefe67a7e0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3d9878216cdd06ba813b74d21c8d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794466d1fb9c0e72e2416f67d5565bda469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36500c5a7319c3d4d72f55d0ad34f108470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63229a496aa8644a3061401de90708471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607f6ade291593367bac595eed2ad5a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20a865ac721da0f66ad20a9ebcf8a2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc2515ca34501595420106c0ffe4ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641b0e07aba869635bb2275b1b677aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad003805d835bd51931ea7f777f662c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1ffdbf5bf7f5d4306289dcc12bb76477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006bab187f99ef00308ff6015e052c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f1dd44dca543742eec8f9de5f5149479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694cd3d252bcf34ce13a6af7ff036fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfa3487ac8c82ba58b99eb402219ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f38aed767bcc1adc0744fc4a82aaab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13044337b3ac59f34fa9296df1f5a5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e1b20392286e3c194e2121c188bd6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd60d45a991f0fa046e09419ecf6b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fc9072170b75b0f55fb301281c071486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de4ccfb9869e2fafd7e765977eafd2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b6537acefe75d14ca8ed79220c23b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f5804349537367abb08fdf3261090489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01184d573512f9980c87f1f67ddf3e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c104f0ebded1a083507a668b5afd6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f67c7bd1ddf84ff6ea02b0e9a59803492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c407029f12999fcb5ff0cdec69c7d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c934294b869b60f53bf2d02290ce2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c963cbe6dae70d19925c19368509d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77e69734b3e53bc856d2cc3c09f655496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a69f66c7873a7978a36576db7a084497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265efe432c1ea6752878d2e1f14f6dcf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7479011a82f232e6759c9fa5f7a4b1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89420b3b6459a1fafa2f528fd95725500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29a0c2679acb313f3b68638dba17fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a022bb2f40ce71fb543aa7dda47b184502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29146afa946f36694c9207a1444ed39e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc7db093cb55088239f623e757757e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7ccc18012b08bb279aa848d0f01be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31173c4bdc3d587f97966ed1ee9ec9e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4f3c463bfb701c117e1d93fb4bb10507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e81f6905a23768beba4a24dab0a54a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab19fac366770ce3bb9d40bb2f70ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd6faf9fca412964e7fa870a224c01510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b7cfa8bb539ee135c00122a64b936511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d809839f15d217078b19210e18f04c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a623cfb672579dbc4b90b5830b3539d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8835dad4980e3ec6f5fba51d68aa5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6611eb8200d10c6ac2c66c88ad346a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbdbfca6ac3821d616eb5bb952cf25516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120b6c9687bdb1210fa3d574db38bc4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e8f099b90c0b30e77752ca3aad3e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510762dd870ae522af3cefadcfe35b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be492ef73f269294931dc9d848cbc82520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91c9b1be1f12ae5c862542db1cebff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d25c828c32c89e4e7e1f20be732fa4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db44d464dfc0a6e42a6f434c62100f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d7b78eb692086e3d4e272829688dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f858c37f06869b36485c9371b54797525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365ec673f2d8678222ae846f7f878ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb97a16de05407f2be899bfa726259527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b50f1b2f3527c1f0b45f752b716e45528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfc41a702a157536b73af3edd2d23e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7535cda9193c3543ba865b028c41c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfd3d352246e0efdb754469246bd84531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bd771a3bd7bd005215410dca9bdf0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d4e2e37fcb03dea07c4bd53bac1b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdba7d3e2f8a412495c055bd5045902534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82d1809fc99eee2f00000d0f6d6a9f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f70fd5006282a3ec0a8b14a2308acb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e6c862c12c89b23c1fedb2b78ff70537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfa2700545fa8eb40bb0a760ab553d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd027a05f8f3ba6092298031d2631a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbed7b3e72a651ee3ea5289570f1fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b4358c05fd8c658e1d674dfc07afc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579d9ac6134d2dc68ebac7d02177b0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dba64724c953d319df7e0c1be381d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487deff7d8733c7d707aa2ac79255d9a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08331169d32ae6606f2be2b09ff82f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc0c94d496ed01682b429d56f2188e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d245c347e0f054ec868b9d9c6ce9e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4ae1e454719cc7aad9fb891a25652548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c48c8d51a31aa1e6de8c46317ac60d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1009823b473b1bb3da2e17be81554550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35868678a6b02744eabc2033ab4c092c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6cc3b2981333d90c87f83e5e04f7b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21c05a45e1f99edae56a09e9fbab1f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a36fa2d86e8cdc68d9dd4b2962d90a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d211dad0cd300d8522b83da71d9ce6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4631a5c8ebdbde0d18676298805fc10556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f20e878204d6cb969fbb4345d064b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa173459853ae61072275a5cb628d7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c31e22b36c93a5040530e5558a3cbe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00412fb2ff99074912322402f0a67d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e664ffb4a2f777db11d17446d7c07561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b1f0c210cb561ff2319b72066c714562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ad7573fb0eec14e85b5cbea51d5d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999d56a7cc038b12ec2fc33616da392564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9727dfaa88041dcb399ed5b3ed08476565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786ea82d9b0f2594caf8655657c01d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9468ba89c23e2b72e3167a0c57377c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc613d1e96268da6cb1d077fbfdbe821568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201a041c1fae9fad6395f6d4cfbbde7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14525dbd40cdd834fa9367e82df4197570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccf5844bbb52ffa9b83f40e8b56835571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20ddff2c45c226365ca3a02b373798572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af247c07eef86015034318bbe43039d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0656dcb23a8fe2b9ae88d8e0b8d70a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e80b52df5b0022c2b9993a6e3af80e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2ad68f619fc8c7ad671f6c1f9f7c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc3c36129f6f0a12b15e32e16384c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b7ef82095bef2d22e5e1e1c7f7aa1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928aa8125104d5b5b5362eb4bf013789579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f5a1da3cf598f97acd5df31420a1c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3205ea234140fb2b5b68711e50398c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed001f63594eb9f8d9bb9c27751044ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac9a0667509ad875f8ca394cf53116583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f59ebd7dd396a3597699454510c8f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df86f361b1c0fc075cd68167001c3cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519934a3496299d68aaa8ad4156e126586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cc893f5b3fa555aed0ced1d9e16ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74badd546483c81835282ad1054501d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a26af990fbda416ca389749e80f08589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8be0575a6dac548b7e65d94993b9bd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585fa5c6c1a683d8975cdae371be47c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2f0cb72e4c30dbd7c25e69bd13f97592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7131694306a6c10bdeb80c3245ef57c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949472895aa2ae677dd54a0dd00afa75594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a00f40a778f7c7d09a9c6551e60ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771c732b0ea5ae78f2fd6653e86f5db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887f50c05a6d6675e40e8fe252f3411597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bed2cc0b9d086bb9154d3530337f5d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d2b1386ecea2aff1aef236f865aa8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f8169e309b6292a6bf157786d865b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776041feb3cb86f5c8b80207abbf69d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e909e29feb2bd986a479462de48af04602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c71ab2f12a807eec0a2fbeb4227adc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9506f1b8f30b567fb250a391ad23190604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117fa926188934c4b47c4185f39e5c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a4f4f3c445b77f2d8904d74d11230606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f738c143bb6e26b1dfbbb9a638c054607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b3f6fba2d73403a40ee6c8bdee445608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1813aa5891d99728e80168c8e0933609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27d62282cda1322cf05a247293fa59610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d36313f151bc239192f1c4e8c787d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba782b9989e54de07158d893287617612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6955d900f63ccb4351b9707500f413613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96864ee8a032b40b658725ceb267429a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9cdddd4fca398619fa3c03c3ab4c1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bddeaa357762f20a67c3d25354dd58616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544399320ae356a6d648dc1021433447617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b837a9833379007b4117e4ca4494cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4553d9106ec34cea3a22670dca6a4f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23add8ad534ed6d1a6ca6dcd6ebf4a0e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f1991ae1b173cc8d42a2bc43da6c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cb147c074f8f2d0d8b352f2011d81622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71056474cb9e853033cf12df54b7196623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806849f8f0ceb43d8e0d296cf443990624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddd108789a9eb356edd561c929f487625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdd9c2f1cf294df3cb91b868a6e31f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05b98c3756eb7f8cd02ca193b9fc49627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4011806757c2ef637a0c968ec000d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01887410c3f995b2f8462b07ae902a1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa62ab4a1e382efc6ea570510f4c0f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827eb6346fb7a4f19b6a71ec2b35741631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee6f76128f228c0c739de7befa26ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b93d2e9ea39b24671f19a5e98a01bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce1d0e28cffc27bac210a032149d61634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb135e318cec42609811a42c82f169635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8da447fb261869f99e0f25cfc4211636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d51503669abe6d3fb733c4ae2e339637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f41dec16a70c5be0ddb35e0bd66f42638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7426b0b2a23873a69ec9efd266de5b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82be102b30bba27f3888d16400086c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c78ddefe10d60b56ef0d9bc368cce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7591eaa0ffa51a4469028f9ce85c0c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80243e476ab1995c146ed4f2f7910a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa14ce2d774739631e135687e71a739644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594342b5823a3509ddcdbb9d45249a7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536180d9011929002568276534ed9dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95363e60ed70e827832af0cba5db5957647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42ae4d52a86e888340baba55afd7f6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a784304abba3629732e6d4891041c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13671188353996631d66d4cbb8b0eca8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0532cceb49c725c6352d5214d19834651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f3ec85465ab9c7fd2c631ebbf8860652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a2eb0e3a76321086c9df32b029916653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2cf629b8c587719094555bfb2461d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a238e6ec7c49739288012fa4bdb5c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504dd5b742c144a9cf3d32167fbb37fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e4efbde6455293dbe2509cb174f9f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d9428e1075997c169e79111011864658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f57ebe1ec5d2b6d9a227d62268e840659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02571fc0615c57ebd8356e7c3e0fa6a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a374b4d578bcc3c5c1b10cbc31967661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ace4bbd30ce90072cba0a190dd2051662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e57b6b85e5fa165d3aca163b91d9e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e142460ba02b1e977fc68524134725f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97f82092f259f7aaf3d7e256f96c7d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde90b5e281e7bdd5af4ef6910186aea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127749f7b15078f1440596906935fa7e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaff8836c44a81a13ab7f4809cba1ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714a70ad9865adf9ddd44f43db07665669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390993c3da7339ad0e7c35b389f1e2e3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399066539f9da713e095517df268a8d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885464f735cbc2595c7a632f8321e54672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbfec3b12efe3a5c3b29ac46b2ff7d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b029858c0edbf0bd3cddffcb2a0c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa44a953e6b384168ba761c62c0b805675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670f3997825c38fae447e7571bacb85676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f968af345ab17d12639afdbefcd3143677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9cedad0a6d037f3730231f3691b57678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a462c7576b978c0bdaae0ea99a3126b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422b0762b9dc952eff567f68e3beb78680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961ae9f9990a39a614c154427c7fa78681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b51eecc093c8b4b6b10094c7992cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffbeabcdf66f52856e96cc52377ed5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cb3a658f1bfcd14e42a4f7020ca56684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45883e1baab77bfa1e72941e9e3dee5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9f6827e01d04552475b6d7e8393ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e5dca92a0cf320ec96f0b3db415b2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d140606e071a8fb8c4b4a84f6853de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac028bd58e70c8daeae47a7c5edfa0b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2cd6f3c3a53267aa4623830d124ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7600746adf00f498bb9e80d2e07daf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc754221299e6245a9668073b7741f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabd6b4d825ea47a0b7c5053d576fb4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2e55eaca9b610a198bdc68aeccc86694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89050a4b072ebcf48768060e537e9048695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2f1b31bd767592f91ba201158faf4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580320f6f76e48b0d2664bc835be8b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005b85bd62f4ecfe6de680bcaa6d93e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001cac575cf09c8e399bea9e38962e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cf3f4489672de636ab342a12f6791700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6ad343a9495894c17304ba8a692e6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5f423c84745096ff44f3c70bc74ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb77223a609c1fd1c90f137c45b8024703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2982f89ab4d4578186d0db3f4d576704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b147ea8e33e9163c16cb0f5003623705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc9fa0aaae979ef2377caeff49c682706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575cc46db94415c43769568e27d8bfb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaddb58d766e44b405fb160daa0498f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d00a7436985e0053c64f3c827ff118709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f849df6d87ca780d6bc7ed6c25a7d3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d9ce95313b6b85dddd957aa2dcf17711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36890f8ced3f99cbef96d1ac851ab2a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60df1eea727dbfed06f702b40fe630713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f60d34977a2da9bb9107fab85760c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fceee561c81194d5043a5cec075ce0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf550e53bb5fb68bf549fad13884435716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39a6bcfae5277904fd93933f9e9b93717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9e47e3b437e6fb9a04650b5a08f9b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60d974503a814aa4dc8f6c04a8d017719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcdc6151b3dad1d11cd8b13b903e62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f21ef219245f6cfa18ba4ce644aab3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a766bec78a6c9fbf6eadc89b8c1e97f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4e8a27753e27c01fdbafcb0694530723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27363240ea68ec519c37b53d3f5eff94724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d9e55979d6fad3a94cb6981ee34a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8cf4e99743a13fcd99f9d87c51c5b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0039b73ac6ab2db5d73602fee2cc79727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1a7cfec081423014acbe3a9466765728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f96b607af366235c79ed2dad56ce0f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db3379f50a275631dbf7a4e7bc9ad4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1ec5b852689580558115d544edfd1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e611e99246f2a97f5e049e7e0fc752732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f477db3157ca8b2f87b9a3ea015f4a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3ce8d7c834665b062c57531d65467734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31650870df485a3f91bdceecc08ca9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcedd193ac4583961d0af3ccd063ef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c757145ed0e0b91763ce080967eb14737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cbbc1397c8c248fd779d227db5820738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f68a40f04b29c5bcb0af91fced9ac1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c4a8cfa4e16a066a94a7d830f9596740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d691978cbe55bc46147c06a127fa7b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29df610a0e9e8148137b4adcec38fbc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf33917c5ed6f6639d886deb85d8e8b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb008a0017de14af311baf69c69ad6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20859d658b0ed35a8c0534d3e2a08d8f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc0620d306fe5152d4609cf603795d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102dc8613bbd4aa4bf9e3c685f4fe1b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c547fc79530f07a256c36aa01665651748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74111ae360aa41ace4733bbba8070e33749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9b519fc891aac8dc7c7ed1e0d0a91750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b78411e5719d527c53b68d3d28d7f4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3319f9b62b2670a01117f8c8e1a95e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee9fdabfed8186338b0ad9b0777baf753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8faeab7a86b95c32e31e995865b55f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247d128608e7f0c028f0127d7ddfe892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1796bffdb4c53c018d1b980a59cd293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f4ddd936cf5931993a83a511beff04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607ccc515f86b6c4201d3953e81d8d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c0744544accd9e070810b138c79206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5ece87cff48ac483472fba4dd45fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8982c20a393fe17df666e1c791c57798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757343514df64269808bc9b7777cd579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a0d4ef219a7ebdfc002bb32afae3210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fb23ab1afe3293c3117fbcb98f7da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582df409a0cef04e33c2aacb931d73412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6fefc7c84a319691cafb5643ca13413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69dc744ccf0ee9ab3b8016a626c45f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f3cfccd6df5b362be163d1880824115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070a8477426120fb8f4cf7408ea63d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bd22542776988f0e0062c08e8c0e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38876961bd36bcd6005229fb348df418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c84e524a715459da74dbfee18c7e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40491c800beaef105a3d19a0d3b52420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee65bcd17d14f4ba6c281813282cd721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece87fa52655464435410e17139a02dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d192d1620443200debfcc54d9f52923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba44f8c1de7116d55865157ec131b2024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088335eb966e483859f39f9e4501eed925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2206e155886e2abc1aab56a984b3b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3248cb2e4cc782ae124b31687dd89d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170efde7a99dedc0a8b09e5d1a70e8ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8ebd81c045b856dcc4f7bad34d1d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2d8e1bc26b5ef435a0b82c819d18c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5592004ac56c5372c401463e4ec6dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59818f3f18daeac9a82d3f84972d1a9832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9296d3df06cb754132ed63a0fe254133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3211b5120eded8c7d9e5808de6d36b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa7d098e8c3f47cf1da2521a0fc53e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3fb1113ce59c43c66946c0ab6709936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ccb24838173e3c9f7ada91cc97ed137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4876370553f7f842a408b29d72d1838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514956e6f678c81b59792a0eb55674a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba1d351ef4ba6aa3c028a3716a53c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950476d8c0a5ceaf918f41f8647a831941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b76a0592fe00a8ee7c2f76053219242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c64081b5621f1131c647a42685228243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe17b862928db911fb9be531b0edcc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9f65064cbbbb590d2260df5016e4345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081017993e34a16121bb0e2812ca711d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e8d9af6d2b4887c1a4005dcb3cc0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7177003571740252958de50ca649648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b686e2ffdb2df78ce2599c3ceb49749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950c75cc9579eab3a595be1fb60f5bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4d515f7c73e57b76f0a4faa6c8f0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e2a332d20509d59f1a59639b8720452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e5f09f8f5ce6f0a3448c7bdb75a1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9f21404e02e213a0048f4505e0f8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ae39acdb178b9fc36f4f8372b24a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e047ec07b27a3c551059ff3ebf78556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80507e3799312a084766c23c92d12b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b64b80b876970f19ef7820d4a065d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636fa1fbbe36f2ad514635a36c2781659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0c5cf2bf7aaa028cd1fe64600d0f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185763c392b7dcc25a25c8da8f6885561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c93eeefa631ce123352a8714016b8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27541bfba064b85e2794a835055e7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a959c3570cd58f8ebb18967e99e0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ee4cfdf7db67f4f980eec522a4e2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca669be330a3b324919df61f44c5e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18cf73aef5bca36a78c0dcb3d3931b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512949bf14d323a1e7a42ce1f38a524768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae44e839c27cff05f529724a30d1f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9236ca8a73d64a6fd7291c0366efc170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97c9beceb4a1cf2fa53ecdec665cee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99681416086836a36b202616d7dc11b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b400642250bc1b86a910ff5efa37f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee05b9eb1664d247dab1659feba7a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70dacaa813835682408940bce1e23f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d0330212ddd9ec7923f685c5bbde276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f080edef01e66a506334e1192b05577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60578eb5ee155c4887bfcb20cb5110f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb246c5ee5c71e1d610d31a13c434d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745509701e64e8a48433c1ad40cd46880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff21616ca51041bf2878314f39131a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2651ffa25d0acf7835ad265d9a6778f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57162f3e207bf52472d56ed95cdbf88883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64316e99354c97e7ba1528e5582dbe584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348e5a751b824e35d7a309f92ef714385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a97c2d2706903078c100c23b0f67386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c4f07348abbe7018fc5163e7fcf7187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74917e56cf2e65b5b8fb61bf31a112df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db3f9899a16555f6ce026b290efb6389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e01a574c21a2d6c1de98af8fd2635e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a821aba90903e488e215d0cbee70191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad56444b9057016087d9ff3a89097b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e2932f46357bd1cfb8e5b94ecb38a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a59a5e4703b15b7428322e7210cfd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75fef0dd022754ea125490e262998b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d528986f075d258414feb8ef3d70c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628ef731579d66c75d401dd05aa19a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c343c83eb67bbe09f20d3a7432cc8ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bca526f9dac98cbcc26186a30e20c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8b3746b6b0434e78ad5e455044fda100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252cf58513062e9fc9747883470397c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c980678a89f31a91b96e8af972860102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade79b483b9097ff791e1fff684eb60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9ccbf474599536a5818261bc0f945104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e839648e7aa1d71fc55629246f4d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa544fc7153753d9e32302c848767aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef56c3d40b48d5883e4ecc5c288fb2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b905984cd50b2c80962e1282d5092c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9172760bbc5bc0e21e34f67ef5a19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f723640e467a8f891f7b0bd887002110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff45c0871e56953ccacce376742b04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b3029ebb8df2e33f739449456c8df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1842f5575cd1df033440935e2782da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f344c26555ecdd48009d633edb6f09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e88ae09b77f3ffd7fd54281b93896115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938472f93e5941e8eba5c1c076b90812116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d2c8d0d901e7a468f690e0a1b12d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc76a14a3737210dbd34fb6b88fa89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48732ed5fc6adf77b53c360ad5ea349119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bde83adad4bb0d542264ed64b15513120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4aabd8fbb95561eff81096753a584121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ec7835746d9e54b88cc4e7ff46c98122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fc98e5582537b11076a4958d1f2b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b28ddc2609ce5ef684151b84f06c31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048207f86816b4f5e088b61ce798b5d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3f3199fac4cc4a33df83c2b204647126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5746ab2469568b760e0bc8e904a994127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d5e641356554ef3225ac5a1d0a9a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3970e1a96e02ffe48e357a92ba9b0e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb22786dce04a70f12b992fb0b4eb5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0deafaf5bd87114080af2c6a9eb51c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79b05c8b5c7cffc8dd6d308267720d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e19e10f3719c36411409a0b845e70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363321929f817425954575aa21bdfc22134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1c8d1e65accfe1feb487b0737f0b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace2f239c46a76c5f12bd9abd57a5b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57eb6e9a229b77ed508249605755b7c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9be4fb9d5419317b1b6a8cba268d0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef910fb098b892a004ae72a2e6820bab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808882dbb5cd366289a21faa74a383f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0ab4f6f1ba8075299ebd96868b34e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cc947b70c1d8cc42d9a519978c899142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cca1c5054a8c91a1e54eed65b1e55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73924d07ed581af1aefc12ca1dd8898144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05f1f69d82a88997c7284edc0a4d8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884ace63af7258a6e3a45c9a778e735146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c43ae150b5f7918149fe8365bb825147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5eb331bb452861f953430ffe8e9667148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c0046b1bcb9f382e5583fbc77af84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdf3cefbb45b6814a39e572bd8dd30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b8d7cf529a3bb7889009064659fff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090978ed1dc9049f800a8b00a40a1a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f222ed9ed5fc34c19d66b021556d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602f3077e70d930e1ab487ee0e04ddc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72eb72eb933d4395629ac3826336cac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa552238fb1cb725b99d28f090575de0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1c48c8d262669e8ee60c1a216c7d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417aed06c6253d3230a3cff8a19fe44a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdd8be04de8453689338c210c69f1e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bed296a7ae066b62f025642c9c8765160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a74628048fe48231d36d0f325f44a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603b31e51f2a77480eda5b14af8d7f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077895344ce1cfdd11cae2277af5850163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ea157e16d402229b7bf900b2c2fc7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0092b3aeb0aac236a5340d1bdfecdd0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4b703511fe8db4850c26761ca51e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d117cd2e05739c777620e01c2f775167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ee2f3c9fbc57def77559ec704f825168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41dec03f39c69520797c59cf3e2ffe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c3cdfcf88076284e1fb1853d7c26e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1accd909d2fb7076f08157287a4a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c053b138db0d82c78c6e58a81ff903b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1ea365c42dd7117cd137cc13edd48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7568fbcbe6961d098095810a7fd883174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b50602f10baed8ce176303429397f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4b395ccf61d8ee5bf834e3e49264c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97472efa025cd40bc3984640c34b9035177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d11bdf3b208e3c818a73f9dad84a19178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572bf6fbf8b15f08a5966952f8a04bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824da5600faf541bbca30bd5993f76ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00c81faa606ac436f5077bf2b3bb41181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db426a5a5ce60446f4a78f5bf1ca3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c8f9e3ce8d8e05aba35728ca56e16183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0873e9efce244bf5aff8449164a8e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21541ab5f9408a49256fd3f4db2894185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cd4015e66f147309289b3e554ff41186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d53584a99158a44f1561c647cfb41a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe5e52c127fff1f48b2d7d80caf018188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5c488c6f77fa323c3ef274090b0d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40d44e717be5fa819a19a182cc851e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873d1884e5a0a3812be7dbb6045379d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30e1bc2ccf8bc7e6a6d062063bdf5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6aadcacdac35f3fb22923f0db3cc8c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc487bba6a52ff66b384d37b4abf44c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c73026b2efe846ec8854d9c3a80b24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bd859ee23fe2ebc5b2685fe01e472196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e027acad25fe5f01c7b8ffe7b340bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd85edaad62e8c8e649e4a6a4c4b681198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce947f8863d3dccc92f39433dc47f791199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6235ef05c595fcdc12d4404216f048200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9aaa2678e41139c3365913e2648764201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943cd413dcadffc251849274b2d942c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceef0176962c2696f45dbc3fa67b40f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11b10654ac1e9975cf20759907bdde204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f531474e1ee1571880b76cb1039690205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f25ee72937264f79dce9a5776af3d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550045163417525230e4559a859f35b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b43cafbd0f910c1a18a71df907806208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d29b8d8b94aed144043edb2bf4242209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9cca5ed73235a720aa32c62e20db9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa4c39666f59762c85844cd6bf3f02211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02b9253f29ed0dbb99170a75e042e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b83aef373cb2900ad252414d57116213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fcd63ad154659187f268f3509152d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0f003abc5a30b35ec2a0c2296d4cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d5a3038da2d91b5bf0f2776efecbc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87606def618dec88560f32ea4183f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b5aef7e7108d89e0939c1b8f79199218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902428821b5e4fba6858b7121bcad08e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8b8a27a3e2079f816f6b84cff8b78220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48837266ed42b531a9cbba843af608221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3c9203a301137094402c1808c7aeb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32189b055143922e4b5af867f44f44223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574066bafa06f74b711f9695f6b2f34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390542439794ff91683015788dc4dbc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dea3a641c7d9afc08d64b5c7a2e85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9850d8b99028fcf0f8cfe7abaafb479227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb63f2bedf907ab7bff33d537f6bbe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e0f85128517be8c39590b19c76e02229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516cff7fd0093ec21b3bd232dea6d66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852393e75d1ba765a208592e78743a1e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c9b6f6754f0c0fb171ad24a092a0a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f796fb0b842bd4db9b3665db518abd4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b893b16e18bc0e795d4b12d061631234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a311230b61b987bf2b6c0cfe833c34235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f5a93a579a23e8489bb7531bc5719236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ad2ae4c64ef2a88c1666fc2fd9810237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c86fbf455b4980bfac15cc8bac1c61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73d987380482436892ba167e395c3b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162fa1efdccf3621d52b779b96fafc0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471688c922cafce25b1ffb4604ab163241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d85bc380e800be1030078b7d970d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b86a0d2fa30a2f81a548cc47b845aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537685c2939271cc9e0a8d7921c9a4a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add052d45c9a18cbe492b425666a1b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28221015b892d56e35055c9c4e482f88246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca093776298c07d20c30bbc9411a358247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae69130ee29f59eb8646836b9fcb98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c744dd92280807722f52ad6e4930a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fad8d5e11278c543d7e2807d93c8f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556511a8d4df7edbb522fed5a9c82b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580c25452171235b06264b63b6debda252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4844d63c0808b7700a4fdab68dba4a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69790b58dbc800d124a76def5967d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d439085e802377493c2228aa0459b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1c231a8a72daea8979de3d9a92a6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ff4325e1309854f8323475019d0fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4208ca1e0186ce52c1b66f785e1b88258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944543ef5c94c94b318adf8454e6301259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e9b964f499fd744ef964d5be676ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35de7fe927cc20b414e678e3015523261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ce323b41c1ace5a0f1c0d0e486fb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854235b6ca4561ac2e3f3a3f4271c898263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3de4b14e04fc65987cbbd9057aa4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba35b0bbc3c0c020a4f04f2883f3dbe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c7d3356e48e55853f04da9bbb0cb9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822990572c7ae8948fe53f3ed3ff27cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afc93e377c54bdaa7f5901834cebf2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a54a043951f038c2af7a7babb01c9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda18f56c8d7f281dee9397f602796f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7e533a65b699ef4350507b20c3a18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987f4f731281779f48ce6192ceab648272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cf7ad16355cde38a852274e6729ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ab66df307af1c36b651a4a70c9642274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3655dd6a65351ebe520a1c0ebb1ff5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ad3eb11855e2096b8d36168c7b5b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ca376f4790d5d956da06dbd56d5c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae74dafd56127cc53022fd5bc62d8a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd8e29bde9018fee95478f947ae627279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f888581ba3fa88dad58de5cf7b79e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6dfbaef0d740804fe3bf7c193b39a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c6989daf51b49b4e48a66d2e0006d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840d47e05c53d75c226f456b3977b94283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa92fec7486747b245cd631b1b2197284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a168146b818d52355e9d8df7b9e1a59285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e21f4759f9265ca39309927894656286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075c27b89664c3034e49d18826df225287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f33fee675061bf15ea26321c39d16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6e753b538b29411fa6de359ba4ed5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775575ee3117eb73290fbddc8dac6b29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9dbf4da7f331a5fbaa5efbdfaf2dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ea52d0645c0b99b09a0ac9b38e4a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2fff0109fa5ed7ed796cf2d784099293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdccc5f03930536c5c24d960f363de2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebba643b6b74cf6675297ba86c3182c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd146e1148a15caf98a34a19c3158f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6238555ad5214e703535428e39ca6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1b6bc297745cbdbba126ab10d1f53298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba03a0d69b1952101cb95c2c6f6532299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a83e3d85eb9934b9d3667117764bb4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23378707dbdcbb605000e80a6db603aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c896b55ed66012d7b5a07786e4f893e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5e5973c583ebd12fa43c0ec14bd8c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a765da7ecd9aac4039714059b516b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2599b019a0abd93c057db243c047fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00687a0158dbcb9294ae5eac6be478db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941303d19aa6041563acd0fd3dd0d05307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f8aa2aae4c4d881995ddcd07825fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdff3668221a1f4b815a9c514515db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff9a85d8c4af726601747f34ed491d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57017ede7fd84801a1d1369f08361e13311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f0888dd7a112ca85a0dd44cd6bdf9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc9dda3e8eeaaadd482c1ae034274e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e4a401032c7cdf5e6096b0bf335d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da1f729c410d70514bd87cab6b2ab9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00f450410918645cb2e6a1bdc5e92c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc265751ccb2db974096b58412d86b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663d4e3d7b82b162b59016afa5ecfbc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fef3423d5bef54086f9d3aaf1ea349319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b002c526849e4e816e6a3993515e93e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab16b3fa66d28a7a17c27f417c1d52321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24242557e80a5acfc9985304707fb4b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a612a67f479a4aa52bbd54bed9e1ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea44c1ee091d0e2e2dbbfadf7c855ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eefb6915d2e2bb3f99fa91b47d97b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae84f06fad14ba547e04ba89e9aec7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60159c8ca8fd01913ec3d29ea3e18f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793c992ff3560ed303810e9a2cb9834328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268b26d7c513ad1a451e755ce7e1918329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7701e369abcdca7d1c058b24d7aee51330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e2e513c9f103942e9c1f5e5f44e49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f16283e9ee27b5e576382127e0f80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f2b0cc2ab9e4d4dcc793153110f98333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60759b12ea5f47585cb12c2c7d0f6fd9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2b477794e35a225340caa37647f21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a49b6f0455e3f0f633ca41f33531f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4a8ffde0b51d25115942f28621203337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c6d15f8df67901eebdb4c1feb336d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46801c7fd39912361803bf885b2eeb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b342ca0ed2b6214bbecfadaa569624f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73523ac6480bc4ff3ccc1b0a3c08f3f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495f2837a0722e75fc452efc81f8ab1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8629a2e5637977a10d2a57b2521c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41598f19927e192e63c738107ff3b24344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd73a224959ad5c9da7b79dc24f3fda345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7451bbd309bfd8badb2c572c859b3a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9698f2224c84090cebc701910c1f01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b3aa7ebdc9f03aa3809a1cd399eb4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39747e943cba3f04e8178c155c6256e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48aa426c330712d1f024c8a7643c0f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25358591efdde49606f244e166863f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd182930b2b668e78d7dc17a4b8718352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ca1d3b6b5ab327470c9ea30e7c37c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dc5eeab53c2e55294e04e3361781e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e515e503072b5e38199a73a67ece9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e7605b6f2b2c68a844266fd628fcf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ac3d17847462f8f2b3e928baa1094357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2503cd6c6d668648c0e380a0105f7e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4235f0ade0cd723ee4dca5a866edad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b32e6273b5ec1626299c7d1e993ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4dbcc55f28a7211e605981b29e211361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d378807339140aa443cb353c684337c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5e32e4f9a3361844ed195a31f2e20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3349f7ba531d68b7d615ec102a623364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087c14f00a479694c80bb3168d31d36365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8714eaa7b19aeebd35789d4667bdf10366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc323bf7f9910f993f8678a0ed320621367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418c9069ba3d87cc9c74e76411df70b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b0672ed74e76d2ca8e55c630b1e2f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff16337d6a1fdcda5705d5c82c819bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc22eb383de705d134839752fa78b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31e582c4b654e38ed290e8c4281be4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f0bc3fa2623f107a9115fc3433edd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a63672fc57131af1bdaf68392ef94e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac4fab2c16b010c6f290416f01557a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fba164d417680c33629b0e08f30b23376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aba43050f8fe24166d45cc8f456860377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b18a3af79464e0a35525095c26b2e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7de3a9826c3a6e521d6cff31912f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a811f234da2c836e2f1e5e4207e123a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cb180c23e99ecdbf00ddb144ced9f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cb0cb837e4fdcf3a9a4356b63e55e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8b0e4fc37c917d162c1e6274460c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46f64fb6d18fc21ae1f8f96b9726b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c47d94d32989705fea8e68e84b2ded385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ced035a9ea55236fd09578e45ccc1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aecd354939d9658e2ebf897d1e3855387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144594c1fc5a4033ba3893a7709a04a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189afe88771b2b35c6865154839c2910389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250341ce37c9ad3b7f50d52fde7e978390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c40bb98e181ca519ea2d999b1fb65391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38eb4618d65b78642c58298c585f06392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47460f3b40173588eb6b3744d1a53699393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbf544ea301941eca570975b9c2b20394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc6cb53a101a8f4ee6fef8a447638f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb4228cb6f64ae1fa109b0752ea21d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367abf4ed6a449cf2e4a3cfcb42425b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7efabaed62b44ab17a2630b6937bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470799a22828b16d004c15977e3dc32399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab9dc083a048d2bbc08800dc1bad86400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961b3c31ca4e48295da0f0bd6f39bad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abd797f40b583cc13e8432625b41d2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cf106f7261d07d85934fbc5dcdc36403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1958ee21c3462a01db341933f71f8f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e25a4ced7e0ea997a01096ecea3d00405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f8cb01ad97b056b6d1d577d3fa7e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb91927f12f665c526622bbf37b06a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df39fa5ad3f9c0705a187a889ad473408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775af85359ef92214dd0156a481f970409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18130e30ea81903910f14b4bab665814410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405f70a497fb767bc6efe48538a2a69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f0b9fbd8609e39deb0e66cfe4fcfb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c18dde4f8c0e362a5aa983815651f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa12b65e5678327c5de6fdcdc647e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43df4ff4c945e78f6f9b6ad077e85cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1682096559429635c6fe981285b4df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f670107af3228b73a7efff332c3b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004bec3660e1d3fa7adc982ef4ed489418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e545cf4b4ef910019090b00f1d87d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cafa46bfeeb0dd39918e323b2c9e71420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d38d4270c1a8b7861af7d42c2ed5ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2c6eddb755d99a8bde9a16f5f33d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae1c53860c31b721fd852f883e0c07423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759bd4c07283cd5c02b8b0066b854fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffef77ebee465fdacbc51171ecff8f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1cc516d00413cb268c6457b1bc0a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2c075f480b1146ecf128aee6f69a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703f624847ab2ce6ff7534f9fcb905a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa134d69f8975b8208a855f24ddf34429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c00cde07ce3985c798a73aeea765e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ad2b6727068dc589590a1002c44b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dede16b516e886a09f6017765c6d68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfbbdc4c61cb04ca3c2ef7794ddceb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e2b6b2465fbba673b9c9510565fff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6521adafd7fdabf5dc15cb7bd6406435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496021714647760a44636679f2db69f6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9aed558b931498c5360e5545f0bce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d9b1cab2db9d368fe0afa77b433e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6fd9bd935294ba6ab2e394fd86b2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e1245e62e032bed1156909630d4b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0f11f734419ef0eeccb08bfd06118441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4903cae74ba3ba64077f1307364c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d502720472170a8503b6a71cea1c272443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708567b0a42e64a0b4a330444d265adf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598066ff09d3932d609dd785898418bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36690389e906c77a7e68c59008826b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048389ffcdac21a6097beee558f14b0d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0dbc2177ccf397d6450d769ef59c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0903c7616c0cbfb7751a9538de31c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760fe2ecc5f13ebb568e9277ae4cce8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d31917f1c75891a18745fe9686f6bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249c89819794cae4fd0913270483ede452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a254c738da253fae59a40626dea88453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc2e26f9470f1a6914e24096c764d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3a488a0978a511db502f966d9b619455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11239cf641fd80a60b8ebf52485611d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496476179a0696db5ae417ba4c63e5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0e3838f2d5b833ad6932c857314ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c23e8b4b60c3698c6945c17fb043ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd430879c10be0425f67d480638f57460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a95d0144ea2a9520f7a9e0ac2eaa2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0a294bf3e7813dec1483f38d5a974462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e49fd0b88078b8cb2ff5053fb6584463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13c0d91a5540e05c59d7b03d8307a0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8913d89a7f700d10e864b7a41b888da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb19f3f8b690f8aa51acde2e486ad9f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30f1d114dbc3e16d0cae1e7796c022467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d046d0e336be843b32848e081b209468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fed3acbd7605882ca536bc122789d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79affb4e5af7e944ed08da6720ef8486470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398c7bd5264c6b6c8a33b84aa03ee1a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f61bf7b95ad1f3528a06844c405f8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d2c67b4336bd1e71a3c3ba2f29d15473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b426a79f4c90fdaffdf53085b6144474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c494b387129e14adc561e61246e9c88475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0139d75f3fb24d692fa4dda948dc026476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8379b1d6ac9872f81ba790be52b3597477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee648373be36d90bba69610664d5b2c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d87d165649196b867c6116015ff14479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9d2e863cddb714a72ac4c86836461480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a745aaec7af4d1ee36cd587a6e7b662481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8467aeab7e6e0def7b6911b8c91b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9fd73ace6a1a794b9b2f92cc580e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140838fbff83e01ccb1b7d2bed5cc90484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478fa24dfac78ffcbbad96304e81664485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa188252dcacae94a3863b988dab21cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648876aedc23c1c3778844e7f2eac33487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ff1cca8bfe3712ce8a6d42aca036e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27abbaca4932d8107d607956d2ec26489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a05920b59eaa026696a6c06f2c120490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8340ffce84d2323dd044ec53e19ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d79096c22ca85ce635eceaaebc7690492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0120b7a1cb750c5cc6ae648495b02e5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565980a18297a391b15b6a72a86b018494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31321780d2390a6a6dbbc31b35916a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5583b66d6980a0b10e86582cde5f9f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbdab2956ed09efe12cd26391a7fce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440aa051bda57ad78cbc5e78d1ccf7f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9804fa5139ed5dc780261f145a567c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536a5366d4baa45557561325a86a99c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8fed165a325258c10c220a3c33907501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f9d1cbb8634570a5fba474b0c9b51502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf032c628492320da2ebe7d7373a24503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcc8045adae9fc8ed8e4e7ed772a09504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb121baa1e1447cf3c85eca3e50378505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756a79a06cfe5b1e134b07a6d8663bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea7817441d91dabf294278d70af638507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5093c455981c1945592ed972606687508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8ca51ffd412bdbaf09bc5f115930d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e5a28449ee8f4ba1a6b79cfb267d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e94283d4829873075c1809685c0b37511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac974df1fe18f4828b4ff29c6d14ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff23106c38cd54eff3e6e0b59fc1dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3ba9a009f7950375f8770aa68fc69514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823554d8141d687f17d250e1b94124c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204f9a46022aa61744f634833fe7e74516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9743866e477cb7e4d4c496a5d3366f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2e2bb6d99e14dfca79ecb8547e8c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789834d1ac1f3f8a12ddc8cb038bf5d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeba2d524f195b21fbdadbaea67c76d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59adc9ce9aedbfae4367551b1a7244521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf8c7d56b016e52621d90da95b2aac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e44bc0df5279ad104d1e40221af15c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc88a1a49b2441b18fa499dfc268da5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85e5a7df88a3d0938d02be933668b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66e2025580b5de7ca609d3c84214ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ceb2ff86f3f37cf2b98d877adeb2e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3280d1e112d768337f9fe749c0ac149528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f9078213ebcd1a59984d37610dff6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf1ac68f3335cc106483b10d0e3f29530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cc33e6af022fe4683e4a4ebc1b4d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21967bc397a0d493bb9c2b8b6432d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be508d71c8adac9595002ba94f9cec1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02591b00106e537333f6bed98db582fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3a032e52f59e5ea04eebd3a50ea9d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef7e3152c249008896db540c0c769d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b90e0fadb578a414854e9f74cd45d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09eca04a8e162cbdbed13913eb304b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbafdd15f16a4e04d925b036c109a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eccb0c37f0fa43b36843e2d80c90a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48652e8c38ab8916b0445ea4f95319541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f0cb987a0b2bf7b451b4e973185a8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb919160cb01d0badc73a1b24ee5153543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3601d84e8bd3b355a8b03c7cdcf5e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e233e387683700776a1bc914538bee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175274c13a19ceb0d7c41ed791a5dd7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fda8242e7b4731e466ba278bd99c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8a839e9eb7d7b5254bdeab61851f2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da908abe5ad746e492455fbc945daa2c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3352aa6bde16e42e945a3cdb62e295b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f58ef0e65276d0490a898b343fb84f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc2bfb078123b58b0a6dc597a80e69552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46de0aef1c5b6826903414a7f87888553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ab63163b9f880911f6b4d33c54c88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6b2d91755720e89185da25d09e06a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d920c7bed40272739bc639011ee71c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e3231e963cfdd88e093e5bd2ae0ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3510e989bda071283dcf3902a97af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82caf66805cda7fc75cc1df5902c86559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12a85987b394bd9655ccd596022a1e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162b6122381648fe9934ac49df8f60a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e2fd055ae971d7ac035d3d7911f5b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f54f95bd71d09686d25a7ad9bc7a8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdaa1739d0e6875dcae0f6504a17fa2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0d1ebcf8706b683bb13a1696e165c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006d527e1b730bea3535753cc382641566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e7f6b68258ee360614bfe652421a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ad6b01322ad8d2d2201e710717405568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b365b30b94105ba9f7caf2042f80625569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c3b300280bf3f0b11941210888c55570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768d4ff68708d7b82051c4615410a67571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063df027ef61bdf9881daa1195f3b1f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2516c0d25a5fc80db96f12696f904573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93618081244fa06156f3446c6acd0f65574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbd937915c1653d7c49f31d4a11fd4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1139e8d3b7d74aefc84a3aee41fb4b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb41f58134a8de6e6fa3160e47098d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09296f6ae5842a5f8628c0957e4c8148578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5245979f0ab90e38b973afa21dd0e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d425d8e2556ac4c21136865c51124cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350f83937f0ac17e01a5923549209cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09d9870d31f47f6109aa4da6a19b5c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e527347d50b5d6900817be395e841c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015be51b81e014b491c78bf4d0d06f1a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e6bc2db8dd9621de8fb182676532c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e611ae8c7074f60a80d48692d9f0036586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66202fbbc570afec8902edbbfc1e33d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176781affb55c1967d909e537365774c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f176e52671565aa60701b3b1c12b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5c491a09aa98b32edd061d7f28828590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d41dfd8ba6102cb5b5c833719cb7f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225253bcdb9d48b5e47933287957a3f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a952ef612f51844f14f889945f372593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9132d6bcea3b1cb8f12dfa5ce77024594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d5b5349b435c96ad3ce9f42928982595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2cc15bbf96223cf431c2044bbc01e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b8cc21795025e45dfcd7ac43fea96597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25bad29b723e7309b364e1dea8fa85598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f565f2accd0e94671190bcbbf4c54599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0793949152f52e5c9779deb82e76a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77541ca8ac339824ecc133bea19d8c53601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f955246cdbe2c9cc3a477c7dfd613602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd20b5a0dfc63cc4d9b3c3f5a6781fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e83dabe42fde33a7d7972be306b3cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90d0ff21b0e1f669e7e33d22fd87a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cb1c6525fd01204810dc870596d6c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195d38e506f794dbde3d77c276b1ec4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bf7341dccc5c3cca08260cef732e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e996693cae43053ee62aa4d645395609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f175a797a2db4005d328c4beeb01b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28eabe4f0636f297327e5c53187454c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f12f5dc12a4db6e5bc2b4b84f0427612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae11e6f43463805eb055a3fe5862d8e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de90a981d0f35635ab18fb699cd8dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80e81c47b4b7a7bfa754b65b18d233615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a05ec00c62810c9170d92c0def30b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c264cc05c073610183051b81296c22617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c7b281460bc5734eea199720cc6c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a1b465633a3413fd97467e607c153619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3c8dfda6abd695287f38e7f6871c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab610e8d6a92601da6bef1847082c900621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fb53522a8bc6582f6e58cca58a647622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01e103d05e559645a8c3d95bda5361623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc9f2740cf5c5c64174d335e56dbff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670815417dd7fd291262326935b7353625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6d861b65f96439250a7ba37e9a20a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d255ac73feef7578bf4e8ccbad7ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96597aab57252fa915722940b15932de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aab7680fe5a181e1c1d7170b3b90db629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46109b4de03f1ae693f4044a47c57aac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d77d2212ce99b2684b37d6b945330631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a24b410bed6fd438b9ab89caad5b46632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21debef3e972c813197dcd3b966c49a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0acaf56a6bcb1d1c28086f308eaa0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14b07c292db6eab6b837cd19f0a129635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39750693a768546cd0ff9e5714b72d04636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfc0a9ac142b164b6d412e4f6ce95e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e516532adcd39d9107d2b3c26ab8c1d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a927661accce30ca309f1e05aee1a91639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114c21eb77c14116a70c56982c10566640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3936ff797b3fce0db60c965880c33f7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902059ef123742338801d14cb4408e6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61621be957bab1f9bc006ab6c5f0fef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96553ef112a4a8e45ffeb2d326b2668b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb7344c6d8fcc0de833c82df49e851645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b48aa2d15c25577daf32f0df42077646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13d06ef9df2d460282d16c349450a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeac09b21a73922116734f49d2e7efe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffb822f71cf2328010befe3ff264a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378909c8457e413c9b746d77c38e6024650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811c1f74ee9e181ce0b706d6b9ef70f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b674203261c52bb6f5c609bdb91d65f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f097032330d9d7677233ae4b13d93b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276098781ba461cdd443bfb8d501ab51654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a54e8ee10621b0a851ac8097ddf2ba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17463ef14621d021dd943e02901f7c6a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c5b37beb7f78d947d9e54ff8d1e31657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7274c60f58609e56e896c6aa416469658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfd9c97c4fc0183131971c6388a7d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e1b2fbffbc091621f33d280d78b8d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765b0c677b58aa1227b602261dcea62661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67850960691d8ce8e1824495a9e82e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecfe832d142a458f37b1236a22de6d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095b5bd246ccbba149875f2e433f44e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe01b545832ca238fe496201481a14c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c89f383ebd99a7e91e2650523f4fe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfc4b5e6aabc43f80d616cd49d60a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a664f259be9d1096f913d4bee5bebf4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d95e78dc1445c89e6e36e7909f413b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45bbf78a664c6fed4447999e8d7fa9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494486e8bfb403e041cf1648e5b107c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fd8755cf7546504d6181cc1e11ffb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c77d2dd041194a34eda178b6c4bd4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72de45808d9737fc2666e9dc7ebfad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a76a09d0cc73957de5e559a9063e98675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad41036a3010d22ef18f9395d32180676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97daf7baad54ab0bc6a626058ee6ce76677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eef20f2811d47a107b2f255896a38d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93f50af36aaeff9ba4daa2b8bd2625679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a948f31a151068a067d8e305dd64e2a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4d1cd47ddf777a84e513fd8ee7396681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac5d46e58d534af3d9a6820e08e504682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c342b364c9114675943b54cd6d6104c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d41ddaf6c92bc0cdae0aa21c8e7912684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8099ea97602b3682f41f5c490b7bf7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4d5f6d95c15e59f8815c6c5ef883e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b65688d969f4e9f595ba116f79a0e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1435f0773100eea3d00ff877614b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7300578d61f24aa3e270144672be41689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4c07f21d0d30ec22f15663cdfd80c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60228cca8afbf90af2f591e571bf194b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb6a966d068c33c75fc6f876f31a50692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e24c30032728ffcad5310c893547e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c57277aeb3be4a134ad3e5c71629a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385e7e1931d22193c0399238ff32f47695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e97a1f4f8d1ef2e87215c824580aa9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2c9e4df7d9070d78eb8ff89e0f403697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff88b628e598f658974a2de5d8f6219698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf9843c798b4489c4b4c2e05d2fcc2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648beb18eab155a548187218e15fdf55700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a583237d6097196087e5312cb756e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cb5ccdc4a20d5b023e1fa8268d8d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c473d443272a991ee221f4c1a6d77703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8972d55390c86ea40cff66ebbf3b01704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9d565af597e51222c31c0f1e3d3c3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d643780c96ffa928f7882a02e734e4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669fb1974ad77b7f70c54e0b8c84568707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c84da23e14d20f184bcd26e0e5f4a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c171762bf55f8ce8a753735df00e031709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f3eb34e613494d010070d5118ddd5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a265c4d35263121cce67a84b39086711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fac9ee9a17288ea5de4da684b8fbc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21571182bda9a27b745113bd8e58b9ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b74ae98a361271e67499e0815399f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b7922af803c5163f61911357373d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7170fbc0b2ead10e431998efcc0d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5730cad3fbe40276585062bc58717ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076aec1de74690ca3bcaa590c66a387718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98618ac308c69f2f94f8a07f861377a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a45ecc0fa7f212e72235b84c1fac1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e9a5aaa316b4f4d112b7dd7105635721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49952a0444b3961746d3e56bec72ffba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19d15075d911bf8357dc56edf529ba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53445d0b0b00b1808d2da5532439bc40724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5088efa02e55b6ffe47d47b2ff644ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae41f02d4f385cf4851db8172406ec0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b601a732bb753312d608d83be75fb0b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a1b9ac97b6bb14ab6f7936a51e6e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1918ba85a2f940a786992e311065d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d3bb82b1480dd02f3d2033b1b48d0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366014b2b5cce15c60845e3365b47b6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda486103163c5d2f495db37f5f06fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795dac038aace9a052a9aa90304e6c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b570fe93e1a0ebac9ff96fab95d68734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd85ccffc3479dfb014d9c3a90e5aa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8109b67b9b6e22029f3cd9602c18845736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d2043627ec45c6751bf2cae01e084737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0684f87141e8c86bfa20046c24e7f51738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3952685d8df401d85bf54258f22e23739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3900cffebaa16d4d078c883a8d26f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290a24fdea5fffbe9e467242091ebe1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642593eed52a17968582eb65c1d1370742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca583468b8a8aad1a4121354a5fa3c46743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02853ceac0c16c6255e9acc60408d22c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a299c32fda63e02600ed9a1e3422a81745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb70edf8800a73c48d18a2c8437280746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6b6c98aec16c00a1382da92eecdef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb35573d41c21fcaa212bf0d683584748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bfcbd19b45dd965a9c4fd873cc8ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ea39dd2b7e27a330aeda71671a635750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66efcb23f10f04ab53425b2ce4e50c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d5ec74b254c2ae24af59cb096dc97752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88011ef681f07eb4ccf77c6f656adeab753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>